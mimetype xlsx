--- v0 (2026-06-12)
+++ v1 (2026-10-30)
@@ -1,356 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...238 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp239.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅介護等\06 法制度改正、区市町村説明会、国通知関係\R07\2026XXXX_様式標準化\新様式案\添付書類\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅指定\各種フォーマット\00_東京都障害者サービス情報\A【訪問系サービス】指定申請書・変更届等（居宅介護・重度訪問介護・同行援護・行動援護・重度包括）\７　添付書類\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CA0026E-5CE0-41DD-8649-8607678C91CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5188787-F540-4368-A1CA-1816BEFF4FE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FA8949EC-429F-4973-BFA9-3D30A715C775}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FA8949EC-429F-4973-BFA9-3D30A715C775}"/>
   </bookViews>
   <sheets>
     <sheet name="01_(新規指定・変更用)勤務一覧（数式あり）" sheetId="1" r:id="rId1"/>
-    <sheet name="02_(指定更新用)勤務一覧（数式あり）" sheetId="3" r:id="rId2"/>
   </sheets>
   <externalReferences>
+    <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
-    <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="__kk06">#REF!</definedName>
     <definedName name="__kk29">#REF!</definedName>
     <definedName name="_kk06">#REF!</definedName>
     <definedName name="_kk29">#REF!</definedName>
     <definedName name="Avrg">#REF!</definedName>
     <definedName name="avrg1">#REF!</definedName>
     <definedName name="DaihyoFurigana">#REF!</definedName>
     <definedName name="DaihyoJyusho">#REF!</definedName>
     <definedName name="DaihyoShimei">#REF!</definedName>
     <definedName name="DaihyoShokumei">#REF!</definedName>
     <definedName name="DaihyoYubin">#REF!</definedName>
     <definedName name="HoujinShokatsu">#REF!</definedName>
     <definedName name="HoujinSyubetsu">#REF!</definedName>
     <definedName name="HoujinSyubetu">#REF!</definedName>
     <definedName name="JigyoFax">#REF!</definedName>
     <definedName name="jigyoFurigana">#REF!</definedName>
     <definedName name="JigyoMeisyo">#REF!</definedName>
     <definedName name="JigyoShozai">#REF!</definedName>
     <definedName name="JigyoShozaiKana">#REF!</definedName>
     <definedName name="JigyosyoFurigana">#REF!</definedName>
     <definedName name="JigyosyoMei">#REF!</definedName>
     <definedName name="JigyosyoSyozai">#REF!</definedName>
     <definedName name="JigyosyoYubin">#REF!</definedName>
     <definedName name="JigyoTel">#REF!</definedName>
     <definedName name="JigyoYubin">#REF!</definedName>
     <definedName name="jiritu">#REF!</definedName>
     <definedName name="KanriJyusyo">#REF!</definedName>
     <definedName name="KanriJyusyoKana">#REF!</definedName>
     <definedName name="KanriShimei">#REF!</definedName>
     <definedName name="KanriYubin">#REF!</definedName>
     <definedName name="KenmuJigyoMei">#REF!</definedName>
     <definedName name="KenmuJikan">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
     <definedName name="KK_03">#REF!</definedName>
     <definedName name="kk_04">#REF!</definedName>
     <definedName name="KK_06">#REF!</definedName>
     <definedName name="kk_07">#REF!</definedName>
     <definedName name="KK2_3">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'01_(新規指定・変更用)勤務一覧（数式あり）'!$A$1:$BK$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'02_(指定更新用)勤務一覧（数式あり）'!$A$1:$BI$30</definedName>
     <definedName name="prtNo">[1]main!#REF!</definedName>
     <definedName name="QW_Excel">[2]data!#REF!</definedName>
     <definedName name="Roman_01">#REF!</definedName>
     <definedName name="Roman_03">#REF!</definedName>
     <definedName name="Roman_04">#REF!</definedName>
     <definedName name="Roman_06">#REF!</definedName>
     <definedName name="roman_09">#REF!</definedName>
     <definedName name="roman_11">#REF!</definedName>
     <definedName name="roman11">#REF!</definedName>
     <definedName name="Roman2_1">#REF!</definedName>
     <definedName name="Roman2_3">#REF!</definedName>
     <definedName name="roman31">#REF!</definedName>
     <definedName name="roman33">#REF!</definedName>
     <definedName name="roman4_3">#REF!</definedName>
     <definedName name="roman7_1">#REF!</definedName>
     <definedName name="roman77">#REF!</definedName>
     <definedName name="romann_12">#REF!</definedName>
     <definedName name="romann_66">#REF!</definedName>
     <definedName name="romann33">#REF!</definedName>
     <definedName name="SasekiFuri">#REF!</definedName>
     <definedName name="SasekiJyusyo">#REF!</definedName>
     <definedName name="SasekiShimei">#REF!</definedName>
     <definedName name="SasekiYubin">#REF!</definedName>
     <definedName name="serv">#REF!</definedName>
     <definedName name="serv_">#REF!</definedName>
@@ -380,97 +136,91 @@
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="CK21" i="3" l="1"/>
-[...5 lines deleted...]
-  <c r="AW11" i="1"/>
+  <c r="AW11" i="1" l="1"/>
   <c r="AZ11" i="1" s="1"/>
   <c r="DJ11" i="1"/>
   <c r="DJ20" i="1" s="1"/>
   <c r="DM11" i="1"/>
   <c r="AW12" i="1"/>
   <c r="AW20" i="1" s="1"/>
   <c r="DJ12" i="1"/>
   <c r="DM12" i="1"/>
   <c r="AW13" i="1"/>
   <c r="AZ13" i="1" s="1"/>
   <c r="DJ13" i="1"/>
   <c r="DM13" i="1" s="1"/>
   <c r="AW14" i="1"/>
   <c r="AZ14" i="1"/>
   <c r="DJ14" i="1"/>
   <c r="DM14" i="1" s="1"/>
   <c r="AW15" i="1"/>
   <c r="AZ15" i="1"/>
   <c r="DJ15" i="1"/>
   <c r="DM15" i="1" s="1"/>
   <c r="AW16" i="1"/>
   <c r="AZ16" i="1"/>
   <c r="DJ16" i="1"/>
   <c r="DM16" i="1"/>
   <c r="AW17" i="1"/>
   <c r="AZ17" i="1"/>
   <c r="AW18" i="1"/>
   <c r="AZ18" i="1" s="1"/>
   <c r="AW19" i="1"/>
   <c r="AZ19" i="1" s="1"/>
   <c r="DM20" i="1" l="1"/>
   <c r="DP11" i="1" s="1"/>
   <c r="AZ12" i="1"/>
   <c r="AZ20" i="1" s="1"/>
   <c r="BC11" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="56">
   <si>
     <t>注７　介護保険法に規定する指定訪問介護事業所等が併設されている場合で、指定障害福祉サービスにおいては”居宅介護”、”重度訪問介護”のみを実施する・している事業所の場合は、指定訪問介護事業所等用に作成している”勤務体制一覧”の添付により本様式の添付に代えることができます。</t>
     <rPh sb="35" eb="37">
       <t>シテイ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>フクシ</t>
     </rPh>
     <rPh sb="51" eb="53">
       <t>キョタク</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>カイゴ</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="60" eb="62">
       <t>ホウモン</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>カイゴ</t>
@@ -894,1229 +644,59 @@
     <t>○○ヘルパーステーション</t>
   </si>
   <si>
     <t>事業所名</t>
   </si>
   <si>
     <t>居宅介護・重度訪問介護・同行援護・行動援護</t>
   </si>
   <si>
     <t>サービス種類</t>
   </si>
   <si>
     <t>兼務先及び兼務する職務の内　　　　容</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>従業者の勤務の体制及び勤務形態一覧表</t>
   </si>
   <si>
     <t>従業者の勤務の体制及び勤務形態一覧表</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（別紙２）</t>
   </si>
-  <si>
-[...1168 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -2208,103 +788,78 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="DejaVu Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...23 lines deleted...]
-    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="152">
+  <borders count="62">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
@@ -3097,1183 +1652,59 @@
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...1118 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="358">
+  <cellXfs count="154">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4334,1923 +1765,353 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...880 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3" xr:uid="{A3554B0C-6938-4371-BD84-705C0183570A}"/>
+    <cellStyle name="標準 2" xfId="2" xr:uid="{A3554B0C-6938-4371-BD84-705C0183570A}"/>
     <cellStyle name="標準 4" xfId="1" xr:uid="{4C717BF8-0ABB-4E78-9A94-57AC35E01500}"/>
-    <cellStyle name="標準_③-２加算様式（就労）" xfId="2" xr:uid="{D8B1863A-F17B-456E-828E-77315D3D17BA}"/>
-    <cellStyle name="標準_勤務形態一覧表（Ｈ20.11～）" xfId="4" xr:uid="{267D6AC4-39D9-4BE8-B66D-E1BE9B1EEEC4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
-[...955 lines deleted...]
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>99</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>101</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="CustomShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C9A4724-05A3-4DA3-9B41-C8B000D966B2}"/>
             </a:ext>
           </a:extLst>
@@ -7168,19613 +3029,50 @@
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" b="1"/>
             <a:t>記載例</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19561 lines deleted...]
-
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\&#20107;&#26989;&#32773;&#25351;&#23450;&#20418;\&#12304;&#25351;&#23450;&#26356;&#26032;&#12305;\&#25351;&#23450;&#26356;&#26032;&#12304;H19.7&#26376;&#65374;&#65305;&#26376;&#12305;\&#23621;&#23429;&#20171;&#35703;\&#21407;&#35696;&#39006;\&#20803;&#12487;&#12540;&#12479;\&#26356;&#26032;Prg\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\&#20107;&#26989;&#32773;&#25351;&#23450;&#20418;\&#12304;&#26045;&#35373;&#31995;&#12305;&#25351;&#23450;&#26356;&#26032;&#65288;H24.10.1&#20197;&#38477;&#65289;\&#26085;&#20013;&#27963;&#21205;&#31995;&#65288;&#12503;&#12525;&#12464;&#12521;&#12512;&#65289;\&#65308;&#26085;&#20013;&#27963;&#21205;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明①"/>
       <sheetName val="利用説明②"/>
       <sheetName val="main"/>
       <sheetName val="sheetInfo"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サ責"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
@@ -27186,189 +3484,185 @@
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E191502-A2BA-439A-A519-632C6A0B7AAA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:DX29"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:AY1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="6" width="2.625" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="117" max="128" width="2.625" style="1" customWidth="1"/>
+    <col min="1" max="6" width="2.6640625" style="2" customWidth="1"/>
+    <col min="7" max="13" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14" max="20" width="2.109375" style="1" customWidth="1"/>
+    <col min="21" max="48" width="2.88671875" style="1" customWidth="1"/>
+    <col min="49" max="51" width="2.109375" style="1" customWidth="1"/>
+    <col min="52" max="66" width="2.6640625" style="1" customWidth="1"/>
+    <col min="67" max="71" width="2.6640625" style="2" customWidth="1"/>
+    <col min="72" max="78" width="2.6640625" style="1" customWidth="1"/>
+    <col min="79" max="85" width="2.109375" style="1" customWidth="1"/>
+    <col min="86" max="113" width="2.88671875" style="1" customWidth="1"/>
+    <col min="114" max="116" width="2.109375" style="1" customWidth="1"/>
+    <col min="117" max="128" width="2.6640625" style="1" customWidth="1"/>
     <col min="129" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:128" ht="21" customHeight="1">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="B1" s="116"/>
-[...49 lines deleted...]
-      <c r="BN1" s="116" t="s">
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
+      <c r="N1" s="86"/>
+      <c r="O1" s="86"/>
+      <c r="P1" s="86"/>
+      <c r="Q1" s="86"/>
+      <c r="R1" s="86"/>
+      <c r="S1" s="86"/>
+      <c r="T1" s="86"/>
+      <c r="U1" s="86"/>
+      <c r="V1" s="86"/>
+      <c r="W1" s="86"/>
+      <c r="X1" s="86"/>
+      <c r="Y1" s="86"/>
+      <c r="Z1" s="86"/>
+      <c r="AA1" s="86"/>
+      <c r="AB1" s="86"/>
+      <c r="AC1" s="86"/>
+      <c r="AD1" s="86"/>
+      <c r="AE1" s="86"/>
+      <c r="AF1" s="86"/>
+      <c r="AG1" s="86"/>
+      <c r="AH1" s="86"/>
+      <c r="AI1" s="86"/>
+      <c r="AJ1" s="86"/>
+      <c r="AK1" s="86"/>
+      <c r="AL1" s="86"/>
+      <c r="AM1" s="86"/>
+      <c r="AN1" s="86"/>
+      <c r="AO1" s="86"/>
+      <c r="AP1" s="86"/>
+      <c r="AQ1" s="86"/>
+      <c r="AR1" s="86"/>
+      <c r="AS1" s="86"/>
+      <c r="AT1" s="86"/>
+      <c r="AU1" s="86"/>
+      <c r="AV1" s="86"/>
+      <c r="AW1" s="86"/>
+      <c r="AX1" s="86"/>
+      <c r="AY1" s="86"/>
+      <c r="BN1" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="BO1" s="116"/>
-[...48 lines deleted...]
-      <c r="DL1" s="116"/>
+      <c r="BO1" s="86"/>
+      <c r="BP1" s="86"/>
+      <c r="BQ1" s="86"/>
+      <c r="BR1" s="86"/>
+      <c r="BS1" s="86"/>
+      <c r="BT1" s="86"/>
+      <c r="BU1" s="86"/>
+      <c r="BV1" s="86"/>
+      <c r="BW1" s="86"/>
+      <c r="BX1" s="86"/>
+      <c r="BY1" s="86"/>
+      <c r="BZ1" s="86"/>
+      <c r="CA1" s="86"/>
+      <c r="CB1" s="86"/>
+      <c r="CC1" s="86"/>
+      <c r="CD1" s="86"/>
+      <c r="CE1" s="86"/>
+      <c r="CF1" s="86"/>
+      <c r="CG1" s="86"/>
+      <c r="CH1" s="86"/>
+      <c r="CI1" s="86"/>
+      <c r="CJ1" s="86"/>
+      <c r="CK1" s="86"/>
+      <c r="CL1" s="86"/>
+      <c r="CM1" s="86"/>
+      <c r="CN1" s="86"/>
+      <c r="CO1" s="86"/>
+      <c r="CP1" s="86"/>
+      <c r="CQ1" s="86"/>
+      <c r="CR1" s="86"/>
+      <c r="CS1" s="86"/>
+      <c r="CT1" s="86"/>
+      <c r="CU1" s="86"/>
+      <c r="CV1" s="86"/>
+      <c r="CW1" s="86"/>
+      <c r="CX1" s="86"/>
+      <c r="CY1" s="86"/>
+      <c r="CZ1" s="86"/>
+      <c r="DA1" s="86"/>
+      <c r="DB1" s="86"/>
+      <c r="DC1" s="86"/>
+      <c r="DD1" s="86"/>
+      <c r="DE1" s="86"/>
+      <c r="DF1" s="86"/>
+      <c r="DG1" s="86"/>
+      <c r="DH1" s="86"/>
+      <c r="DI1" s="86"/>
+      <c r="DJ1" s="86"/>
+      <c r="DK1" s="86"/>
+      <c r="DL1" s="86"/>
     </row>
     <row r="2" spans="1:128" ht="21" customHeight="1">
       <c r="A2" s="59"/>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="59"/>
       <c r="F2" s="59"/>
       <c r="G2" s="59"/>
       <c r="H2" s="59"/>
       <c r="I2" s="59"/>
       <c r="J2" s="59"/>
       <c r="K2" s="59"/>
       <c r="L2" s="59"/>
       <c r="M2" s="59"/>
       <c r="N2" s="59"/>
       <c r="O2" s="59"/>
       <c r="P2" s="59"/>
       <c r="Q2" s="59"/>
       <c r="R2" s="59"/>
       <c r="S2" s="59"/>
       <c r="T2" s="59"/>
       <c r="U2" s="59"/>
       <c r="V2" s="59"/>
       <c r="W2" s="59"/>
@@ -27430,168 +3724,168 @@
       <c r="CP2" s="59"/>
       <c r="CQ2" s="59"/>
       <c r="CR2" s="59"/>
       <c r="CS2" s="59"/>
       <c r="CT2" s="59"/>
       <c r="CU2" s="59"/>
       <c r="CV2" s="59"/>
       <c r="CW2" s="59"/>
       <c r="CX2" s="59"/>
       <c r="CY2" s="59"/>
       <c r="CZ2" s="59"/>
       <c r="DA2" s="59"/>
       <c r="DB2" s="59"/>
       <c r="DC2" s="59"/>
       <c r="DD2" s="59"/>
       <c r="DE2" s="59"/>
       <c r="DF2" s="59"/>
       <c r="DG2" s="59"/>
       <c r="DH2" s="59"/>
       <c r="DI2" s="59"/>
       <c r="DJ2" s="59"/>
       <c r="DK2" s="59"/>
       <c r="DL2" s="59"/>
     </row>
     <row r="3" spans="1:128" ht="21" customHeight="1">
-      <c r="A3" s="121" t="s">
+      <c r="A3" s="92" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="117"/>
-[...55 lines deleted...]
-      <c r="BN3" s="117" t="s">
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87"/>
+      <c r="W3" s="87"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87"/>
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="87"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87"/>
+      <c r="AI3" s="87"/>
+      <c r="AJ3" s="87"/>
+      <c r="AK3" s="87"/>
+      <c r="AL3" s="87"/>
+      <c r="AM3" s="87"/>
+      <c r="AN3" s="87"/>
+      <c r="AO3" s="87"/>
+      <c r="AP3" s="87"/>
+      <c r="AQ3" s="87"/>
+      <c r="AR3" s="87"/>
+      <c r="AS3" s="87"/>
+      <c r="AT3" s="87"/>
+      <c r="AU3" s="87"/>
+      <c r="AV3" s="87"/>
+      <c r="AW3" s="87"/>
+      <c r="AX3" s="87"/>
+      <c r="AY3" s="87"/>
+      <c r="AZ3" s="87"/>
+      <c r="BA3" s="87"/>
+      <c r="BB3" s="87"/>
+      <c r="BC3" s="87"/>
+      <c r="BD3" s="87"/>
+      <c r="BE3" s="87"/>
+      <c r="BN3" s="87" t="s">
         <v>53</v>
       </c>
-      <c r="BO3" s="117"/>
-[...54 lines deleted...]
-      <c r="DR3" s="117"/>
+      <c r="BO3" s="87"/>
+      <c r="BP3" s="87"/>
+      <c r="BQ3" s="87"/>
+      <c r="BR3" s="87"/>
+      <c r="BS3" s="87"/>
+      <c r="BT3" s="87"/>
+      <c r="BU3" s="87"/>
+      <c r="BV3" s="87"/>
+      <c r="BW3" s="87"/>
+      <c r="BX3" s="87"/>
+      <c r="BY3" s="87"/>
+      <c r="BZ3" s="87"/>
+      <c r="CA3" s="87"/>
+      <c r="CB3" s="87"/>
+      <c r="CC3" s="87"/>
+      <c r="CD3" s="87"/>
+      <c r="CE3" s="87"/>
+      <c r="CF3" s="87"/>
+      <c r="CG3" s="87"/>
+      <c r="CH3" s="87"/>
+      <c r="CI3" s="87"/>
+      <c r="CJ3" s="87"/>
+      <c r="CK3" s="87"/>
+      <c r="CL3" s="87"/>
+      <c r="CM3" s="87"/>
+      <c r="CN3" s="87"/>
+      <c r="CO3" s="87"/>
+      <c r="CP3" s="87"/>
+      <c r="CQ3" s="87"/>
+      <c r="CR3" s="87"/>
+      <c r="CS3" s="87"/>
+      <c r="CT3" s="87"/>
+      <c r="CU3" s="87"/>
+      <c r="CV3" s="87"/>
+      <c r="CW3" s="87"/>
+      <c r="CX3" s="87"/>
+      <c r="CY3" s="87"/>
+      <c r="CZ3" s="87"/>
+      <c r="DA3" s="87"/>
+      <c r="DB3" s="87"/>
+      <c r="DC3" s="87"/>
+      <c r="DD3" s="87"/>
+      <c r="DE3" s="87"/>
+      <c r="DF3" s="87"/>
+      <c r="DG3" s="87"/>
+      <c r="DH3" s="87"/>
+      <c r="DI3" s="87"/>
+      <c r="DJ3" s="87"/>
+      <c r="DK3" s="87"/>
+      <c r="DL3" s="87"/>
+      <c r="DM3" s="87"/>
+      <c r="DN3" s="87"/>
+      <c r="DO3" s="87"/>
+      <c r="DP3" s="87"/>
+      <c r="DQ3" s="87"/>
+      <c r="DR3" s="87"/>
     </row>
     <row r="4" spans="1:128" ht="21" customHeight="1">
       <c r="A4" s="58"/>
       <c r="B4" s="58"/>
       <c r="C4" s="58"/>
       <c r="D4" s="58"/>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
       <c r="K4" s="58"/>
       <c r="L4" s="58"/>
       <c r="M4" s="58"/>
       <c r="N4" s="58"/>
       <c r="O4" s="58"/>
       <c r="P4" s="58"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="58"/>
       <c r="S4" s="58"/>
       <c r="T4" s="58"/>
       <c r="U4" s="58"/>
       <c r="V4" s="58"/>
       <c r="W4" s="58"/>
@@ -27680,524 +3974,524 @@
       <c r="DK4" s="58"/>
       <c r="DL4" s="58"/>
       <c r="DM4" s="58"/>
       <c r="DN4" s="58"/>
       <c r="DO4" s="58"/>
       <c r="DP4" s="58"/>
       <c r="DQ4" s="58"/>
       <c r="DR4" s="58"/>
     </row>
     <row r="5" spans="1:128" ht="21" customHeight="1" thickBot="1">
       <c r="A5" s="57"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="57"/>
       <c r="G5" s="57"/>
       <c r="BO5" s="57"/>
       <c r="BP5" s="57"/>
       <c r="BQ5" s="57"/>
       <c r="BR5" s="57"/>
       <c r="BS5" s="57"/>
       <c r="BT5" s="57"/>
     </row>
     <row r="6" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A6" s="122" t="s">
+      <c r="A6" s="93" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="122"/>
-[...31 lines deleted...]
-      <c r="AH6" s="115" t="s">
+      <c r="B6" s="93"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="93"/>
+      <c r="O6" s="93"/>
+      <c r="P6" s="93"/>
+      <c r="Q6" s="93"/>
+      <c r="R6" s="93"/>
+      <c r="S6" s="93"/>
+      <c r="T6" s="93"/>
+      <c r="U6" s="94"/>
+      <c r="V6" s="94"/>
+      <c r="W6" s="94"/>
+      <c r="X6" s="94"/>
+      <c r="Y6" s="94"/>
+      <c r="Z6" s="94"/>
+      <c r="AA6" s="94"/>
+      <c r="AB6" s="94"/>
+      <c r="AC6" s="94"/>
+      <c r="AD6" s="94"/>
+      <c r="AE6" s="94"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="94"/>
+      <c r="AH6" s="90" t="s">
         <v>49</v>
       </c>
-      <c r="AI6" s="115"/>
-[...22 lines deleted...]
-      <c r="BF6" s="125" t="s">
+      <c r="AI6" s="90"/>
+      <c r="AJ6" s="90"/>
+      <c r="AK6" s="90"/>
+      <c r="AL6" s="90"/>
+      <c r="AM6" s="90"/>
+      <c r="AN6" s="90"/>
+      <c r="AO6" s="90"/>
+      <c r="AP6" s="95"/>
+      <c r="AQ6" s="95"/>
+      <c r="AR6" s="95"/>
+      <c r="AS6" s="95"/>
+      <c r="AT6" s="95"/>
+      <c r="AU6" s="95"/>
+      <c r="AV6" s="95"/>
+      <c r="AW6" s="95"/>
+      <c r="AX6" s="95"/>
+      <c r="AY6" s="95"/>
+      <c r="AZ6" s="95"/>
+      <c r="BA6" s="95"/>
+      <c r="BB6" s="95"/>
+      <c r="BC6" s="95"/>
+      <c r="BD6" s="95"/>
+      <c r="BE6" s="95"/>
+      <c r="BF6" s="96" t="s">
         <v>52</v>
       </c>
-      <c r="BG6" s="126"/>
-[...4 lines deleted...]
-      <c r="BN6" s="118" t="s">
+      <c r="BG6" s="97"/>
+      <c r="BH6" s="97"/>
+      <c r="BI6" s="97"/>
+      <c r="BJ6" s="97"/>
+      <c r="BK6" s="97"/>
+      <c r="BN6" s="88" t="s">
         <v>51</v>
       </c>
-      <c r="BO6" s="118"/>
-[...18 lines deleted...]
-      <c r="CH6" s="119" t="s">
+      <c r="BO6" s="88"/>
+      <c r="BP6" s="88"/>
+      <c r="BQ6" s="88"/>
+      <c r="BR6" s="88"/>
+      <c r="BS6" s="88"/>
+      <c r="BT6" s="88"/>
+      <c r="BU6" s="88"/>
+      <c r="BV6" s="88"/>
+      <c r="BW6" s="88"/>
+      <c r="BX6" s="88"/>
+      <c r="BY6" s="88"/>
+      <c r="BZ6" s="88"/>
+      <c r="CA6" s="88"/>
+      <c r="CB6" s="88"/>
+      <c r="CC6" s="88"/>
+      <c r="CD6" s="88"/>
+      <c r="CE6" s="88"/>
+      <c r="CF6" s="88"/>
+      <c r="CG6" s="88"/>
+      <c r="CH6" s="89" t="s">
         <v>50</v>
       </c>
-      <c r="CI6" s="119"/>
-[...11 lines deleted...]
-      <c r="CU6" s="115" t="s">
+      <c r="CI6" s="89"/>
+      <c r="CJ6" s="89"/>
+      <c r="CK6" s="89"/>
+      <c r="CL6" s="89"/>
+      <c r="CM6" s="89"/>
+      <c r="CN6" s="89"/>
+      <c r="CO6" s="89"/>
+      <c r="CP6" s="89"/>
+      <c r="CQ6" s="89"/>
+      <c r="CR6" s="89"/>
+      <c r="CS6" s="89"/>
+      <c r="CT6" s="89"/>
+      <c r="CU6" s="90" t="s">
         <v>49</v>
       </c>
-      <c r="CV6" s="115"/>
-[...6 lines deleted...]
-      <c r="DC6" s="120" t="s">
+      <c r="CV6" s="90"/>
+      <c r="CW6" s="90"/>
+      <c r="CX6" s="90"/>
+      <c r="CY6" s="90"/>
+      <c r="CZ6" s="90"/>
+      <c r="DA6" s="90"/>
+      <c r="DB6" s="90"/>
+      <c r="DC6" s="91" t="s">
         <v>48</v>
       </c>
-      <c r="DD6" s="120"/>
-[...14 lines deleted...]
-      <c r="DS6" s="109" t="s">
+      <c r="DD6" s="91"/>
+      <c r="DE6" s="91"/>
+      <c r="DF6" s="91"/>
+      <c r="DG6" s="91"/>
+      <c r="DH6" s="91"/>
+      <c r="DI6" s="91"/>
+      <c r="DJ6" s="91"/>
+      <c r="DK6" s="91"/>
+      <c r="DL6" s="91"/>
+      <c r="DM6" s="91"/>
+      <c r="DN6" s="91"/>
+      <c r="DO6" s="91"/>
+      <c r="DP6" s="91"/>
+      <c r="DQ6" s="91"/>
+      <c r="DR6" s="91"/>
+      <c r="DS6" s="107" t="s">
         <v>47</v>
       </c>
-      <c r="DT6" s="109"/>
-[...3 lines deleted...]
-      <c r="DX6" s="109"/>
+      <c r="DT6" s="107"/>
+      <c r="DU6" s="107"/>
+      <c r="DV6" s="107"/>
+      <c r="DW6" s="107"/>
+      <c r="DX6" s="107"/>
     </row>
     <row r="7" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A7" s="127" t="s">
+      <c r="A7" s="98" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="127"/>
-[...18 lines deleted...]
-      <c r="U7" s="128" t="s">
+      <c r="B7" s="98"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="99" t="s">
         <v>45</v>
       </c>
-      <c r="V7" s="128"/>
-[...11 lines deleted...]
-      <c r="AH7" s="129" t="s">
+      <c r="V7" s="99"/>
+      <c r="W7" s="99"/>
+      <c r="X7" s="99"/>
+      <c r="Y7" s="99"/>
+      <c r="Z7" s="99"/>
+      <c r="AA7" s="99"/>
+      <c r="AB7" s="99"/>
+      <c r="AC7" s="99"/>
+      <c r="AD7" s="99"/>
+      <c r="AE7" s="99"/>
+      <c r="AF7" s="99"/>
+      <c r="AG7" s="99"/>
+      <c r="AH7" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="AI7" s="129"/>
-[...28 lines deleted...]
-      <c r="BN7" s="110" t="s">
+      <c r="AI7" s="100"/>
+      <c r="AJ7" s="100"/>
+      <c r="AK7" s="100"/>
+      <c r="AL7" s="100"/>
+      <c r="AM7" s="100"/>
+      <c r="AN7" s="100"/>
+      <c r="AO7" s="100"/>
+      <c r="AP7" s="63"/>
+      <c r="AQ7" s="63"/>
+      <c r="AR7" s="63"/>
+      <c r="AS7" s="63"/>
+      <c r="AT7" s="63"/>
+      <c r="AU7" s="63"/>
+      <c r="AV7" s="63"/>
+      <c r="AW7" s="63"/>
+      <c r="AX7" s="63"/>
+      <c r="AY7" s="63"/>
+      <c r="AZ7" s="63"/>
+      <c r="BA7" s="63"/>
+      <c r="BB7" s="63"/>
+      <c r="BC7" s="63"/>
+      <c r="BD7" s="63"/>
+      <c r="BE7" s="63"/>
+      <c r="BF7" s="97"/>
+      <c r="BG7" s="97"/>
+      <c r="BH7" s="97"/>
+      <c r="BI7" s="97"/>
+      <c r="BJ7" s="97"/>
+      <c r="BK7" s="97"/>
+      <c r="BN7" s="108" t="s">
         <v>46</v>
       </c>
-      <c r="BO7" s="110"/>
-[...18 lines deleted...]
-      <c r="CH7" s="111" t="s">
+      <c r="BO7" s="108"/>
+      <c r="BP7" s="108"/>
+      <c r="BQ7" s="108"/>
+      <c r="BR7" s="108"/>
+      <c r="BS7" s="108"/>
+      <c r="BT7" s="108"/>
+      <c r="BU7" s="108"/>
+      <c r="BV7" s="108"/>
+      <c r="BW7" s="108"/>
+      <c r="BX7" s="108"/>
+      <c r="BY7" s="108"/>
+      <c r="BZ7" s="108"/>
+      <c r="CA7" s="108"/>
+      <c r="CB7" s="108"/>
+      <c r="CC7" s="108"/>
+      <c r="CD7" s="108"/>
+      <c r="CE7" s="108"/>
+      <c r="CF7" s="108"/>
+      <c r="CG7" s="108"/>
+      <c r="CH7" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="CI7" s="111"/>
-[...11 lines deleted...]
-      <c r="CU7" s="112" t="s">
+      <c r="CI7" s="109"/>
+      <c r="CJ7" s="109"/>
+      <c r="CK7" s="109"/>
+      <c r="CL7" s="109"/>
+      <c r="CM7" s="109"/>
+      <c r="CN7" s="109"/>
+      <c r="CO7" s="109"/>
+      <c r="CP7" s="109"/>
+      <c r="CQ7" s="109"/>
+      <c r="CR7" s="109"/>
+      <c r="CS7" s="109"/>
+      <c r="CT7" s="109"/>
+      <c r="CU7" s="110" t="s">
         <v>44</v>
       </c>
-      <c r="CV7" s="112"/>
-[...27 lines deleted...]
-      <c r="DX7" s="109"/>
+      <c r="CV7" s="110"/>
+      <c r="CW7" s="110"/>
+      <c r="CX7" s="110"/>
+      <c r="CY7" s="110"/>
+      <c r="CZ7" s="110"/>
+      <c r="DA7" s="110"/>
+      <c r="DB7" s="110"/>
+      <c r="DC7" s="63"/>
+      <c r="DD7" s="63"/>
+      <c r="DE7" s="63"/>
+      <c r="DF7" s="63"/>
+      <c r="DG7" s="63"/>
+      <c r="DH7" s="63"/>
+      <c r="DI7" s="63"/>
+      <c r="DJ7" s="63"/>
+      <c r="DK7" s="63"/>
+      <c r="DL7" s="63"/>
+      <c r="DM7" s="63"/>
+      <c r="DN7" s="63"/>
+      <c r="DO7" s="63"/>
+      <c r="DP7" s="63"/>
+      <c r="DQ7" s="63"/>
+      <c r="DR7" s="63"/>
+      <c r="DS7" s="107"/>
+      <c r="DT7" s="107"/>
+      <c r="DU7" s="107"/>
+      <c r="DV7" s="107"/>
+      <c r="DW7" s="107"/>
+      <c r="DX7" s="107"/>
     </row>
     <row r="8" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A8" s="114" t="s">
+      <c r="A8" s="101" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="114"/>
-[...6 lines deleted...]
-      <c r="I8" s="105" t="s">
+      <c r="B8" s="101"/>
+      <c r="C8" s="101"/>
+      <c r="D8" s="101"/>
+      <c r="E8" s="101"/>
+      <c r="F8" s="101"/>
+      <c r="G8" s="101"/>
+      <c r="H8" s="101"/>
+      <c r="I8" s="102" t="s">
         <v>42</v>
       </c>
-      <c r="J8" s="105"/>
-[...3 lines deleted...]
-      <c r="N8" s="115" t="s">
+      <c r="J8" s="102"/>
+      <c r="K8" s="102"/>
+      <c r="L8" s="102"/>
+      <c r="M8" s="102"/>
+      <c r="N8" s="90" t="s">
         <v>41</v>
       </c>
-      <c r="O8" s="115"/>
-[...5 lines deleted...]
-      <c r="U8" s="102" t="s">
+      <c r="O8" s="90"/>
+      <c r="P8" s="90"/>
+      <c r="Q8" s="90"/>
+      <c r="R8" s="90"/>
+      <c r="S8" s="90"/>
+      <c r="T8" s="90"/>
+      <c r="U8" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="V8" s="102"/>
-[...5 lines deleted...]
-      <c r="AB8" s="102" t="s">
+      <c r="V8" s="103"/>
+      <c r="W8" s="103"/>
+      <c r="X8" s="103"/>
+      <c r="Y8" s="103"/>
+      <c r="Z8" s="103"/>
+      <c r="AA8" s="103"/>
+      <c r="AB8" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="AC8" s="102"/>
-[...5 lines deleted...]
-      <c r="AI8" s="102" t="s">
+      <c r="AC8" s="103"/>
+      <c r="AD8" s="103"/>
+      <c r="AE8" s="103"/>
+      <c r="AF8" s="103"/>
+      <c r="AG8" s="103"/>
+      <c r="AH8" s="103"/>
+      <c r="AI8" s="103" t="s">
         <v>38</v>
       </c>
-      <c r="AJ8" s="102"/>
-[...5 lines deleted...]
-      <c r="AP8" s="103" t="s">
+      <c r="AJ8" s="103"/>
+      <c r="AK8" s="103"/>
+      <c r="AL8" s="103"/>
+      <c r="AM8" s="103"/>
+      <c r="AN8" s="103"/>
+      <c r="AO8" s="103"/>
+      <c r="AP8" s="104" t="s">
         <v>37</v>
       </c>
-      <c r="AQ8" s="103"/>
-[...5 lines deleted...]
-      <c r="AW8" s="130" t="s">
+      <c r="AQ8" s="104"/>
+      <c r="AR8" s="104"/>
+      <c r="AS8" s="104"/>
+      <c r="AT8" s="104"/>
+      <c r="AU8" s="104"/>
+      <c r="AV8" s="104"/>
+      <c r="AW8" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="AX8" s="130"/>
-[...1 lines deleted...]
-      <c r="AZ8" s="131" t="s">
+      <c r="AX8" s="76"/>
+      <c r="AY8" s="76"/>
+      <c r="AZ8" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="BA8" s="131"/>
-[...1 lines deleted...]
-      <c r="BC8" s="132" t="s">
+      <c r="BA8" s="77"/>
+      <c r="BB8" s="77"/>
+      <c r="BC8" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="BD8" s="132"/>
-[...7 lines deleted...]
-      <c r="BN8" s="114" t="s">
+      <c r="BD8" s="78"/>
+      <c r="BE8" s="78"/>
+      <c r="BF8" s="97"/>
+      <c r="BG8" s="97"/>
+      <c r="BH8" s="97"/>
+      <c r="BI8" s="97"/>
+      <c r="BJ8" s="97"/>
+      <c r="BK8" s="97"/>
+      <c r="BN8" s="101" t="s">
         <v>43</v>
       </c>
-      <c r="BO8" s="114"/>
-[...6 lines deleted...]
-      <c r="BV8" s="105" t="s">
+      <c r="BO8" s="101"/>
+      <c r="BP8" s="101"/>
+      <c r="BQ8" s="101"/>
+      <c r="BR8" s="101"/>
+      <c r="BS8" s="101"/>
+      <c r="BT8" s="101"/>
+      <c r="BU8" s="101"/>
+      <c r="BV8" s="102" t="s">
         <v>42</v>
       </c>
-      <c r="BW8" s="105"/>
-[...3 lines deleted...]
-      <c r="CA8" s="115" t="s">
+      <c r="BW8" s="102"/>
+      <c r="BX8" s="102"/>
+      <c r="BY8" s="102"/>
+      <c r="BZ8" s="102"/>
+      <c r="CA8" s="90" t="s">
         <v>41</v>
       </c>
-      <c r="CB8" s="115"/>
-[...5 lines deleted...]
-      <c r="CH8" s="102" t="s">
+      <c r="CB8" s="90"/>
+      <c r="CC8" s="90"/>
+      <c r="CD8" s="90"/>
+      <c r="CE8" s="90"/>
+      <c r="CF8" s="90"/>
+      <c r="CG8" s="90"/>
+      <c r="CH8" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="CI8" s="102"/>
-[...5 lines deleted...]
-      <c r="CO8" s="102" t="s">
+      <c r="CI8" s="103"/>
+      <c r="CJ8" s="103"/>
+      <c r="CK8" s="103"/>
+      <c r="CL8" s="103"/>
+      <c r="CM8" s="103"/>
+      <c r="CN8" s="103"/>
+      <c r="CO8" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="CP8" s="102"/>
-[...5 lines deleted...]
-      <c r="CV8" s="102" t="s">
+      <c r="CP8" s="103"/>
+      <c r="CQ8" s="103"/>
+      <c r="CR8" s="103"/>
+      <c r="CS8" s="103"/>
+      <c r="CT8" s="103"/>
+      <c r="CU8" s="103"/>
+      <c r="CV8" s="103" t="s">
         <v>38</v>
       </c>
-      <c r="CW8" s="102"/>
-[...5 lines deleted...]
-      <c r="DC8" s="103" t="s">
+      <c r="CW8" s="103"/>
+      <c r="CX8" s="103"/>
+      <c r="CY8" s="103"/>
+      <c r="CZ8" s="103"/>
+      <c r="DA8" s="103"/>
+      <c r="DB8" s="103"/>
+      <c r="DC8" s="104" t="s">
         <v>37</v>
       </c>
-      <c r="DD8" s="103"/>
-[...5 lines deleted...]
-      <c r="DJ8" s="104" t="s">
+      <c r="DD8" s="104"/>
+      <c r="DE8" s="104"/>
+      <c r="DF8" s="104"/>
+      <c r="DG8" s="104"/>
+      <c r="DH8" s="104"/>
+      <c r="DI8" s="104"/>
+      <c r="DJ8" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="DK8" s="104"/>
-[...1 lines deleted...]
-      <c r="DM8" s="105" t="s">
+      <c r="DK8" s="105"/>
+      <c r="DL8" s="105"/>
+      <c r="DM8" s="102" t="s">
         <v>35</v>
       </c>
-      <c r="DN8" s="105"/>
-      <c r="DO8" s="105"/>
+      <c r="DN8" s="102"/>
+      <c r="DO8" s="102"/>
       <c r="DP8" s="106" t="s">
         <v>34</v>
       </c>
       <c r="DQ8" s="106"/>
       <c r="DR8" s="106"/>
-      <c r="DS8" s="109"/>
-[...4 lines deleted...]
-      <c r="DX8" s="109"/>
+      <c r="DS8" s="107"/>
+      <c r="DT8" s="107"/>
+      <c r="DU8" s="107"/>
+      <c r="DV8" s="107"/>
+      <c r="DW8" s="107"/>
+      <c r="DX8" s="107"/>
     </row>
     <row r="9" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A9" s="107"/>
-[...5 lines deleted...]
-      <c r="G9" s="108" t="s">
+      <c r="A9" s="79"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="H9" s="108"/>
-[...11 lines deleted...]
-      <c r="T9" s="115"/>
+      <c r="H9" s="80"/>
+      <c r="I9" s="102"/>
+      <c r="J9" s="102"/>
+      <c r="K9" s="102"/>
+      <c r="L9" s="102"/>
+      <c r="M9" s="102"/>
+      <c r="N9" s="90"/>
+      <c r="O9" s="90"/>
+      <c r="P9" s="90"/>
+      <c r="Q9" s="90"/>
+      <c r="R9" s="90"/>
+      <c r="S9" s="90"/>
+      <c r="T9" s="90"/>
       <c r="U9" s="56" t="s">
         <v>32</v>
       </c>
       <c r="V9" s="55" t="s">
         <v>31</v>
       </c>
       <c r="W9" s="55" t="s">
         <v>30</v>
       </c>
       <c r="X9" s="55" t="s">
         <v>29</v>
       </c>
       <c r="Y9" s="55" t="s">
         <v>28</v>
       </c>
       <c r="Z9" s="55" t="s">
         <v>27</v>
       </c>
       <c r="AA9" s="54" t="s">
         <v>26</v>
       </c>
       <c r="AB9" s="56" t="s">
         <v>32</v>
       </c>
       <c r="AC9" s="55" t="s">
@@ -28238,87 +4532,87 @@
       </c>
       <c r="AO9" s="54" t="s">
         <v>26</v>
       </c>
       <c r="AP9" s="56" t="s">
         <v>32</v>
       </c>
       <c r="AQ9" s="55" t="s">
         <v>31</v>
       </c>
       <c r="AR9" s="55" t="s">
         <v>30</v>
       </c>
       <c r="AS9" s="55" t="s">
         <v>29</v>
       </c>
       <c r="AT9" s="55" t="s">
         <v>28</v>
       </c>
       <c r="AU9" s="55" t="s">
         <v>27</v>
       </c>
       <c r="AV9" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="AW9" s="130"/>
-[...20 lines deleted...]
-      <c r="BT9" s="108" t="s">
+      <c r="AW9" s="76"/>
+      <c r="AX9" s="76"/>
+      <c r="AY9" s="76"/>
+      <c r="AZ9" s="77"/>
+      <c r="BA9" s="77"/>
+      <c r="BB9" s="77"/>
+      <c r="BC9" s="78"/>
+      <c r="BD9" s="78"/>
+      <c r="BE9" s="78"/>
+      <c r="BF9" s="97"/>
+      <c r="BG9" s="97"/>
+      <c r="BH9" s="97"/>
+      <c r="BI9" s="97"/>
+      <c r="BJ9" s="97"/>
+      <c r="BK9" s="97"/>
+      <c r="BN9" s="79"/>
+      <c r="BO9" s="79"/>
+      <c r="BP9" s="79"/>
+      <c r="BQ9" s="79"/>
+      <c r="BR9" s="79"/>
+      <c r="BS9" s="79"/>
+      <c r="BT9" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="BU9" s="108"/>
-[...11 lines deleted...]
-      <c r="CG9" s="115"/>
+      <c r="BU9" s="80"/>
+      <c r="BV9" s="102"/>
+      <c r="BW9" s="102"/>
+      <c r="BX9" s="102"/>
+      <c r="BY9" s="102"/>
+      <c r="BZ9" s="102"/>
+      <c r="CA9" s="90"/>
+      <c r="CB9" s="90"/>
+      <c r="CC9" s="90"/>
+      <c r="CD9" s="90"/>
+      <c r="CE9" s="90"/>
+      <c r="CF9" s="90"/>
+      <c r="CG9" s="90"/>
       <c r="CH9" s="53" t="s">
         <v>32</v>
       </c>
       <c r="CI9" s="52" t="s">
         <v>31</v>
       </c>
       <c r="CJ9" s="52" t="s">
         <v>30</v>
       </c>
       <c r="CK9" s="52" t="s">
         <v>29</v>
       </c>
       <c r="CL9" s="52" t="s">
         <v>28</v>
       </c>
       <c r="CM9" s="52" t="s">
         <v>27</v>
       </c>
       <c r="CN9" s="51" t="s">
         <v>26</v>
       </c>
       <c r="CO9" s="53" t="s">
         <v>32</v>
       </c>
       <c r="CP9" s="52" t="s">
@@ -28359,156 +4653,156 @@
       </c>
       <c r="DB9" s="51" t="s">
         <v>26</v>
       </c>
       <c r="DC9" s="53" t="s">
         <v>32</v>
       </c>
       <c r="DD9" s="52" t="s">
         <v>31</v>
       </c>
       <c r="DE9" s="52" t="s">
         <v>30</v>
       </c>
       <c r="DF9" s="52" t="s">
         <v>29</v>
       </c>
       <c r="DG9" s="52" t="s">
         <v>28</v>
       </c>
       <c r="DH9" s="52" t="s">
         <v>27</v>
       </c>
       <c r="DI9" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="DJ9" s="104"/>
-[...4 lines deleted...]
-      <c r="DO9" s="105"/>
+      <c r="DJ9" s="105"/>
+      <c r="DK9" s="105"/>
+      <c r="DL9" s="105"/>
+      <c r="DM9" s="102"/>
+      <c r="DN9" s="102"/>
+      <c r="DO9" s="102"/>
       <c r="DP9" s="106"/>
       <c r="DQ9" s="106"/>
       <c r="DR9" s="106"/>
-      <c r="DS9" s="109"/>
-[...4 lines deleted...]
-      <c r="DX9" s="109"/>
+      <c r="DS9" s="107"/>
+      <c r="DT9" s="107"/>
+      <c r="DU9" s="107"/>
+      <c r="DV9" s="107"/>
+      <c r="DW9" s="107"/>
+      <c r="DX9" s="107"/>
     </row>
     <row r="10" spans="1:128" ht="21" customHeight="1" thickTop="1">
-      <c r="A10" s="137"/>
-[...18 lines deleted...]
-      <c r="T10" s="138"/>
+      <c r="A10" s="81"/>
+      <c r="B10" s="81"/>
+      <c r="C10" s="81"/>
+      <c r="D10" s="81"/>
+      <c r="E10" s="81"/>
+      <c r="F10" s="81"/>
+      <c r="G10" s="82"/>
+      <c r="H10" s="82"/>
+      <c r="I10" s="82"/>
+      <c r="J10" s="82"/>
+      <c r="K10" s="82"/>
+      <c r="L10" s="82"/>
+      <c r="M10" s="82"/>
+      <c r="N10" s="83"/>
+      <c r="O10" s="83"/>
+      <c r="P10" s="83"/>
+      <c r="Q10" s="83"/>
+      <c r="R10" s="83"/>
+      <c r="S10" s="83"/>
+      <c r="T10" s="83"/>
       <c r="U10" s="44"/>
       <c r="V10" s="46"/>
       <c r="W10" s="46"/>
       <c r="X10" s="46"/>
       <c r="Y10" s="46"/>
       <c r="Z10" s="42"/>
       <c r="AA10" s="41"/>
       <c r="AB10" s="44"/>
       <c r="AC10" s="42"/>
       <c r="AD10" s="42"/>
       <c r="AE10" s="42"/>
       <c r="AF10" s="42"/>
       <c r="AG10" s="42"/>
       <c r="AH10" s="41"/>
       <c r="AI10" s="44"/>
       <c r="AJ10" s="42"/>
       <c r="AK10" s="42"/>
       <c r="AL10" s="42"/>
       <c r="AM10" s="42"/>
       <c r="AN10" s="42"/>
       <c r="AO10" s="41"/>
       <c r="AP10" s="43"/>
       <c r="AQ10" s="42"/>
       <c r="AR10" s="42"/>
       <c r="AS10" s="42"/>
       <c r="AT10" s="42"/>
       <c r="AU10" s="42"/>
       <c r="AV10" s="41"/>
-      <c r="AW10" s="139"/>
-[...14 lines deleted...]
-      <c r="BN10" s="96" t="s">
+      <c r="AW10" s="84"/>
+      <c r="AX10" s="84"/>
+      <c r="AY10" s="84"/>
+      <c r="AZ10" s="85"/>
+      <c r="BA10" s="85"/>
+      <c r="BB10" s="85"/>
+      <c r="BC10" s="72"/>
+      <c r="BD10" s="72"/>
+      <c r="BE10" s="72"/>
+      <c r="BF10" s="73"/>
+      <c r="BG10" s="73"/>
+      <c r="BH10" s="73"/>
+      <c r="BI10" s="73"/>
+      <c r="BJ10" s="73"/>
+      <c r="BK10" s="73"/>
+      <c r="BN10" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="BO10" s="96"/>
-[...6 lines deleted...]
-      <c r="BV10" s="98" t="s">
+      <c r="BO10" s="119"/>
+      <c r="BP10" s="119"/>
+      <c r="BQ10" s="119"/>
+      <c r="BR10" s="119"/>
+      <c r="BS10" s="119"/>
+      <c r="BT10" s="82"/>
+      <c r="BU10" s="82"/>
+      <c r="BV10" s="120" t="s">
         <v>18</v>
       </c>
-      <c r="BW10" s="98"/>
-[...3 lines deleted...]
-      <c r="CA10" s="99" t="s">
+      <c r="BW10" s="120"/>
+      <c r="BX10" s="120"/>
+      <c r="BY10" s="120"/>
+      <c r="BZ10" s="120"/>
+      <c r="CA10" s="121" t="s">
         <v>13</v>
       </c>
-      <c r="CB10" s="99"/>
-[...4 lines deleted...]
-      <c r="CG10" s="99"/>
+      <c r="CB10" s="121"/>
+      <c r="CC10" s="121"/>
+      <c r="CD10" s="121"/>
+      <c r="CE10" s="121"/>
+      <c r="CF10" s="121"/>
+      <c r="CG10" s="121"/>
       <c r="CH10" s="50">
         <v>4</v>
       </c>
       <c r="CI10" s="48">
         <v>4</v>
       </c>
       <c r="CJ10" s="48">
         <v>4</v>
       </c>
       <c r="CK10" s="48">
         <v>4</v>
       </c>
       <c r="CL10" s="48">
         <v>4</v>
       </c>
       <c r="CM10" s="48"/>
       <c r="CN10" s="47"/>
       <c r="CO10" s="50">
         <v>4</v>
       </c>
       <c r="CP10" s="48">
         <v>4</v>
       </c>
       <c r="CQ10" s="48">
         <v>4</v>
@@ -28533,169 +4827,169 @@
       <c r="CY10" s="48">
         <v>4</v>
       </c>
       <c r="CZ10" s="48">
         <v>4</v>
       </c>
       <c r="DA10" s="48"/>
       <c r="DB10" s="47"/>
       <c r="DC10" s="49">
         <v>4</v>
       </c>
       <c r="DD10" s="48">
         <v>4</v>
       </c>
       <c r="DE10" s="48">
         <v>4</v>
       </c>
       <c r="DF10" s="48">
         <v>4</v>
       </c>
       <c r="DG10" s="48">
         <v>4</v>
       </c>
       <c r="DH10" s="48"/>
       <c r="DI10" s="47"/>
-      <c r="DJ10" s="100"/>
-[...8 lines deleted...]
-      <c r="DS10" s="94" t="s">
+      <c r="DJ10" s="122"/>
+      <c r="DK10" s="122"/>
+      <c r="DL10" s="122"/>
+      <c r="DM10" s="123"/>
+      <c r="DN10" s="123"/>
+      <c r="DO10" s="123"/>
+      <c r="DP10" s="111"/>
+      <c r="DQ10" s="111"/>
+      <c r="DR10" s="111"/>
+      <c r="DS10" s="112" t="s">
         <v>24</v>
       </c>
-      <c r="DT10" s="94"/>
-[...3 lines deleted...]
-      <c r="DX10" s="94"/>
+      <c r="DT10" s="112"/>
+      <c r="DU10" s="112"/>
+      <c r="DV10" s="112"/>
+      <c r="DW10" s="112"/>
+      <c r="DX10" s="112"/>
     </row>
     <row r="11" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A11" s="133"/>
-[...18 lines deleted...]
-      <c r="T11" s="134"/>
+      <c r="A11" s="60"/>
+      <c r="B11" s="60"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="61"/>
+      <c r="H11" s="61"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
+      <c r="N11" s="67"/>
+      <c r="O11" s="67"/>
+      <c r="P11" s="67"/>
+      <c r="Q11" s="67"/>
+      <c r="R11" s="67"/>
+      <c r="S11" s="67"/>
+      <c r="T11" s="67"/>
       <c r="U11" s="44"/>
       <c r="V11" s="46"/>
       <c r="W11" s="46"/>
       <c r="X11" s="46"/>
       <c r="Y11" s="46"/>
       <c r="Z11" s="42"/>
       <c r="AA11" s="41"/>
       <c r="AB11" s="44"/>
       <c r="AC11" s="42"/>
       <c r="AD11" s="42"/>
       <c r="AE11" s="42"/>
       <c r="AF11" s="42"/>
       <c r="AG11" s="42"/>
       <c r="AH11" s="41"/>
       <c r="AI11" s="44"/>
       <c r="AJ11" s="42"/>
       <c r="AK11" s="42"/>
       <c r="AL11" s="42"/>
       <c r="AM11" s="42"/>
       <c r="AN11" s="42"/>
       <c r="AO11" s="41"/>
       <c r="AP11" s="43"/>
       <c r="AQ11" s="42"/>
       <c r="AR11" s="42"/>
       <c r="AS11" s="42"/>
       <c r="AT11" s="42"/>
       <c r="AU11" s="42"/>
       <c r="AV11" s="41"/>
-      <c r="AW11" s="135">
+      <c r="AW11" s="64">
         <f t="shared" ref="AW11:AW19" si="0">SUM(U11:AV11)</f>
         <v>0</v>
       </c>
-      <c r="AX11" s="135"/>
-[...1 lines deleted...]
-      <c r="AZ11" s="136">
+      <c r="AX11" s="64"/>
+      <c r="AY11" s="64"/>
+      <c r="AZ11" s="68">
         <f t="shared" ref="AZ11:AZ19" si="1">ROUND(AW11/4,1)</f>
         <v>0</v>
       </c>
-      <c r="BA11" s="136"/>
-[...1 lines deleted...]
-      <c r="BC11" s="143">
+      <c r="BA11" s="68"/>
+      <c r="BB11" s="68"/>
+      <c r="BC11" s="74">
         <f>ROUNDDOWN(AZ20/AW21,1)</f>
         <v>0</v>
       </c>
-      <c r="BD11" s="143"/>
-[...7 lines deleted...]
-      <c r="BN11" s="85" t="s">
+      <c r="BD11" s="74"/>
+      <c r="BE11" s="74"/>
+      <c r="BF11" s="66"/>
+      <c r="BG11" s="66"/>
+      <c r="BH11" s="66"/>
+      <c r="BI11" s="66"/>
+      <c r="BJ11" s="66"/>
+      <c r="BK11" s="66"/>
+      <c r="BN11" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="BO11" s="85"/>
-[...4 lines deleted...]
-      <c r="BT11" s="86" t="s">
+      <c r="BO11" s="113"/>
+      <c r="BP11" s="113"/>
+      <c r="BQ11" s="113"/>
+      <c r="BR11" s="113"/>
+      <c r="BS11" s="113"/>
+      <c r="BT11" s="114" t="s">
         <v>23</v>
       </c>
-      <c r="BU11" s="86"/>
-      <c r="BV11" s="86" t="s">
+      <c r="BU11" s="114"/>
+      <c r="BV11" s="114" t="s">
         <v>19</v>
       </c>
-      <c r="BW11" s="86"/>
-[...3 lines deleted...]
-      <c r="CA11" s="88" t="s">
+      <c r="BW11" s="114"/>
+      <c r="BX11" s="114"/>
+      <c r="BY11" s="114"/>
+      <c r="BZ11" s="114"/>
+      <c r="CA11" s="115" t="s">
         <v>13</v>
       </c>
-      <c r="CB11" s="88"/>
-[...4 lines deleted...]
-      <c r="CG11" s="88"/>
+      <c r="CB11" s="115"/>
+      <c r="CC11" s="115"/>
+      <c r="CD11" s="115"/>
+      <c r="CE11" s="115"/>
+      <c r="CF11" s="115"/>
+      <c r="CG11" s="115"/>
       <c r="CH11" s="40">
         <v>8</v>
       </c>
       <c r="CI11" s="45">
         <v>8</v>
       </c>
       <c r="CJ11" s="45">
         <v>8</v>
       </c>
       <c r="CK11" s="45">
         <v>8</v>
       </c>
       <c r="CL11" s="45">
         <v>8</v>
       </c>
       <c r="CM11" s="38"/>
       <c r="CN11" s="37"/>
       <c r="CO11" s="40">
         <v>8</v>
       </c>
       <c r="CP11" s="38">
         <v>8</v>
       </c>
       <c r="CQ11" s="38">
         <v>8</v>
@@ -28720,173 +5014,173 @@
       <c r="CY11" s="38">
         <v>8</v>
       </c>
       <c r="CZ11" s="38">
         <v>8</v>
       </c>
       <c r="DA11" s="38"/>
       <c r="DB11" s="37"/>
       <c r="DC11" s="39">
         <v>8</v>
       </c>
       <c r="DD11" s="38">
         <v>8</v>
       </c>
       <c r="DE11" s="38">
         <v>8</v>
       </c>
       <c r="DF11" s="38">
         <v>8</v>
       </c>
       <c r="DG11" s="38">
         <v>8</v>
       </c>
       <c r="DH11" s="38"/>
       <c r="DI11" s="37"/>
-      <c r="DJ11" s="91">
+      <c r="DJ11" s="116">
         <f t="shared" ref="DJ11:DJ16" si="2">SUM(CH11:DI11)</f>
         <v>160</v>
       </c>
-      <c r="DK11" s="91"/>
-[...1 lines deleted...]
-      <c r="DM11" s="92">
+      <c r="DK11" s="116"/>
+      <c r="DL11" s="116"/>
+      <c r="DM11" s="117">
         <f t="shared" ref="DM11:DM16" si="3">ROUND(DJ11/4,1)</f>
         <v>40</v>
       </c>
-      <c r="DN11" s="92"/>
-[...1 lines deleted...]
-      <c r="DP11" s="95">
+      <c r="DN11" s="117"/>
+      <c r="DO11" s="117"/>
+      <c r="DP11" s="118">
         <f>ROUNDDOWN(DM20/DJ21,1)</f>
         <v>3.4</v>
       </c>
-      <c r="DQ11" s="95"/>
-[...6 lines deleted...]
-      <c r="DX11" s="72"/>
+      <c r="DQ11" s="118"/>
+      <c r="DR11" s="118"/>
+      <c r="DS11" s="66"/>
+      <c r="DT11" s="66"/>
+      <c r="DU11" s="66"/>
+      <c r="DV11" s="66"/>
+      <c r="DW11" s="66"/>
+      <c r="DX11" s="66"/>
     </row>
     <row r="12" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A12" s="133"/>
-[...18 lines deleted...]
-      <c r="T12" s="134"/>
+      <c r="A12" s="60"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="61"/>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="61"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="61"/>
+      <c r="N12" s="67"/>
+      <c r="O12" s="67"/>
+      <c r="P12" s="67"/>
+      <c r="Q12" s="67"/>
+      <c r="R12" s="67"/>
+      <c r="S12" s="67"/>
+      <c r="T12" s="67"/>
       <c r="U12" s="44"/>
       <c r="V12" s="46"/>
       <c r="W12" s="46"/>
       <c r="X12" s="46"/>
       <c r="Y12" s="46"/>
       <c r="Z12" s="42"/>
       <c r="AA12" s="41"/>
       <c r="AB12" s="44"/>
       <c r="AC12" s="42"/>
       <c r="AD12" s="42"/>
       <c r="AE12" s="42"/>
       <c r="AF12" s="42"/>
       <c r="AG12" s="42"/>
       <c r="AH12" s="41"/>
       <c r="AI12" s="44"/>
       <c r="AJ12" s="42"/>
       <c r="AK12" s="42"/>
       <c r="AL12" s="42"/>
       <c r="AM12" s="42"/>
       <c r="AN12" s="42"/>
       <c r="AO12" s="41"/>
       <c r="AP12" s="43"/>
       <c r="AQ12" s="42"/>
       <c r="AR12" s="42"/>
       <c r="AS12" s="42"/>
       <c r="AT12" s="42"/>
       <c r="AU12" s="42"/>
       <c r="AV12" s="41"/>
-      <c r="AW12" s="135">
+      <c r="AW12" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AX12" s="135"/>
-[...1 lines deleted...]
-      <c r="AZ12" s="136">
+      <c r="AX12" s="64"/>
+      <c r="AY12" s="64"/>
+      <c r="AZ12" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="BA12" s="136"/>
-[...10 lines deleted...]
-      <c r="BN12" s="85" t="s">
+      <c r="BA12" s="68"/>
+      <c r="BB12" s="68"/>
+      <c r="BC12" s="74"/>
+      <c r="BD12" s="74"/>
+      <c r="BE12" s="74"/>
+      <c r="BF12" s="66"/>
+      <c r="BG12" s="66"/>
+      <c r="BH12" s="66"/>
+      <c r="BI12" s="66"/>
+      <c r="BJ12" s="66"/>
+      <c r="BK12" s="66"/>
+      <c r="BN12" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="BO12" s="85"/>
-[...4 lines deleted...]
-      <c r="BT12" s="86" t="s">
+      <c r="BO12" s="113"/>
+      <c r="BP12" s="113"/>
+      <c r="BQ12" s="113"/>
+      <c r="BR12" s="113"/>
+      <c r="BS12" s="113"/>
+      <c r="BT12" s="114" t="s">
         <v>20</v>
       </c>
-      <c r="BU12" s="86"/>
-      <c r="BV12" s="86" t="s">
+      <c r="BU12" s="114"/>
+      <c r="BV12" s="114" t="s">
         <v>18</v>
       </c>
-      <c r="BW12" s="86"/>
-[...3 lines deleted...]
-      <c r="CA12" s="88" t="s">
+      <c r="BW12" s="114"/>
+      <c r="BX12" s="114"/>
+      <c r="BY12" s="114"/>
+      <c r="BZ12" s="114"/>
+      <c r="CA12" s="115" t="s">
         <v>13</v>
       </c>
-      <c r="CB12" s="88"/>
-[...4 lines deleted...]
-      <c r="CG12" s="88"/>
+      <c r="CB12" s="115"/>
+      <c r="CC12" s="115"/>
+      <c r="CD12" s="115"/>
+      <c r="CE12" s="115"/>
+      <c r="CF12" s="115"/>
+      <c r="CG12" s="115"/>
       <c r="CH12" s="40"/>
       <c r="CI12" s="45">
         <v>4</v>
       </c>
       <c r="CJ12" s="45">
         <v>4</v>
       </c>
       <c r="CK12" s="45">
         <v>4</v>
       </c>
       <c r="CL12" s="45">
         <v>4</v>
       </c>
       <c r="CM12" s="38"/>
       <c r="CN12" s="37"/>
       <c r="CO12" s="40">
         <v>4</v>
       </c>
       <c r="CP12" s="38">
         <v>4</v>
       </c>
       <c r="CQ12" s="38">
         <v>4</v>
       </c>
       <c r="CR12" s="38">
@@ -28909,172 +5203,172 @@
       <c r="CY12" s="38">
         <v>4</v>
       </c>
       <c r="CZ12" s="38">
         <v>4</v>
       </c>
       <c r="DA12" s="38"/>
       <c r="DB12" s="37"/>
       <c r="DC12" s="39">
         <v>4</v>
       </c>
       <c r="DD12" s="38">
         <v>4</v>
       </c>
       <c r="DE12" s="38">
         <v>4</v>
       </c>
       <c r="DF12" s="38">
         <v>4</v>
       </c>
       <c r="DG12" s="38">
         <v>4</v>
       </c>
       <c r="DH12" s="38"/>
       <c r="DI12" s="37"/>
-      <c r="DJ12" s="91">
+      <c r="DJ12" s="116">
         <f t="shared" si="2"/>
         <v>76</v>
       </c>
-      <c r="DK12" s="91"/>
-[...1 lines deleted...]
-      <c r="DM12" s="92">
+      <c r="DK12" s="116"/>
+      <c r="DL12" s="116"/>
+      <c r="DM12" s="117">
         <f t="shared" si="3"/>
         <v>19</v>
       </c>
-      <c r="DN12" s="92"/>
-[...4 lines deleted...]
-      <c r="DS12" s="83" t="s">
+      <c r="DN12" s="117"/>
+      <c r="DO12" s="117"/>
+      <c r="DP12" s="118"/>
+      <c r="DQ12" s="118"/>
+      <c r="DR12" s="118"/>
+      <c r="DS12" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="DT12" s="83"/>
-[...3 lines deleted...]
-      <c r="DX12" s="83"/>
+      <c r="DT12" s="124"/>
+      <c r="DU12" s="124"/>
+      <c r="DV12" s="124"/>
+      <c r="DW12" s="124"/>
+      <c r="DX12" s="124"/>
     </row>
     <row r="13" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A13" s="133"/>
-[...18 lines deleted...]
-      <c r="T13" s="134"/>
+      <c r="A13" s="60"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="61"/>
+      <c r="H13" s="61"/>
+      <c r="I13" s="61"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="61"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="61"/>
+      <c r="N13" s="67"/>
+      <c r="O13" s="67"/>
+      <c r="P13" s="67"/>
+      <c r="Q13" s="67"/>
+      <c r="R13" s="67"/>
+      <c r="S13" s="67"/>
+      <c r="T13" s="67"/>
       <c r="U13" s="44"/>
       <c r="V13" s="46"/>
       <c r="W13" s="46"/>
       <c r="X13" s="46"/>
       <c r="Y13" s="46"/>
       <c r="Z13" s="42"/>
       <c r="AA13" s="41"/>
       <c r="AB13" s="44"/>
       <c r="AC13" s="46"/>
       <c r="AD13" s="46"/>
       <c r="AE13" s="46"/>
       <c r="AF13" s="46"/>
       <c r="AG13" s="42"/>
       <c r="AH13" s="41"/>
       <c r="AI13" s="44"/>
       <c r="AJ13" s="46"/>
       <c r="AK13" s="46"/>
       <c r="AL13" s="46"/>
       <c r="AM13" s="46"/>
       <c r="AN13" s="42"/>
       <c r="AO13" s="41"/>
       <c r="AP13" s="44"/>
       <c r="AQ13" s="46"/>
       <c r="AR13" s="46"/>
       <c r="AS13" s="46"/>
       <c r="AT13" s="46"/>
       <c r="AU13" s="42"/>
       <c r="AV13" s="41"/>
-      <c r="AW13" s="135">
+      <c r="AW13" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AX13" s="135"/>
-[...1 lines deleted...]
-      <c r="AZ13" s="136">
+      <c r="AX13" s="64"/>
+      <c r="AY13" s="64"/>
+      <c r="AZ13" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="BA13" s="136"/>
-[...10 lines deleted...]
-      <c r="BN13" s="85" t="s">
+      <c r="BA13" s="68"/>
+      <c r="BB13" s="68"/>
+      <c r="BC13" s="74"/>
+      <c r="BD13" s="74"/>
+      <c r="BE13" s="74"/>
+      <c r="BF13" s="66"/>
+      <c r="BG13" s="66"/>
+      <c r="BH13" s="66"/>
+      <c r="BI13" s="66"/>
+      <c r="BJ13" s="66"/>
+      <c r="BK13" s="66"/>
+      <c r="BN13" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="BO13" s="85"/>
-[...4 lines deleted...]
-      <c r="BT13" s="86" t="s">
+      <c r="BO13" s="113"/>
+      <c r="BP13" s="113"/>
+      <c r="BQ13" s="113"/>
+      <c r="BR13" s="113"/>
+      <c r="BS13" s="113"/>
+      <c r="BT13" s="114" t="s">
         <v>20</v>
       </c>
-      <c r="BU13" s="86"/>
-      <c r="BV13" s="86" t="s">
+      <c r="BU13" s="114"/>
+      <c r="BV13" s="114" t="s">
         <v>19</v>
       </c>
-      <c r="BW13" s="86"/>
-[...3 lines deleted...]
-      <c r="CA13" s="88" t="s">
+      <c r="BW13" s="114"/>
+      <c r="BX13" s="114"/>
+      <c r="BY13" s="114"/>
+      <c r="BZ13" s="114"/>
+      <c r="CA13" s="115" t="s">
         <v>13</v>
       </c>
-      <c r="CB13" s="88"/>
-[...4 lines deleted...]
-      <c r="CG13" s="88"/>
+      <c r="CB13" s="115"/>
+      <c r="CC13" s="115"/>
+      <c r="CD13" s="115"/>
+      <c r="CE13" s="115"/>
+      <c r="CF13" s="115"/>
+      <c r="CG13" s="115"/>
       <c r="CH13" s="40"/>
       <c r="CI13" s="45"/>
       <c r="CJ13" s="45">
         <v>8</v>
       </c>
       <c r="CK13" s="45">
         <v>8</v>
       </c>
       <c r="CL13" s="45">
         <v>8</v>
       </c>
       <c r="CM13" s="38">
         <v>8</v>
       </c>
       <c r="CN13" s="37">
         <v>8</v>
       </c>
       <c r="CO13" s="40"/>
       <c r="CP13" s="45"/>
       <c r="CQ13" s="45">
         <v>8</v>
       </c>
       <c r="CR13" s="45">
         <v>8</v>
       </c>
@@ -29099,168 +5393,168 @@
         <v>8</v>
       </c>
       <c r="DA13" s="38">
         <v>8</v>
       </c>
       <c r="DB13" s="37">
         <v>8</v>
       </c>
       <c r="DC13" s="40"/>
       <c r="DD13" s="45"/>
       <c r="DE13" s="45">
         <v>8</v>
       </c>
       <c r="DF13" s="45">
         <v>8</v>
       </c>
       <c r="DG13" s="45">
         <v>8</v>
       </c>
       <c r="DH13" s="38">
         <v>8</v>
       </c>
       <c r="DI13" s="37">
         <v>8</v>
       </c>
-      <c r="DJ13" s="91">
+      <c r="DJ13" s="116">
         <f t="shared" si="2"/>
         <v>160</v>
       </c>
-      <c r="DK13" s="91"/>
-[...1 lines deleted...]
-      <c r="DM13" s="92">
+      <c r="DK13" s="116"/>
+      <c r="DL13" s="116"/>
+      <c r="DM13" s="117">
         <f t="shared" si="3"/>
         <v>40</v>
       </c>
-      <c r="DN13" s="92"/>
-[...9 lines deleted...]
-      <c r="DX13" s="72"/>
+      <c r="DN13" s="117"/>
+      <c r="DO13" s="117"/>
+      <c r="DP13" s="118"/>
+      <c r="DQ13" s="118"/>
+      <c r="DR13" s="118"/>
+      <c r="DS13" s="66"/>
+      <c r="DT13" s="66"/>
+      <c r="DU13" s="66"/>
+      <c r="DV13" s="66"/>
+      <c r="DW13" s="66"/>
+      <c r="DX13" s="66"/>
     </row>
     <row r="14" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A14" s="133"/>
-[...18 lines deleted...]
-      <c r="T14" s="134"/>
+      <c r="A14" s="60"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="61"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="61"/>
+      <c r="N14" s="67"/>
+      <c r="O14" s="67"/>
+      <c r="P14" s="67"/>
+      <c r="Q14" s="67"/>
+      <c r="R14" s="67"/>
+      <c r="S14" s="67"/>
+      <c r="T14" s="67"/>
       <c r="U14" s="44"/>
       <c r="V14" s="42"/>
       <c r="W14" s="42"/>
       <c r="X14" s="42"/>
       <c r="Y14" s="42"/>
       <c r="Z14" s="42"/>
       <c r="AA14" s="41"/>
       <c r="AB14" s="44"/>
       <c r="AC14" s="42"/>
       <c r="AD14" s="42"/>
       <c r="AE14" s="42"/>
       <c r="AF14" s="42"/>
       <c r="AG14" s="42"/>
       <c r="AH14" s="41"/>
       <c r="AI14" s="44"/>
       <c r="AJ14" s="42"/>
       <c r="AK14" s="42"/>
       <c r="AL14" s="42"/>
       <c r="AM14" s="42"/>
       <c r="AN14" s="42"/>
       <c r="AO14" s="41"/>
       <c r="AP14" s="43"/>
       <c r="AQ14" s="42"/>
       <c r="AR14" s="42"/>
       <c r="AS14" s="42"/>
       <c r="AT14" s="42"/>
       <c r="AU14" s="42"/>
       <c r="AV14" s="41"/>
-      <c r="AW14" s="135">
+      <c r="AW14" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AX14" s="135"/>
-[...1 lines deleted...]
-      <c r="AZ14" s="136">
+      <c r="AX14" s="64"/>
+      <c r="AY14" s="64"/>
+      <c r="AZ14" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="BA14" s="136"/>
-[...10 lines deleted...]
-      <c r="BN14" s="85" t="s">
+      <c r="BA14" s="68"/>
+      <c r="BB14" s="68"/>
+      <c r="BC14" s="74"/>
+      <c r="BD14" s="74"/>
+      <c r="BE14" s="74"/>
+      <c r="BF14" s="66"/>
+      <c r="BG14" s="66"/>
+      <c r="BH14" s="66"/>
+      <c r="BI14" s="66"/>
+      <c r="BJ14" s="66"/>
+      <c r="BK14" s="66"/>
+      <c r="BN14" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="BO14" s="85"/>
-[...6 lines deleted...]
-      <c r="BV14" s="86" t="s">
+      <c r="BO14" s="113"/>
+      <c r="BP14" s="113"/>
+      <c r="BQ14" s="113"/>
+      <c r="BR14" s="113"/>
+      <c r="BS14" s="113"/>
+      <c r="BT14" s="114"/>
+      <c r="BU14" s="114"/>
+      <c r="BV14" s="114" t="s">
         <v>18</v>
       </c>
-      <c r="BW14" s="86"/>
-[...3 lines deleted...]
-      <c r="CA14" s="88" t="s">
+      <c r="BW14" s="114"/>
+      <c r="BX14" s="114"/>
+      <c r="BY14" s="114"/>
+      <c r="BZ14" s="114"/>
+      <c r="CA14" s="115" t="s">
         <v>13</v>
       </c>
-      <c r="CB14" s="88"/>
-[...4 lines deleted...]
-      <c r="CG14" s="88"/>
+      <c r="CB14" s="115"/>
+      <c r="CC14" s="115"/>
+      <c r="CD14" s="115"/>
+      <c r="CE14" s="115"/>
+      <c r="CF14" s="115"/>
+      <c r="CG14" s="115"/>
       <c r="CH14" s="40">
         <v>3</v>
       </c>
       <c r="CI14" s="38"/>
       <c r="CJ14" s="38"/>
       <c r="CK14" s="38">
         <v>3</v>
       </c>
       <c r="CL14" s="38">
         <v>4</v>
       </c>
       <c r="CM14" s="38">
         <v>4</v>
       </c>
       <c r="CN14" s="37">
         <v>4</v>
       </c>
       <c r="CO14" s="40">
         <v>3</v>
       </c>
       <c r="CP14" s="38">
         <v>3</v>
       </c>
       <c r="CQ14" s="38"/>
       <c r="CR14" s="38"/>
@@ -29285,170 +5579,170 @@
       </c>
       <c r="CZ14" s="38">
         <v>4</v>
       </c>
       <c r="DA14" s="38">
         <v>4</v>
       </c>
       <c r="DB14" s="37"/>
       <c r="DC14" s="39">
         <v>3</v>
       </c>
       <c r="DD14" s="38">
         <v>3</v>
       </c>
       <c r="DE14" s="38">
         <v>4</v>
       </c>
       <c r="DF14" s="38">
         <v>3</v>
       </c>
       <c r="DG14" s="38">
         <v>4</v>
       </c>
       <c r="DH14" s="38"/>
       <c r="DI14" s="37"/>
-      <c r="DJ14" s="91">
+      <c r="DJ14" s="116">
         <f t="shared" si="2"/>
         <v>70</v>
       </c>
-      <c r="DK14" s="91"/>
-[...1 lines deleted...]
-      <c r="DM14" s="92">
+      <c r="DK14" s="116"/>
+      <c r="DL14" s="116"/>
+      <c r="DM14" s="117">
         <f t="shared" si="3"/>
         <v>17.5</v>
       </c>
-      <c r="DN14" s="92"/>
-[...4 lines deleted...]
-      <c r="DS14" s="83" t="s">
+      <c r="DN14" s="117"/>
+      <c r="DO14" s="117"/>
+      <c r="DP14" s="118"/>
+      <c r="DQ14" s="118"/>
+      <c r="DR14" s="118"/>
+      <c r="DS14" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="DT14" s="83"/>
-[...3 lines deleted...]
-      <c r="DX14" s="83"/>
+      <c r="DT14" s="124"/>
+      <c r="DU14" s="124"/>
+      <c r="DV14" s="124"/>
+      <c r="DW14" s="124"/>
+      <c r="DX14" s="124"/>
     </row>
     <row r="15" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A15" s="133"/>
-[...18 lines deleted...]
-      <c r="T15" s="134"/>
+      <c r="A15" s="60"/>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="61"/>
+      <c r="N15" s="67"/>
+      <c r="O15" s="67"/>
+      <c r="P15" s="67"/>
+      <c r="Q15" s="67"/>
+      <c r="R15" s="67"/>
+      <c r="S15" s="67"/>
+      <c r="T15" s="67"/>
       <c r="U15" s="44"/>
       <c r="V15" s="42"/>
       <c r="W15" s="42"/>
       <c r="X15" s="42"/>
       <c r="Y15" s="42"/>
       <c r="Z15" s="42"/>
       <c r="AA15" s="41"/>
       <c r="AB15" s="44"/>
       <c r="AC15" s="42"/>
       <c r="AD15" s="42"/>
       <c r="AE15" s="42"/>
       <c r="AF15" s="42"/>
       <c r="AG15" s="42"/>
       <c r="AH15" s="41"/>
       <c r="AI15" s="44"/>
       <c r="AJ15" s="42"/>
       <c r="AK15" s="42"/>
       <c r="AL15" s="42"/>
       <c r="AM15" s="42"/>
       <c r="AN15" s="42"/>
       <c r="AO15" s="41"/>
       <c r="AP15" s="43"/>
       <c r="AQ15" s="42"/>
       <c r="AR15" s="42"/>
       <c r="AS15" s="42"/>
       <c r="AT15" s="42"/>
       <c r="AU15" s="42"/>
       <c r="AV15" s="41"/>
-      <c r="AW15" s="135">
+      <c r="AW15" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AX15" s="135"/>
-[...1 lines deleted...]
-      <c r="AZ15" s="136">
+      <c r="AX15" s="64"/>
+      <c r="AY15" s="64"/>
+      <c r="AZ15" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="BA15" s="136"/>
-[...10 lines deleted...]
-      <c r="BN15" s="85" t="s">
+      <c r="BA15" s="68"/>
+      <c r="BB15" s="68"/>
+      <c r="BC15" s="74"/>
+      <c r="BD15" s="74"/>
+      <c r="BE15" s="74"/>
+      <c r="BF15" s="66"/>
+      <c r="BG15" s="66"/>
+      <c r="BH15" s="66"/>
+      <c r="BI15" s="66"/>
+      <c r="BJ15" s="66"/>
+      <c r="BK15" s="66"/>
+      <c r="BN15" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="BO15" s="85"/>
-[...6 lines deleted...]
-      <c r="BV15" s="86" t="s">
+      <c r="BO15" s="113"/>
+      <c r="BP15" s="113"/>
+      <c r="BQ15" s="113"/>
+      <c r="BR15" s="113"/>
+      <c r="BS15" s="113"/>
+      <c r="BT15" s="114"/>
+      <c r="BU15" s="114"/>
+      <c r="BV15" s="114" t="s">
         <v>17</v>
       </c>
-      <c r="BW15" s="86"/>
-[...3 lines deleted...]
-      <c r="CA15" s="88" t="s">
+      <c r="BW15" s="114"/>
+      <c r="BX15" s="114"/>
+      <c r="BY15" s="114"/>
+      <c r="BZ15" s="114"/>
+      <c r="CA15" s="115" t="s">
         <v>13</v>
       </c>
-      <c r="CB15" s="88"/>
-[...4 lines deleted...]
-      <c r="CG15" s="88"/>
+      <c r="CB15" s="115"/>
+      <c r="CC15" s="115"/>
+      <c r="CD15" s="115"/>
+      <c r="CE15" s="115"/>
+      <c r="CF15" s="115"/>
+      <c r="CG15" s="115"/>
       <c r="CH15" s="40">
         <v>4</v>
       </c>
       <c r="CI15" s="38">
         <v>4</v>
       </c>
       <c r="CJ15" s="38"/>
       <c r="CK15" s="38">
         <v>4</v>
       </c>
       <c r="CL15" s="38">
         <v>4</v>
       </c>
       <c r="CM15" s="38"/>
       <c r="CN15" s="37"/>
       <c r="CO15" s="40">
         <v>4</v>
       </c>
       <c r="CP15" s="38"/>
       <c r="CQ15" s="38">
         <v>5</v>
       </c>
       <c r="CR15" s="38"/>
       <c r="CS15" s="38">
         <v>4</v>
@@ -29459,170 +5753,170 @@
       <c r="CW15" s="38"/>
       <c r="CX15" s="38">
         <v>3</v>
       </c>
       <c r="CY15" s="38">
         <v>4</v>
       </c>
       <c r="CZ15" s="38"/>
       <c r="DA15" s="38"/>
       <c r="DB15" s="37"/>
       <c r="DC15" s="39">
         <v>4</v>
       </c>
       <c r="DD15" s="38">
         <v>4</v>
       </c>
       <c r="DE15" s="38"/>
       <c r="DF15" s="38">
         <v>4</v>
       </c>
       <c r="DG15" s="38">
         <v>4</v>
       </c>
       <c r="DH15" s="38"/>
       <c r="DI15" s="37"/>
-      <c r="DJ15" s="91">
+      <c r="DJ15" s="116">
         <f t="shared" si="2"/>
         <v>52</v>
       </c>
-      <c r="DK15" s="91"/>
-[...1 lines deleted...]
-      <c r="DM15" s="92">
+      <c r="DK15" s="116"/>
+      <c r="DL15" s="116"/>
+      <c r="DM15" s="117">
         <f t="shared" si="3"/>
         <v>13</v>
       </c>
-      <c r="DN15" s="92"/>
-[...9 lines deleted...]
-      <c r="DX15" s="72"/>
+      <c r="DN15" s="117"/>
+      <c r="DO15" s="117"/>
+      <c r="DP15" s="118"/>
+      <c r="DQ15" s="118"/>
+      <c r="DR15" s="118"/>
+      <c r="DS15" s="66"/>
+      <c r="DT15" s="66"/>
+      <c r="DU15" s="66"/>
+      <c r="DV15" s="66"/>
+      <c r="DW15" s="66"/>
+      <c r="DX15" s="66"/>
     </row>
     <row r="16" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A16" s="133"/>
-[...18 lines deleted...]
-      <c r="T16" s="134"/>
+      <c r="A16" s="60"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="69"/>
+      <c r="J16" s="69"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="69"/>
+      <c r="M16" s="69"/>
+      <c r="N16" s="67"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="67"/>
+      <c r="Q16" s="67"/>
+      <c r="R16" s="67"/>
+      <c r="S16" s="67"/>
+      <c r="T16" s="67"/>
       <c r="U16" s="44"/>
       <c r="V16" s="42"/>
       <c r="W16" s="42"/>
       <c r="X16" s="42"/>
       <c r="Y16" s="42"/>
       <c r="Z16" s="42"/>
       <c r="AA16" s="41"/>
       <c r="AB16" s="44"/>
       <c r="AC16" s="42"/>
       <c r="AD16" s="42"/>
       <c r="AE16" s="42"/>
       <c r="AF16" s="42"/>
       <c r="AG16" s="42"/>
       <c r="AH16" s="41"/>
       <c r="AI16" s="44"/>
       <c r="AJ16" s="42"/>
       <c r="AK16" s="42"/>
       <c r="AL16" s="42"/>
       <c r="AM16" s="42"/>
       <c r="AN16" s="42"/>
       <c r="AO16" s="41"/>
       <c r="AP16" s="43"/>
       <c r="AQ16" s="42"/>
       <c r="AR16" s="42"/>
       <c r="AS16" s="42"/>
       <c r="AT16" s="42"/>
       <c r="AU16" s="42"/>
       <c r="AV16" s="41"/>
-      <c r="AW16" s="135">
+      <c r="AW16" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AX16" s="135"/>
-[...1 lines deleted...]
-      <c r="AZ16" s="144">
+      <c r="AX16" s="64"/>
+      <c r="AY16" s="64"/>
+      <c r="AZ16" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="BA16" s="144"/>
-[...10 lines deleted...]
-      <c r="BN16" s="85" t="s">
+      <c r="BA16" s="65"/>
+      <c r="BB16" s="65"/>
+      <c r="BC16" s="74"/>
+      <c r="BD16" s="74"/>
+      <c r="BE16" s="74"/>
+      <c r="BF16" s="66"/>
+      <c r="BG16" s="66"/>
+      <c r="BH16" s="66"/>
+      <c r="BI16" s="66"/>
+      <c r="BJ16" s="66"/>
+      <c r="BK16" s="66"/>
+      <c r="BN16" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="BO16" s="85"/>
-[...4 lines deleted...]
-      <c r="BT16" s="86" t="s">
+      <c r="BO16" s="113"/>
+      <c r="BP16" s="113"/>
+      <c r="BQ16" s="113"/>
+      <c r="BR16" s="113"/>
+      <c r="BS16" s="113"/>
+      <c r="BT16" s="114" t="s">
         <v>15</v>
       </c>
-      <c r="BU16" s="86"/>
-      <c r="BV16" s="87" t="s">
+      <c r="BU16" s="114"/>
+      <c r="BV16" s="130" t="s">
         <v>14</v>
       </c>
-      <c r="BW16" s="87"/>
-[...3 lines deleted...]
-      <c r="CA16" s="88" t="s">
+      <c r="BW16" s="130"/>
+      <c r="BX16" s="130"/>
+      <c r="BY16" s="130"/>
+      <c r="BZ16" s="130"/>
+      <c r="CA16" s="115" t="s">
         <v>13</v>
       </c>
-      <c r="CB16" s="88"/>
-[...4 lines deleted...]
-      <c r="CG16" s="88"/>
+      <c r="CB16" s="115"/>
+      <c r="CC16" s="115"/>
+      <c r="CD16" s="115"/>
+      <c r="CE16" s="115"/>
+      <c r="CF16" s="115"/>
+      <c r="CG16" s="115"/>
       <c r="CH16" s="40"/>
       <c r="CI16" s="38"/>
       <c r="CJ16" s="38">
         <v>3</v>
       </c>
       <c r="CK16" s="38"/>
       <c r="CL16" s="38">
         <v>2</v>
       </c>
       <c r="CM16" s="38">
         <v>2</v>
       </c>
       <c r="CN16" s="37">
         <v>2</v>
       </c>
       <c r="CO16" s="40">
         <v>4</v>
       </c>
       <c r="CP16" s="38">
         <v>3</v>
       </c>
       <c r="CQ16" s="38"/>
       <c r="CR16" s="38"/>
       <c r="CS16" s="38"/>
       <c r="CT16" s="38">
@@ -29635,11295 +5929,1965 @@
       <c r="CW16" s="38"/>
       <c r="CX16" s="38"/>
       <c r="CY16" s="38">
         <v>3</v>
       </c>
       <c r="CZ16" s="38">
         <v>3</v>
       </c>
       <c r="DA16" s="38"/>
       <c r="DB16" s="37">
         <v>2</v>
       </c>
       <c r="DC16" s="39"/>
       <c r="DD16" s="38">
         <v>2</v>
       </c>
       <c r="DE16" s="38">
         <v>3</v>
       </c>
       <c r="DF16" s="38"/>
       <c r="DG16" s="38"/>
       <c r="DH16" s="38">
         <v>1</v>
       </c>
       <c r="DI16" s="37"/>
-      <c r="DJ16" s="89">
+      <c r="DJ16" s="131">
         <f t="shared" si="2"/>
         <v>38</v>
       </c>
-      <c r="DK16" s="89"/>
-[...1 lines deleted...]
-      <c r="DM16" s="90">
+      <c r="DK16" s="131"/>
+      <c r="DL16" s="131"/>
+      <c r="DM16" s="132">
         <f t="shared" si="3"/>
         <v>9.5</v>
       </c>
-      <c r="DN16" s="90"/>
-[...4 lines deleted...]
-      <c r="DS16" s="83" t="s">
+      <c r="DN16" s="132"/>
+      <c r="DO16" s="132"/>
+      <c r="DP16" s="118"/>
+      <c r="DQ16" s="118"/>
+      <c r="DR16" s="118"/>
+      <c r="DS16" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="DT16" s="83"/>
-[...3 lines deleted...]
-      <c r="DX16" s="83"/>
+      <c r="DT16" s="124"/>
+      <c r="DU16" s="124"/>
+      <c r="DV16" s="124"/>
+      <c r="DW16" s="124"/>
+      <c r="DX16" s="124"/>
     </row>
     <row r="17" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A17" s="133"/>
-[...18 lines deleted...]
-      <c r="T17" s="147"/>
+      <c r="A17" s="60"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="61"/>
+      <c r="H17" s="61"/>
+      <c r="I17" s="70"/>
+      <c r="J17" s="70"/>
+      <c r="K17" s="70"/>
+      <c r="L17" s="70"/>
+      <c r="M17" s="70"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="71"/>
+      <c r="P17" s="71"/>
+      <c r="Q17" s="71"/>
+      <c r="R17" s="71"/>
+      <c r="S17" s="71"/>
+      <c r="T17" s="71"/>
       <c r="U17" s="32"/>
       <c r="V17" s="30"/>
       <c r="W17" s="30"/>
       <c r="X17" s="30"/>
       <c r="Y17" s="30"/>
       <c r="Z17" s="30"/>
       <c r="AA17" s="29"/>
       <c r="AB17" s="32"/>
       <c r="AC17" s="30"/>
       <c r="AD17" s="30"/>
       <c r="AE17" s="30"/>
       <c r="AF17" s="30"/>
       <c r="AG17" s="30"/>
       <c r="AH17" s="29"/>
       <c r="AI17" s="32"/>
       <c r="AJ17" s="30"/>
       <c r="AK17" s="30"/>
       <c r="AL17" s="30"/>
       <c r="AM17" s="30"/>
       <c r="AN17" s="30"/>
       <c r="AO17" s="29"/>
       <c r="AP17" s="31"/>
       <c r="AQ17" s="30"/>
       <c r="AR17" s="30"/>
       <c r="AS17" s="30"/>
       <c r="AT17" s="30"/>
       <c r="AU17" s="30"/>
       <c r="AV17" s="29"/>
-      <c r="AW17" s="135">
+      <c r="AW17" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AX17" s="135"/>
-[...1 lines deleted...]
-      <c r="AZ17" s="144">
+      <c r="AX17" s="64"/>
+      <c r="AY17" s="64"/>
+      <c r="AZ17" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="BA17" s="144"/>
-[...9 lines deleted...]
-      <c r="BK17" s="72"/>
+      <c r="BA17" s="65"/>
+      <c r="BB17" s="65"/>
+      <c r="BC17" s="74"/>
+      <c r="BD17" s="74"/>
+      <c r="BE17" s="74"/>
+      <c r="BF17" s="66"/>
+      <c r="BG17" s="66"/>
+      <c r="BH17" s="66"/>
+      <c r="BI17" s="66"/>
+      <c r="BJ17" s="66"/>
+      <c r="BK17" s="66"/>
       <c r="BN17" s="35"/>
       <c r="BO17" s="34"/>
       <c r="BP17" s="34"/>
       <c r="BQ17" s="34"/>
       <c r="BR17" s="34"/>
       <c r="BS17" s="34"/>
-      <c r="BT17" s="73"/>
-[...12 lines deleted...]
-      <c r="CG17" s="80"/>
+      <c r="BT17" s="61"/>
+      <c r="BU17" s="61"/>
+      <c r="BV17" s="125"/>
+      <c r="BW17" s="125"/>
+      <c r="BX17" s="125"/>
+      <c r="BY17" s="125"/>
+      <c r="BZ17" s="125"/>
+      <c r="CA17" s="126"/>
+      <c r="CB17" s="126"/>
+      <c r="CC17" s="126"/>
+      <c r="CD17" s="126"/>
+      <c r="CE17" s="126"/>
+      <c r="CF17" s="126"/>
+      <c r="CG17" s="126"/>
       <c r="CH17" s="26"/>
       <c r="CI17" s="24"/>
       <c r="CJ17" s="24"/>
       <c r="CK17" s="24"/>
       <c r="CL17" s="24"/>
       <c r="CM17" s="24"/>
       <c r="CN17" s="23"/>
       <c r="CO17" s="26"/>
       <c r="CP17" s="24"/>
       <c r="CQ17" s="24"/>
       <c r="CR17" s="24"/>
       <c r="CS17" s="24"/>
       <c r="CT17" s="24"/>
       <c r="CU17" s="23"/>
       <c r="CV17" s="26"/>
       <c r="CW17" s="24"/>
       <c r="CX17" s="24"/>
       <c r="CY17" s="24"/>
       <c r="CZ17" s="24"/>
       <c r="DA17" s="24"/>
       <c r="DB17" s="23"/>
       <c r="DC17" s="25"/>
       <c r="DD17" s="24"/>
       <c r="DE17" s="24"/>
       <c r="DF17" s="24"/>
       <c r="DG17" s="24"/>
       <c r="DH17" s="24"/>
       <c r="DI17" s="23"/>
-      <c r="DJ17" s="81"/>
-[...13 lines deleted...]
-      <c r="DX17" s="72"/>
+      <c r="DJ17" s="127"/>
+      <c r="DK17" s="127"/>
+      <c r="DL17" s="127"/>
+      <c r="DM17" s="128"/>
+      <c r="DN17" s="128"/>
+      <c r="DO17" s="128"/>
+      <c r="DP17" s="129"/>
+      <c r="DQ17" s="129"/>
+      <c r="DR17" s="129"/>
+      <c r="DS17" s="66"/>
+      <c r="DT17" s="66"/>
+      <c r="DU17" s="66"/>
+      <c r="DV17" s="66"/>
+      <c r="DW17" s="66"/>
+      <c r="DX17" s="66"/>
     </row>
     <row r="18" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A18" s="133"/>
-[...18 lines deleted...]
-      <c r="T18" s="147"/>
+      <c r="A18" s="60"/>
+      <c r="B18" s="60"/>
+      <c r="C18" s="60"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="61"/>
+      <c r="H18" s="61"/>
+      <c r="I18" s="75"/>
+      <c r="J18" s="75"/>
+      <c r="K18" s="75"/>
+      <c r="L18" s="75"/>
+      <c r="M18" s="75"/>
+      <c r="N18" s="71"/>
+      <c r="O18" s="71"/>
+      <c r="P18" s="71"/>
+      <c r="Q18" s="71"/>
+      <c r="R18" s="71"/>
+      <c r="S18" s="71"/>
+      <c r="T18" s="71"/>
       <c r="U18" s="32"/>
       <c r="V18" s="36"/>
       <c r="W18" s="36"/>
       <c r="X18" s="36"/>
       <c r="Y18" s="36"/>
       <c r="Z18" s="30"/>
       <c r="AA18" s="29"/>
       <c r="AB18" s="32"/>
       <c r="AC18" s="30"/>
       <c r="AD18" s="30"/>
       <c r="AE18" s="30"/>
       <c r="AF18" s="30"/>
       <c r="AG18" s="30"/>
       <c r="AH18" s="29"/>
       <c r="AI18" s="32"/>
       <c r="AJ18" s="30"/>
       <c r="AK18" s="30"/>
       <c r="AL18" s="30"/>
       <c r="AM18" s="30"/>
       <c r="AN18" s="30"/>
       <c r="AO18" s="29"/>
       <c r="AP18" s="31"/>
       <c r="AQ18" s="30"/>
       <c r="AR18" s="30"/>
       <c r="AS18" s="30"/>
       <c r="AT18" s="30"/>
       <c r="AU18" s="30"/>
       <c r="AV18" s="29"/>
-      <c r="AW18" s="135">
+      <c r="AW18" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AX18" s="135"/>
-[...1 lines deleted...]
-      <c r="AZ18" s="144">
+      <c r="AX18" s="64"/>
+      <c r="AY18" s="64"/>
+      <c r="AZ18" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="BA18" s="144"/>
-[...9 lines deleted...]
-      <c r="BK18" s="72"/>
+      <c r="BA18" s="65"/>
+      <c r="BB18" s="65"/>
+      <c r="BC18" s="74"/>
+      <c r="BD18" s="74"/>
+      <c r="BE18" s="74"/>
+      <c r="BF18" s="66"/>
+      <c r="BG18" s="66"/>
+      <c r="BH18" s="66"/>
+      <c r="BI18" s="66"/>
+      <c r="BJ18" s="66"/>
+      <c r="BK18" s="66"/>
       <c r="BN18" s="35"/>
       <c r="BO18" s="34"/>
       <c r="BP18" s="34"/>
       <c r="BQ18" s="34"/>
       <c r="BR18" s="34"/>
       <c r="BS18" s="34"/>
-      <c r="BT18" s="73"/>
-[...12 lines deleted...]
-      <c r="CG18" s="80"/>
+      <c r="BT18" s="61"/>
+      <c r="BU18" s="61"/>
+      <c r="BV18" s="137"/>
+      <c r="BW18" s="137"/>
+      <c r="BX18" s="137"/>
+      <c r="BY18" s="137"/>
+      <c r="BZ18" s="137"/>
+      <c r="CA18" s="126"/>
+      <c r="CB18" s="126"/>
+      <c r="CC18" s="126"/>
+      <c r="CD18" s="126"/>
+      <c r="CE18" s="126"/>
+      <c r="CF18" s="126"/>
+      <c r="CG18" s="126"/>
       <c r="CH18" s="26"/>
       <c r="CI18" s="33"/>
       <c r="CJ18" s="33"/>
       <c r="CK18" s="33"/>
       <c r="CL18" s="33"/>
       <c r="CM18" s="24"/>
       <c r="CN18" s="23"/>
       <c r="CO18" s="26"/>
       <c r="CP18" s="24"/>
       <c r="CQ18" s="24"/>
       <c r="CR18" s="24"/>
       <c r="CS18" s="24"/>
       <c r="CT18" s="24"/>
       <c r="CU18" s="23"/>
       <c r="CV18" s="26"/>
       <c r="CW18" s="24"/>
       <c r="CX18" s="24"/>
       <c r="CY18" s="24"/>
       <c r="CZ18" s="24"/>
       <c r="DA18" s="24"/>
       <c r="DB18" s="23"/>
       <c r="DC18" s="25"/>
       <c r="DD18" s="24"/>
       <c r="DE18" s="24"/>
       <c r="DF18" s="24"/>
       <c r="DG18" s="24"/>
       <c r="DH18" s="24"/>
       <c r="DI18" s="23"/>
-      <c r="DJ18" s="81"/>
-[...13 lines deleted...]
-      <c r="DX18" s="72"/>
+      <c r="DJ18" s="127"/>
+      <c r="DK18" s="127"/>
+      <c r="DL18" s="127"/>
+      <c r="DM18" s="128"/>
+      <c r="DN18" s="128"/>
+      <c r="DO18" s="128"/>
+      <c r="DP18" s="129"/>
+      <c r="DQ18" s="129"/>
+      <c r="DR18" s="129"/>
+      <c r="DS18" s="66"/>
+      <c r="DT18" s="66"/>
+      <c r="DU18" s="66"/>
+      <c r="DV18" s="66"/>
+      <c r="DW18" s="66"/>
+      <c r="DX18" s="66"/>
     </row>
     <row r="19" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A19" s="133"/>
-[...18 lines deleted...]
-      <c r="T19" s="113"/>
+      <c r="A19" s="60"/>
+      <c r="B19" s="60"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="62"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="63"/>
+      <c r="P19" s="63"/>
+      <c r="Q19" s="63"/>
+      <c r="R19" s="63"/>
+      <c r="S19" s="63"/>
+      <c r="T19" s="63"/>
       <c r="U19" s="32"/>
       <c r="V19" s="30"/>
       <c r="W19" s="30"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="30"/>
       <c r="Z19" s="30"/>
       <c r="AA19" s="29"/>
       <c r="AB19" s="32"/>
       <c r="AC19" s="30"/>
       <c r="AD19" s="30"/>
       <c r="AE19" s="30"/>
       <c r="AF19" s="30"/>
       <c r="AG19" s="30"/>
       <c r="AH19" s="29"/>
       <c r="AI19" s="32"/>
       <c r="AJ19" s="30"/>
       <c r="AK19" s="30"/>
       <c r="AL19" s="30"/>
       <c r="AM19" s="30"/>
       <c r="AN19" s="30"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="31"/>
       <c r="AQ19" s="30"/>
       <c r="AR19" s="30"/>
       <c r="AS19" s="30"/>
       <c r="AT19" s="30"/>
       <c r="AU19" s="30"/>
       <c r="AV19" s="29"/>
-      <c r="AW19" s="135">
+      <c r="AW19" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AX19" s="135"/>
-[...1 lines deleted...]
-      <c r="AZ19" s="144">
+      <c r="AX19" s="64"/>
+      <c r="AY19" s="64"/>
+      <c r="AZ19" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="BA19" s="144"/>
-[...9 lines deleted...]
-      <c r="BK19" s="72"/>
+      <c r="BA19" s="65"/>
+      <c r="BB19" s="65"/>
+      <c r="BC19" s="74"/>
+      <c r="BD19" s="74"/>
+      <c r="BE19" s="74"/>
+      <c r="BF19" s="66"/>
+      <c r="BG19" s="66"/>
+      <c r="BH19" s="66"/>
+      <c r="BI19" s="66"/>
+      <c r="BJ19" s="66"/>
+      <c r="BK19" s="66"/>
       <c r="BN19" s="28"/>
       <c r="BO19" s="27"/>
       <c r="BP19" s="27"/>
       <c r="BQ19" s="27"/>
       <c r="BR19" s="27"/>
       <c r="BS19" s="27"/>
-      <c r="BT19" s="73"/>
-[...12 lines deleted...]
-      <c r="CG19" s="75"/>
+      <c r="BT19" s="61"/>
+      <c r="BU19" s="61"/>
+      <c r="BV19" s="133"/>
+      <c r="BW19" s="133"/>
+      <c r="BX19" s="133"/>
+      <c r="BY19" s="133"/>
+      <c r="BZ19" s="133"/>
+      <c r="CA19" s="134"/>
+      <c r="CB19" s="134"/>
+      <c r="CC19" s="134"/>
+      <c r="CD19" s="134"/>
+      <c r="CE19" s="134"/>
+      <c r="CF19" s="134"/>
+      <c r="CG19" s="134"/>
       <c r="CH19" s="26"/>
       <c r="CI19" s="24"/>
       <c r="CJ19" s="24"/>
       <c r="CK19" s="24"/>
       <c r="CL19" s="24"/>
       <c r="CM19" s="24"/>
       <c r="CN19" s="23"/>
       <c r="CO19" s="26"/>
       <c r="CP19" s="24"/>
       <c r="CQ19" s="24"/>
       <c r="CR19" s="24"/>
       <c r="CS19" s="24"/>
       <c r="CT19" s="24"/>
       <c r="CU19" s="23"/>
       <c r="CV19" s="26"/>
       <c r="CW19" s="24"/>
       <c r="CX19" s="24"/>
       <c r="CY19" s="24"/>
       <c r="CZ19" s="24"/>
       <c r="DA19" s="24"/>
       <c r="DB19" s="23"/>
       <c r="DC19" s="25"/>
       <c r="DD19" s="24"/>
       <c r="DE19" s="24"/>
       <c r="DF19" s="24"/>
       <c r="DG19" s="24"/>
       <c r="DH19" s="24"/>
       <c r="DI19" s="23"/>
-      <c r="DJ19" s="76"/>
-[...13 lines deleted...]
-      <c r="DX19" s="72"/>
+      <c r="DJ19" s="135"/>
+      <c r="DK19" s="135"/>
+      <c r="DL19" s="135"/>
+      <c r="DM19" s="136"/>
+      <c r="DN19" s="136"/>
+      <c r="DO19" s="136"/>
+      <c r="DP19" s="129"/>
+      <c r="DQ19" s="129"/>
+      <c r="DR19" s="129"/>
+      <c r="DS19" s="66"/>
+      <c r="DT19" s="66"/>
+      <c r="DU19" s="66"/>
+      <c r="DV19" s="66"/>
+      <c r="DW19" s="66"/>
+      <c r="DX19" s="66"/>
     </row>
     <row r="20" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A20" s="150" t="s">
+      <c r="A20" s="147" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="150"/>
-[...17 lines deleted...]
-      <c r="T20" s="150"/>
+      <c r="B20" s="147"/>
+      <c r="C20" s="147"/>
+      <c r="D20" s="147"/>
+      <c r="E20" s="147"/>
+      <c r="F20" s="147"/>
+      <c r="G20" s="147"/>
+      <c r="H20" s="147"/>
+      <c r="I20" s="147"/>
+      <c r="J20" s="147"/>
+      <c r="K20" s="147"/>
+      <c r="L20" s="147"/>
+      <c r="M20" s="147"/>
+      <c r="N20" s="147"/>
+      <c r="O20" s="147"/>
+      <c r="P20" s="147"/>
+      <c r="Q20" s="147"/>
+      <c r="R20" s="147"/>
+      <c r="S20" s="147"/>
+      <c r="T20" s="147"/>
       <c r="U20" s="22"/>
       <c r="V20" s="20"/>
       <c r="W20" s="20"/>
       <c r="X20" s="20"/>
       <c r="Y20" s="20"/>
       <c r="Z20" s="20"/>
       <c r="AA20" s="19"/>
       <c r="AB20" s="21"/>
       <c r="AC20" s="20"/>
       <c r="AD20" s="20"/>
       <c r="AE20" s="20"/>
       <c r="AF20" s="20"/>
       <c r="AG20" s="20"/>
       <c r="AH20" s="19"/>
       <c r="AI20" s="21"/>
       <c r="AJ20" s="20"/>
       <c r="AK20" s="20"/>
       <c r="AL20" s="20"/>
       <c r="AM20" s="20"/>
       <c r="AN20" s="20"/>
       <c r="AO20" s="19"/>
       <c r="AP20" s="21"/>
       <c r="AQ20" s="20"/>
       <c r="AR20" s="20"/>
       <c r="AS20" s="20"/>
       <c r="AT20" s="20"/>
       <c r="AU20" s="20"/>
       <c r="AV20" s="19"/>
-      <c r="AW20" s="151">
+      <c r="AW20" s="148">
         <f>SUM(AW11:AY19)</f>
         <v>0</v>
       </c>
-      <c r="AX20" s="151"/>
-[...1 lines deleted...]
-      <c r="AZ20" s="152">
+      <c r="AX20" s="148"/>
+      <c r="AY20" s="148"/>
+      <c r="AZ20" s="149">
         <f>SUM(AZ11:BB19)</f>
         <v>0</v>
       </c>
-      <c r="BA20" s="152"/>
-[...3 lines deleted...]
-      <c r="BE20" s="153"/>
+      <c r="BA20" s="149"/>
+      <c r="BB20" s="149"/>
+      <c r="BC20" s="150"/>
+      <c r="BD20" s="150"/>
+      <c r="BE20" s="150"/>
       <c r="BF20" s="18"/>
       <c r="BK20" s="17"/>
-      <c r="BN20" s="64" t="s">
+      <c r="BN20" s="138" t="s">
         <v>11</v>
       </c>
-      <c r="BO20" s="64"/>
-[...17 lines deleted...]
-      <c r="CG20" s="64"/>
+      <c r="BO20" s="138"/>
+      <c r="BP20" s="138"/>
+      <c r="BQ20" s="138"/>
+      <c r="BR20" s="138"/>
+      <c r="BS20" s="138"/>
+      <c r="BT20" s="138"/>
+      <c r="BU20" s="138"/>
+      <c r="BV20" s="138"/>
+      <c r="BW20" s="138"/>
+      <c r="BX20" s="138"/>
+      <c r="BY20" s="138"/>
+      <c r="BZ20" s="138"/>
+      <c r="CA20" s="138"/>
+      <c r="CB20" s="138"/>
+      <c r="CC20" s="138"/>
+      <c r="CD20" s="138"/>
+      <c r="CE20" s="138"/>
+      <c r="CF20" s="138"/>
+      <c r="CG20" s="138"/>
       <c r="CH20" s="16"/>
       <c r="CI20" s="14"/>
       <c r="CJ20" s="14"/>
       <c r="CK20" s="14"/>
       <c r="CL20" s="14"/>
       <c r="CM20" s="14"/>
       <c r="CN20" s="13"/>
       <c r="CO20" s="15"/>
       <c r="CP20" s="14"/>
       <c r="CQ20" s="14"/>
       <c r="CR20" s="14"/>
       <c r="CS20" s="14"/>
       <c r="CT20" s="14"/>
       <c r="CU20" s="13"/>
       <c r="CV20" s="15"/>
       <c r="CW20" s="14"/>
       <c r="CX20" s="14"/>
       <c r="CY20" s="14"/>
       <c r="CZ20" s="14"/>
       <c r="DA20" s="14"/>
       <c r="DB20" s="13"/>
       <c r="DC20" s="15"/>
       <c r="DD20" s="14"/>
       <c r="DE20" s="14"/>
       <c r="DF20" s="14"/>
       <c r="DG20" s="14"/>
       <c r="DH20" s="14"/>
       <c r="DI20" s="13"/>
-      <c r="DJ20" s="65">
+      <c r="DJ20" s="139">
         <f>SUM(DJ11:DL19)</f>
         <v>556</v>
       </c>
-      <c r="DK20" s="65"/>
-[...1 lines deleted...]
-      <c r="DM20" s="66">
+      <c r="DK20" s="139"/>
+      <c r="DL20" s="139"/>
+      <c r="DM20" s="140">
         <f>SUM(DM11:DO19)</f>
         <v>139</v>
       </c>
-      <c r="DN20" s="66"/>
-[...3 lines deleted...]
-      <c r="DR20" s="67"/>
+      <c r="DN20" s="140"/>
+      <c r="DO20" s="140"/>
+      <c r="DP20" s="141"/>
+      <c r="DQ20" s="141"/>
+      <c r="DR20" s="141"/>
       <c r="DS20" s="12"/>
       <c r="DT20" s="11"/>
       <c r="DU20" s="11"/>
       <c r="DV20" s="11"/>
       <c r="DW20" s="11"/>
       <c r="DX20" s="10"/>
     </row>
     <row r="21" spans="1:128" ht="21" customHeight="1" thickBot="1">
-      <c r="A21" s="70" t="s">
+      <c r="A21" s="144" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="70"/>
-[...46 lines deleted...]
-      <c r="AW21" s="71">
+      <c r="B21" s="144"/>
+      <c r="C21" s="144"/>
+      <c r="D21" s="144"/>
+      <c r="E21" s="144"/>
+      <c r="F21" s="144"/>
+      <c r="G21" s="144"/>
+      <c r="H21" s="144"/>
+      <c r="I21" s="144"/>
+      <c r="J21" s="144"/>
+      <c r="K21" s="144"/>
+      <c r="L21" s="144"/>
+      <c r="M21" s="144"/>
+      <c r="N21" s="144"/>
+      <c r="O21" s="144"/>
+      <c r="P21" s="144"/>
+      <c r="Q21" s="144"/>
+      <c r="R21" s="144"/>
+      <c r="S21" s="144"/>
+      <c r="T21" s="144"/>
+      <c r="U21" s="144"/>
+      <c r="V21" s="144"/>
+      <c r="W21" s="144"/>
+      <c r="X21" s="144"/>
+      <c r="Y21" s="144"/>
+      <c r="Z21" s="144"/>
+      <c r="AA21" s="144"/>
+      <c r="AB21" s="144"/>
+      <c r="AC21" s="144"/>
+      <c r="AD21" s="144"/>
+      <c r="AE21" s="144"/>
+      <c r="AF21" s="144"/>
+      <c r="AG21" s="144"/>
+      <c r="AH21" s="144"/>
+      <c r="AI21" s="144"/>
+      <c r="AJ21" s="144"/>
+      <c r="AK21" s="144"/>
+      <c r="AL21" s="144"/>
+      <c r="AM21" s="144"/>
+      <c r="AN21" s="144"/>
+      <c r="AO21" s="144"/>
+      <c r="AP21" s="144"/>
+      <c r="AQ21" s="144"/>
+      <c r="AR21" s="144"/>
+      <c r="AS21" s="144"/>
+      <c r="AT21" s="144"/>
+      <c r="AU21" s="144"/>
+      <c r="AV21" s="144"/>
+      <c r="AW21" s="145">
         <v>40</v>
       </c>
-      <c r="AX21" s="71"/>
-[...6 lines deleted...]
-      <c r="BE21" s="71"/>
+      <c r="AX21" s="145"/>
+      <c r="AY21" s="145"/>
+      <c r="AZ21" s="145"/>
+      <c r="BA21" s="145"/>
+      <c r="BB21" s="145"/>
+      <c r="BC21" s="145"/>
+      <c r="BD21" s="145"/>
+      <c r="BE21" s="145"/>
       <c r="BF21" s="9"/>
       <c r="BG21" s="8"/>
       <c r="BH21" s="8"/>
       <c r="BI21" s="8"/>
       <c r="BJ21" s="8"/>
       <c r="BK21" s="7"/>
-      <c r="BN21" s="70" t="s">
+      <c r="BN21" s="144" t="s">
         <v>10</v>
       </c>
-      <c r="BO21" s="70"/>
-[...46 lines deleted...]
-      <c r="DJ21" s="71">
+      <c r="BO21" s="144"/>
+      <c r="BP21" s="144"/>
+      <c r="BQ21" s="144"/>
+      <c r="BR21" s="144"/>
+      <c r="BS21" s="144"/>
+      <c r="BT21" s="144"/>
+      <c r="BU21" s="144"/>
+      <c r="BV21" s="144"/>
+      <c r="BW21" s="144"/>
+      <c r="BX21" s="144"/>
+      <c r="BY21" s="144"/>
+      <c r="BZ21" s="144"/>
+      <c r="CA21" s="144"/>
+      <c r="CB21" s="144"/>
+      <c r="CC21" s="144"/>
+      <c r="CD21" s="144"/>
+      <c r="CE21" s="144"/>
+      <c r="CF21" s="144"/>
+      <c r="CG21" s="144"/>
+      <c r="CH21" s="144"/>
+      <c r="CI21" s="144"/>
+      <c r="CJ21" s="144"/>
+      <c r="CK21" s="144"/>
+      <c r="CL21" s="144"/>
+      <c r="CM21" s="144"/>
+      <c r="CN21" s="144"/>
+      <c r="CO21" s="144"/>
+      <c r="CP21" s="144"/>
+      <c r="CQ21" s="144"/>
+      <c r="CR21" s="144"/>
+      <c r="CS21" s="144"/>
+      <c r="CT21" s="144"/>
+      <c r="CU21" s="144"/>
+      <c r="CV21" s="144"/>
+      <c r="CW21" s="144"/>
+      <c r="CX21" s="144"/>
+      <c r="CY21" s="144"/>
+      <c r="CZ21" s="144"/>
+      <c r="DA21" s="144"/>
+      <c r="DB21" s="144"/>
+      <c r="DC21" s="144"/>
+      <c r="DD21" s="144"/>
+      <c r="DE21" s="144"/>
+      <c r="DF21" s="144"/>
+      <c r="DG21" s="144"/>
+      <c r="DH21" s="144"/>
+      <c r="DI21" s="144"/>
+      <c r="DJ21" s="145">
         <v>40</v>
       </c>
-      <c r="DK21" s="71"/>
-[...6 lines deleted...]
-      <c r="DR21" s="71"/>
+      <c r="DK21" s="145"/>
+      <c r="DL21" s="145"/>
+      <c r="DM21" s="145"/>
+      <c r="DN21" s="145"/>
+      <c r="DO21" s="145"/>
+      <c r="DP21" s="145"/>
+      <c r="DQ21" s="145"/>
+      <c r="DR21" s="145"/>
       <c r="DS21" s="6"/>
       <c r="DT21" s="5"/>
       <c r="DU21" s="5"/>
       <c r="DV21" s="5"/>
       <c r="DW21" s="5"/>
       <c r="DX21" s="4"/>
     </row>
     <row r="22" spans="1:128" ht="19.5" customHeight="1">
-      <c r="A22" s="61" t="s">
+      <c r="A22" s="146" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="61"/>
-[...58 lines deleted...]
-      <c r="BN22" s="61" t="s">
+      <c r="B22" s="146"/>
+      <c r="C22" s="146"/>
+      <c r="D22" s="146"/>
+      <c r="E22" s="146"/>
+      <c r="F22" s="146"/>
+      <c r="G22" s="146"/>
+      <c r="H22" s="146"/>
+      <c r="I22" s="146"/>
+      <c r="J22" s="146"/>
+      <c r="K22" s="146"/>
+      <c r="L22" s="146"/>
+      <c r="M22" s="146"/>
+      <c r="N22" s="146"/>
+      <c r="O22" s="146"/>
+      <c r="P22" s="146"/>
+      <c r="Q22" s="146"/>
+      <c r="R22" s="146"/>
+      <c r="S22" s="146"/>
+      <c r="T22" s="146"/>
+      <c r="U22" s="146"/>
+      <c r="V22" s="146"/>
+      <c r="W22" s="146"/>
+      <c r="X22" s="146"/>
+      <c r="Y22" s="146"/>
+      <c r="Z22" s="146"/>
+      <c r="AA22" s="146"/>
+      <c r="AB22" s="146"/>
+      <c r="AC22" s="146"/>
+      <c r="AD22" s="146"/>
+      <c r="AE22" s="146"/>
+      <c r="AF22" s="146"/>
+      <c r="AG22" s="146"/>
+      <c r="AH22" s="146"/>
+      <c r="AI22" s="146"/>
+      <c r="AJ22" s="146"/>
+      <c r="AK22" s="146"/>
+      <c r="AL22" s="146"/>
+      <c r="AM22" s="146"/>
+      <c r="AN22" s="146"/>
+      <c r="AO22" s="146"/>
+      <c r="AP22" s="146"/>
+      <c r="AQ22" s="146"/>
+      <c r="AR22" s="146"/>
+      <c r="AS22" s="146"/>
+      <c r="AT22" s="146"/>
+      <c r="AU22" s="146"/>
+      <c r="AV22" s="146"/>
+      <c r="AW22" s="146"/>
+      <c r="AX22" s="146"/>
+      <c r="AY22" s="146"/>
+      <c r="AZ22" s="146"/>
+      <c r="BA22" s="146"/>
+      <c r="BB22" s="146"/>
+      <c r="BC22" s="146"/>
+      <c r="BD22" s="146"/>
+      <c r="BE22" s="146"/>
+      <c r="BF22" s="146"/>
+      <c r="BG22" s="146"/>
+      <c r="BH22" s="146"/>
+      <c r="BN22" s="146" t="s">
         <v>9</v>
       </c>
-      <c r="BO22" s="61"/>
-[...57 lines deleted...]
-      <c r="DU22" s="61"/>
+      <c r="BO22" s="146"/>
+      <c r="BP22" s="146"/>
+      <c r="BQ22" s="146"/>
+      <c r="BR22" s="146"/>
+      <c r="BS22" s="146"/>
+      <c r="BT22" s="146"/>
+      <c r="BU22" s="146"/>
+      <c r="BV22" s="146"/>
+      <c r="BW22" s="146"/>
+      <c r="BX22" s="146"/>
+      <c r="BY22" s="146"/>
+      <c r="BZ22" s="146"/>
+      <c r="CA22" s="146"/>
+      <c r="CB22" s="146"/>
+      <c r="CC22" s="146"/>
+      <c r="CD22" s="146"/>
+      <c r="CE22" s="146"/>
+      <c r="CF22" s="146"/>
+      <c r="CG22" s="146"/>
+      <c r="CH22" s="146"/>
+      <c r="CI22" s="146"/>
+      <c r="CJ22" s="146"/>
+      <c r="CK22" s="146"/>
+      <c r="CL22" s="146"/>
+      <c r="CM22" s="146"/>
+      <c r="CN22" s="146"/>
+      <c r="CO22" s="146"/>
+      <c r="CP22" s="146"/>
+      <c r="CQ22" s="146"/>
+      <c r="CR22" s="146"/>
+      <c r="CS22" s="146"/>
+      <c r="CT22" s="146"/>
+      <c r="CU22" s="146"/>
+      <c r="CV22" s="146"/>
+      <c r="CW22" s="146"/>
+      <c r="CX22" s="146"/>
+      <c r="CY22" s="146"/>
+      <c r="CZ22" s="146"/>
+      <c r="DA22" s="146"/>
+      <c r="DB22" s="146"/>
+      <c r="DC22" s="146"/>
+      <c r="DD22" s="146"/>
+      <c r="DE22" s="146"/>
+      <c r="DF22" s="146"/>
+      <c r="DG22" s="146"/>
+      <c r="DH22" s="146"/>
+      <c r="DI22" s="146"/>
+      <c r="DJ22" s="146"/>
+      <c r="DK22" s="146"/>
+      <c r="DL22" s="146"/>
+      <c r="DM22" s="146"/>
+      <c r="DN22" s="146"/>
+      <c r="DO22" s="146"/>
+      <c r="DP22" s="146"/>
+      <c r="DQ22" s="146"/>
+      <c r="DR22" s="146"/>
+      <c r="DS22" s="146"/>
+      <c r="DT22" s="146"/>
+      <c r="DU22" s="146"/>
     </row>
     <row r="23" spans="1:128" ht="19.5" customHeight="1">
-      <c r="A23" s="61" t="s">
+      <c r="A23" s="146" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="61"/>
-[...58 lines deleted...]
-      <c r="BN23" s="61" t="s">
+      <c r="B23" s="146"/>
+      <c r="C23" s="146"/>
+      <c r="D23" s="146"/>
+      <c r="E23" s="146"/>
+      <c r="F23" s="146"/>
+      <c r="G23" s="146"/>
+      <c r="H23" s="146"/>
+      <c r="I23" s="146"/>
+      <c r="J23" s="146"/>
+      <c r="K23" s="146"/>
+      <c r="L23" s="146"/>
+      <c r="M23" s="146"/>
+      <c r="N23" s="146"/>
+      <c r="O23" s="146"/>
+      <c r="P23" s="146"/>
+      <c r="Q23" s="146"/>
+      <c r="R23" s="146"/>
+      <c r="S23" s="146"/>
+      <c r="T23" s="146"/>
+      <c r="U23" s="146"/>
+      <c r="V23" s="146"/>
+      <c r="W23" s="146"/>
+      <c r="X23" s="146"/>
+      <c r="Y23" s="146"/>
+      <c r="Z23" s="146"/>
+      <c r="AA23" s="146"/>
+      <c r="AB23" s="146"/>
+      <c r="AC23" s="146"/>
+      <c r="AD23" s="146"/>
+      <c r="AE23" s="146"/>
+      <c r="AF23" s="146"/>
+      <c r="AG23" s="146"/>
+      <c r="AH23" s="146"/>
+      <c r="AI23" s="146"/>
+      <c r="AJ23" s="146"/>
+      <c r="AK23" s="146"/>
+      <c r="AL23" s="146"/>
+      <c r="AM23" s="146"/>
+      <c r="AN23" s="146"/>
+      <c r="AO23" s="146"/>
+      <c r="AP23" s="146"/>
+      <c r="AQ23" s="146"/>
+      <c r="AR23" s="146"/>
+      <c r="AS23" s="146"/>
+      <c r="AT23" s="146"/>
+      <c r="AU23" s="146"/>
+      <c r="AV23" s="146"/>
+      <c r="AW23" s="146"/>
+      <c r="AX23" s="146"/>
+      <c r="AY23" s="146"/>
+      <c r="AZ23" s="146"/>
+      <c r="BA23" s="146"/>
+      <c r="BB23" s="146"/>
+      <c r="BC23" s="146"/>
+      <c r="BD23" s="146"/>
+      <c r="BE23" s="146"/>
+      <c r="BF23" s="146"/>
+      <c r="BG23" s="146"/>
+      <c r="BH23" s="146"/>
+      <c r="BN23" s="146" t="s">
         <v>8</v>
       </c>
-      <c r="BO23" s="61"/>
-[...57 lines deleted...]
-      <c r="DU23" s="61"/>
+      <c r="BO23" s="146"/>
+      <c r="BP23" s="146"/>
+      <c r="BQ23" s="146"/>
+      <c r="BR23" s="146"/>
+      <c r="BS23" s="146"/>
+      <c r="BT23" s="146"/>
+      <c r="BU23" s="146"/>
+      <c r="BV23" s="146"/>
+      <c r="BW23" s="146"/>
+      <c r="BX23" s="146"/>
+      <c r="BY23" s="146"/>
+      <c r="BZ23" s="146"/>
+      <c r="CA23" s="146"/>
+      <c r="CB23" s="146"/>
+      <c r="CC23" s="146"/>
+      <c r="CD23" s="146"/>
+      <c r="CE23" s="146"/>
+      <c r="CF23" s="146"/>
+      <c r="CG23" s="146"/>
+      <c r="CH23" s="146"/>
+      <c r="CI23" s="146"/>
+      <c r="CJ23" s="146"/>
+      <c r="CK23" s="146"/>
+      <c r="CL23" s="146"/>
+      <c r="CM23" s="146"/>
+      <c r="CN23" s="146"/>
+      <c r="CO23" s="146"/>
+      <c r="CP23" s="146"/>
+      <c r="CQ23" s="146"/>
+      <c r="CR23" s="146"/>
+      <c r="CS23" s="146"/>
+      <c r="CT23" s="146"/>
+      <c r="CU23" s="146"/>
+      <c r="CV23" s="146"/>
+      <c r="CW23" s="146"/>
+      <c r="CX23" s="146"/>
+      <c r="CY23" s="146"/>
+      <c r="CZ23" s="146"/>
+      <c r="DA23" s="146"/>
+      <c r="DB23" s="146"/>
+      <c r="DC23" s="146"/>
+      <c r="DD23" s="146"/>
+      <c r="DE23" s="146"/>
+      <c r="DF23" s="146"/>
+      <c r="DG23" s="146"/>
+      <c r="DH23" s="146"/>
+      <c r="DI23" s="146"/>
+      <c r="DJ23" s="146"/>
+      <c r="DK23" s="146"/>
+      <c r="DL23" s="146"/>
+      <c r="DM23" s="146"/>
+      <c r="DN23" s="146"/>
+      <c r="DO23" s="146"/>
+      <c r="DP23" s="146"/>
+      <c r="DQ23" s="146"/>
+      <c r="DR23" s="146"/>
+      <c r="DS23" s="146"/>
+      <c r="DT23" s="146"/>
+      <c r="DU23" s="146"/>
     </row>
     <row r="24" spans="1:128" ht="19.5" customHeight="1">
-      <c r="A24" s="60" t="s">
+      <c r="A24" s="151" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="60"/>
-[...62 lines deleted...]
-      <c r="BM24" s="60"/>
+      <c r="B24" s="151"/>
+      <c r="C24" s="151"/>
+      <c r="D24" s="151"/>
+      <c r="E24" s="151"/>
+      <c r="F24" s="151"/>
+      <c r="G24" s="151"/>
+      <c r="H24" s="151"/>
+      <c r="I24" s="151"/>
+      <c r="J24" s="151"/>
+      <c r="K24" s="151"/>
+      <c r="L24" s="151"/>
+      <c r="M24" s="151"/>
+      <c r="N24" s="151"/>
+      <c r="O24" s="151"/>
+      <c r="P24" s="151"/>
+      <c r="Q24" s="151"/>
+      <c r="R24" s="151"/>
+      <c r="S24" s="151"/>
+      <c r="T24" s="151"/>
+      <c r="U24" s="151"/>
+      <c r="V24" s="151"/>
+      <c r="W24" s="151"/>
+      <c r="X24" s="151"/>
+      <c r="Y24" s="151"/>
+      <c r="Z24" s="151"/>
+      <c r="AA24" s="151"/>
+      <c r="AB24" s="151"/>
+      <c r="AC24" s="151"/>
+      <c r="AD24" s="151"/>
+      <c r="AE24" s="151"/>
+      <c r="AF24" s="151"/>
+      <c r="AG24" s="151"/>
+      <c r="AH24" s="151"/>
+      <c r="AI24" s="151"/>
+      <c r="AJ24" s="151"/>
+      <c r="AK24" s="151"/>
+      <c r="AL24" s="151"/>
+      <c r="AM24" s="151"/>
+      <c r="AN24" s="151"/>
+      <c r="AO24" s="151"/>
+      <c r="AP24" s="151"/>
+      <c r="AQ24" s="151"/>
+      <c r="AR24" s="151"/>
+      <c r="AS24" s="151"/>
+      <c r="AT24" s="151"/>
+      <c r="AU24" s="151"/>
+      <c r="AV24" s="151"/>
+      <c r="AW24" s="151"/>
+      <c r="AX24" s="151"/>
+      <c r="AY24" s="151"/>
+      <c r="AZ24" s="151"/>
+      <c r="BA24" s="151"/>
+      <c r="BB24" s="151"/>
+      <c r="BC24" s="151"/>
+      <c r="BD24" s="151"/>
+      <c r="BE24" s="151"/>
+      <c r="BF24" s="151"/>
+      <c r="BG24" s="151"/>
+      <c r="BH24" s="151"/>
+      <c r="BI24" s="151"/>
+      <c r="BJ24" s="151"/>
+      <c r="BK24" s="151"/>
+      <c r="BL24" s="151"/>
+      <c r="BM24" s="151"/>
       <c r="BO24" s="1"/>
       <c r="BP24" s="1"/>
       <c r="BQ24" s="1"/>
       <c r="BR24" s="1"/>
       <c r="BS24" s="1"/>
     </row>
     <row r="25" spans="1:128" ht="34.5" customHeight="1">
-      <c r="A25" s="61" t="s">
+      <c r="A25" s="146" t="s">
         <v>6</v>
       </c>
-      <c r="B25" s="61"/>
-[...61 lines deleted...]
-      <c r="BN25" s="61" t="s">
+      <c r="B25" s="146"/>
+      <c r="C25" s="146"/>
+      <c r="D25" s="146"/>
+      <c r="E25" s="146"/>
+      <c r="F25" s="146"/>
+      <c r="G25" s="146"/>
+      <c r="H25" s="146"/>
+      <c r="I25" s="146"/>
+      <c r="J25" s="146"/>
+      <c r="K25" s="146"/>
+      <c r="L25" s="146"/>
+      <c r="M25" s="146"/>
+      <c r="N25" s="146"/>
+      <c r="O25" s="146"/>
+      <c r="P25" s="146"/>
+      <c r="Q25" s="146"/>
+      <c r="R25" s="146"/>
+      <c r="S25" s="146"/>
+      <c r="T25" s="146"/>
+      <c r="U25" s="146"/>
+      <c r="V25" s="146"/>
+      <c r="W25" s="146"/>
+      <c r="X25" s="146"/>
+      <c r="Y25" s="146"/>
+      <c r="Z25" s="146"/>
+      <c r="AA25" s="146"/>
+      <c r="AB25" s="146"/>
+      <c r="AC25" s="146"/>
+      <c r="AD25" s="146"/>
+      <c r="AE25" s="146"/>
+      <c r="AF25" s="146"/>
+      <c r="AG25" s="146"/>
+      <c r="AH25" s="146"/>
+      <c r="AI25" s="146"/>
+      <c r="AJ25" s="146"/>
+      <c r="AK25" s="146"/>
+      <c r="AL25" s="146"/>
+      <c r="AM25" s="146"/>
+      <c r="AN25" s="146"/>
+      <c r="AO25" s="146"/>
+      <c r="AP25" s="146"/>
+      <c r="AQ25" s="146"/>
+      <c r="AR25" s="146"/>
+      <c r="AS25" s="146"/>
+      <c r="AT25" s="146"/>
+      <c r="AU25" s="146"/>
+      <c r="AV25" s="146"/>
+      <c r="AW25" s="146"/>
+      <c r="AX25" s="146"/>
+      <c r="AY25" s="146"/>
+      <c r="AZ25" s="146"/>
+      <c r="BA25" s="146"/>
+      <c r="BB25" s="146"/>
+      <c r="BC25" s="146"/>
+      <c r="BD25" s="146"/>
+      <c r="BE25" s="146"/>
+      <c r="BF25" s="146"/>
+      <c r="BG25" s="146"/>
+      <c r="BH25" s="146"/>
+      <c r="BI25" s="146"/>
+      <c r="BJ25" s="146"/>
+      <c r="BK25" s="146"/>
+      <c r="BN25" s="146" t="s">
         <v>6</v>
       </c>
-      <c r="BO25" s="61"/>
-[...60 lines deleted...]
-      <c r="DX25" s="61"/>
+      <c r="BO25" s="146"/>
+      <c r="BP25" s="146"/>
+      <c r="BQ25" s="146"/>
+      <c r="BR25" s="146"/>
+      <c r="BS25" s="146"/>
+      <c r="BT25" s="146"/>
+      <c r="BU25" s="146"/>
+      <c r="BV25" s="146"/>
+      <c r="BW25" s="146"/>
+      <c r="BX25" s="146"/>
+      <c r="BY25" s="146"/>
+      <c r="BZ25" s="146"/>
+      <c r="CA25" s="146"/>
+      <c r="CB25" s="146"/>
+      <c r="CC25" s="146"/>
+      <c r="CD25" s="146"/>
+      <c r="CE25" s="146"/>
+      <c r="CF25" s="146"/>
+      <c r="CG25" s="146"/>
+      <c r="CH25" s="146"/>
+      <c r="CI25" s="146"/>
+      <c r="CJ25" s="146"/>
+      <c r="CK25" s="146"/>
+      <c r="CL25" s="146"/>
+      <c r="CM25" s="146"/>
+      <c r="CN25" s="146"/>
+      <c r="CO25" s="146"/>
+      <c r="CP25" s="146"/>
+      <c r="CQ25" s="146"/>
+      <c r="CR25" s="146"/>
+      <c r="CS25" s="146"/>
+      <c r="CT25" s="146"/>
+      <c r="CU25" s="146"/>
+      <c r="CV25" s="146"/>
+      <c r="CW25" s="146"/>
+      <c r="CX25" s="146"/>
+      <c r="CY25" s="146"/>
+      <c r="CZ25" s="146"/>
+      <c r="DA25" s="146"/>
+      <c r="DB25" s="146"/>
+      <c r="DC25" s="146"/>
+      <c r="DD25" s="146"/>
+      <c r="DE25" s="146"/>
+      <c r="DF25" s="146"/>
+      <c r="DG25" s="146"/>
+      <c r="DH25" s="146"/>
+      <c r="DI25" s="146"/>
+      <c r="DJ25" s="146"/>
+      <c r="DK25" s="146"/>
+      <c r="DL25" s="146"/>
+      <c r="DM25" s="146"/>
+      <c r="DN25" s="146"/>
+      <c r="DO25" s="146"/>
+      <c r="DP25" s="146"/>
+      <c r="DQ25" s="146"/>
+      <c r="DR25" s="146"/>
+      <c r="DS25" s="146"/>
+      <c r="DT25" s="146"/>
+      <c r="DU25" s="146"/>
+      <c r="DV25" s="146"/>
+      <c r="DW25" s="146"/>
+      <c r="DX25" s="146"/>
     </row>
     <row r="26" spans="1:128" s="3" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A26" s="60" t="s">
+      <c r="A26" s="151" t="s">
         <v>5</v>
       </c>
-      <c r="B26" s="60"/>
-[...58 lines deleted...]
-      <c r="BN26" s="60" t="s">
+      <c r="B26" s="151"/>
+      <c r="C26" s="151"/>
+      <c r="D26" s="151"/>
+      <c r="E26" s="151"/>
+      <c r="F26" s="151"/>
+      <c r="G26" s="151"/>
+      <c r="H26" s="151"/>
+      <c r="I26" s="151"/>
+      <c r="J26" s="151"/>
+      <c r="K26" s="151"/>
+      <c r="L26" s="151"/>
+      <c r="M26" s="151"/>
+      <c r="N26" s="151"/>
+      <c r="O26" s="151"/>
+      <c r="P26" s="151"/>
+      <c r="Q26" s="151"/>
+      <c r="R26" s="151"/>
+      <c r="S26" s="151"/>
+      <c r="T26" s="151"/>
+      <c r="U26" s="151"/>
+      <c r="V26" s="151"/>
+      <c r="W26" s="151"/>
+      <c r="X26" s="151"/>
+      <c r="Y26" s="151"/>
+      <c r="Z26" s="151"/>
+      <c r="AA26" s="151"/>
+      <c r="AB26" s="151"/>
+      <c r="AC26" s="151"/>
+      <c r="AD26" s="151"/>
+      <c r="AE26" s="151"/>
+      <c r="AF26" s="151"/>
+      <c r="AG26" s="151"/>
+      <c r="AH26" s="151"/>
+      <c r="AI26" s="151"/>
+      <c r="AJ26" s="151"/>
+      <c r="AK26" s="151"/>
+      <c r="AL26" s="151"/>
+      <c r="AM26" s="151"/>
+      <c r="AN26" s="151"/>
+      <c r="AO26" s="151"/>
+      <c r="AP26" s="151"/>
+      <c r="AQ26" s="151"/>
+      <c r="AR26" s="151"/>
+      <c r="AS26" s="151"/>
+      <c r="AT26" s="151"/>
+      <c r="AU26" s="151"/>
+      <c r="AV26" s="151"/>
+      <c r="AW26" s="151"/>
+      <c r="AX26" s="151"/>
+      <c r="AY26" s="151"/>
+      <c r="AZ26" s="151"/>
+      <c r="BA26" s="151"/>
+      <c r="BB26" s="151"/>
+      <c r="BC26" s="151"/>
+      <c r="BD26" s="151"/>
+      <c r="BE26" s="151"/>
+      <c r="BF26" s="151"/>
+      <c r="BG26" s="151"/>
+      <c r="BH26" s="151"/>
+      <c r="BN26" s="151" t="s">
         <v>5</v>
       </c>
-      <c r="BO26" s="60"/>
-[...57 lines deleted...]
-      <c r="DU26" s="60"/>
+      <c r="BO26" s="151"/>
+      <c r="BP26" s="151"/>
+      <c r="BQ26" s="151"/>
+      <c r="BR26" s="151"/>
+      <c r="BS26" s="151"/>
+      <c r="BT26" s="151"/>
+      <c r="BU26" s="151"/>
+      <c r="BV26" s="151"/>
+      <c r="BW26" s="151"/>
+      <c r="BX26" s="151"/>
+      <c r="BY26" s="151"/>
+      <c r="BZ26" s="151"/>
+      <c r="CA26" s="151"/>
+      <c r="CB26" s="151"/>
+      <c r="CC26" s="151"/>
+      <c r="CD26" s="151"/>
+      <c r="CE26" s="151"/>
+      <c r="CF26" s="151"/>
+      <c r="CG26" s="151"/>
+      <c r="CH26" s="151"/>
+      <c r="CI26" s="151"/>
+      <c r="CJ26" s="151"/>
+      <c r="CK26" s="151"/>
+      <c r="CL26" s="151"/>
+      <c r="CM26" s="151"/>
+      <c r="CN26" s="151"/>
+      <c r="CO26" s="151"/>
+      <c r="CP26" s="151"/>
+      <c r="CQ26" s="151"/>
+      <c r="CR26" s="151"/>
+      <c r="CS26" s="151"/>
+      <c r="CT26" s="151"/>
+      <c r="CU26" s="151"/>
+      <c r="CV26" s="151"/>
+      <c r="CW26" s="151"/>
+      <c r="CX26" s="151"/>
+      <c r="CY26" s="151"/>
+      <c r="CZ26" s="151"/>
+      <c r="DA26" s="151"/>
+      <c r="DB26" s="151"/>
+      <c r="DC26" s="151"/>
+      <c r="DD26" s="151"/>
+      <c r="DE26" s="151"/>
+      <c r="DF26" s="151"/>
+      <c r="DG26" s="151"/>
+      <c r="DH26" s="151"/>
+      <c r="DI26" s="151"/>
+      <c r="DJ26" s="151"/>
+      <c r="DK26" s="151"/>
+      <c r="DL26" s="151"/>
+      <c r="DM26" s="151"/>
+      <c r="DN26" s="151"/>
+      <c r="DO26" s="151"/>
+      <c r="DP26" s="151"/>
+      <c r="DQ26" s="151"/>
+      <c r="DR26" s="151"/>
+      <c r="DS26" s="151"/>
+      <c r="DT26" s="151"/>
+      <c r="DU26" s="151"/>
     </row>
     <row r="27" spans="1:128" s="3" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A27" s="60" t="s">
+      <c r="A27" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="60"/>
-[...58 lines deleted...]
-      <c r="BN27" s="60" t="s">
+      <c r="B27" s="151"/>
+      <c r="C27" s="151"/>
+      <c r="D27" s="151"/>
+      <c r="E27" s="151"/>
+      <c r="F27" s="151"/>
+      <c r="G27" s="151"/>
+      <c r="H27" s="151"/>
+      <c r="I27" s="151"/>
+      <c r="J27" s="151"/>
+      <c r="K27" s="151"/>
+      <c r="L27" s="151"/>
+      <c r="M27" s="151"/>
+      <c r="N27" s="151"/>
+      <c r="O27" s="151"/>
+      <c r="P27" s="151"/>
+      <c r="Q27" s="151"/>
+      <c r="R27" s="151"/>
+      <c r="S27" s="151"/>
+      <c r="T27" s="151"/>
+      <c r="U27" s="151"/>
+      <c r="V27" s="151"/>
+      <c r="W27" s="151"/>
+      <c r="X27" s="151"/>
+      <c r="Y27" s="151"/>
+      <c r="Z27" s="151"/>
+      <c r="AA27" s="151"/>
+      <c r="AB27" s="151"/>
+      <c r="AC27" s="151"/>
+      <c r="AD27" s="151"/>
+      <c r="AE27" s="151"/>
+      <c r="AF27" s="151"/>
+      <c r="AG27" s="151"/>
+      <c r="AH27" s="151"/>
+      <c r="AI27" s="151"/>
+      <c r="AJ27" s="151"/>
+      <c r="AK27" s="151"/>
+      <c r="AL27" s="151"/>
+      <c r="AM27" s="151"/>
+      <c r="AN27" s="151"/>
+      <c r="AO27" s="151"/>
+      <c r="AP27" s="151"/>
+      <c r="AQ27" s="151"/>
+      <c r="AR27" s="151"/>
+      <c r="AS27" s="151"/>
+      <c r="AT27" s="151"/>
+      <c r="AU27" s="151"/>
+      <c r="AV27" s="151"/>
+      <c r="AW27" s="151"/>
+      <c r="AX27" s="151"/>
+      <c r="AY27" s="151"/>
+      <c r="AZ27" s="151"/>
+      <c r="BA27" s="151"/>
+      <c r="BB27" s="151"/>
+      <c r="BC27" s="151"/>
+      <c r="BD27" s="151"/>
+      <c r="BE27" s="151"/>
+      <c r="BF27" s="151"/>
+      <c r="BG27" s="151"/>
+      <c r="BH27" s="151"/>
+      <c r="BN27" s="151" t="s">
         <v>3</v>
       </c>
-      <c r="BO27" s="60"/>
-[...57 lines deleted...]
-      <c r="DU27" s="60"/>
+      <c r="BO27" s="151"/>
+      <c r="BP27" s="151"/>
+      <c r="BQ27" s="151"/>
+      <c r="BR27" s="151"/>
+      <c r="BS27" s="151"/>
+      <c r="BT27" s="151"/>
+      <c r="BU27" s="151"/>
+      <c r="BV27" s="151"/>
+      <c r="BW27" s="151"/>
+      <c r="BX27" s="151"/>
+      <c r="BY27" s="151"/>
+      <c r="BZ27" s="151"/>
+      <c r="CA27" s="151"/>
+      <c r="CB27" s="151"/>
+      <c r="CC27" s="151"/>
+      <c r="CD27" s="151"/>
+      <c r="CE27" s="151"/>
+      <c r="CF27" s="151"/>
+      <c r="CG27" s="151"/>
+      <c r="CH27" s="151"/>
+      <c r="CI27" s="151"/>
+      <c r="CJ27" s="151"/>
+      <c r="CK27" s="151"/>
+      <c r="CL27" s="151"/>
+      <c r="CM27" s="151"/>
+      <c r="CN27" s="151"/>
+      <c r="CO27" s="151"/>
+      <c r="CP27" s="151"/>
+      <c r="CQ27" s="151"/>
+      <c r="CR27" s="151"/>
+      <c r="CS27" s="151"/>
+      <c r="CT27" s="151"/>
+      <c r="CU27" s="151"/>
+      <c r="CV27" s="151"/>
+      <c r="CW27" s="151"/>
+      <c r="CX27" s="151"/>
+      <c r="CY27" s="151"/>
+      <c r="CZ27" s="151"/>
+      <c r="DA27" s="151"/>
+      <c r="DB27" s="151"/>
+      <c r="DC27" s="151"/>
+      <c r="DD27" s="151"/>
+      <c r="DE27" s="151"/>
+      <c r="DF27" s="151"/>
+      <c r="DG27" s="151"/>
+      <c r="DH27" s="151"/>
+      <c r="DI27" s="151"/>
+      <c r="DJ27" s="151"/>
+      <c r="DK27" s="151"/>
+      <c r="DL27" s="151"/>
+      <c r="DM27" s="151"/>
+      <c r="DN27" s="151"/>
+      <c r="DO27" s="151"/>
+      <c r="DP27" s="151"/>
+      <c r="DQ27" s="151"/>
+      <c r="DR27" s="151"/>
+      <c r="DS27" s="151"/>
+      <c r="DT27" s="151"/>
+      <c r="DU27" s="151"/>
     </row>
     <row r="28" spans="1:128" s="3" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A28" s="62" t="s">
+      <c r="A28" s="152" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="63"/>
-[...58 lines deleted...]
-      <c r="BN28" s="60" t="s">
+      <c r="B28" s="153"/>
+      <c r="C28" s="153"/>
+      <c r="D28" s="153"/>
+      <c r="E28" s="153"/>
+      <c r="F28" s="153"/>
+      <c r="G28" s="153"/>
+      <c r="H28" s="153"/>
+      <c r="I28" s="153"/>
+      <c r="J28" s="153"/>
+      <c r="K28" s="153"/>
+      <c r="L28" s="153"/>
+      <c r="M28" s="153"/>
+      <c r="N28" s="153"/>
+      <c r="O28" s="153"/>
+      <c r="P28" s="153"/>
+      <c r="Q28" s="153"/>
+      <c r="R28" s="153"/>
+      <c r="S28" s="153"/>
+      <c r="T28" s="153"/>
+      <c r="U28" s="153"/>
+      <c r="V28" s="153"/>
+      <c r="W28" s="153"/>
+      <c r="X28" s="153"/>
+      <c r="Y28" s="153"/>
+      <c r="Z28" s="153"/>
+      <c r="AA28" s="153"/>
+      <c r="AB28" s="153"/>
+      <c r="AC28" s="153"/>
+      <c r="AD28" s="153"/>
+      <c r="AE28" s="153"/>
+      <c r="AF28" s="153"/>
+      <c r="AG28" s="153"/>
+      <c r="AH28" s="153"/>
+      <c r="AI28" s="153"/>
+      <c r="AJ28" s="153"/>
+      <c r="AK28" s="153"/>
+      <c r="AL28" s="153"/>
+      <c r="AM28" s="153"/>
+      <c r="AN28" s="153"/>
+      <c r="AO28" s="153"/>
+      <c r="AP28" s="153"/>
+      <c r="AQ28" s="153"/>
+      <c r="AR28" s="153"/>
+      <c r="AS28" s="153"/>
+      <c r="AT28" s="153"/>
+      <c r="AU28" s="153"/>
+      <c r="AV28" s="153"/>
+      <c r="AW28" s="153"/>
+      <c r="AX28" s="153"/>
+      <c r="AY28" s="153"/>
+      <c r="AZ28" s="153"/>
+      <c r="BA28" s="153"/>
+      <c r="BB28" s="153"/>
+      <c r="BC28" s="153"/>
+      <c r="BD28" s="153"/>
+      <c r="BE28" s="153"/>
+      <c r="BF28" s="153"/>
+      <c r="BG28" s="153"/>
+      <c r="BH28" s="153"/>
+      <c r="BN28" s="151" t="s">
         <v>1</v>
       </c>
-      <c r="BO28" s="60"/>
-[...57 lines deleted...]
-      <c r="DU28" s="60"/>
+      <c r="BO28" s="151"/>
+      <c r="BP28" s="151"/>
+      <c r="BQ28" s="151"/>
+      <c r="BR28" s="151"/>
+      <c r="BS28" s="151"/>
+      <c r="BT28" s="151"/>
+      <c r="BU28" s="151"/>
+      <c r="BV28" s="151"/>
+      <c r="BW28" s="151"/>
+      <c r="BX28" s="151"/>
+      <c r="BY28" s="151"/>
+      <c r="BZ28" s="151"/>
+      <c r="CA28" s="151"/>
+      <c r="CB28" s="151"/>
+      <c r="CC28" s="151"/>
+      <c r="CD28" s="151"/>
+      <c r="CE28" s="151"/>
+      <c r="CF28" s="151"/>
+      <c r="CG28" s="151"/>
+      <c r="CH28" s="151"/>
+      <c r="CI28" s="151"/>
+      <c r="CJ28" s="151"/>
+      <c r="CK28" s="151"/>
+      <c r="CL28" s="151"/>
+      <c r="CM28" s="151"/>
+      <c r="CN28" s="151"/>
+      <c r="CO28" s="151"/>
+      <c r="CP28" s="151"/>
+      <c r="CQ28" s="151"/>
+      <c r="CR28" s="151"/>
+      <c r="CS28" s="151"/>
+      <c r="CT28" s="151"/>
+      <c r="CU28" s="151"/>
+      <c r="CV28" s="151"/>
+      <c r="CW28" s="151"/>
+      <c r="CX28" s="151"/>
+      <c r="CY28" s="151"/>
+      <c r="CZ28" s="151"/>
+      <c r="DA28" s="151"/>
+      <c r="DB28" s="151"/>
+      <c r="DC28" s="151"/>
+      <c r="DD28" s="151"/>
+      <c r="DE28" s="151"/>
+      <c r="DF28" s="151"/>
+      <c r="DG28" s="151"/>
+      <c r="DH28" s="151"/>
+      <c r="DI28" s="151"/>
+      <c r="DJ28" s="151"/>
+      <c r="DK28" s="151"/>
+      <c r="DL28" s="151"/>
+      <c r="DM28" s="151"/>
+      <c r="DN28" s="151"/>
+      <c r="DO28" s="151"/>
+      <c r="DP28" s="151"/>
+      <c r="DQ28" s="151"/>
+      <c r="DR28" s="151"/>
+      <c r="DS28" s="151"/>
+      <c r="DT28" s="151"/>
+      <c r="DU28" s="151"/>
     </row>
     <row r="29" spans="1:128" ht="29.25" customHeight="1">
-      <c r="A29" s="68" t="s">
+      <c r="A29" s="142" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="69"/>
-[...58 lines deleted...]
-      <c r="BN29" s="68" t="s">
+      <c r="B29" s="143"/>
+      <c r="C29" s="143"/>
+      <c r="D29" s="143"/>
+      <c r="E29" s="143"/>
+      <c r="F29" s="143"/>
+      <c r="G29" s="143"/>
+      <c r="H29" s="143"/>
+      <c r="I29" s="143"/>
+      <c r="J29" s="143"/>
+      <c r="K29" s="143"/>
+      <c r="L29" s="143"/>
+      <c r="M29" s="143"/>
+      <c r="N29" s="143"/>
+      <c r="O29" s="143"/>
+      <c r="P29" s="143"/>
+      <c r="Q29" s="143"/>
+      <c r="R29" s="143"/>
+      <c r="S29" s="143"/>
+      <c r="T29" s="143"/>
+      <c r="U29" s="143"/>
+      <c r="V29" s="143"/>
+      <c r="W29" s="143"/>
+      <c r="X29" s="143"/>
+      <c r="Y29" s="143"/>
+      <c r="Z29" s="143"/>
+      <c r="AA29" s="143"/>
+      <c r="AB29" s="143"/>
+      <c r="AC29" s="143"/>
+      <c r="AD29" s="143"/>
+      <c r="AE29" s="143"/>
+      <c r="AF29" s="143"/>
+      <c r="AG29" s="143"/>
+      <c r="AH29" s="143"/>
+      <c r="AI29" s="143"/>
+      <c r="AJ29" s="143"/>
+      <c r="AK29" s="143"/>
+      <c r="AL29" s="143"/>
+      <c r="AM29" s="143"/>
+      <c r="AN29" s="143"/>
+      <c r="AO29" s="143"/>
+      <c r="AP29" s="143"/>
+      <c r="AQ29" s="143"/>
+      <c r="AR29" s="143"/>
+      <c r="AS29" s="143"/>
+      <c r="AT29" s="143"/>
+      <c r="AU29" s="143"/>
+      <c r="AV29" s="143"/>
+      <c r="AW29" s="143"/>
+      <c r="AX29" s="143"/>
+      <c r="AY29" s="143"/>
+      <c r="AZ29" s="143"/>
+      <c r="BA29" s="143"/>
+      <c r="BB29" s="143"/>
+      <c r="BC29" s="143"/>
+      <c r="BD29" s="143"/>
+      <c r="BE29" s="143"/>
+      <c r="BF29" s="143"/>
+      <c r="BG29" s="143"/>
+      <c r="BH29" s="143"/>
+      <c r="BN29" s="142" t="s">
         <v>0</v>
       </c>
-      <c r="BO29" s="69"/>
-[...57 lines deleted...]
-      <c r="DU29" s="69"/>
+      <c r="BO29" s="143"/>
+      <c r="BP29" s="143"/>
+      <c r="BQ29" s="143"/>
+      <c r="BR29" s="143"/>
+      <c r="BS29" s="143"/>
+      <c r="BT29" s="143"/>
+      <c r="BU29" s="143"/>
+      <c r="BV29" s="143"/>
+      <c r="BW29" s="143"/>
+      <c r="BX29" s="143"/>
+      <c r="BY29" s="143"/>
+      <c r="BZ29" s="143"/>
+      <c r="CA29" s="143"/>
+      <c r="CB29" s="143"/>
+      <c r="CC29" s="143"/>
+      <c r="CD29" s="143"/>
+      <c r="CE29" s="143"/>
+      <c r="CF29" s="143"/>
+      <c r="CG29" s="143"/>
+      <c r="CH29" s="143"/>
+      <c r="CI29" s="143"/>
+      <c r="CJ29" s="143"/>
+      <c r="CK29" s="143"/>
+      <c r="CL29" s="143"/>
+      <c r="CM29" s="143"/>
+      <c r="CN29" s="143"/>
+      <c r="CO29" s="143"/>
+      <c r="CP29" s="143"/>
+      <c r="CQ29" s="143"/>
+      <c r="CR29" s="143"/>
+      <c r="CS29" s="143"/>
+      <c r="CT29" s="143"/>
+      <c r="CU29" s="143"/>
+      <c r="CV29" s="143"/>
+      <c r="CW29" s="143"/>
+      <c r="CX29" s="143"/>
+      <c r="CY29" s="143"/>
+      <c r="CZ29" s="143"/>
+      <c r="DA29" s="143"/>
+      <c r="DB29" s="143"/>
+      <c r="DC29" s="143"/>
+      <c r="DD29" s="143"/>
+      <c r="DE29" s="143"/>
+      <c r="DF29" s="143"/>
+      <c r="DG29" s="143"/>
+      <c r="DH29" s="143"/>
+      <c r="DI29" s="143"/>
+      <c r="DJ29" s="143"/>
+      <c r="DK29" s="143"/>
+      <c r="DL29" s="143"/>
+      <c r="DM29" s="143"/>
+      <c r="DN29" s="143"/>
+      <c r="DO29" s="143"/>
+      <c r="DP29" s="143"/>
+      <c r="DQ29" s="143"/>
+      <c r="DR29" s="143"/>
+      <c r="DS29" s="143"/>
+      <c r="DT29" s="143"/>
+      <c r="DU29" s="143"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="217">
-    <mergeCell ref="A19:F19"/>
-[...7 lines deleted...]
-    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="A24:BM24"/>
+    <mergeCell ref="A25:BK25"/>
+    <mergeCell ref="A26:BH26"/>
+    <mergeCell ref="BN20:CG20"/>
+    <mergeCell ref="DJ20:DL20"/>
+    <mergeCell ref="DM20:DO20"/>
+    <mergeCell ref="DP20:DR20"/>
+    <mergeCell ref="A29:BH29"/>
+    <mergeCell ref="BN29:DU29"/>
+    <mergeCell ref="BN21:DI21"/>
+    <mergeCell ref="DJ21:DR21"/>
+    <mergeCell ref="BN22:DU22"/>
+    <mergeCell ref="BN23:DU23"/>
+    <mergeCell ref="A20:T20"/>
+    <mergeCell ref="AW20:AY20"/>
+    <mergeCell ref="AZ20:BB20"/>
+    <mergeCell ref="BC20:BE20"/>
+    <mergeCell ref="A21:AV21"/>
+    <mergeCell ref="AW21:BE21"/>
+    <mergeCell ref="A27:BH27"/>
+    <mergeCell ref="BN25:DX25"/>
+    <mergeCell ref="BN26:DU26"/>
+    <mergeCell ref="BN27:DU27"/>
+    <mergeCell ref="BN28:DU28"/>
+    <mergeCell ref="A28:BH28"/>
+    <mergeCell ref="A22:BH22"/>
+    <mergeCell ref="A23:BH23"/>
+    <mergeCell ref="DS18:DX18"/>
+    <mergeCell ref="BT19:BU19"/>
+    <mergeCell ref="BV19:BZ19"/>
+    <mergeCell ref="CA19:CG19"/>
+    <mergeCell ref="DJ19:DL19"/>
+    <mergeCell ref="DM19:DO19"/>
+    <mergeCell ref="DP19:DR19"/>
+    <mergeCell ref="DS19:DX19"/>
+    <mergeCell ref="BT18:BU18"/>
+    <mergeCell ref="BV18:BZ18"/>
+    <mergeCell ref="CA18:CG18"/>
+    <mergeCell ref="DJ18:DL18"/>
+    <mergeCell ref="DM18:DO18"/>
+    <mergeCell ref="DP18:DR18"/>
+    <mergeCell ref="DS16:DX16"/>
+    <mergeCell ref="BT17:BU17"/>
+    <mergeCell ref="BV17:BZ17"/>
+    <mergeCell ref="CA17:CG17"/>
+    <mergeCell ref="DJ17:DL17"/>
+    <mergeCell ref="DM17:DO17"/>
+    <mergeCell ref="DP17:DR17"/>
+    <mergeCell ref="DS17:DX17"/>
+    <mergeCell ref="BN16:BS16"/>
+    <mergeCell ref="BT16:BU16"/>
+    <mergeCell ref="BV16:BZ16"/>
+    <mergeCell ref="CA16:CG16"/>
+    <mergeCell ref="DJ16:DL16"/>
+    <mergeCell ref="DM16:DO16"/>
+    <mergeCell ref="BN12:BS12"/>
+    <mergeCell ref="BT12:BU12"/>
+    <mergeCell ref="BV12:BZ12"/>
+    <mergeCell ref="CA12:CG12"/>
+    <mergeCell ref="DJ12:DL12"/>
+    <mergeCell ref="DM12:DO12"/>
+    <mergeCell ref="DS14:DX14"/>
+    <mergeCell ref="BN15:BS15"/>
+    <mergeCell ref="BT15:BU15"/>
+    <mergeCell ref="BV15:BZ15"/>
+    <mergeCell ref="CA15:CG15"/>
+    <mergeCell ref="DJ15:DL15"/>
+    <mergeCell ref="DM15:DO15"/>
+    <mergeCell ref="DS15:DX15"/>
+    <mergeCell ref="BN14:BS14"/>
+    <mergeCell ref="BT14:BU14"/>
+    <mergeCell ref="BV14:BZ14"/>
+    <mergeCell ref="CA14:CG14"/>
+    <mergeCell ref="DJ14:DL14"/>
+    <mergeCell ref="DM14:DO14"/>
+    <mergeCell ref="DP10:DR10"/>
+    <mergeCell ref="DS10:DX10"/>
+    <mergeCell ref="BN11:BS11"/>
+    <mergeCell ref="BT11:BU11"/>
+    <mergeCell ref="BV11:BZ11"/>
+    <mergeCell ref="CA11:CG11"/>
+    <mergeCell ref="DJ11:DL11"/>
+    <mergeCell ref="DM11:DO11"/>
+    <mergeCell ref="DP11:DR16"/>
+    <mergeCell ref="DS11:DX11"/>
+    <mergeCell ref="BN10:BS10"/>
+    <mergeCell ref="BT10:BU10"/>
+    <mergeCell ref="BV10:BZ10"/>
+    <mergeCell ref="CA10:CG10"/>
+    <mergeCell ref="DJ10:DL10"/>
+    <mergeCell ref="DM10:DO10"/>
+    <mergeCell ref="DS12:DX12"/>
+    <mergeCell ref="BN13:BS13"/>
+    <mergeCell ref="BT13:BU13"/>
+    <mergeCell ref="BV13:BZ13"/>
+    <mergeCell ref="CA13:CG13"/>
+    <mergeCell ref="DJ13:DL13"/>
+    <mergeCell ref="DM13:DO13"/>
+    <mergeCell ref="DS13:DX13"/>
+    <mergeCell ref="CV8:DB8"/>
+    <mergeCell ref="DC8:DI8"/>
+    <mergeCell ref="DJ8:DL9"/>
+    <mergeCell ref="DM8:DO9"/>
+    <mergeCell ref="DP8:DR9"/>
+    <mergeCell ref="BN9:BS9"/>
+    <mergeCell ref="BT9:BU9"/>
+    <mergeCell ref="DS6:DX9"/>
+    <mergeCell ref="BN7:CG7"/>
+    <mergeCell ref="CH7:CT7"/>
+    <mergeCell ref="CU7:DB7"/>
+    <mergeCell ref="DC7:DR7"/>
+    <mergeCell ref="BN8:BU8"/>
+    <mergeCell ref="BV8:BZ9"/>
+    <mergeCell ref="CA8:CG9"/>
+    <mergeCell ref="CH8:CN8"/>
+    <mergeCell ref="CO8:CU8"/>
+    <mergeCell ref="BN1:DL1"/>
+    <mergeCell ref="BN3:DR3"/>
+    <mergeCell ref="BN6:CG6"/>
+    <mergeCell ref="CH6:CT6"/>
+    <mergeCell ref="CU6:DB6"/>
+    <mergeCell ref="DC6:DR6"/>
+    <mergeCell ref="A1:AY1"/>
+    <mergeCell ref="A3:BE3"/>
+    <mergeCell ref="A6:T6"/>
+    <mergeCell ref="U6:AG6"/>
+    <mergeCell ref="AH6:AO6"/>
+    <mergeCell ref="AP6:BE6"/>
+    <mergeCell ref="BF6:BK9"/>
+    <mergeCell ref="A7:T7"/>
+    <mergeCell ref="U7:AG7"/>
+    <mergeCell ref="AH7:AO7"/>
+    <mergeCell ref="AP7:BE7"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="I8:M9"/>
+    <mergeCell ref="N8:T9"/>
+    <mergeCell ref="U8:AA8"/>
+    <mergeCell ref="AB8:AH8"/>
+    <mergeCell ref="AI8:AO8"/>
+    <mergeCell ref="AP8:AV8"/>
+    <mergeCell ref="AW8:AY9"/>
+    <mergeCell ref="AZ8:BB9"/>
+    <mergeCell ref="BC8:BE9"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:M13"/>
+    <mergeCell ref="N13:T13"/>
+    <mergeCell ref="AW13:AY13"/>
+    <mergeCell ref="AZ13:BB13"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:M10"/>
+    <mergeCell ref="N10:T10"/>
+    <mergeCell ref="AW10:AY10"/>
+    <mergeCell ref="AZ10:BB10"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:M11"/>
+    <mergeCell ref="N11:T11"/>
+    <mergeCell ref="AW11:AY11"/>
+    <mergeCell ref="AZ11:BB11"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="AZ15:BB15"/>
+    <mergeCell ref="BF15:BK15"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="I14:M14"/>
+    <mergeCell ref="N14:T14"/>
+    <mergeCell ref="AW14:AY14"/>
+    <mergeCell ref="AZ14:BB14"/>
+    <mergeCell ref="BC10:BE10"/>
+    <mergeCell ref="BF10:BK10"/>
+    <mergeCell ref="BC11:BE19"/>
+    <mergeCell ref="BF11:BK11"/>
+    <mergeCell ref="BF12:BK12"/>
+    <mergeCell ref="BF13:BK13"/>
+    <mergeCell ref="BF14:BK14"/>
+    <mergeCell ref="I18:M18"/>
+    <mergeCell ref="N18:T18"/>
+    <mergeCell ref="AW18:AY18"/>
+    <mergeCell ref="AZ18:BB18"/>
+    <mergeCell ref="BF18:BK18"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="I12:M12"/>
     <mergeCell ref="N12:T12"/>
     <mergeCell ref="AW12:AY12"/>
     <mergeCell ref="AZ12:BB12"/>
     <mergeCell ref="AZ17:BB17"/>
     <mergeCell ref="BF17:BK17"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="I16:M16"/>
     <mergeCell ref="N16:T16"/>
     <mergeCell ref="AW16:AY16"/>
     <mergeCell ref="AZ16:BB16"/>
     <mergeCell ref="BF16:BK16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="I17:M17"/>
     <mergeCell ref="N17:T17"/>
     <mergeCell ref="AW17:AY17"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="I15:M15"/>
     <mergeCell ref="N15:T15"/>
     <mergeCell ref="AW15:AY15"/>
-    <mergeCell ref="AZ15:BB15"/>
-[...182 lines deleted...]
-    <mergeCell ref="A26:BH26"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:M19"/>
+    <mergeCell ref="N19:T19"/>
+    <mergeCell ref="AW19:AY19"/>
+    <mergeCell ref="AZ19:BB19"/>
+    <mergeCell ref="BF19:BK19"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="G18:H18"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19652777777777777" bottom="0.19652777777777777" header="0.51180555555555551" footer="0.51180555555555551"/>
-  <pageSetup paperSize="9" scale="86" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="88" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="63" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
-</worksheet>
-[...9326 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>01_(新規指定・変更用)勤務一覧（数式あり）</vt:lpstr>
-      <vt:lpstr>02_(指定更新用)勤務一覧（数式あり）</vt:lpstr>
       <vt:lpstr>'01_(新規指定・変更用)勤務一覧（数式あり）'!Print_Area</vt:lpstr>
-      <vt:lpstr>'02_(指定更新用)勤務一覧（数式あり）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>田和　克哉</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>