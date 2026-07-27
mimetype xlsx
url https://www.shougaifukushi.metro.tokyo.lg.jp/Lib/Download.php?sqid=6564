--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -20,60 +20,60 @@
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅介護等\06 法制度改正、区市町村説明会、国通知関係\R07\20260401_様式標準化\新様式案\004_特定事業所加算\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅指定\各種フォーマット\00_東京都障害者サービス情報\A【訪問系サービス】指定申請書・変更届等（居宅介護・重度訪問介護・同行援護・行動援護・重度包括）\５　特定事業所加算関連（処遇改善加算は別）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6422442F-D967-441E-940F-1D98112F53B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23B073E1-9F91-4429-B81C-99EFD06F4BDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{992996FA-04A9-487D-862C-3557F5205E90}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{992996FA-04A9-487D-862C-3557F5205E90}"/>
   </bookViews>
   <sheets>
     <sheet name="(重)提出物一覧" sheetId="1" r:id="rId1"/>
     <sheet name="別紙２-２" sheetId="10" r:id="rId2"/>
     <sheet name="実務経験証明書（サ責・重度訪問介護）" sheetId="9" r:id="rId3"/>
     <sheet name="参考計算書A1重度訪問介護（人材・前年度）" sheetId="3" r:id="rId4"/>
     <sheet name="参考計算書A2重度訪問介護（人材・３月間）" sheetId="4" r:id="rId5"/>
     <sheet name="参考計算書B1重度訪問介護（利用者数・前年度）" sheetId="5" r:id="rId6"/>
     <sheet name="参考計算書B1重度訪問介護（時間数・前年度）" sheetId="6" r:id="rId7"/>
     <sheet name="参考計算書B2重度訪問介護（利用者数・３月間）" sheetId="7" r:id="rId8"/>
     <sheet name="参考計算書B2重度訪問介護（時間数・３月間）" sheetId="8" r:id="rId9"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
   </externalReferences>
   <definedNames>
     <definedName name="_____________________________________________________________________kk29">#REF!</definedName>
     <definedName name="____________________________________________________________________kk29">#REF!</definedName>
     <definedName name="___________________________________________________________________kk29">#REF!</definedName>
     <definedName name="__________________________________________________________________kk06">#REF!</definedName>
     <definedName name="__________________________________________________________________kk29">#REF!</definedName>
@@ -4313,57 +4313,50 @@
     <rPh sb="1" eb="3">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カサン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キョウツウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ケイサイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>体制状況等一覧表（別紙１－１）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>特定事業所加算に係る届出書(別紙３－１)</t>
-[...5 lines deleted...]
-  <si>
     <t>体制</t>
     <rPh sb="0" eb="2">
       <t>タイセイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>新規採用従業者に対し、熟練した従業者の同行による研修の実施が確認できる資料</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>人材</t>
     <rPh sb="0" eb="2">
       <t>ジンザイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>①「従業者の勤務体制及び勤務形態一覧表（別紙２)」</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>「特定事業所加算_共通」ファイルに様式掲載
 届出日が属する月の前月実績を記入してください</t>
     <phoneticPr fontId="3"/>
@@ -4398,61 +4391,50 @@
     <rPh sb="0" eb="2">
       <t>ヘンコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>重度訪問介護従業者等の技術指導を目的とした会議の定期的な開催を確認できる資料</t>
     <rPh sb="0" eb="2">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウモン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>重度訪問介護従業者等に対する健康診断が定期的に実施されていることを確認できる資料</t>
     <rPh sb="0" eb="2">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウモン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カイゴ</t>
-    </rPh>
-[...9 lines deleted...]
-      <t>ジョウキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※加算Ⅱについて人材要件①(2)又は(3)に該当するものとして届出する場合、該当者分。
 ※加算Ⅱについて人材要件②アに該当するものとして届出する場合はサービス提供責任者の分。</t>
     <rPh sb="1" eb="3">
       <t>カサン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジンザイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヨウケン</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>マタ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>トドケデ</t>
     </rPh>
     <rPh sb="35" eb="37">
@@ -4536,50 +4518,65 @@
   <si>
     <t>全従業者向けの健康診断実施の通知や、全従業者の健康診断実施結果一覧表等（個人の受診結果は不要です）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（サービス提供の記録等）
 ※深夜帯：夜間：18：00～22：00　深夜：22：00～6：00　早朝：6：00～8：00
 ＊利用者の個人情報が記載されている資料を添付する場合は、必ず利用者名を伏せた形にすること（サービス提供実績記録表等）</t>
     <rPh sb="109" eb="113">
       <t>テイキョウジッセキ</t>
     </rPh>
     <rPh sb="113" eb="116">
       <t>キロクヒョウ</t>
     </rPh>
     <rPh sb="116" eb="117">
       <t>ナド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（研修実施内容の記録書や報告書など具体的にどのような指導をしたかが確認できるもの）
 ＊利用者の個人情報が記載されている資料を添付する場合は、必ず利用者名を伏せた形式とすること
 ※サービス提供責任者と同等の資格保有者が同行研修を実施した場合は、当該の方の資格証を併せて提出してください。</t>
     <rPh sb="80" eb="82">
       <t>ケイシキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>特定事業所加算に係る届出書（別紙２－２）</t>
+    <rPh sb="14" eb="16">
+      <t>ベッシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>・「サービス提供責任者経歴書(参考様式３）」
+・上記②以外のサービス提供責任者で、６，０００時間以上の重度訪問介護の実務経験証明書</t>
+    <rPh sb="24" eb="26">
+      <t>ジョウキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
     <numFmt numFmtId="179" formatCode="0_ "/>
     <numFmt numFmtId="180" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="181" formatCode="0.00_ "/>
     <numFmt numFmtId="182" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="183" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -6236,650 +6233,650 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="5" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="5" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="5" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="5" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...102 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...149 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="14" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="180" fontId="1" fillId="2" borderId="18" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="11" fillId="3" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="11" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...70 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="2" borderId="18" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="178" fontId="7" fillId="3" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="181" fontId="14" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="178" fontId="1" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{F1BD8FC9-F40D-48D2-9068-DA75E4770E22}"/>
     <cellStyle name="標準 2 2" xfId="3" xr:uid="{3B4196A2-67BE-4905-96D1-339A623C333D}"/>
     <cellStyle name="標準_訪問介護員等チェックシート" xfId="1" xr:uid="{A2F913FB-13EC-46E8-8F6D-2E55C970F863}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="lightGray">
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -12264,100 +12261,100 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DF76FC0-5F39-4A1E-898E-2B2D368FA449}">
   <sheetPr codeName="Sheet46">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:AE29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="2" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D18" sqref="D18:T19"/>
-      <selection pane="bottomLeft" sqref="A1:H1"/>
+      <selection pane="bottomLeft" activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="4" style="1" customWidth="1"/>
-    <col min="3" max="3" width="51.625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="7.25" style="4" customWidth="1"/>
+    <col min="3" max="3" width="51.6640625" style="3" customWidth="1"/>
+    <col min="4" max="6" width="3.33203125" style="189" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.21875" style="4" customWidth="1"/>
     <col min="8" max="8" width="71" style="190" bestFit="1" customWidth="1"/>
-    <col min="9" max="20" width="48.125" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="32" max="32" width="82.5" style="4" customWidth="1"/>
+    <col min="9" max="20" width="48.109375" style="4" customWidth="1"/>
+    <col min="21" max="23" width="5.21875" style="4" customWidth="1"/>
+    <col min="24" max="31" width="3.33203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="82.44140625" style="4" customWidth="1"/>
     <col min="33" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:31" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="193" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B1" s="194"/>
       <c r="C1" s="195"/>
       <c r="D1" s="195"/>
       <c r="E1" s="195"/>
       <c r="F1" s="195"/>
       <c r="G1" s="195"/>
       <c r="H1" s="196"/>
       <c r="U1" s="192" t="s">
         <v>0</v>
       </c>
       <c r="V1" s="192"/>
       <c r="W1" s="192"/>
       <c r="X1" s="192" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="192"/>
       <c r="Z1" s="192"/>
       <c r="AA1" s="192"/>
       <c r="AB1" s="192" t="s">
         <v>2</v>
       </c>
       <c r="AC1" s="192"/>
       <c r="AD1" s="192"/>
       <c r="AE1" s="192"/>
     </row>
-    <row r="2" spans="1:31" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:31" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="165" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="166" t="s">
         <v>226</v>
       </c>
       <c r="C2" s="167" t="s">
         <v>227</v>
       </c>
       <c r="D2" s="167" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="167" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="167" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="168" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="169" t="s">
         <v>228</v>
       </c>
       <c r="U2" s="1" t="s">
@@ -12372,59 +12369,59 @@
       <c r="X2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="AA2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="AC2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="AD2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="AE2" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:31" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:31" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="170">
         <v>1</v>
       </c>
       <c r="B3" s="170" t="s">
         <v>229</v>
       </c>
       <c r="C3" s="171" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D3" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="170"/>
       <c r="H3" s="171"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="1" t="s">
@@ -12439,6828 +12436,6828 @@
       <c r="X3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="Y3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="Z3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="AA3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="AB3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="AC3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="AD3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="AE3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:31" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="170">
         <v>2</v>
       </c>
       <c r="B4" s="170" t="s">
         <v>229</v>
       </c>
       <c r="C4" s="171" t="s">
         <v>231</v>
       </c>
       <c r="D4" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="170"/>
       <c r="H4" s="171" t="s">
         <v>230</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
     </row>
-    <row r="5" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A5" s="170">
         <v>3</v>
       </c>
       <c r="B5" s="170" t="s">
         <v>229</v>
       </c>
       <c r="C5" s="171" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
       <c r="D5" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="172"/>
       <c r="H5" s="171"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
     </row>
-    <row r="6" spans="1:31" ht="33" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:31" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A6" s="173">
         <v>4</v>
       </c>
       <c r="B6" s="174" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C6" s="175" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="176"/>
       <c r="H6" s="177" t="s">
         <v>11</v>
       </c>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="2"/>
       <c r="AE6" s="2"/>
     </row>
-    <row r="7" spans="1:31" ht="33" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:31" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A7" s="173">
         <v>5</v>
       </c>
       <c r="B7" s="174" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C7" s="175" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D7" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="176"/>
       <c r="H7" s="178" t="s">
         <v>12</v>
       </c>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
     </row>
-    <row r="8" spans="1:31" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:31" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="173">
         <v>6</v>
       </c>
       <c r="B8" s="174" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C8" s="175" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="176"/>
       <c r="H8" s="177" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
     </row>
-    <row r="9" spans="1:31" ht="33" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:31" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A9" s="173">
         <v>7</v>
       </c>
       <c r="B9" s="174" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C9" s="175" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D9" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="176"/>
       <c r="H9" s="177" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:31" ht="33" x14ac:dyDescent="0.25">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A10" s="173">
         <v>8</v>
       </c>
       <c r="B10" s="174" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C10" s="175" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="176"/>
       <c r="H10" s="178" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:31" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:31" ht="90" x14ac:dyDescent="0.3">
       <c r="A11" s="173">
         <v>9</v>
       </c>
       <c r="B11" s="174" t="s">
+        <v>232</v>
+      </c>
+      <c r="C11" s="175" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="D11" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="179"/>
       <c r="H11" s="177" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:31" ht="63" x14ac:dyDescent="0.25">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="75" x14ac:dyDescent="0.3">
       <c r="A12" s="173">
         <v>10</v>
       </c>
       <c r="B12" s="174" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C12" s="175" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="179"/>
       <c r="H12" s="177" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:31" ht="33" x14ac:dyDescent="0.25">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A13" s="173">
         <v>8</v>
       </c>
       <c r="B13" s="174" t="s">
+        <v>234</v>
+      </c>
+      <c r="C13" s="175" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D13" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="172" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="172" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="176"/>
       <c r="H13" s="177" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:31" ht="47.25" x14ac:dyDescent="0.25">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="60" x14ac:dyDescent="0.3">
       <c r="A14" s="173">
         <v>9</v>
       </c>
       <c r="B14" s="174" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C14" s="175" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D14" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="172" t="s">
         <v>223</v>
       </c>
       <c r="F14" s="180"/>
       <c r="G14" s="179"/>
       <c r="H14" s="177" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:31" ht="63" x14ac:dyDescent="0.25">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="45" x14ac:dyDescent="0.3">
       <c r="A15" s="173">
         <v>10</v>
       </c>
       <c r="B15" s="174" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C15" s="175" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="D15" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="172" t="s">
         <v>223</v>
       </c>
       <c r="F15" s="180"/>
       <c r="G15" s="179"/>
       <c r="H15" s="177" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:31" ht="33" x14ac:dyDescent="0.25">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A16" s="173">
         <v>11</v>
       </c>
       <c r="B16" s="174" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C16" s="175" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="D16" s="172" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="180" t="s">
         <v>223</v>
       </c>
       <c r="F16" s="180"/>
       <c r="G16" s="179"/>
       <c r="H16" s="177" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" ht="65.25" thickBot="1" x14ac:dyDescent="0.3">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="61.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="181">
         <v>12</v>
       </c>
       <c r="B17" s="182" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C17" s="183" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D17" s="184" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="185"/>
       <c r="F17" s="185" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="186"/>
       <c r="H17" s="187"/>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="C18" s="188"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H20" s="191"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H21" s="191"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H22" s="191"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H23" s="191"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H24" s="191"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H25" s="191"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H26" s="191"/>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H27" s="191"/>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H28" s="191"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H29" s="191"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="U1:W1"/>
     <mergeCell ref="X1:AA1"/>
     <mergeCell ref="AB1:AE1"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1958C87E-B4CF-4501-806F-EE94AF853E3A}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AP66"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A37" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A36" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="AC25" sqref="AC25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="4" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="4" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="130" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="23" width="4.625" style="130" customWidth="1"/>
+    <col min="1" max="1" width="2.6640625" style="130" customWidth="1"/>
+    <col min="2" max="7" width="4.6640625" style="130" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" style="130" customWidth="1"/>
+    <col min="9" max="17" width="4.6640625" style="130" customWidth="1"/>
+    <col min="18" max="19" width="7.6640625" style="130" customWidth="1"/>
+    <col min="20" max="23" width="4.6640625" style="130" customWidth="1"/>
     <col min="24" max="24" width="7" style="130" customWidth="1"/>
-    <col min="25" max="25" width="3.625" style="130" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="29" max="29" width="3.625" style="130" customWidth="1"/>
+    <col min="25" max="25" width="3.6640625" style="130" customWidth="1"/>
+    <col min="26" max="26" width="0.44140625" customWidth="1"/>
+    <col min="27" max="27" width="3.33203125" style="130" customWidth="1"/>
+    <col min="28" max="28" width="0.21875" customWidth="1"/>
+    <col min="29" max="29" width="3.6640625" style="130" customWidth="1"/>
     <col min="30" max="255" width="4" style="130"/>
-    <col min="256" max="256" width="2.875" style="130" customWidth="1"/>
-    <col min="257" max="257" width="2.375" style="130" customWidth="1"/>
+    <col min="256" max="256" width="2.88671875" style="130" customWidth="1"/>
+    <col min="257" max="257" width="2.33203125" style="130" customWidth="1"/>
     <col min="258" max="263" width="4" style="130"/>
-    <col min="264" max="264" width="7.375" style="130" customWidth="1"/>
+    <col min="264" max="264" width="7.33203125" style="130" customWidth="1"/>
     <col min="265" max="273" width="4" style="130"/>
-    <col min="274" max="275" width="6.75" style="130" customWidth="1"/>
+    <col min="274" max="275" width="6.77734375" style="130" customWidth="1"/>
     <col min="276" max="278" width="4" style="130"/>
-    <col min="279" max="279" width="2.375" style="130" customWidth="1"/>
-    <col min="280" max="280" width="3.375" style="130" customWidth="1"/>
+    <col min="279" max="279" width="2.33203125" style="130" customWidth="1"/>
+    <col min="280" max="280" width="3.33203125" style="130" customWidth="1"/>
     <col min="281" max="511" width="4" style="130"/>
-    <col min="512" max="512" width="2.875" style="130" customWidth="1"/>
-    <col min="513" max="513" width="2.375" style="130" customWidth="1"/>
+    <col min="512" max="512" width="2.88671875" style="130" customWidth="1"/>
+    <col min="513" max="513" width="2.33203125" style="130" customWidth="1"/>
     <col min="514" max="519" width="4" style="130"/>
-    <col min="520" max="520" width="7.375" style="130" customWidth="1"/>
+    <col min="520" max="520" width="7.33203125" style="130" customWidth="1"/>
     <col min="521" max="529" width="4" style="130"/>
-    <col min="530" max="531" width="6.75" style="130" customWidth="1"/>
+    <col min="530" max="531" width="6.77734375" style="130" customWidth="1"/>
     <col min="532" max="534" width="4" style="130"/>
-    <col min="535" max="535" width="2.375" style="130" customWidth="1"/>
-    <col min="536" max="536" width="3.375" style="130" customWidth="1"/>
+    <col min="535" max="535" width="2.33203125" style="130" customWidth="1"/>
+    <col min="536" max="536" width="3.33203125" style="130" customWidth="1"/>
     <col min="537" max="767" width="4" style="130"/>
-    <col min="768" max="768" width="2.875" style="130" customWidth="1"/>
-    <col min="769" max="769" width="2.375" style="130" customWidth="1"/>
+    <col min="768" max="768" width="2.88671875" style="130" customWidth="1"/>
+    <col min="769" max="769" width="2.33203125" style="130" customWidth="1"/>
     <col min="770" max="775" width="4" style="130"/>
-    <col min="776" max="776" width="7.375" style="130" customWidth="1"/>
+    <col min="776" max="776" width="7.33203125" style="130" customWidth="1"/>
     <col min="777" max="785" width="4" style="130"/>
-    <col min="786" max="787" width="6.75" style="130" customWidth="1"/>
+    <col min="786" max="787" width="6.77734375" style="130" customWidth="1"/>
     <col min="788" max="790" width="4" style="130"/>
-    <col min="791" max="791" width="2.375" style="130" customWidth="1"/>
-    <col min="792" max="792" width="3.375" style="130" customWidth="1"/>
+    <col min="791" max="791" width="2.33203125" style="130" customWidth="1"/>
+    <col min="792" max="792" width="3.33203125" style="130" customWidth="1"/>
     <col min="793" max="1023" width="4" style="130"/>
-    <col min="1024" max="1024" width="2.875" style="130" customWidth="1"/>
-    <col min="1025" max="1025" width="2.375" style="130" customWidth="1"/>
+    <col min="1024" max="1024" width="2.88671875" style="130" customWidth="1"/>
+    <col min="1025" max="1025" width="2.33203125" style="130" customWidth="1"/>
     <col min="1026" max="1031" width="4" style="130"/>
-    <col min="1032" max="1032" width="7.375" style="130" customWidth="1"/>
+    <col min="1032" max="1032" width="7.33203125" style="130" customWidth="1"/>
     <col min="1033" max="1041" width="4" style="130"/>
-    <col min="1042" max="1043" width="6.75" style="130" customWidth="1"/>
+    <col min="1042" max="1043" width="6.77734375" style="130" customWidth="1"/>
     <col min="1044" max="1046" width="4" style="130"/>
-    <col min="1047" max="1047" width="2.375" style="130" customWidth="1"/>
-    <col min="1048" max="1048" width="3.375" style="130" customWidth="1"/>
+    <col min="1047" max="1047" width="2.33203125" style="130" customWidth="1"/>
+    <col min="1048" max="1048" width="3.33203125" style="130" customWidth="1"/>
     <col min="1049" max="1279" width="4" style="130"/>
-    <col min="1280" max="1280" width="2.875" style="130" customWidth="1"/>
-    <col min="1281" max="1281" width="2.375" style="130" customWidth="1"/>
+    <col min="1280" max="1280" width="2.88671875" style="130" customWidth="1"/>
+    <col min="1281" max="1281" width="2.33203125" style="130" customWidth="1"/>
     <col min="1282" max="1287" width="4" style="130"/>
-    <col min="1288" max="1288" width="7.375" style="130" customWidth="1"/>
+    <col min="1288" max="1288" width="7.33203125" style="130" customWidth="1"/>
     <col min="1289" max="1297" width="4" style="130"/>
-    <col min="1298" max="1299" width="6.75" style="130" customWidth="1"/>
+    <col min="1298" max="1299" width="6.77734375" style="130" customWidth="1"/>
     <col min="1300" max="1302" width="4" style="130"/>
-    <col min="1303" max="1303" width="2.375" style="130" customWidth="1"/>
-    <col min="1304" max="1304" width="3.375" style="130" customWidth="1"/>
+    <col min="1303" max="1303" width="2.33203125" style="130" customWidth="1"/>
+    <col min="1304" max="1304" width="3.33203125" style="130" customWidth="1"/>
     <col min="1305" max="1535" width="4" style="130"/>
-    <col min="1536" max="1536" width="2.875" style="130" customWidth="1"/>
-    <col min="1537" max="1537" width="2.375" style="130" customWidth="1"/>
+    <col min="1536" max="1536" width="2.88671875" style="130" customWidth="1"/>
+    <col min="1537" max="1537" width="2.33203125" style="130" customWidth="1"/>
     <col min="1538" max="1543" width="4" style="130"/>
-    <col min="1544" max="1544" width="7.375" style="130" customWidth="1"/>
+    <col min="1544" max="1544" width="7.33203125" style="130" customWidth="1"/>
     <col min="1545" max="1553" width="4" style="130"/>
-    <col min="1554" max="1555" width="6.75" style="130" customWidth="1"/>
+    <col min="1554" max="1555" width="6.77734375" style="130" customWidth="1"/>
     <col min="1556" max="1558" width="4" style="130"/>
-    <col min="1559" max="1559" width="2.375" style="130" customWidth="1"/>
-    <col min="1560" max="1560" width="3.375" style="130" customWidth="1"/>
+    <col min="1559" max="1559" width="2.33203125" style="130" customWidth="1"/>
+    <col min="1560" max="1560" width="3.33203125" style="130" customWidth="1"/>
     <col min="1561" max="1791" width="4" style="130"/>
-    <col min="1792" max="1792" width="2.875" style="130" customWidth="1"/>
-    <col min="1793" max="1793" width="2.375" style="130" customWidth="1"/>
+    <col min="1792" max="1792" width="2.88671875" style="130" customWidth="1"/>
+    <col min="1793" max="1793" width="2.33203125" style="130" customWidth="1"/>
     <col min="1794" max="1799" width="4" style="130"/>
-    <col min="1800" max="1800" width="7.375" style="130" customWidth="1"/>
+    <col min="1800" max="1800" width="7.33203125" style="130" customWidth="1"/>
     <col min="1801" max="1809" width="4" style="130"/>
-    <col min="1810" max="1811" width="6.75" style="130" customWidth="1"/>
+    <col min="1810" max="1811" width="6.77734375" style="130" customWidth="1"/>
     <col min="1812" max="1814" width="4" style="130"/>
-    <col min="1815" max="1815" width="2.375" style="130" customWidth="1"/>
-    <col min="1816" max="1816" width="3.375" style="130" customWidth="1"/>
+    <col min="1815" max="1815" width="2.33203125" style="130" customWidth="1"/>
+    <col min="1816" max="1816" width="3.33203125" style="130" customWidth="1"/>
     <col min="1817" max="2047" width="4" style="130"/>
-    <col min="2048" max="2048" width="2.875" style="130" customWidth="1"/>
-    <col min="2049" max="2049" width="2.375" style="130" customWidth="1"/>
+    <col min="2048" max="2048" width="2.88671875" style="130" customWidth="1"/>
+    <col min="2049" max="2049" width="2.33203125" style="130" customWidth="1"/>
     <col min="2050" max="2055" width="4" style="130"/>
-    <col min="2056" max="2056" width="7.375" style="130" customWidth="1"/>
+    <col min="2056" max="2056" width="7.33203125" style="130" customWidth="1"/>
     <col min="2057" max="2065" width="4" style="130"/>
-    <col min="2066" max="2067" width="6.75" style="130" customWidth="1"/>
+    <col min="2066" max="2067" width="6.77734375" style="130" customWidth="1"/>
     <col min="2068" max="2070" width="4" style="130"/>
-    <col min="2071" max="2071" width="2.375" style="130" customWidth="1"/>
-    <col min="2072" max="2072" width="3.375" style="130" customWidth="1"/>
+    <col min="2071" max="2071" width="2.33203125" style="130" customWidth="1"/>
+    <col min="2072" max="2072" width="3.33203125" style="130" customWidth="1"/>
     <col min="2073" max="2303" width="4" style="130"/>
-    <col min="2304" max="2304" width="2.875" style="130" customWidth="1"/>
-    <col min="2305" max="2305" width="2.375" style="130" customWidth="1"/>
+    <col min="2304" max="2304" width="2.88671875" style="130" customWidth="1"/>
+    <col min="2305" max="2305" width="2.33203125" style="130" customWidth="1"/>
     <col min="2306" max="2311" width="4" style="130"/>
-    <col min="2312" max="2312" width="7.375" style="130" customWidth="1"/>
+    <col min="2312" max="2312" width="7.33203125" style="130" customWidth="1"/>
     <col min="2313" max="2321" width="4" style="130"/>
-    <col min="2322" max="2323" width="6.75" style="130" customWidth="1"/>
+    <col min="2322" max="2323" width="6.77734375" style="130" customWidth="1"/>
     <col min="2324" max="2326" width="4" style="130"/>
-    <col min="2327" max="2327" width="2.375" style="130" customWidth="1"/>
-    <col min="2328" max="2328" width="3.375" style="130" customWidth="1"/>
+    <col min="2327" max="2327" width="2.33203125" style="130" customWidth="1"/>
+    <col min="2328" max="2328" width="3.33203125" style="130" customWidth="1"/>
     <col min="2329" max="2559" width="4" style="130"/>
-    <col min="2560" max="2560" width="2.875" style="130" customWidth="1"/>
-    <col min="2561" max="2561" width="2.375" style="130" customWidth="1"/>
+    <col min="2560" max="2560" width="2.88671875" style="130" customWidth="1"/>
+    <col min="2561" max="2561" width="2.33203125" style="130" customWidth="1"/>
     <col min="2562" max="2567" width="4" style="130"/>
-    <col min="2568" max="2568" width="7.375" style="130" customWidth="1"/>
+    <col min="2568" max="2568" width="7.33203125" style="130" customWidth="1"/>
     <col min="2569" max="2577" width="4" style="130"/>
-    <col min="2578" max="2579" width="6.75" style="130" customWidth="1"/>
+    <col min="2578" max="2579" width="6.77734375" style="130" customWidth="1"/>
     <col min="2580" max="2582" width="4" style="130"/>
-    <col min="2583" max="2583" width="2.375" style="130" customWidth="1"/>
-    <col min="2584" max="2584" width="3.375" style="130" customWidth="1"/>
+    <col min="2583" max="2583" width="2.33203125" style="130" customWidth="1"/>
+    <col min="2584" max="2584" width="3.33203125" style="130" customWidth="1"/>
     <col min="2585" max="2815" width="4" style="130"/>
-    <col min="2816" max="2816" width="2.875" style="130" customWidth="1"/>
-    <col min="2817" max="2817" width="2.375" style="130" customWidth="1"/>
+    <col min="2816" max="2816" width="2.88671875" style="130" customWidth="1"/>
+    <col min="2817" max="2817" width="2.33203125" style="130" customWidth="1"/>
     <col min="2818" max="2823" width="4" style="130"/>
-    <col min="2824" max="2824" width="7.375" style="130" customWidth="1"/>
+    <col min="2824" max="2824" width="7.33203125" style="130" customWidth="1"/>
     <col min="2825" max="2833" width="4" style="130"/>
-    <col min="2834" max="2835" width="6.75" style="130" customWidth="1"/>
+    <col min="2834" max="2835" width="6.77734375" style="130" customWidth="1"/>
     <col min="2836" max="2838" width="4" style="130"/>
-    <col min="2839" max="2839" width="2.375" style="130" customWidth="1"/>
-    <col min="2840" max="2840" width="3.375" style="130" customWidth="1"/>
+    <col min="2839" max="2839" width="2.33203125" style="130" customWidth="1"/>
+    <col min="2840" max="2840" width="3.33203125" style="130" customWidth="1"/>
     <col min="2841" max="3071" width="4" style="130"/>
-    <col min="3072" max="3072" width="2.875" style="130" customWidth="1"/>
-    <col min="3073" max="3073" width="2.375" style="130" customWidth="1"/>
+    <col min="3072" max="3072" width="2.88671875" style="130" customWidth="1"/>
+    <col min="3073" max="3073" width="2.33203125" style="130" customWidth="1"/>
     <col min="3074" max="3079" width="4" style="130"/>
-    <col min="3080" max="3080" width="7.375" style="130" customWidth="1"/>
+    <col min="3080" max="3080" width="7.33203125" style="130" customWidth="1"/>
     <col min="3081" max="3089" width="4" style="130"/>
-    <col min="3090" max="3091" width="6.75" style="130" customWidth="1"/>
+    <col min="3090" max="3091" width="6.77734375" style="130" customWidth="1"/>
     <col min="3092" max="3094" width="4" style="130"/>
-    <col min="3095" max="3095" width="2.375" style="130" customWidth="1"/>
-    <col min="3096" max="3096" width="3.375" style="130" customWidth="1"/>
+    <col min="3095" max="3095" width="2.33203125" style="130" customWidth="1"/>
+    <col min="3096" max="3096" width="3.33203125" style="130" customWidth="1"/>
     <col min="3097" max="3327" width="4" style="130"/>
-    <col min="3328" max="3328" width="2.875" style="130" customWidth="1"/>
-    <col min="3329" max="3329" width="2.375" style="130" customWidth="1"/>
+    <col min="3328" max="3328" width="2.88671875" style="130" customWidth="1"/>
+    <col min="3329" max="3329" width="2.33203125" style="130" customWidth="1"/>
     <col min="3330" max="3335" width="4" style="130"/>
-    <col min="3336" max="3336" width="7.375" style="130" customWidth="1"/>
+    <col min="3336" max="3336" width="7.33203125" style="130" customWidth="1"/>
     <col min="3337" max="3345" width="4" style="130"/>
-    <col min="3346" max="3347" width="6.75" style="130" customWidth="1"/>
+    <col min="3346" max="3347" width="6.77734375" style="130" customWidth="1"/>
     <col min="3348" max="3350" width="4" style="130"/>
-    <col min="3351" max="3351" width="2.375" style="130" customWidth="1"/>
-    <col min="3352" max="3352" width="3.375" style="130" customWidth="1"/>
+    <col min="3351" max="3351" width="2.33203125" style="130" customWidth="1"/>
+    <col min="3352" max="3352" width="3.33203125" style="130" customWidth="1"/>
     <col min="3353" max="3583" width="4" style="130"/>
-    <col min="3584" max="3584" width="2.875" style="130" customWidth="1"/>
-    <col min="3585" max="3585" width="2.375" style="130" customWidth="1"/>
+    <col min="3584" max="3584" width="2.88671875" style="130" customWidth="1"/>
+    <col min="3585" max="3585" width="2.33203125" style="130" customWidth="1"/>
     <col min="3586" max="3591" width="4" style="130"/>
-    <col min="3592" max="3592" width="7.375" style="130" customWidth="1"/>
+    <col min="3592" max="3592" width="7.33203125" style="130" customWidth="1"/>
     <col min="3593" max="3601" width="4" style="130"/>
-    <col min="3602" max="3603" width="6.75" style="130" customWidth="1"/>
+    <col min="3602" max="3603" width="6.77734375" style="130" customWidth="1"/>
     <col min="3604" max="3606" width="4" style="130"/>
-    <col min="3607" max="3607" width="2.375" style="130" customWidth="1"/>
-    <col min="3608" max="3608" width="3.375" style="130" customWidth="1"/>
+    <col min="3607" max="3607" width="2.33203125" style="130" customWidth="1"/>
+    <col min="3608" max="3608" width="3.33203125" style="130" customWidth="1"/>
     <col min="3609" max="3839" width="4" style="130"/>
-    <col min="3840" max="3840" width="2.875" style="130" customWidth="1"/>
-    <col min="3841" max="3841" width="2.375" style="130" customWidth="1"/>
+    <col min="3840" max="3840" width="2.88671875" style="130" customWidth="1"/>
+    <col min="3841" max="3841" width="2.33203125" style="130" customWidth="1"/>
     <col min="3842" max="3847" width="4" style="130"/>
-    <col min="3848" max="3848" width="7.375" style="130" customWidth="1"/>
+    <col min="3848" max="3848" width="7.33203125" style="130" customWidth="1"/>
     <col min="3849" max="3857" width="4" style="130"/>
-    <col min="3858" max="3859" width="6.75" style="130" customWidth="1"/>
+    <col min="3858" max="3859" width="6.77734375" style="130" customWidth="1"/>
     <col min="3860" max="3862" width="4" style="130"/>
-    <col min="3863" max="3863" width="2.375" style="130" customWidth="1"/>
-    <col min="3864" max="3864" width="3.375" style="130" customWidth="1"/>
+    <col min="3863" max="3863" width="2.33203125" style="130" customWidth="1"/>
+    <col min="3864" max="3864" width="3.33203125" style="130" customWidth="1"/>
     <col min="3865" max="4095" width="4" style="130"/>
-    <col min="4096" max="4096" width="2.875" style="130" customWidth="1"/>
-    <col min="4097" max="4097" width="2.375" style="130" customWidth="1"/>
+    <col min="4096" max="4096" width="2.88671875" style="130" customWidth="1"/>
+    <col min="4097" max="4097" width="2.33203125" style="130" customWidth="1"/>
     <col min="4098" max="4103" width="4" style="130"/>
-    <col min="4104" max="4104" width="7.375" style="130" customWidth="1"/>
+    <col min="4104" max="4104" width="7.33203125" style="130" customWidth="1"/>
     <col min="4105" max="4113" width="4" style="130"/>
-    <col min="4114" max="4115" width="6.75" style="130" customWidth="1"/>
+    <col min="4114" max="4115" width="6.77734375" style="130" customWidth="1"/>
     <col min="4116" max="4118" width="4" style="130"/>
-    <col min="4119" max="4119" width="2.375" style="130" customWidth="1"/>
-    <col min="4120" max="4120" width="3.375" style="130" customWidth="1"/>
+    <col min="4119" max="4119" width="2.33203125" style="130" customWidth="1"/>
+    <col min="4120" max="4120" width="3.33203125" style="130" customWidth="1"/>
     <col min="4121" max="4351" width="4" style="130"/>
-    <col min="4352" max="4352" width="2.875" style="130" customWidth="1"/>
-    <col min="4353" max="4353" width="2.375" style="130" customWidth="1"/>
+    <col min="4352" max="4352" width="2.88671875" style="130" customWidth="1"/>
+    <col min="4353" max="4353" width="2.33203125" style="130" customWidth="1"/>
     <col min="4354" max="4359" width="4" style="130"/>
-    <col min="4360" max="4360" width="7.375" style="130" customWidth="1"/>
+    <col min="4360" max="4360" width="7.33203125" style="130" customWidth="1"/>
     <col min="4361" max="4369" width="4" style="130"/>
-    <col min="4370" max="4371" width="6.75" style="130" customWidth="1"/>
+    <col min="4370" max="4371" width="6.77734375" style="130" customWidth="1"/>
     <col min="4372" max="4374" width="4" style="130"/>
-    <col min="4375" max="4375" width="2.375" style="130" customWidth="1"/>
-    <col min="4376" max="4376" width="3.375" style="130" customWidth="1"/>
+    <col min="4375" max="4375" width="2.33203125" style="130" customWidth="1"/>
+    <col min="4376" max="4376" width="3.33203125" style="130" customWidth="1"/>
     <col min="4377" max="4607" width="4" style="130"/>
-    <col min="4608" max="4608" width="2.875" style="130" customWidth="1"/>
-    <col min="4609" max="4609" width="2.375" style="130" customWidth="1"/>
+    <col min="4608" max="4608" width="2.88671875" style="130" customWidth="1"/>
+    <col min="4609" max="4609" width="2.33203125" style="130" customWidth="1"/>
     <col min="4610" max="4615" width="4" style="130"/>
-    <col min="4616" max="4616" width="7.375" style="130" customWidth="1"/>
+    <col min="4616" max="4616" width="7.33203125" style="130" customWidth="1"/>
     <col min="4617" max="4625" width="4" style="130"/>
-    <col min="4626" max="4627" width="6.75" style="130" customWidth="1"/>
+    <col min="4626" max="4627" width="6.77734375" style="130" customWidth="1"/>
     <col min="4628" max="4630" width="4" style="130"/>
-    <col min="4631" max="4631" width="2.375" style="130" customWidth="1"/>
-    <col min="4632" max="4632" width="3.375" style="130" customWidth="1"/>
+    <col min="4631" max="4631" width="2.33203125" style="130" customWidth="1"/>
+    <col min="4632" max="4632" width="3.33203125" style="130" customWidth="1"/>
     <col min="4633" max="4863" width="4" style="130"/>
-    <col min="4864" max="4864" width="2.875" style="130" customWidth="1"/>
-    <col min="4865" max="4865" width="2.375" style="130" customWidth="1"/>
+    <col min="4864" max="4864" width="2.88671875" style="130" customWidth="1"/>
+    <col min="4865" max="4865" width="2.33203125" style="130" customWidth="1"/>
     <col min="4866" max="4871" width="4" style="130"/>
-    <col min="4872" max="4872" width="7.375" style="130" customWidth="1"/>
+    <col min="4872" max="4872" width="7.33203125" style="130" customWidth="1"/>
     <col min="4873" max="4881" width="4" style="130"/>
-    <col min="4882" max="4883" width="6.75" style="130" customWidth="1"/>
+    <col min="4882" max="4883" width="6.77734375" style="130" customWidth="1"/>
     <col min="4884" max="4886" width="4" style="130"/>
-    <col min="4887" max="4887" width="2.375" style="130" customWidth="1"/>
-    <col min="4888" max="4888" width="3.375" style="130" customWidth="1"/>
+    <col min="4887" max="4887" width="2.33203125" style="130" customWidth="1"/>
+    <col min="4888" max="4888" width="3.33203125" style="130" customWidth="1"/>
     <col min="4889" max="5119" width="4" style="130"/>
-    <col min="5120" max="5120" width="2.875" style="130" customWidth="1"/>
-    <col min="5121" max="5121" width="2.375" style="130" customWidth="1"/>
+    <col min="5120" max="5120" width="2.88671875" style="130" customWidth="1"/>
+    <col min="5121" max="5121" width="2.33203125" style="130" customWidth="1"/>
     <col min="5122" max="5127" width="4" style="130"/>
-    <col min="5128" max="5128" width="7.375" style="130" customWidth="1"/>
+    <col min="5128" max="5128" width="7.33203125" style="130" customWidth="1"/>
     <col min="5129" max="5137" width="4" style="130"/>
-    <col min="5138" max="5139" width="6.75" style="130" customWidth="1"/>
+    <col min="5138" max="5139" width="6.77734375" style="130" customWidth="1"/>
     <col min="5140" max="5142" width="4" style="130"/>
-    <col min="5143" max="5143" width="2.375" style="130" customWidth="1"/>
-    <col min="5144" max="5144" width="3.375" style="130" customWidth="1"/>
+    <col min="5143" max="5143" width="2.33203125" style="130" customWidth="1"/>
+    <col min="5144" max="5144" width="3.33203125" style="130" customWidth="1"/>
     <col min="5145" max="5375" width="4" style="130"/>
-    <col min="5376" max="5376" width="2.875" style="130" customWidth="1"/>
-    <col min="5377" max="5377" width="2.375" style="130" customWidth="1"/>
+    <col min="5376" max="5376" width="2.88671875" style="130" customWidth="1"/>
+    <col min="5377" max="5377" width="2.33203125" style="130" customWidth="1"/>
     <col min="5378" max="5383" width="4" style="130"/>
-    <col min="5384" max="5384" width="7.375" style="130" customWidth="1"/>
+    <col min="5384" max="5384" width="7.33203125" style="130" customWidth="1"/>
     <col min="5385" max="5393" width="4" style="130"/>
-    <col min="5394" max="5395" width="6.75" style="130" customWidth="1"/>
+    <col min="5394" max="5395" width="6.77734375" style="130" customWidth="1"/>
     <col min="5396" max="5398" width="4" style="130"/>
-    <col min="5399" max="5399" width="2.375" style="130" customWidth="1"/>
-    <col min="5400" max="5400" width="3.375" style="130" customWidth="1"/>
+    <col min="5399" max="5399" width="2.33203125" style="130" customWidth="1"/>
+    <col min="5400" max="5400" width="3.33203125" style="130" customWidth="1"/>
     <col min="5401" max="5631" width="4" style="130"/>
-    <col min="5632" max="5632" width="2.875" style="130" customWidth="1"/>
-    <col min="5633" max="5633" width="2.375" style="130" customWidth="1"/>
+    <col min="5632" max="5632" width="2.88671875" style="130" customWidth="1"/>
+    <col min="5633" max="5633" width="2.33203125" style="130" customWidth="1"/>
     <col min="5634" max="5639" width="4" style="130"/>
-    <col min="5640" max="5640" width="7.375" style="130" customWidth="1"/>
+    <col min="5640" max="5640" width="7.33203125" style="130" customWidth="1"/>
     <col min="5641" max="5649" width="4" style="130"/>
-    <col min="5650" max="5651" width="6.75" style="130" customWidth="1"/>
+    <col min="5650" max="5651" width="6.77734375" style="130" customWidth="1"/>
     <col min="5652" max="5654" width="4" style="130"/>
-    <col min="5655" max="5655" width="2.375" style="130" customWidth="1"/>
-    <col min="5656" max="5656" width="3.375" style="130" customWidth="1"/>
+    <col min="5655" max="5655" width="2.33203125" style="130" customWidth="1"/>
+    <col min="5656" max="5656" width="3.33203125" style="130" customWidth="1"/>
     <col min="5657" max="5887" width="4" style="130"/>
-    <col min="5888" max="5888" width="2.875" style="130" customWidth="1"/>
-    <col min="5889" max="5889" width="2.375" style="130" customWidth="1"/>
+    <col min="5888" max="5888" width="2.88671875" style="130" customWidth="1"/>
+    <col min="5889" max="5889" width="2.33203125" style="130" customWidth="1"/>
     <col min="5890" max="5895" width="4" style="130"/>
-    <col min="5896" max="5896" width="7.375" style="130" customWidth="1"/>
+    <col min="5896" max="5896" width="7.33203125" style="130" customWidth="1"/>
     <col min="5897" max="5905" width="4" style="130"/>
-    <col min="5906" max="5907" width="6.75" style="130" customWidth="1"/>
+    <col min="5906" max="5907" width="6.77734375" style="130" customWidth="1"/>
     <col min="5908" max="5910" width="4" style="130"/>
-    <col min="5911" max="5911" width="2.375" style="130" customWidth="1"/>
-    <col min="5912" max="5912" width="3.375" style="130" customWidth="1"/>
+    <col min="5911" max="5911" width="2.33203125" style="130" customWidth="1"/>
+    <col min="5912" max="5912" width="3.33203125" style="130" customWidth="1"/>
     <col min="5913" max="6143" width="4" style="130"/>
-    <col min="6144" max="6144" width="2.875" style="130" customWidth="1"/>
-    <col min="6145" max="6145" width="2.375" style="130" customWidth="1"/>
+    <col min="6144" max="6144" width="2.88671875" style="130" customWidth="1"/>
+    <col min="6145" max="6145" width="2.33203125" style="130" customWidth="1"/>
     <col min="6146" max="6151" width="4" style="130"/>
-    <col min="6152" max="6152" width="7.375" style="130" customWidth="1"/>
+    <col min="6152" max="6152" width="7.33203125" style="130" customWidth="1"/>
     <col min="6153" max="6161" width="4" style="130"/>
-    <col min="6162" max="6163" width="6.75" style="130" customWidth="1"/>
+    <col min="6162" max="6163" width="6.77734375" style="130" customWidth="1"/>
     <col min="6164" max="6166" width="4" style="130"/>
-    <col min="6167" max="6167" width="2.375" style="130" customWidth="1"/>
-    <col min="6168" max="6168" width="3.375" style="130" customWidth="1"/>
+    <col min="6167" max="6167" width="2.33203125" style="130" customWidth="1"/>
+    <col min="6168" max="6168" width="3.33203125" style="130" customWidth="1"/>
     <col min="6169" max="6399" width="4" style="130"/>
-    <col min="6400" max="6400" width="2.875" style="130" customWidth="1"/>
-    <col min="6401" max="6401" width="2.375" style="130" customWidth="1"/>
+    <col min="6400" max="6400" width="2.88671875" style="130" customWidth="1"/>
+    <col min="6401" max="6401" width="2.33203125" style="130" customWidth="1"/>
     <col min="6402" max="6407" width="4" style="130"/>
-    <col min="6408" max="6408" width="7.375" style="130" customWidth="1"/>
+    <col min="6408" max="6408" width="7.33203125" style="130" customWidth="1"/>
     <col min="6409" max="6417" width="4" style="130"/>
-    <col min="6418" max="6419" width="6.75" style="130" customWidth="1"/>
+    <col min="6418" max="6419" width="6.77734375" style="130" customWidth="1"/>
     <col min="6420" max="6422" width="4" style="130"/>
-    <col min="6423" max="6423" width="2.375" style="130" customWidth="1"/>
-    <col min="6424" max="6424" width="3.375" style="130" customWidth="1"/>
+    <col min="6423" max="6423" width="2.33203125" style="130" customWidth="1"/>
+    <col min="6424" max="6424" width="3.33203125" style="130" customWidth="1"/>
     <col min="6425" max="6655" width="4" style="130"/>
-    <col min="6656" max="6656" width="2.875" style="130" customWidth="1"/>
-    <col min="6657" max="6657" width="2.375" style="130" customWidth="1"/>
+    <col min="6656" max="6656" width="2.88671875" style="130" customWidth="1"/>
+    <col min="6657" max="6657" width="2.33203125" style="130" customWidth="1"/>
     <col min="6658" max="6663" width="4" style="130"/>
-    <col min="6664" max="6664" width="7.375" style="130" customWidth="1"/>
+    <col min="6664" max="6664" width="7.33203125" style="130" customWidth="1"/>
     <col min="6665" max="6673" width="4" style="130"/>
-    <col min="6674" max="6675" width="6.75" style="130" customWidth="1"/>
+    <col min="6674" max="6675" width="6.77734375" style="130" customWidth="1"/>
     <col min="6676" max="6678" width="4" style="130"/>
-    <col min="6679" max="6679" width="2.375" style="130" customWidth="1"/>
-    <col min="6680" max="6680" width="3.375" style="130" customWidth="1"/>
+    <col min="6679" max="6679" width="2.33203125" style="130" customWidth="1"/>
+    <col min="6680" max="6680" width="3.33203125" style="130" customWidth="1"/>
     <col min="6681" max="6911" width="4" style="130"/>
-    <col min="6912" max="6912" width="2.875" style="130" customWidth="1"/>
-    <col min="6913" max="6913" width="2.375" style="130" customWidth="1"/>
+    <col min="6912" max="6912" width="2.88671875" style="130" customWidth="1"/>
+    <col min="6913" max="6913" width="2.33203125" style="130" customWidth="1"/>
     <col min="6914" max="6919" width="4" style="130"/>
-    <col min="6920" max="6920" width="7.375" style="130" customWidth="1"/>
+    <col min="6920" max="6920" width="7.33203125" style="130" customWidth="1"/>
     <col min="6921" max="6929" width="4" style="130"/>
-    <col min="6930" max="6931" width="6.75" style="130" customWidth="1"/>
+    <col min="6930" max="6931" width="6.77734375" style="130" customWidth="1"/>
     <col min="6932" max="6934" width="4" style="130"/>
-    <col min="6935" max="6935" width="2.375" style="130" customWidth="1"/>
-    <col min="6936" max="6936" width="3.375" style="130" customWidth="1"/>
+    <col min="6935" max="6935" width="2.33203125" style="130" customWidth="1"/>
+    <col min="6936" max="6936" width="3.33203125" style="130" customWidth="1"/>
     <col min="6937" max="7167" width="4" style="130"/>
-    <col min="7168" max="7168" width="2.875" style="130" customWidth="1"/>
-    <col min="7169" max="7169" width="2.375" style="130" customWidth="1"/>
+    <col min="7168" max="7168" width="2.88671875" style="130" customWidth="1"/>
+    <col min="7169" max="7169" width="2.33203125" style="130" customWidth="1"/>
     <col min="7170" max="7175" width="4" style="130"/>
-    <col min="7176" max="7176" width="7.375" style="130" customWidth="1"/>
+    <col min="7176" max="7176" width="7.33203125" style="130" customWidth="1"/>
     <col min="7177" max="7185" width="4" style="130"/>
-    <col min="7186" max="7187" width="6.75" style="130" customWidth="1"/>
+    <col min="7186" max="7187" width="6.77734375" style="130" customWidth="1"/>
     <col min="7188" max="7190" width="4" style="130"/>
-    <col min="7191" max="7191" width="2.375" style="130" customWidth="1"/>
-    <col min="7192" max="7192" width="3.375" style="130" customWidth="1"/>
+    <col min="7191" max="7191" width="2.33203125" style="130" customWidth="1"/>
+    <col min="7192" max="7192" width="3.33203125" style="130" customWidth="1"/>
     <col min="7193" max="7423" width="4" style="130"/>
-    <col min="7424" max="7424" width="2.875" style="130" customWidth="1"/>
-    <col min="7425" max="7425" width="2.375" style="130" customWidth="1"/>
+    <col min="7424" max="7424" width="2.88671875" style="130" customWidth="1"/>
+    <col min="7425" max="7425" width="2.33203125" style="130" customWidth="1"/>
     <col min="7426" max="7431" width="4" style="130"/>
-    <col min="7432" max="7432" width="7.375" style="130" customWidth="1"/>
+    <col min="7432" max="7432" width="7.33203125" style="130" customWidth="1"/>
     <col min="7433" max="7441" width="4" style="130"/>
-    <col min="7442" max="7443" width="6.75" style="130" customWidth="1"/>
+    <col min="7442" max="7443" width="6.77734375" style="130" customWidth="1"/>
     <col min="7444" max="7446" width="4" style="130"/>
-    <col min="7447" max="7447" width="2.375" style="130" customWidth="1"/>
-    <col min="7448" max="7448" width="3.375" style="130" customWidth="1"/>
+    <col min="7447" max="7447" width="2.33203125" style="130" customWidth="1"/>
+    <col min="7448" max="7448" width="3.33203125" style="130" customWidth="1"/>
     <col min="7449" max="7679" width="4" style="130"/>
-    <col min="7680" max="7680" width="2.875" style="130" customWidth="1"/>
-    <col min="7681" max="7681" width="2.375" style="130" customWidth="1"/>
+    <col min="7680" max="7680" width="2.88671875" style="130" customWidth="1"/>
+    <col min="7681" max="7681" width="2.33203125" style="130" customWidth="1"/>
     <col min="7682" max="7687" width="4" style="130"/>
-    <col min="7688" max="7688" width="7.375" style="130" customWidth="1"/>
+    <col min="7688" max="7688" width="7.33203125" style="130" customWidth="1"/>
     <col min="7689" max="7697" width="4" style="130"/>
-    <col min="7698" max="7699" width="6.75" style="130" customWidth="1"/>
+    <col min="7698" max="7699" width="6.77734375" style="130" customWidth="1"/>
     <col min="7700" max="7702" width="4" style="130"/>
-    <col min="7703" max="7703" width="2.375" style="130" customWidth="1"/>
-    <col min="7704" max="7704" width="3.375" style="130" customWidth="1"/>
+    <col min="7703" max="7703" width="2.33203125" style="130" customWidth="1"/>
+    <col min="7704" max="7704" width="3.33203125" style="130" customWidth="1"/>
     <col min="7705" max="7935" width="4" style="130"/>
-    <col min="7936" max="7936" width="2.875" style="130" customWidth="1"/>
-    <col min="7937" max="7937" width="2.375" style="130" customWidth="1"/>
+    <col min="7936" max="7936" width="2.88671875" style="130" customWidth="1"/>
+    <col min="7937" max="7937" width="2.33203125" style="130" customWidth="1"/>
     <col min="7938" max="7943" width="4" style="130"/>
-    <col min="7944" max="7944" width="7.375" style="130" customWidth="1"/>
+    <col min="7944" max="7944" width="7.33203125" style="130" customWidth="1"/>
     <col min="7945" max="7953" width="4" style="130"/>
-    <col min="7954" max="7955" width="6.75" style="130" customWidth="1"/>
+    <col min="7954" max="7955" width="6.77734375" style="130" customWidth="1"/>
     <col min="7956" max="7958" width="4" style="130"/>
-    <col min="7959" max="7959" width="2.375" style="130" customWidth="1"/>
-    <col min="7960" max="7960" width="3.375" style="130" customWidth="1"/>
+    <col min="7959" max="7959" width="2.33203125" style="130" customWidth="1"/>
+    <col min="7960" max="7960" width="3.33203125" style="130" customWidth="1"/>
     <col min="7961" max="8191" width="4" style="130"/>
-    <col min="8192" max="8192" width="2.875" style="130" customWidth="1"/>
-    <col min="8193" max="8193" width="2.375" style="130" customWidth="1"/>
+    <col min="8192" max="8192" width="2.88671875" style="130" customWidth="1"/>
+    <col min="8193" max="8193" width="2.33203125" style="130" customWidth="1"/>
     <col min="8194" max="8199" width="4" style="130"/>
-    <col min="8200" max="8200" width="7.375" style="130" customWidth="1"/>
+    <col min="8200" max="8200" width="7.33203125" style="130" customWidth="1"/>
     <col min="8201" max="8209" width="4" style="130"/>
-    <col min="8210" max="8211" width="6.75" style="130" customWidth="1"/>
+    <col min="8210" max="8211" width="6.77734375" style="130" customWidth="1"/>
     <col min="8212" max="8214" width="4" style="130"/>
-    <col min="8215" max="8215" width="2.375" style="130" customWidth="1"/>
-    <col min="8216" max="8216" width="3.375" style="130" customWidth="1"/>
+    <col min="8215" max="8215" width="2.33203125" style="130" customWidth="1"/>
+    <col min="8216" max="8216" width="3.33203125" style="130" customWidth="1"/>
     <col min="8217" max="8447" width="4" style="130"/>
-    <col min="8448" max="8448" width="2.875" style="130" customWidth="1"/>
-    <col min="8449" max="8449" width="2.375" style="130" customWidth="1"/>
+    <col min="8448" max="8448" width="2.88671875" style="130" customWidth="1"/>
+    <col min="8449" max="8449" width="2.33203125" style="130" customWidth="1"/>
     <col min="8450" max="8455" width="4" style="130"/>
-    <col min="8456" max="8456" width="7.375" style="130" customWidth="1"/>
+    <col min="8456" max="8456" width="7.33203125" style="130" customWidth="1"/>
     <col min="8457" max="8465" width="4" style="130"/>
-    <col min="8466" max="8467" width="6.75" style="130" customWidth="1"/>
+    <col min="8466" max="8467" width="6.77734375" style="130" customWidth="1"/>
     <col min="8468" max="8470" width="4" style="130"/>
-    <col min="8471" max="8471" width="2.375" style="130" customWidth="1"/>
-    <col min="8472" max="8472" width="3.375" style="130" customWidth="1"/>
+    <col min="8471" max="8471" width="2.33203125" style="130" customWidth="1"/>
+    <col min="8472" max="8472" width="3.33203125" style="130" customWidth="1"/>
     <col min="8473" max="8703" width="4" style="130"/>
-    <col min="8704" max="8704" width="2.875" style="130" customWidth="1"/>
-    <col min="8705" max="8705" width="2.375" style="130" customWidth="1"/>
+    <col min="8704" max="8704" width="2.88671875" style="130" customWidth="1"/>
+    <col min="8705" max="8705" width="2.33203125" style="130" customWidth="1"/>
     <col min="8706" max="8711" width="4" style="130"/>
-    <col min="8712" max="8712" width="7.375" style="130" customWidth="1"/>
+    <col min="8712" max="8712" width="7.33203125" style="130" customWidth="1"/>
     <col min="8713" max="8721" width="4" style="130"/>
-    <col min="8722" max="8723" width="6.75" style="130" customWidth="1"/>
+    <col min="8722" max="8723" width="6.77734375" style="130" customWidth="1"/>
     <col min="8724" max="8726" width="4" style="130"/>
-    <col min="8727" max="8727" width="2.375" style="130" customWidth="1"/>
-    <col min="8728" max="8728" width="3.375" style="130" customWidth="1"/>
+    <col min="8727" max="8727" width="2.33203125" style="130" customWidth="1"/>
+    <col min="8728" max="8728" width="3.33203125" style="130" customWidth="1"/>
     <col min="8729" max="8959" width="4" style="130"/>
-    <col min="8960" max="8960" width="2.875" style="130" customWidth="1"/>
-    <col min="8961" max="8961" width="2.375" style="130" customWidth="1"/>
+    <col min="8960" max="8960" width="2.88671875" style="130" customWidth="1"/>
+    <col min="8961" max="8961" width="2.33203125" style="130" customWidth="1"/>
     <col min="8962" max="8967" width="4" style="130"/>
-    <col min="8968" max="8968" width="7.375" style="130" customWidth="1"/>
+    <col min="8968" max="8968" width="7.33203125" style="130" customWidth="1"/>
     <col min="8969" max="8977" width="4" style="130"/>
-    <col min="8978" max="8979" width="6.75" style="130" customWidth="1"/>
+    <col min="8978" max="8979" width="6.77734375" style="130" customWidth="1"/>
     <col min="8980" max="8982" width="4" style="130"/>
-    <col min="8983" max="8983" width="2.375" style="130" customWidth="1"/>
-    <col min="8984" max="8984" width="3.375" style="130" customWidth="1"/>
+    <col min="8983" max="8983" width="2.33203125" style="130" customWidth="1"/>
+    <col min="8984" max="8984" width="3.33203125" style="130" customWidth="1"/>
     <col min="8985" max="9215" width="4" style="130"/>
-    <col min="9216" max="9216" width="2.875" style="130" customWidth="1"/>
-    <col min="9217" max="9217" width="2.375" style="130" customWidth="1"/>
+    <col min="9216" max="9216" width="2.88671875" style="130" customWidth="1"/>
+    <col min="9217" max="9217" width="2.33203125" style="130" customWidth="1"/>
     <col min="9218" max="9223" width="4" style="130"/>
-    <col min="9224" max="9224" width="7.375" style="130" customWidth="1"/>
+    <col min="9224" max="9224" width="7.33203125" style="130" customWidth="1"/>
     <col min="9225" max="9233" width="4" style="130"/>
-    <col min="9234" max="9235" width="6.75" style="130" customWidth="1"/>
+    <col min="9234" max="9235" width="6.77734375" style="130" customWidth="1"/>
     <col min="9236" max="9238" width="4" style="130"/>
-    <col min="9239" max="9239" width="2.375" style="130" customWidth="1"/>
-    <col min="9240" max="9240" width="3.375" style="130" customWidth="1"/>
+    <col min="9239" max="9239" width="2.33203125" style="130" customWidth="1"/>
+    <col min="9240" max="9240" width="3.33203125" style="130" customWidth="1"/>
     <col min="9241" max="9471" width="4" style="130"/>
-    <col min="9472" max="9472" width="2.875" style="130" customWidth="1"/>
-    <col min="9473" max="9473" width="2.375" style="130" customWidth="1"/>
+    <col min="9472" max="9472" width="2.88671875" style="130" customWidth="1"/>
+    <col min="9473" max="9473" width="2.33203125" style="130" customWidth="1"/>
     <col min="9474" max="9479" width="4" style="130"/>
-    <col min="9480" max="9480" width="7.375" style="130" customWidth="1"/>
+    <col min="9480" max="9480" width="7.33203125" style="130" customWidth="1"/>
     <col min="9481" max="9489" width="4" style="130"/>
-    <col min="9490" max="9491" width="6.75" style="130" customWidth="1"/>
+    <col min="9490" max="9491" width="6.77734375" style="130" customWidth="1"/>
     <col min="9492" max="9494" width="4" style="130"/>
-    <col min="9495" max="9495" width="2.375" style="130" customWidth="1"/>
-    <col min="9496" max="9496" width="3.375" style="130" customWidth="1"/>
+    <col min="9495" max="9495" width="2.33203125" style="130" customWidth="1"/>
+    <col min="9496" max="9496" width="3.33203125" style="130" customWidth="1"/>
     <col min="9497" max="9727" width="4" style="130"/>
-    <col min="9728" max="9728" width="2.875" style="130" customWidth="1"/>
-    <col min="9729" max="9729" width="2.375" style="130" customWidth="1"/>
+    <col min="9728" max="9728" width="2.88671875" style="130" customWidth="1"/>
+    <col min="9729" max="9729" width="2.33203125" style="130" customWidth="1"/>
     <col min="9730" max="9735" width="4" style="130"/>
-    <col min="9736" max="9736" width="7.375" style="130" customWidth="1"/>
+    <col min="9736" max="9736" width="7.33203125" style="130" customWidth="1"/>
     <col min="9737" max="9745" width="4" style="130"/>
-    <col min="9746" max="9747" width="6.75" style="130" customWidth="1"/>
+    <col min="9746" max="9747" width="6.77734375" style="130" customWidth="1"/>
     <col min="9748" max="9750" width="4" style="130"/>
-    <col min="9751" max="9751" width="2.375" style="130" customWidth="1"/>
-    <col min="9752" max="9752" width="3.375" style="130" customWidth="1"/>
+    <col min="9751" max="9751" width="2.33203125" style="130" customWidth="1"/>
+    <col min="9752" max="9752" width="3.33203125" style="130" customWidth="1"/>
     <col min="9753" max="9983" width="4" style="130"/>
-    <col min="9984" max="9984" width="2.875" style="130" customWidth="1"/>
-    <col min="9985" max="9985" width="2.375" style="130" customWidth="1"/>
+    <col min="9984" max="9984" width="2.88671875" style="130" customWidth="1"/>
+    <col min="9985" max="9985" width="2.33203125" style="130" customWidth="1"/>
     <col min="9986" max="9991" width="4" style="130"/>
-    <col min="9992" max="9992" width="7.375" style="130" customWidth="1"/>
+    <col min="9992" max="9992" width="7.33203125" style="130" customWidth="1"/>
     <col min="9993" max="10001" width="4" style="130"/>
-    <col min="10002" max="10003" width="6.75" style="130" customWidth="1"/>
+    <col min="10002" max="10003" width="6.77734375" style="130" customWidth="1"/>
     <col min="10004" max="10006" width="4" style="130"/>
-    <col min="10007" max="10007" width="2.375" style="130" customWidth="1"/>
-    <col min="10008" max="10008" width="3.375" style="130" customWidth="1"/>
+    <col min="10007" max="10007" width="2.33203125" style="130" customWidth="1"/>
+    <col min="10008" max="10008" width="3.33203125" style="130" customWidth="1"/>
     <col min="10009" max="10239" width="4" style="130"/>
-    <col min="10240" max="10240" width="2.875" style="130" customWidth="1"/>
-    <col min="10241" max="10241" width="2.375" style="130" customWidth="1"/>
+    <col min="10240" max="10240" width="2.88671875" style="130" customWidth="1"/>
+    <col min="10241" max="10241" width="2.33203125" style="130" customWidth="1"/>
     <col min="10242" max="10247" width="4" style="130"/>
-    <col min="10248" max="10248" width="7.375" style="130" customWidth="1"/>
+    <col min="10248" max="10248" width="7.33203125" style="130" customWidth="1"/>
     <col min="10249" max="10257" width="4" style="130"/>
-    <col min="10258" max="10259" width="6.75" style="130" customWidth="1"/>
+    <col min="10258" max="10259" width="6.77734375" style="130" customWidth="1"/>
     <col min="10260" max="10262" width="4" style="130"/>
-    <col min="10263" max="10263" width="2.375" style="130" customWidth="1"/>
-    <col min="10264" max="10264" width="3.375" style="130" customWidth="1"/>
+    <col min="10263" max="10263" width="2.33203125" style="130" customWidth="1"/>
+    <col min="10264" max="10264" width="3.33203125" style="130" customWidth="1"/>
     <col min="10265" max="10495" width="4" style="130"/>
-    <col min="10496" max="10496" width="2.875" style="130" customWidth="1"/>
-    <col min="10497" max="10497" width="2.375" style="130" customWidth="1"/>
+    <col min="10496" max="10496" width="2.88671875" style="130" customWidth="1"/>
+    <col min="10497" max="10497" width="2.33203125" style="130" customWidth="1"/>
     <col min="10498" max="10503" width="4" style="130"/>
-    <col min="10504" max="10504" width="7.375" style="130" customWidth="1"/>
+    <col min="10504" max="10504" width="7.33203125" style="130" customWidth="1"/>
     <col min="10505" max="10513" width="4" style="130"/>
-    <col min="10514" max="10515" width="6.75" style="130" customWidth="1"/>
+    <col min="10514" max="10515" width="6.77734375" style="130" customWidth="1"/>
     <col min="10516" max="10518" width="4" style="130"/>
-    <col min="10519" max="10519" width="2.375" style="130" customWidth="1"/>
-    <col min="10520" max="10520" width="3.375" style="130" customWidth="1"/>
+    <col min="10519" max="10519" width="2.33203125" style="130" customWidth="1"/>
+    <col min="10520" max="10520" width="3.33203125" style="130" customWidth="1"/>
     <col min="10521" max="10751" width="4" style="130"/>
-    <col min="10752" max="10752" width="2.875" style="130" customWidth="1"/>
-    <col min="10753" max="10753" width="2.375" style="130" customWidth="1"/>
+    <col min="10752" max="10752" width="2.88671875" style="130" customWidth="1"/>
+    <col min="10753" max="10753" width="2.33203125" style="130" customWidth="1"/>
     <col min="10754" max="10759" width="4" style="130"/>
-    <col min="10760" max="10760" width="7.375" style="130" customWidth="1"/>
+    <col min="10760" max="10760" width="7.33203125" style="130" customWidth="1"/>
     <col min="10761" max="10769" width="4" style="130"/>
-    <col min="10770" max="10771" width="6.75" style="130" customWidth="1"/>
+    <col min="10770" max="10771" width="6.77734375" style="130" customWidth="1"/>
     <col min="10772" max="10774" width="4" style="130"/>
-    <col min="10775" max="10775" width="2.375" style="130" customWidth="1"/>
-    <col min="10776" max="10776" width="3.375" style="130" customWidth="1"/>
+    <col min="10775" max="10775" width="2.33203125" style="130" customWidth="1"/>
+    <col min="10776" max="10776" width="3.33203125" style="130" customWidth="1"/>
     <col min="10777" max="11007" width="4" style="130"/>
-    <col min="11008" max="11008" width="2.875" style="130" customWidth="1"/>
-    <col min="11009" max="11009" width="2.375" style="130" customWidth="1"/>
+    <col min="11008" max="11008" width="2.88671875" style="130" customWidth="1"/>
+    <col min="11009" max="11009" width="2.33203125" style="130" customWidth="1"/>
     <col min="11010" max="11015" width="4" style="130"/>
-    <col min="11016" max="11016" width="7.375" style="130" customWidth="1"/>
+    <col min="11016" max="11016" width="7.33203125" style="130" customWidth="1"/>
     <col min="11017" max="11025" width="4" style="130"/>
-    <col min="11026" max="11027" width="6.75" style="130" customWidth="1"/>
+    <col min="11026" max="11027" width="6.77734375" style="130" customWidth="1"/>
     <col min="11028" max="11030" width="4" style="130"/>
-    <col min="11031" max="11031" width="2.375" style="130" customWidth="1"/>
-    <col min="11032" max="11032" width="3.375" style="130" customWidth="1"/>
+    <col min="11031" max="11031" width="2.33203125" style="130" customWidth="1"/>
+    <col min="11032" max="11032" width="3.33203125" style="130" customWidth="1"/>
     <col min="11033" max="11263" width="4" style="130"/>
-    <col min="11264" max="11264" width="2.875" style="130" customWidth="1"/>
-    <col min="11265" max="11265" width="2.375" style="130" customWidth="1"/>
+    <col min="11264" max="11264" width="2.88671875" style="130" customWidth="1"/>
+    <col min="11265" max="11265" width="2.33203125" style="130" customWidth="1"/>
     <col min="11266" max="11271" width="4" style="130"/>
-    <col min="11272" max="11272" width="7.375" style="130" customWidth="1"/>
+    <col min="11272" max="11272" width="7.33203125" style="130" customWidth="1"/>
     <col min="11273" max="11281" width="4" style="130"/>
-    <col min="11282" max="11283" width="6.75" style="130" customWidth="1"/>
+    <col min="11282" max="11283" width="6.77734375" style="130" customWidth="1"/>
     <col min="11284" max="11286" width="4" style="130"/>
-    <col min="11287" max="11287" width="2.375" style="130" customWidth="1"/>
-    <col min="11288" max="11288" width="3.375" style="130" customWidth="1"/>
+    <col min="11287" max="11287" width="2.33203125" style="130" customWidth="1"/>
+    <col min="11288" max="11288" width="3.33203125" style="130" customWidth="1"/>
     <col min="11289" max="11519" width="4" style="130"/>
-    <col min="11520" max="11520" width="2.875" style="130" customWidth="1"/>
-    <col min="11521" max="11521" width="2.375" style="130" customWidth="1"/>
+    <col min="11520" max="11520" width="2.88671875" style="130" customWidth="1"/>
+    <col min="11521" max="11521" width="2.33203125" style="130" customWidth="1"/>
     <col min="11522" max="11527" width="4" style="130"/>
-    <col min="11528" max="11528" width="7.375" style="130" customWidth="1"/>
+    <col min="11528" max="11528" width="7.33203125" style="130" customWidth="1"/>
     <col min="11529" max="11537" width="4" style="130"/>
-    <col min="11538" max="11539" width="6.75" style="130" customWidth="1"/>
+    <col min="11538" max="11539" width="6.77734375" style="130" customWidth="1"/>
     <col min="11540" max="11542" width="4" style="130"/>
-    <col min="11543" max="11543" width="2.375" style="130" customWidth="1"/>
-    <col min="11544" max="11544" width="3.375" style="130" customWidth="1"/>
+    <col min="11543" max="11543" width="2.33203125" style="130" customWidth="1"/>
+    <col min="11544" max="11544" width="3.33203125" style="130" customWidth="1"/>
     <col min="11545" max="11775" width="4" style="130"/>
-    <col min="11776" max="11776" width="2.875" style="130" customWidth="1"/>
-    <col min="11777" max="11777" width="2.375" style="130" customWidth="1"/>
+    <col min="11776" max="11776" width="2.88671875" style="130" customWidth="1"/>
+    <col min="11777" max="11777" width="2.33203125" style="130" customWidth="1"/>
     <col min="11778" max="11783" width="4" style="130"/>
-    <col min="11784" max="11784" width="7.375" style="130" customWidth="1"/>
+    <col min="11784" max="11784" width="7.33203125" style="130" customWidth="1"/>
     <col min="11785" max="11793" width="4" style="130"/>
-    <col min="11794" max="11795" width="6.75" style="130" customWidth="1"/>
+    <col min="11794" max="11795" width="6.77734375" style="130" customWidth="1"/>
     <col min="11796" max="11798" width="4" style="130"/>
-    <col min="11799" max="11799" width="2.375" style="130" customWidth="1"/>
-    <col min="11800" max="11800" width="3.375" style="130" customWidth="1"/>
+    <col min="11799" max="11799" width="2.33203125" style="130" customWidth="1"/>
+    <col min="11800" max="11800" width="3.33203125" style="130" customWidth="1"/>
     <col min="11801" max="12031" width="4" style="130"/>
-    <col min="12032" max="12032" width="2.875" style="130" customWidth="1"/>
-    <col min="12033" max="12033" width="2.375" style="130" customWidth="1"/>
+    <col min="12032" max="12032" width="2.88671875" style="130" customWidth="1"/>
+    <col min="12033" max="12033" width="2.33203125" style="130" customWidth="1"/>
     <col min="12034" max="12039" width="4" style="130"/>
-    <col min="12040" max="12040" width="7.375" style="130" customWidth="1"/>
+    <col min="12040" max="12040" width="7.33203125" style="130" customWidth="1"/>
     <col min="12041" max="12049" width="4" style="130"/>
-    <col min="12050" max="12051" width="6.75" style="130" customWidth="1"/>
+    <col min="12050" max="12051" width="6.77734375" style="130" customWidth="1"/>
     <col min="12052" max="12054" width="4" style="130"/>
-    <col min="12055" max="12055" width="2.375" style="130" customWidth="1"/>
-    <col min="12056" max="12056" width="3.375" style="130" customWidth="1"/>
+    <col min="12055" max="12055" width="2.33203125" style="130" customWidth="1"/>
+    <col min="12056" max="12056" width="3.33203125" style="130" customWidth="1"/>
     <col min="12057" max="12287" width="4" style="130"/>
-    <col min="12288" max="12288" width="2.875" style="130" customWidth="1"/>
-    <col min="12289" max="12289" width="2.375" style="130" customWidth="1"/>
+    <col min="12288" max="12288" width="2.88671875" style="130" customWidth="1"/>
+    <col min="12289" max="12289" width="2.33203125" style="130" customWidth="1"/>
     <col min="12290" max="12295" width="4" style="130"/>
-    <col min="12296" max="12296" width="7.375" style="130" customWidth="1"/>
+    <col min="12296" max="12296" width="7.33203125" style="130" customWidth="1"/>
     <col min="12297" max="12305" width="4" style="130"/>
-    <col min="12306" max="12307" width="6.75" style="130" customWidth="1"/>
+    <col min="12306" max="12307" width="6.77734375" style="130" customWidth="1"/>
     <col min="12308" max="12310" width="4" style="130"/>
-    <col min="12311" max="12311" width="2.375" style="130" customWidth="1"/>
-    <col min="12312" max="12312" width="3.375" style="130" customWidth="1"/>
+    <col min="12311" max="12311" width="2.33203125" style="130" customWidth="1"/>
+    <col min="12312" max="12312" width="3.33203125" style="130" customWidth="1"/>
     <col min="12313" max="12543" width="4" style="130"/>
-    <col min="12544" max="12544" width="2.875" style="130" customWidth="1"/>
-    <col min="12545" max="12545" width="2.375" style="130" customWidth="1"/>
+    <col min="12544" max="12544" width="2.88671875" style="130" customWidth="1"/>
+    <col min="12545" max="12545" width="2.33203125" style="130" customWidth="1"/>
     <col min="12546" max="12551" width="4" style="130"/>
-    <col min="12552" max="12552" width="7.375" style="130" customWidth="1"/>
+    <col min="12552" max="12552" width="7.33203125" style="130" customWidth="1"/>
     <col min="12553" max="12561" width="4" style="130"/>
-    <col min="12562" max="12563" width="6.75" style="130" customWidth="1"/>
+    <col min="12562" max="12563" width="6.77734375" style="130" customWidth="1"/>
     <col min="12564" max="12566" width="4" style="130"/>
-    <col min="12567" max="12567" width="2.375" style="130" customWidth="1"/>
-    <col min="12568" max="12568" width="3.375" style="130" customWidth="1"/>
+    <col min="12567" max="12567" width="2.33203125" style="130" customWidth="1"/>
+    <col min="12568" max="12568" width="3.33203125" style="130" customWidth="1"/>
     <col min="12569" max="12799" width="4" style="130"/>
-    <col min="12800" max="12800" width="2.875" style="130" customWidth="1"/>
-    <col min="12801" max="12801" width="2.375" style="130" customWidth="1"/>
+    <col min="12800" max="12800" width="2.88671875" style="130" customWidth="1"/>
+    <col min="12801" max="12801" width="2.33203125" style="130" customWidth="1"/>
     <col min="12802" max="12807" width="4" style="130"/>
-    <col min="12808" max="12808" width="7.375" style="130" customWidth="1"/>
+    <col min="12808" max="12808" width="7.33203125" style="130" customWidth="1"/>
     <col min="12809" max="12817" width="4" style="130"/>
-    <col min="12818" max="12819" width="6.75" style="130" customWidth="1"/>
+    <col min="12818" max="12819" width="6.77734375" style="130" customWidth="1"/>
     <col min="12820" max="12822" width="4" style="130"/>
-    <col min="12823" max="12823" width="2.375" style="130" customWidth="1"/>
-    <col min="12824" max="12824" width="3.375" style="130" customWidth="1"/>
+    <col min="12823" max="12823" width="2.33203125" style="130" customWidth="1"/>
+    <col min="12824" max="12824" width="3.33203125" style="130" customWidth="1"/>
     <col min="12825" max="13055" width="4" style="130"/>
-    <col min="13056" max="13056" width="2.875" style="130" customWidth="1"/>
-    <col min="13057" max="13057" width="2.375" style="130" customWidth="1"/>
+    <col min="13056" max="13056" width="2.88671875" style="130" customWidth="1"/>
+    <col min="13057" max="13057" width="2.33203125" style="130" customWidth="1"/>
     <col min="13058" max="13063" width="4" style="130"/>
-    <col min="13064" max="13064" width="7.375" style="130" customWidth="1"/>
+    <col min="13064" max="13064" width="7.33203125" style="130" customWidth="1"/>
     <col min="13065" max="13073" width="4" style="130"/>
-    <col min="13074" max="13075" width="6.75" style="130" customWidth="1"/>
+    <col min="13074" max="13075" width="6.77734375" style="130" customWidth="1"/>
     <col min="13076" max="13078" width="4" style="130"/>
-    <col min="13079" max="13079" width="2.375" style="130" customWidth="1"/>
-    <col min="13080" max="13080" width="3.375" style="130" customWidth="1"/>
+    <col min="13079" max="13079" width="2.33203125" style="130" customWidth="1"/>
+    <col min="13080" max="13080" width="3.33203125" style="130" customWidth="1"/>
     <col min="13081" max="13311" width="4" style="130"/>
-    <col min="13312" max="13312" width="2.875" style="130" customWidth="1"/>
-    <col min="13313" max="13313" width="2.375" style="130" customWidth="1"/>
+    <col min="13312" max="13312" width="2.88671875" style="130" customWidth="1"/>
+    <col min="13313" max="13313" width="2.33203125" style="130" customWidth="1"/>
     <col min="13314" max="13319" width="4" style="130"/>
-    <col min="13320" max="13320" width="7.375" style="130" customWidth="1"/>
+    <col min="13320" max="13320" width="7.33203125" style="130" customWidth="1"/>
     <col min="13321" max="13329" width="4" style="130"/>
-    <col min="13330" max="13331" width="6.75" style="130" customWidth="1"/>
+    <col min="13330" max="13331" width="6.77734375" style="130" customWidth="1"/>
     <col min="13332" max="13334" width="4" style="130"/>
-    <col min="13335" max="13335" width="2.375" style="130" customWidth="1"/>
-    <col min="13336" max="13336" width="3.375" style="130" customWidth="1"/>
+    <col min="13335" max="13335" width="2.33203125" style="130" customWidth="1"/>
+    <col min="13336" max="13336" width="3.33203125" style="130" customWidth="1"/>
     <col min="13337" max="13567" width="4" style="130"/>
-    <col min="13568" max="13568" width="2.875" style="130" customWidth="1"/>
-    <col min="13569" max="13569" width="2.375" style="130" customWidth="1"/>
+    <col min="13568" max="13568" width="2.88671875" style="130" customWidth="1"/>
+    <col min="13569" max="13569" width="2.33203125" style="130" customWidth="1"/>
     <col min="13570" max="13575" width="4" style="130"/>
-    <col min="13576" max="13576" width="7.375" style="130" customWidth="1"/>
+    <col min="13576" max="13576" width="7.33203125" style="130" customWidth="1"/>
     <col min="13577" max="13585" width="4" style="130"/>
-    <col min="13586" max="13587" width="6.75" style="130" customWidth="1"/>
+    <col min="13586" max="13587" width="6.77734375" style="130" customWidth="1"/>
     <col min="13588" max="13590" width="4" style="130"/>
-    <col min="13591" max="13591" width="2.375" style="130" customWidth="1"/>
-    <col min="13592" max="13592" width="3.375" style="130" customWidth="1"/>
+    <col min="13591" max="13591" width="2.33203125" style="130" customWidth="1"/>
+    <col min="13592" max="13592" width="3.33203125" style="130" customWidth="1"/>
     <col min="13593" max="13823" width="4" style="130"/>
-    <col min="13824" max="13824" width="2.875" style="130" customWidth="1"/>
-    <col min="13825" max="13825" width="2.375" style="130" customWidth="1"/>
+    <col min="13824" max="13824" width="2.88671875" style="130" customWidth="1"/>
+    <col min="13825" max="13825" width="2.33203125" style="130" customWidth="1"/>
     <col min="13826" max="13831" width="4" style="130"/>
-    <col min="13832" max="13832" width="7.375" style="130" customWidth="1"/>
+    <col min="13832" max="13832" width="7.33203125" style="130" customWidth="1"/>
     <col min="13833" max="13841" width="4" style="130"/>
-    <col min="13842" max="13843" width="6.75" style="130" customWidth="1"/>
+    <col min="13842" max="13843" width="6.77734375" style="130" customWidth="1"/>
     <col min="13844" max="13846" width="4" style="130"/>
-    <col min="13847" max="13847" width="2.375" style="130" customWidth="1"/>
-    <col min="13848" max="13848" width="3.375" style="130" customWidth="1"/>
+    <col min="13847" max="13847" width="2.33203125" style="130" customWidth="1"/>
+    <col min="13848" max="13848" width="3.33203125" style="130" customWidth="1"/>
     <col min="13849" max="14079" width="4" style="130"/>
-    <col min="14080" max="14080" width="2.875" style="130" customWidth="1"/>
-    <col min="14081" max="14081" width="2.375" style="130" customWidth="1"/>
+    <col min="14080" max="14080" width="2.88671875" style="130" customWidth="1"/>
+    <col min="14081" max="14081" width="2.33203125" style="130" customWidth="1"/>
     <col min="14082" max="14087" width="4" style="130"/>
-    <col min="14088" max="14088" width="7.375" style="130" customWidth="1"/>
+    <col min="14088" max="14088" width="7.33203125" style="130" customWidth="1"/>
     <col min="14089" max="14097" width="4" style="130"/>
-    <col min="14098" max="14099" width="6.75" style="130" customWidth="1"/>
+    <col min="14098" max="14099" width="6.77734375" style="130" customWidth="1"/>
     <col min="14100" max="14102" width="4" style="130"/>
-    <col min="14103" max="14103" width="2.375" style="130" customWidth="1"/>
-    <col min="14104" max="14104" width="3.375" style="130" customWidth="1"/>
+    <col min="14103" max="14103" width="2.33203125" style="130" customWidth="1"/>
+    <col min="14104" max="14104" width="3.33203125" style="130" customWidth="1"/>
     <col min="14105" max="14335" width="4" style="130"/>
-    <col min="14336" max="14336" width="2.875" style="130" customWidth="1"/>
-    <col min="14337" max="14337" width="2.375" style="130" customWidth="1"/>
+    <col min="14336" max="14336" width="2.88671875" style="130" customWidth="1"/>
+    <col min="14337" max="14337" width="2.33203125" style="130" customWidth="1"/>
     <col min="14338" max="14343" width="4" style="130"/>
-    <col min="14344" max="14344" width="7.375" style="130" customWidth="1"/>
+    <col min="14344" max="14344" width="7.33203125" style="130" customWidth="1"/>
     <col min="14345" max="14353" width="4" style="130"/>
-    <col min="14354" max="14355" width="6.75" style="130" customWidth="1"/>
+    <col min="14354" max="14355" width="6.77734375" style="130" customWidth="1"/>
     <col min="14356" max="14358" width="4" style="130"/>
-    <col min="14359" max="14359" width="2.375" style="130" customWidth="1"/>
-    <col min="14360" max="14360" width="3.375" style="130" customWidth="1"/>
+    <col min="14359" max="14359" width="2.33203125" style="130" customWidth="1"/>
+    <col min="14360" max="14360" width="3.33203125" style="130" customWidth="1"/>
     <col min="14361" max="14591" width="4" style="130"/>
-    <col min="14592" max="14592" width="2.875" style="130" customWidth="1"/>
-    <col min="14593" max="14593" width="2.375" style="130" customWidth="1"/>
+    <col min="14592" max="14592" width="2.88671875" style="130" customWidth="1"/>
+    <col min="14593" max="14593" width="2.33203125" style="130" customWidth="1"/>
     <col min="14594" max="14599" width="4" style="130"/>
-    <col min="14600" max="14600" width="7.375" style="130" customWidth="1"/>
+    <col min="14600" max="14600" width="7.33203125" style="130" customWidth="1"/>
     <col min="14601" max="14609" width="4" style="130"/>
-    <col min="14610" max="14611" width="6.75" style="130" customWidth="1"/>
+    <col min="14610" max="14611" width="6.77734375" style="130" customWidth="1"/>
     <col min="14612" max="14614" width="4" style="130"/>
-    <col min="14615" max="14615" width="2.375" style="130" customWidth="1"/>
-    <col min="14616" max="14616" width="3.375" style="130" customWidth="1"/>
+    <col min="14615" max="14615" width="2.33203125" style="130" customWidth="1"/>
+    <col min="14616" max="14616" width="3.33203125" style="130" customWidth="1"/>
     <col min="14617" max="14847" width="4" style="130"/>
-    <col min="14848" max="14848" width="2.875" style="130" customWidth="1"/>
-    <col min="14849" max="14849" width="2.375" style="130" customWidth="1"/>
+    <col min="14848" max="14848" width="2.88671875" style="130" customWidth="1"/>
+    <col min="14849" max="14849" width="2.33203125" style="130" customWidth="1"/>
     <col min="14850" max="14855" width="4" style="130"/>
-    <col min="14856" max="14856" width="7.375" style="130" customWidth="1"/>
+    <col min="14856" max="14856" width="7.33203125" style="130" customWidth="1"/>
     <col min="14857" max="14865" width="4" style="130"/>
-    <col min="14866" max="14867" width="6.75" style="130" customWidth="1"/>
+    <col min="14866" max="14867" width="6.77734375" style="130" customWidth="1"/>
     <col min="14868" max="14870" width="4" style="130"/>
-    <col min="14871" max="14871" width="2.375" style="130" customWidth="1"/>
-    <col min="14872" max="14872" width="3.375" style="130" customWidth="1"/>
+    <col min="14871" max="14871" width="2.33203125" style="130" customWidth="1"/>
+    <col min="14872" max="14872" width="3.33203125" style="130" customWidth="1"/>
     <col min="14873" max="15103" width="4" style="130"/>
-    <col min="15104" max="15104" width="2.875" style="130" customWidth="1"/>
-    <col min="15105" max="15105" width="2.375" style="130" customWidth="1"/>
+    <col min="15104" max="15104" width="2.88671875" style="130" customWidth="1"/>
+    <col min="15105" max="15105" width="2.33203125" style="130" customWidth="1"/>
     <col min="15106" max="15111" width="4" style="130"/>
-    <col min="15112" max="15112" width="7.375" style="130" customWidth="1"/>
+    <col min="15112" max="15112" width="7.33203125" style="130" customWidth="1"/>
     <col min="15113" max="15121" width="4" style="130"/>
-    <col min="15122" max="15123" width="6.75" style="130" customWidth="1"/>
+    <col min="15122" max="15123" width="6.77734375" style="130" customWidth="1"/>
     <col min="15124" max="15126" width="4" style="130"/>
-    <col min="15127" max="15127" width="2.375" style="130" customWidth="1"/>
-    <col min="15128" max="15128" width="3.375" style="130" customWidth="1"/>
+    <col min="15127" max="15127" width="2.33203125" style="130" customWidth="1"/>
+    <col min="15128" max="15128" width="3.33203125" style="130" customWidth="1"/>
     <col min="15129" max="15359" width="4" style="130"/>
-    <col min="15360" max="15360" width="2.875" style="130" customWidth="1"/>
-    <col min="15361" max="15361" width="2.375" style="130" customWidth="1"/>
+    <col min="15360" max="15360" width="2.88671875" style="130" customWidth="1"/>
+    <col min="15361" max="15361" width="2.33203125" style="130" customWidth="1"/>
     <col min="15362" max="15367" width="4" style="130"/>
-    <col min="15368" max="15368" width="7.375" style="130" customWidth="1"/>
+    <col min="15368" max="15368" width="7.33203125" style="130" customWidth="1"/>
     <col min="15369" max="15377" width="4" style="130"/>
-    <col min="15378" max="15379" width="6.75" style="130" customWidth="1"/>
+    <col min="15378" max="15379" width="6.77734375" style="130" customWidth="1"/>
     <col min="15380" max="15382" width="4" style="130"/>
-    <col min="15383" max="15383" width="2.375" style="130" customWidth="1"/>
-    <col min="15384" max="15384" width="3.375" style="130" customWidth="1"/>
+    <col min="15383" max="15383" width="2.33203125" style="130" customWidth="1"/>
+    <col min="15384" max="15384" width="3.33203125" style="130" customWidth="1"/>
     <col min="15385" max="15615" width="4" style="130"/>
-    <col min="15616" max="15616" width="2.875" style="130" customWidth="1"/>
-    <col min="15617" max="15617" width="2.375" style="130" customWidth="1"/>
+    <col min="15616" max="15616" width="2.88671875" style="130" customWidth="1"/>
+    <col min="15617" max="15617" width="2.33203125" style="130" customWidth="1"/>
     <col min="15618" max="15623" width="4" style="130"/>
-    <col min="15624" max="15624" width="7.375" style="130" customWidth="1"/>
+    <col min="15624" max="15624" width="7.33203125" style="130" customWidth="1"/>
     <col min="15625" max="15633" width="4" style="130"/>
-    <col min="15634" max="15635" width="6.75" style="130" customWidth="1"/>
+    <col min="15634" max="15635" width="6.77734375" style="130" customWidth="1"/>
     <col min="15636" max="15638" width="4" style="130"/>
-    <col min="15639" max="15639" width="2.375" style="130" customWidth="1"/>
-    <col min="15640" max="15640" width="3.375" style="130" customWidth="1"/>
+    <col min="15639" max="15639" width="2.33203125" style="130" customWidth="1"/>
+    <col min="15640" max="15640" width="3.33203125" style="130" customWidth="1"/>
     <col min="15641" max="15871" width="4" style="130"/>
-    <col min="15872" max="15872" width="2.875" style="130" customWidth="1"/>
-    <col min="15873" max="15873" width="2.375" style="130" customWidth="1"/>
+    <col min="15872" max="15872" width="2.88671875" style="130" customWidth="1"/>
+    <col min="15873" max="15873" width="2.33203125" style="130" customWidth="1"/>
     <col min="15874" max="15879" width="4" style="130"/>
-    <col min="15880" max="15880" width="7.375" style="130" customWidth="1"/>
+    <col min="15880" max="15880" width="7.33203125" style="130" customWidth="1"/>
     <col min="15881" max="15889" width="4" style="130"/>
-    <col min="15890" max="15891" width="6.75" style="130" customWidth="1"/>
+    <col min="15890" max="15891" width="6.77734375" style="130" customWidth="1"/>
     <col min="15892" max="15894" width="4" style="130"/>
-    <col min="15895" max="15895" width="2.375" style="130" customWidth="1"/>
-    <col min="15896" max="15896" width="3.375" style="130" customWidth="1"/>
+    <col min="15895" max="15895" width="2.33203125" style="130" customWidth="1"/>
+    <col min="15896" max="15896" width="3.33203125" style="130" customWidth="1"/>
     <col min="15897" max="16127" width="4" style="130"/>
-    <col min="16128" max="16128" width="2.875" style="130" customWidth="1"/>
-    <col min="16129" max="16129" width="2.375" style="130" customWidth="1"/>
+    <col min="16128" max="16128" width="2.88671875" style="130" customWidth="1"/>
+    <col min="16129" max="16129" width="2.33203125" style="130" customWidth="1"/>
     <col min="16130" max="16135" width="4" style="130"/>
-    <col min="16136" max="16136" width="7.375" style="130" customWidth="1"/>
+    <col min="16136" max="16136" width="7.33203125" style="130" customWidth="1"/>
     <col min="16137" max="16145" width="4" style="130"/>
-    <col min="16146" max="16147" width="6.75" style="130" customWidth="1"/>
+    <col min="16146" max="16147" width="6.77734375" style="130" customWidth="1"/>
     <col min="16148" max="16150" width="4" style="130"/>
-    <col min="16151" max="16151" width="2.375" style="130" customWidth="1"/>
-    <col min="16152" max="16152" width="3.375" style="130" customWidth="1"/>
+    <col min="16151" max="16151" width="2.33203125" style="130" customWidth="1"/>
+    <col min="16152" max="16152" width="3.33203125" style="130" customWidth="1"/>
     <col min="16153" max="16384" width="4" style="130"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="129"/>
       <c r="B1" s="129" t="s">
         <v>180</v>
       </c>
       <c r="C1" s="129"/>
       <c r="D1" s="129"/>
       <c r="E1" s="129"/>
       <c r="F1" s="129"/>
       <c r="G1" s="129"/>
       <c r="H1" s="129"/>
       <c r="I1" s="129"/>
       <c r="J1" s="129"/>
       <c r="K1" s="129"/>
       <c r="L1" s="129"/>
       <c r="M1" s="129"/>
       <c r="N1" s="129"/>
       <c r="O1" s="129"/>
-      <c r="P1" s="199" t="s">
+      <c r="P1" s="253" t="s">
         <v>181</v>
       </c>
-      <c r="Q1" s="199"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Q1" s="253"/>
+      <c r="R1" s="253"/>
+      <c r="S1" s="253"/>
+      <c r="T1" s="253"/>
+      <c r="U1" s="253"/>
+      <c r="V1" s="253"/>
+      <c r="W1" s="253"/>
+      <c r="X1" s="253"/>
+    </row>
+    <row r="2" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="129"/>
       <c r="B2" s="129"/>
       <c r="C2" s="129"/>
       <c r="D2" s="129"/>
       <c r="E2" s="129"/>
       <c r="F2" s="129"/>
       <c r="G2" s="129"/>
       <c r="H2" s="129"/>
       <c r="I2" s="129"/>
       <c r="J2" s="129"/>
       <c r="K2" s="129"/>
       <c r="L2" s="129"/>
       <c r="M2" s="129"/>
       <c r="N2" s="129"/>
       <c r="O2" s="129"/>
       <c r="P2" s="129"/>
       <c r="Q2" s="129"/>
       <c r="R2" s="131"/>
       <c r="S2" s="129"/>
       <c r="T2" s="129"/>
       <c r="U2" s="129"/>
       <c r="V2" s="129"/>
       <c r="W2" s="129"/>
       <c r="X2" s="129"/>
     </row>
-    <row r="3" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="200" t="s">
+    <row r="3" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="254" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="200"/>
-[...23 lines deleted...]
-    <row r="4" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="254"/>
+      <c r="C3" s="254"/>
+      <c r="D3" s="254"/>
+      <c r="E3" s="254"/>
+      <c r="F3" s="254"/>
+      <c r="G3" s="254"/>
+      <c r="H3" s="254"/>
+      <c r="I3" s="254"/>
+      <c r="J3" s="254"/>
+      <c r="K3" s="254"/>
+      <c r="L3" s="254"/>
+      <c r="M3" s="254"/>
+      <c r="N3" s="254"/>
+      <c r="O3" s="254"/>
+      <c r="P3" s="254"/>
+      <c r="Q3" s="254"/>
+      <c r="R3" s="254"/>
+      <c r="S3" s="254"/>
+      <c r="T3" s="254"/>
+      <c r="U3" s="254"/>
+      <c r="V3" s="254"/>
+      <c r="W3" s="254"/>
+      <c r="X3" s="254"/>
+    </row>
+    <row r="4" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="129"/>
       <c r="B4" s="129"/>
       <c r="C4" s="129"/>
       <c r="D4" s="129"/>
       <c r="E4" s="129"/>
       <c r="F4" s="129"/>
       <c r="G4" s="129"/>
       <c r="H4" s="129"/>
       <c r="I4" s="129"/>
       <c r="J4" s="129"/>
       <c r="K4" s="129"/>
       <c r="L4" s="129"/>
       <c r="M4" s="129"/>
       <c r="N4" s="129"/>
       <c r="O4" s="129"/>
       <c r="P4" s="129"/>
       <c r="Q4" s="129"/>
       <c r="R4" s="129"/>
       <c r="S4" s="129"/>
       <c r="T4" s="129"/>
       <c r="U4" s="129"/>
       <c r="V4" s="129"/>
       <c r="W4" s="129"/>
       <c r="X4" s="129"/>
     </row>
-    <row r="5" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="201" t="s">
+    <row r="5" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="233" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="202"/>
-[...24 lines deleted...]
-      <c r="A6" s="201" t="s">
+      <c r="B5" s="234"/>
+      <c r="C5" s="234"/>
+      <c r="D5" s="234"/>
+      <c r="E5" s="235"/>
+      <c r="F5" s="233"/>
+      <c r="G5" s="234"/>
+      <c r="H5" s="234"/>
+      <c r="I5" s="234"/>
+      <c r="J5" s="234"/>
+      <c r="K5" s="234"/>
+      <c r="L5" s="234"/>
+      <c r="M5" s="234"/>
+      <c r="N5" s="234"/>
+      <c r="O5" s="234"/>
+      <c r="P5" s="234"/>
+      <c r="Q5" s="234"/>
+      <c r="R5" s="234"/>
+      <c r="S5" s="234"/>
+      <c r="T5" s="234"/>
+      <c r="U5" s="234"/>
+      <c r="V5" s="234"/>
+      <c r="W5" s="234"/>
+      <c r="X5" s="235"/>
+    </row>
+    <row r="6" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="233" t="s">
         <v>182</v>
       </c>
-      <c r="B6" s="202"/>
-[...3 lines deleted...]
-      <c r="F6" s="201" t="s">
+      <c r="B6" s="234"/>
+      <c r="C6" s="234"/>
+      <c r="D6" s="234"/>
+      <c r="E6" s="235"/>
+      <c r="F6" s="233" t="s">
         <v>183</v>
       </c>
-      <c r="G6" s="202"/>
-[...19 lines deleted...]
-      <c r="A7" s="201" t="s">
+      <c r="G6" s="234"/>
+      <c r="H6" s="234"/>
+      <c r="I6" s="234"/>
+      <c r="J6" s="234"/>
+      <c r="K6" s="234"/>
+      <c r="L6" s="234"/>
+      <c r="M6" s="234"/>
+      <c r="N6" s="234"/>
+      <c r="O6" s="234"/>
+      <c r="P6" s="234"/>
+      <c r="Q6" s="234"/>
+      <c r="R6" s="234"/>
+      <c r="S6" s="234"/>
+      <c r="T6" s="234"/>
+      <c r="U6" s="234"/>
+      <c r="V6" s="234"/>
+      <c r="W6" s="234"/>
+      <c r="X6" s="235"/>
+    </row>
+    <row r="7" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="233" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="202"/>
-[...3 lines deleted...]
-      <c r="F7" s="204" t="s">
+      <c r="B7" s="234"/>
+      <c r="C7" s="234"/>
+      <c r="D7" s="234"/>
+      <c r="E7" s="235"/>
+      <c r="F7" s="255" t="s">
         <v>224</v>
       </c>
-      <c r="G7" s="205"/>
-[...16 lines deleted...]
-      <c r="X7" s="206"/>
+      <c r="G7" s="256"/>
+      <c r="H7" s="256"/>
+      <c r="I7" s="256"/>
+      <c r="J7" s="256"/>
+      <c r="K7" s="256"/>
+      <c r="L7" s="256"/>
+      <c r="M7" s="256"/>
+      <c r="N7" s="256"/>
+      <c r="O7" s="256"/>
+      <c r="P7" s="256"/>
+      <c r="Q7" s="256"/>
+      <c r="R7" s="256"/>
+      <c r="S7" s="256"/>
+      <c r="T7" s="256"/>
+      <c r="U7" s="256"/>
+      <c r="V7" s="256"/>
+      <c r="W7" s="256"/>
+      <c r="X7" s="257"/>
       <c r="Y7" s="130" t="s">
         <v>4</v>
       </c>
       <c r="AA7" s="130" t="s">
         <v>5</v>
       </c>
       <c r="AC7" s="130" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="129"/>
       <c r="B8" s="129"/>
       <c r="C8" s="129"/>
       <c r="D8" s="129"/>
       <c r="E8" s="129"/>
       <c r="F8" s="129"/>
       <c r="G8" s="129"/>
       <c r="H8" s="129"/>
       <c r="I8" s="129"/>
       <c r="J8" s="129"/>
       <c r="K8" s="129"/>
       <c r="L8" s="129"/>
       <c r="M8" s="129"/>
       <c r="N8" s="129"/>
       <c r="O8" s="129"/>
       <c r="P8" s="129"/>
       <c r="Q8" s="129"/>
       <c r="R8" s="129"/>
       <c r="S8" s="129"/>
       <c r="T8" s="129"/>
       <c r="U8" s="129"/>
       <c r="V8" s="129"/>
       <c r="W8" s="129"/>
       <c r="X8" s="129"/>
     </row>
-    <row r="9" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="133"/>
       <c r="B9" s="134"/>
       <c r="C9" s="134"/>
       <c r="D9" s="134"/>
       <c r="E9" s="134"/>
       <c r="F9" s="134"/>
       <c r="G9" s="134"/>
       <c r="H9" s="134"/>
       <c r="I9" s="134"/>
       <c r="J9" s="134"/>
       <c r="K9" s="134"/>
       <c r="L9" s="134"/>
       <c r="M9" s="134"/>
       <c r="N9" s="134"/>
       <c r="O9" s="134"/>
       <c r="P9" s="134"/>
       <c r="Q9" s="134"/>
       <c r="R9" s="134"/>
       <c r="S9" s="134"/>
       <c r="T9" s="135"/>
       <c r="U9" s="136"/>
       <c r="V9" s="136"/>
       <c r="W9" s="136"/>
       <c r="X9" s="137"/>
     </row>
-    <row r="10" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="138" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="129"/>
       <c r="C10" s="129"/>
       <c r="D10" s="129"/>
       <c r="E10" s="129"/>
       <c r="F10" s="129"/>
       <c r="G10" s="129"/>
       <c r="H10" s="129"/>
       <c r="I10" s="129"/>
       <c r="J10" s="129"/>
       <c r="K10" s="129"/>
       <c r="L10" s="129"/>
       <c r="M10" s="129"/>
       <c r="N10" s="129"/>
       <c r="O10" s="129"/>
       <c r="P10" s="129"/>
       <c r="Q10" s="129"/>
       <c r="R10" s="129"/>
       <c r="S10" s="129"/>
-      <c r="T10" s="207" t="s">
+      <c r="T10" s="202" t="s">
         <v>184</v>
       </c>
-      <c r="U10" s="208"/>
-[...4 lines deleted...]
-    <row r="11" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="U10" s="203"/>
+      <c r="V10" s="203"/>
+      <c r="W10" s="203"/>
+      <c r="X10" s="204"/>
+    </row>
+    <row r="11" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="138"/>
       <c r="B11" s="129"/>
       <c r="C11" s="129"/>
       <c r="D11" s="129"/>
       <c r="E11" s="129"/>
       <c r="F11" s="129"/>
       <c r="G11" s="129"/>
       <c r="H11" s="129"/>
       <c r="I11" s="129"/>
       <c r="J11" s="129"/>
       <c r="K11" s="129"/>
       <c r="L11" s="129"/>
       <c r="M11" s="129"/>
       <c r="N11" s="129"/>
       <c r="O11" s="129"/>
       <c r="P11" s="129"/>
       <c r="Q11" s="129"/>
       <c r="R11" s="129"/>
       <c r="S11" s="129"/>
       <c r="T11" s="139"/>
       <c r="U11" s="140"/>
       <c r="V11" s="140"/>
       <c r="W11" s="140"/>
       <c r="X11" s="141"/>
     </row>
-    <row r="12" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="138"/>
       <c r="B12" s="142" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="197" t="s">
+      <c r="C12" s="205" t="s">
         <v>185</v>
       </c>
-      <c r="D12" s="197"/>
-[...14 lines deleted...]
-      <c r="S12" s="198"/>
+      <c r="D12" s="205"/>
+      <c r="E12" s="205"/>
+      <c r="F12" s="205"/>
+      <c r="G12" s="205"/>
+      <c r="H12" s="205"/>
+      <c r="I12" s="205"/>
+      <c r="J12" s="205"/>
+      <c r="K12" s="205"/>
+      <c r="L12" s="205"/>
+      <c r="M12" s="205"/>
+      <c r="N12" s="205"/>
+      <c r="O12" s="205"/>
+      <c r="P12" s="205"/>
+      <c r="Q12" s="205"/>
+      <c r="R12" s="205"/>
+      <c r="S12" s="206"/>
       <c r="T12" s="139"/>
       <c r="U12" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V12" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W12" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X12" s="141"/>
       <c r="Y12" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AA12" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AC12" s="130" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="13" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="138"/>
       <c r="B13" s="142"/>
-      <c r="C13" s="197"/>
-[...15 lines deleted...]
-      <c r="S13" s="198"/>
+      <c r="C13" s="205"/>
+      <c r="D13" s="205"/>
+      <c r="E13" s="205"/>
+      <c r="F13" s="205"/>
+      <c r="G13" s="205"/>
+      <c r="H13" s="205"/>
+      <c r="I13" s="205"/>
+      <c r="J13" s="205"/>
+      <c r="K13" s="205"/>
+      <c r="L13" s="205"/>
+      <c r="M13" s="205"/>
+      <c r="N13" s="205"/>
+      <c r="O13" s="205"/>
+      <c r="P13" s="205"/>
+      <c r="Q13" s="205"/>
+      <c r="R13" s="205"/>
+      <c r="S13" s="206"/>
       <c r="T13" s="139"/>
       <c r="U13" s="140"/>
       <c r="V13" s="140"/>
       <c r="W13" s="140"/>
       <c r="X13" s="141"/>
     </row>
-    <row r="14" spans="1:29" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:29" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="138"/>
       <c r="B14" s="129"/>
       <c r="C14" s="129"/>
       <c r="D14" s="129"/>
       <c r="E14" s="129"/>
       <c r="F14" s="129"/>
       <c r="G14" s="129"/>
       <c r="H14" s="129"/>
       <c r="I14" s="129"/>
       <c r="J14" s="129"/>
       <c r="K14" s="129"/>
       <c r="L14" s="129"/>
       <c r="M14" s="129"/>
       <c r="N14" s="129"/>
       <c r="O14" s="129"/>
       <c r="P14" s="129"/>
       <c r="Q14" s="129"/>
       <c r="R14" s="129"/>
       <c r="S14" s="129"/>
       <c r="T14" s="139"/>
       <c r="U14" s="140"/>
       <c r="V14" s="140"/>
       <c r="W14" s="140"/>
       <c r="X14" s="141"/>
     </row>
-    <row r="15" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="138"/>
       <c r="B15" s="129" t="s">
         <v>187</v>
       </c>
-      <c r="C15" s="210" t="s">
+      <c r="C15" s="197" t="s">
         <v>188</v>
       </c>
-      <c r="D15" s="210"/>
-[...14 lines deleted...]
-      <c r="S15" s="211"/>
+      <c r="D15" s="197"/>
+      <c r="E15" s="197"/>
+      <c r="F15" s="197"/>
+      <c r="G15" s="197"/>
+      <c r="H15" s="197"/>
+      <c r="I15" s="197"/>
+      <c r="J15" s="197"/>
+      <c r="K15" s="197"/>
+      <c r="L15" s="197"/>
+      <c r="M15" s="197"/>
+      <c r="N15" s="197"/>
+      <c r="O15" s="197"/>
+      <c r="P15" s="197"/>
+      <c r="Q15" s="197"/>
+      <c r="R15" s="197"/>
+      <c r="S15" s="246"/>
       <c r="T15" s="139"/>
       <c r="U15" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V15" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W15" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X15" s="141"/>
       <c r="Y15" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AA15" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AC15" s="130" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="16" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="138"/>
       <c r="B16" s="129"/>
-      <c r="C16" s="210"/>
-[...15 lines deleted...]
-      <c r="S16" s="211"/>
+      <c r="C16" s="197"/>
+      <c r="D16" s="197"/>
+      <c r="E16" s="197"/>
+      <c r="F16" s="197"/>
+      <c r="G16" s="197"/>
+      <c r="H16" s="197"/>
+      <c r="I16" s="197"/>
+      <c r="J16" s="197"/>
+      <c r="K16" s="197"/>
+      <c r="L16" s="197"/>
+      <c r="M16" s="197"/>
+      <c r="N16" s="197"/>
+      <c r="O16" s="197"/>
+      <c r="P16" s="197"/>
+      <c r="Q16" s="197"/>
+      <c r="R16" s="197"/>
+      <c r="S16" s="246"/>
       <c r="T16" s="139"/>
       <c r="U16" s="140"/>
       <c r="V16" s="140"/>
       <c r="W16" s="140"/>
       <c r="X16" s="141"/>
     </row>
-    <row r="17" spans="1:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="138"/>
       <c r="B17" s="129"/>
       <c r="C17" s="129"/>
       <c r="D17" s="129"/>
       <c r="E17" s="129"/>
       <c r="F17" s="129"/>
       <c r="G17" s="129"/>
       <c r="H17" s="129"/>
       <c r="I17" s="129"/>
       <c r="J17" s="129"/>
       <c r="K17" s="129"/>
       <c r="L17" s="129"/>
       <c r="M17" s="129"/>
       <c r="N17" s="129"/>
       <c r="O17" s="129"/>
       <c r="P17" s="129"/>
       <c r="Q17" s="129"/>
       <c r="R17" s="129"/>
       <c r="S17" s="129"/>
       <c r="T17" s="139"/>
       <c r="U17" s="140"/>
       <c r="V17" s="140"/>
       <c r="W17" s="140"/>
       <c r="X17" s="141"/>
       <c r="AC17" s="163"/>
       <c r="AD17" s="163"/>
       <c r="AE17" s="163"/>
       <c r="AF17" s="163"/>
       <c r="AG17" s="163"/>
       <c r="AH17" s="163"/>
       <c r="AI17" s="163"/>
       <c r="AJ17" s="163"/>
       <c r="AK17" s="163"/>
       <c r="AL17" s="163"/>
       <c r="AM17" s="163"/>
       <c r="AN17" s="163"/>
       <c r="AO17" s="163"/>
       <c r="AP17" s="163"/>
     </row>
-    <row r="18" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="138"/>
       <c r="B18" s="131" t="s">
         <v>189</v>
       </c>
-      <c r="C18" s="197" t="s">
+      <c r="C18" s="205" t="s">
         <v>190</v>
       </c>
-      <c r="D18" s="197"/>
-[...14 lines deleted...]
-      <c r="S18" s="198"/>
+      <c r="D18" s="205"/>
+      <c r="E18" s="205"/>
+      <c r="F18" s="205"/>
+      <c r="G18" s="205"/>
+      <c r="H18" s="205"/>
+      <c r="I18" s="205"/>
+      <c r="J18" s="205"/>
+      <c r="K18" s="205"/>
+      <c r="L18" s="205"/>
+      <c r="M18" s="205"/>
+      <c r="N18" s="205"/>
+      <c r="O18" s="205"/>
+      <c r="P18" s="205"/>
+      <c r="Q18" s="205"/>
+      <c r="R18" s="205"/>
+      <c r="S18" s="206"/>
       <c r="T18" s="139"/>
       <c r="U18" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V18" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W18" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X18" s="141"/>
       <c r="Y18" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AA18" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AC18" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AD18" s="163"/>
       <c r="AE18" s="163"/>
       <c r="AF18" s="163"/>
       <c r="AG18" s="163"/>
       <c r="AH18" s="163"/>
       <c r="AI18" s="163"/>
       <c r="AJ18" s="163"/>
       <c r="AK18" s="163"/>
       <c r="AL18" s="163"/>
       <c r="AM18" s="163"/>
       <c r="AN18" s="163"/>
       <c r="AO18" s="163"/>
       <c r="AP18" s="163"/>
     </row>
-    <row r="19" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="138"/>
       <c r="B19" s="131"/>
-      <c r="C19" s="197"/>
-[...15 lines deleted...]
-      <c r="S19" s="198"/>
+      <c r="C19" s="205"/>
+      <c r="D19" s="205"/>
+      <c r="E19" s="205"/>
+      <c r="F19" s="205"/>
+      <c r="G19" s="205"/>
+      <c r="H19" s="205"/>
+      <c r="I19" s="205"/>
+      <c r="J19" s="205"/>
+      <c r="K19" s="205"/>
+      <c r="L19" s="205"/>
+      <c r="M19" s="205"/>
+      <c r="N19" s="205"/>
+      <c r="O19" s="205"/>
+      <c r="P19" s="205"/>
+      <c r="Q19" s="205"/>
+      <c r="R19" s="205"/>
+      <c r="S19" s="206"/>
       <c r="T19" s="139"/>
       <c r="U19" s="140"/>
       <c r="V19" s="140"/>
       <c r="W19" s="140"/>
       <c r="X19" s="141"/>
       <c r="AC19" s="163"/>
       <c r="AD19" s="163"/>
       <c r="AE19" s="163"/>
       <c r="AF19" s="163"/>
       <c r="AG19" s="163"/>
       <c r="AH19" s="163"/>
       <c r="AI19" s="163"/>
       <c r="AJ19" s="163"/>
       <c r="AK19" s="163"/>
       <c r="AL19" s="163"/>
       <c r="AM19" s="163"/>
       <c r="AN19" s="163"/>
       <c r="AO19" s="163"/>
       <c r="AP19" s="163"/>
     </row>
-    <row r="20" spans="1:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="138"/>
       <c r="B20" s="131"/>
       <c r="C20" s="144"/>
       <c r="D20" s="144"/>
       <c r="E20" s="144"/>
       <c r="F20" s="144"/>
       <c r="G20" s="144"/>
       <c r="H20" s="144"/>
       <c r="I20" s="144"/>
       <c r="J20" s="144"/>
       <c r="K20" s="144"/>
       <c r="L20" s="144"/>
       <c r="M20" s="144"/>
       <c r="N20" s="144"/>
       <c r="O20" s="144"/>
       <c r="P20" s="144"/>
       <c r="Q20" s="144"/>
       <c r="R20" s="144"/>
       <c r="S20" s="145"/>
       <c r="T20" s="139"/>
       <c r="U20" s="140"/>
       <c r="V20" s="140"/>
       <c r="W20" s="140"/>
       <c r="X20" s="141"/>
       <c r="AC20" s="163"/>
       <c r="AD20" s="163"/>
       <c r="AE20" s="163"/>
       <c r="AF20" s="163"/>
       <c r="AG20" s="163"/>
       <c r="AH20" s="163"/>
       <c r="AI20" s="163"/>
       <c r="AJ20" s="163"/>
       <c r="AK20" s="163"/>
       <c r="AL20" s="163"/>
       <c r="AM20" s="163"/>
       <c r="AN20" s="163"/>
       <c r="AO20" s="163"/>
       <c r="AP20" s="163"/>
     </row>
-    <row r="21" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="138"/>
       <c r="B21" s="129" t="s">
         <v>191</v>
       </c>
-      <c r="C21" s="219" t="s">
+      <c r="C21" s="243" t="s">
         <v>192</v>
       </c>
-      <c r="D21" s="219"/>
-[...14 lines deleted...]
-      <c r="S21" s="220"/>
+      <c r="D21" s="243"/>
+      <c r="E21" s="243"/>
+      <c r="F21" s="243"/>
+      <c r="G21" s="243"/>
+      <c r="H21" s="243"/>
+      <c r="I21" s="243"/>
+      <c r="J21" s="243"/>
+      <c r="K21" s="243"/>
+      <c r="L21" s="243"/>
+      <c r="M21" s="243"/>
+      <c r="N21" s="243"/>
+      <c r="O21" s="243"/>
+      <c r="P21" s="243"/>
+      <c r="Q21" s="243"/>
+      <c r="R21" s="243"/>
+      <c r="S21" s="244"/>
       <c r="T21" s="139"/>
       <c r="U21" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V21" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W21" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X21" s="141"/>
       <c r="Y21" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AA21" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AC21" s="130" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="22" spans="1:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="138"/>
       <c r="B22" s="129"/>
       <c r="C22" s="129"/>
       <c r="D22" s="129"/>
       <c r="E22" s="129"/>
       <c r="F22" s="129"/>
       <c r="G22" s="129"/>
       <c r="H22" s="129"/>
       <c r="I22" s="129"/>
       <c r="J22" s="129"/>
       <c r="K22" s="129"/>
       <c r="L22" s="129"/>
       <c r="M22" s="129"/>
       <c r="N22" s="129"/>
       <c r="O22" s="129"/>
       <c r="P22" s="129"/>
       <c r="Q22" s="129"/>
       <c r="R22" s="129"/>
       <c r="S22" s="129"/>
       <c r="T22" s="139"/>
       <c r="U22" s="140"/>
       <c r="V22" s="140"/>
       <c r="W22" s="140"/>
       <c r="X22" s="141"/>
     </row>
-    <row r="23" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="138"/>
       <c r="B23" s="129" t="s">
         <v>193</v>
       </c>
-      <c r="C23" s="221" t="s">
+      <c r="C23" s="209" t="s">
         <v>194</v>
       </c>
-      <c r="D23" s="221"/>
-[...14 lines deleted...]
-      <c r="S23" s="222"/>
+      <c r="D23" s="209"/>
+      <c r="E23" s="209"/>
+      <c r="F23" s="209"/>
+      <c r="G23" s="209"/>
+      <c r="H23" s="209"/>
+      <c r="I23" s="209"/>
+      <c r="J23" s="209"/>
+      <c r="K23" s="209"/>
+      <c r="L23" s="209"/>
+      <c r="M23" s="209"/>
+      <c r="N23" s="209"/>
+      <c r="O23" s="209"/>
+      <c r="P23" s="209"/>
+      <c r="Q23" s="209"/>
+      <c r="R23" s="209"/>
+      <c r="S23" s="245"/>
       <c r="T23" s="139"/>
       <c r="U23" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V23" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W23" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X23" s="141"/>
       <c r="Y23" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AA23" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AC23" s="130" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="24" spans="1:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="138"/>
       <c r="B24" s="129"/>
       <c r="C24" s="129"/>
       <c r="D24" s="129"/>
       <c r="E24" s="129"/>
       <c r="F24" s="129"/>
       <c r="G24" s="129"/>
       <c r="H24" s="129"/>
       <c r="I24" s="129"/>
       <c r="J24" s="129"/>
       <c r="K24" s="129"/>
       <c r="L24" s="129"/>
       <c r="M24" s="129"/>
       <c r="N24" s="129"/>
       <c r="O24" s="129"/>
       <c r="P24" s="129"/>
       <c r="Q24" s="129"/>
       <c r="R24" s="129"/>
       <c r="S24" s="129"/>
       <c r="T24" s="139"/>
       <c r="U24" s="140"/>
       <c r="V24" s="140"/>
       <c r="W24" s="140"/>
       <c r="X24" s="141"/>
     </row>
-    <row r="25" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="138"/>
       <c r="B25" s="129" t="s">
         <v>195</v>
       </c>
-      <c r="C25" s="210" t="s">
+      <c r="C25" s="197" t="s">
         <v>196</v>
       </c>
-      <c r="D25" s="210"/>
-[...14 lines deleted...]
-      <c r="S25" s="211"/>
+      <c r="D25" s="197"/>
+      <c r="E25" s="197"/>
+      <c r="F25" s="197"/>
+      <c r="G25" s="197"/>
+      <c r="H25" s="197"/>
+      <c r="I25" s="197"/>
+      <c r="J25" s="197"/>
+      <c r="K25" s="197"/>
+      <c r="L25" s="197"/>
+      <c r="M25" s="197"/>
+      <c r="N25" s="197"/>
+      <c r="O25" s="197"/>
+      <c r="P25" s="197"/>
+      <c r="Q25" s="197"/>
+      <c r="R25" s="197"/>
+      <c r="S25" s="246"/>
       <c r="T25" s="139"/>
       <c r="U25" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V25" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W25" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X25" s="141"/>
       <c r="Y25" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AA25" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AC25" s="130" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="26" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="138"/>
       <c r="B26" s="129" t="s">
         <v>24</v>
       </c>
-      <c r="C26" s="210"/>
-[...15 lines deleted...]
-      <c r="S26" s="211"/>
+      <c r="C26" s="197"/>
+      <c r="D26" s="197"/>
+      <c r="E26" s="197"/>
+      <c r="F26" s="197"/>
+      <c r="G26" s="197"/>
+      <c r="H26" s="197"/>
+      <c r="I26" s="197"/>
+      <c r="J26" s="197"/>
+      <c r="K26" s="197"/>
+      <c r="L26" s="197"/>
+      <c r="M26" s="197"/>
+      <c r="N26" s="197"/>
+      <c r="O26" s="197"/>
+      <c r="P26" s="197"/>
+      <c r="Q26" s="197"/>
+      <c r="R26" s="197"/>
+      <c r="S26" s="246"/>
       <c r="T26" s="139"/>
       <c r="U26" s="140"/>
       <c r="V26" s="140"/>
       <c r="W26" s="140"/>
       <c r="X26" s="141"/>
     </row>
-    <row r="27" spans="1:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="138"/>
       <c r="B27" s="129"/>
       <c r="C27" s="129"/>
       <c r="D27" s="129"/>
       <c r="E27" s="129"/>
       <c r="F27" s="129"/>
       <c r="G27" s="129"/>
       <c r="H27" s="129"/>
       <c r="I27" s="129"/>
       <c r="J27" s="129"/>
       <c r="K27" s="129"/>
       <c r="L27" s="129"/>
       <c r="M27" s="129"/>
       <c r="N27" s="129"/>
       <c r="O27" s="129"/>
       <c r="P27" s="129"/>
       <c r="Q27" s="129"/>
       <c r="R27" s="129"/>
       <c r="S27" s="129"/>
       <c r="T27" s="139"/>
       <c r="U27" s="140"/>
       <c r="V27" s="140"/>
       <c r="W27" s="140"/>
       <c r="X27" s="141"/>
     </row>
-    <row r="28" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="138"/>
       <c r="B28" s="129" t="s">
         <v>197</v>
       </c>
-      <c r="C28" s="210" t="s">
+      <c r="C28" s="197" t="s">
         <v>198</v>
       </c>
-      <c r="D28" s="210"/>
-[...14 lines deleted...]
-      <c r="S28" s="211"/>
+      <c r="D28" s="197"/>
+      <c r="E28" s="197"/>
+      <c r="F28" s="197"/>
+      <c r="G28" s="197"/>
+      <c r="H28" s="197"/>
+      <c r="I28" s="197"/>
+      <c r="J28" s="197"/>
+      <c r="K28" s="197"/>
+      <c r="L28" s="197"/>
+      <c r="M28" s="197"/>
+      <c r="N28" s="197"/>
+      <c r="O28" s="197"/>
+      <c r="P28" s="197"/>
+      <c r="Q28" s="197"/>
+      <c r="R28" s="197"/>
+      <c r="S28" s="246"/>
       <c r="T28" s="139"/>
       <c r="U28" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V28" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W28" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X28" s="141"/>
       <c r="Y28" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AA28" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AC28" s="130" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="29" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="138"/>
       <c r="B29" s="129"/>
       <c r="C29" s="129"/>
       <c r="D29" s="129"/>
       <c r="E29" s="129"/>
       <c r="F29" s="129"/>
       <c r="G29" s="129"/>
       <c r="H29" s="129"/>
       <c r="I29" s="129"/>
       <c r="J29" s="129"/>
       <c r="K29" s="129"/>
       <c r="L29" s="129"/>
       <c r="M29" s="129"/>
       <c r="N29" s="129"/>
       <c r="O29" s="129"/>
       <c r="P29" s="129"/>
       <c r="Q29" s="129"/>
       <c r="R29" s="129"/>
       <c r="S29" s="129"/>
       <c r="T29" s="139"/>
       <c r="U29" s="140"/>
       <c r="V29" s="140"/>
       <c r="W29" s="140"/>
       <c r="X29" s="141"/>
     </row>
-    <row r="30" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="138" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="129"/>
       <c r="C30" s="129"/>
       <c r="D30" s="129"/>
       <c r="E30" s="129"/>
       <c r="F30" s="129"/>
       <c r="G30" s="129"/>
       <c r="H30" s="129"/>
       <c r="I30" s="129"/>
       <c r="J30" s="129"/>
       <c r="K30" s="129"/>
       <c r="L30" s="129"/>
       <c r="M30" s="129"/>
       <c r="N30" s="129"/>
       <c r="O30" s="129"/>
       <c r="P30" s="129"/>
       <c r="Q30" s="129"/>
       <c r="R30" s="129"/>
       <c r="S30" s="129"/>
       <c r="T30" s="138"/>
       <c r="U30" s="129"/>
       <c r="V30" s="129"/>
       <c r="W30" s="129"/>
       <c r="X30" s="146"/>
     </row>
-    <row r="31" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="138"/>
       <c r="B31" s="129"/>
       <c r="C31" s="129"/>
       <c r="D31" s="129"/>
       <c r="E31" s="129"/>
       <c r="F31" s="129"/>
       <c r="G31" s="129"/>
       <c r="H31" s="129"/>
       <c r="I31" s="129"/>
       <c r="J31" s="129"/>
       <c r="K31" s="129"/>
       <c r="L31" s="129"/>
       <c r="M31" s="129"/>
       <c r="N31" s="129"/>
       <c r="O31" s="129"/>
       <c r="P31" s="129"/>
       <c r="Q31" s="129"/>
       <c r="R31" s="129"/>
       <c r="S31" s="129"/>
       <c r="T31" s="139"/>
       <c r="U31" s="140"/>
       <c r="V31" s="140"/>
       <c r="W31" s="140"/>
       <c r="X31" s="141"/>
     </row>
-    <row r="32" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="138"/>
       <c r="B32" s="129" t="s">
         <v>199</v>
       </c>
       <c r="C32" s="129"/>
       <c r="D32" s="129"/>
       <c r="E32" s="129"/>
       <c r="F32" s="129"/>
       <c r="G32" s="129"/>
       <c r="H32" s="129"/>
       <c r="I32" s="129"/>
       <c r="J32" s="129"/>
       <c r="K32" s="129"/>
       <c r="L32" s="129"/>
       <c r="M32" s="129"/>
       <c r="N32" s="129"/>
       <c r="O32" s="129"/>
       <c r="P32" s="129"/>
       <c r="Q32" s="129"/>
       <c r="R32" s="129"/>
       <c r="S32" s="129"/>
       <c r="T32" s="139"/>
       <c r="U32" s="140"/>
       <c r="V32" s="140"/>
       <c r="W32" s="140"/>
       <c r="X32" s="141"/>
     </row>
-    <row r="33" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="138"/>
-      <c r="B33" s="210" t="s">
+      <c r="B33" s="197" t="s">
         <v>200</v>
       </c>
-      <c r="C33" s="210"/>
-[...15 lines deleted...]
-      <c r="S33" s="211"/>
+      <c r="C33" s="197"/>
+      <c r="D33" s="197"/>
+      <c r="E33" s="197"/>
+      <c r="F33" s="197"/>
+      <c r="G33" s="197"/>
+      <c r="H33" s="197"/>
+      <c r="I33" s="197"/>
+      <c r="J33" s="197"/>
+      <c r="K33" s="197"/>
+      <c r="L33" s="197"/>
+      <c r="M33" s="197"/>
+      <c r="N33" s="197"/>
+      <c r="O33" s="197"/>
+      <c r="P33" s="197"/>
+      <c r="Q33" s="197"/>
+      <c r="R33" s="197"/>
+      <c r="S33" s="246"/>
       <c r="T33" s="139"/>
       <c r="U33" s="140"/>
       <c r="V33" s="140"/>
       <c r="W33" s="140"/>
       <c r="X33" s="141"/>
     </row>
-    <row r="34" spans="1:27" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:27" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="138"/>
       <c r="B34" s="129"/>
       <c r="C34" s="143"/>
       <c r="D34" s="143"/>
       <c r="E34" s="143"/>
       <c r="F34" s="143"/>
       <c r="G34" s="143"/>
       <c r="H34" s="143"/>
       <c r="I34" s="143"/>
       <c r="J34" s="143"/>
       <c r="K34" s="143"/>
       <c r="L34" s="143"/>
       <c r="M34" s="143"/>
       <c r="N34" s="143"/>
       <c r="O34" s="143"/>
       <c r="P34" s="143"/>
       <c r="Q34" s="143"/>
       <c r="R34" s="143"/>
       <c r="S34" s="143"/>
       <c r="T34" s="139"/>
       <c r="U34" s="140"/>
       <c r="V34" s="140"/>
       <c r="W34" s="140"/>
       <c r="X34" s="141"/>
     </row>
-    <row r="35" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="138"/>
       <c r="B35" s="147"/>
-      <c r="C35" s="223"/>
-[...7 lines deleted...]
-      <c r="K35" s="226" t="s">
+      <c r="C35" s="247"/>
+      <c r="D35" s="248"/>
+      <c r="E35" s="248"/>
+      <c r="F35" s="248"/>
+      <c r="G35" s="248"/>
+      <c r="H35" s="248"/>
+      <c r="I35" s="248"/>
+      <c r="J35" s="249"/>
+      <c r="K35" s="250" t="s">
         <v>26</v>
       </c>
-      <c r="L35" s="202"/>
-[...1 lines deleted...]
-      <c r="N35" s="226" t="s">
+      <c r="L35" s="234"/>
+      <c r="M35" s="235"/>
+      <c r="N35" s="250" t="s">
         <v>27</v>
       </c>
-      <c r="O35" s="227"/>
-      <c r="P35" s="228"/>
+      <c r="O35" s="251"/>
+      <c r="P35" s="252"/>
       <c r="Q35" s="148"/>
       <c r="R35" s="148"/>
       <c r="S35" s="148"/>
-      <c r="T35" s="207"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:27" ht="54.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="T35" s="202"/>
+      <c r="U35" s="203"/>
+      <c r="V35" s="203"/>
+      <c r="W35" s="203"/>
+      <c r="X35" s="204"/>
+    </row>
+    <row r="36" spans="1:27" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="138"/>
       <c r="B36" s="149" t="s">
         <v>28</v>
       </c>
-      <c r="C36" s="212" t="s">
+      <c r="C36" s="226" t="s">
         <v>29</v>
       </c>
-      <c r="D36" s="212"/>
-[...6 lines deleted...]
-      <c r="K36" s="213" t="s">
+      <c r="D36" s="226"/>
+      <c r="E36" s="226"/>
+      <c r="F36" s="226"/>
+      <c r="G36" s="226"/>
+      <c r="H36" s="226"/>
+      <c r="I36" s="226"/>
+      <c r="J36" s="226"/>
+      <c r="K36" s="240" t="s">
         <v>30</v>
       </c>
-      <c r="L36" s="214"/>
-[...1 lines deleted...]
-      <c r="N36" s="229" t="s">
+      <c r="L36" s="241"/>
+      <c r="M36" s="242"/>
+      <c r="N36" s="199" t="s">
         <v>31</v>
       </c>
-      <c r="O36" s="229"/>
-      <c r="P36" s="229"/>
+      <c r="O36" s="199"/>
+      <c r="P36" s="199"/>
       <c r="Q36" s="144"/>
       <c r="R36" s="144"/>
       <c r="S36" s="144"/>
-      <c r="T36" s="207" t="s">
+      <c r="T36" s="202" t="s">
         <v>184</v>
       </c>
-      <c r="U36" s="208"/>
-[...4 lines deleted...]
-    <row r="37" spans="1:27" ht="54.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="U36" s="203"/>
+      <c r="V36" s="203"/>
+      <c r="W36" s="203"/>
+      <c r="X36" s="204"/>
+    </row>
+    <row r="37" spans="1:27" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="138"/>
       <c r="B37" s="149" t="s">
         <v>32</v>
       </c>
-      <c r="C37" s="212" t="s">
+      <c r="C37" s="226" t="s">
         <v>201</v>
       </c>
-      <c r="D37" s="212"/>
-[...6 lines deleted...]
-      <c r="K37" s="213" t="s">
+      <c r="D37" s="226"/>
+      <c r="E37" s="226"/>
+      <c r="F37" s="226"/>
+      <c r="G37" s="226"/>
+      <c r="H37" s="226"/>
+      <c r="I37" s="226"/>
+      <c r="J37" s="226"/>
+      <c r="K37" s="240" t="s">
         <v>30</v>
       </c>
-      <c r="L37" s="214"/>
-[...3 lines deleted...]
-      <c r="P37" s="216"/>
+      <c r="L37" s="241"/>
+      <c r="M37" s="242"/>
+      <c r="N37" s="236"/>
+      <c r="O37" s="236"/>
+      <c r="P37" s="236"/>
       <c r="Q37" s="150"/>
-      <c r="R37" s="217" t="s">
+      <c r="R37" s="237" t="s">
         <v>202</v>
       </c>
-      <c r="S37" s="218"/>
+      <c r="S37" s="238"/>
       <c r="T37" s="139"/>
       <c r="U37" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V37" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W37" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X37" s="141"/>
       <c r="Y37" s="130" t="s">
         <v>223</v>
       </c>
       <c r="AA37" s="130" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="38" spans="1:27" ht="54.6" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:27" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="138"/>
       <c r="B38" s="149" t="s">
         <v>33</v>
       </c>
-      <c r="C38" s="212" t="s">
+      <c r="C38" s="226" t="s">
         <v>203</v>
       </c>
-      <c r="D38" s="212"/>
-[...6 lines deleted...]
-      <c r="K38" s="229" t="s">
+      <c r="D38" s="226"/>
+      <c r="E38" s="226"/>
+      <c r="F38" s="226"/>
+      <c r="G38" s="226"/>
+      <c r="H38" s="226"/>
+      <c r="I38" s="226"/>
+      <c r="J38" s="226"/>
+      <c r="K38" s="199" t="s">
         <v>30</v>
       </c>
-      <c r="L38" s="229"/>
-[...3 lines deleted...]
-      <c r="P38" s="216"/>
+      <c r="L38" s="199"/>
+      <c r="M38" s="199"/>
+      <c r="N38" s="236"/>
+      <c r="O38" s="236"/>
+      <c r="P38" s="236"/>
       <c r="Q38" s="150"/>
-      <c r="R38" s="217" t="s">
+      <c r="R38" s="237" t="s">
         <v>204</v>
       </c>
-      <c r="S38" s="218"/>
+      <c r="S38" s="238"/>
       <c r="T38" s="139"/>
       <c r="U38" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V38" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W38" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X38" s="141"/>
       <c r="Y38" s="130" t="s">
         <v>223</v>
       </c>
       <c r="AA38" s="130" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="39" spans="1:27" ht="54" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:27" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="138"/>
       <c r="B39" s="149" t="s">
         <v>205</v>
       </c>
-      <c r="C39" s="212" t="s">
+      <c r="C39" s="226" t="s">
         <v>34</v>
       </c>
-      <c r="D39" s="212"/>
-[...9 lines deleted...]
-      <c r="N39" s="229" t="s">
+      <c r="D39" s="226"/>
+      <c r="E39" s="226"/>
+      <c r="F39" s="226"/>
+      <c r="G39" s="226"/>
+      <c r="H39" s="226"/>
+      <c r="I39" s="226"/>
+      <c r="J39" s="226"/>
+      <c r="K39" s="239"/>
+      <c r="L39" s="239"/>
+      <c r="M39" s="239"/>
+      <c r="N39" s="199" t="s">
         <v>31</v>
       </c>
-      <c r="O39" s="229"/>
-      <c r="P39" s="229"/>
+      <c r="O39" s="199"/>
+      <c r="P39" s="199"/>
       <c r="Q39" s="151"/>
-      <c r="R39" s="217" t="s">
+      <c r="R39" s="237" t="s">
         <v>206</v>
       </c>
-      <c r="S39" s="218"/>
+      <c r="S39" s="238"/>
       <c r="T39" s="139"/>
       <c r="U39" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V39" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W39" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X39" s="164" t="s">
         <v>225</v>
       </c>
       <c r="Y39" s="130" t="s">
         <v>223</v>
       </c>
       <c r="AA39" s="130" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="40" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="138"/>
       <c r="B40" s="129"/>
       <c r="C40" s="129"/>
       <c r="D40" s="129"/>
       <c r="E40" s="129"/>
       <c r="F40" s="129"/>
       <c r="G40" s="129"/>
       <c r="H40" s="129"/>
       <c r="I40" s="129"/>
       <c r="J40" s="129"/>
       <c r="K40" s="129"/>
       <c r="L40" s="129"/>
       <c r="M40" s="129"/>
       <c r="N40" s="129"/>
       <c r="O40" s="129"/>
       <c r="P40" s="129"/>
       <c r="Q40" s="129"/>
       <c r="R40" s="129"/>
       <c r="S40" s="129"/>
       <c r="T40" s="139"/>
       <c r="U40" s="140"/>
       <c r="V40" s="140"/>
       <c r="W40" s="140"/>
       <c r="X40" s="141"/>
     </row>
-    <row r="41" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="138"/>
       <c r="B41" s="129" t="s">
         <v>207</v>
       </c>
       <c r="C41" s="129"/>
       <c r="D41" s="129"/>
       <c r="E41" s="129"/>
       <c r="F41" s="129"/>
       <c r="G41" s="129"/>
       <c r="H41" s="129"/>
       <c r="I41" s="129"/>
       <c r="J41" s="129"/>
       <c r="K41" s="129"/>
       <c r="L41" s="129"/>
       <c r="M41" s="129"/>
       <c r="N41" s="129"/>
       <c r="O41" s="129"/>
       <c r="P41" s="129"/>
       <c r="Q41" s="129"/>
       <c r="R41" s="129"/>
       <c r="S41" s="129"/>
-      <c r="T41" s="207" t="s">
+      <c r="T41" s="202" t="s">
         <v>184</v>
       </c>
-      <c r="U41" s="208"/>
-[...4 lines deleted...]
-    <row r="42" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="U41" s="203"/>
+      <c r="V41" s="203"/>
+      <c r="W41" s="203"/>
+      <c r="X41" s="204"/>
+    </row>
+    <row r="42" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="138"/>
       <c r="B42" s="129"/>
       <c r="C42" s="129"/>
       <c r="D42" s="129"/>
       <c r="E42" s="129"/>
       <c r="F42" s="129"/>
       <c r="G42" s="129"/>
       <c r="H42" s="129"/>
       <c r="I42" s="129"/>
       <c r="J42" s="129"/>
       <c r="K42" s="129"/>
       <c r="L42" s="129"/>
       <c r="M42" s="129"/>
       <c r="N42" s="129"/>
       <c r="O42" s="129"/>
       <c r="P42" s="129"/>
       <c r="Q42" s="129"/>
       <c r="R42" s="129"/>
       <c r="S42" s="129"/>
       <c r="T42" s="139"/>
       <c r="U42" s="140"/>
       <c r="V42" s="140"/>
       <c r="W42" s="140"/>
       <c r="X42" s="141"/>
       <c r="Z42" s="130"/>
     </row>
-    <row r="43" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="138"/>
       <c r="B43" s="152" t="s">
         <v>208</v>
       </c>
-      <c r="C43" s="197" t="s">
+      <c r="C43" s="205" t="s">
         <v>209</v>
       </c>
-      <c r="D43" s="197"/>
-[...14 lines deleted...]
-      <c r="S43" s="198"/>
+      <c r="D43" s="205"/>
+      <c r="E43" s="205"/>
+      <c r="F43" s="205"/>
+      <c r="G43" s="205"/>
+      <c r="H43" s="205"/>
+      <c r="I43" s="205"/>
+      <c r="J43" s="205"/>
+      <c r="K43" s="205"/>
+      <c r="L43" s="205"/>
+      <c r="M43" s="205"/>
+      <c r="N43" s="205"/>
+      <c r="O43" s="205"/>
+      <c r="P43" s="205"/>
+      <c r="Q43" s="205"/>
+      <c r="R43" s="205"/>
+      <c r="S43" s="206"/>
       <c r="T43" s="139"/>
       <c r="U43" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V43" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W43" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X43" s="141"/>
       <c r="Y43" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AA43" s="130" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="138"/>
       <c r="B44" s="152" t="s">
         <v>210</v>
       </c>
-      <c r="C44" s="197" t="s">
+      <c r="C44" s="205" t="s">
         <v>211</v>
       </c>
-      <c r="D44" s="197"/>
-[...14 lines deleted...]
-      <c r="S44" s="198"/>
+      <c r="D44" s="205"/>
+      <c r="E44" s="205"/>
+      <c r="F44" s="205"/>
+      <c r="G44" s="205"/>
+      <c r="H44" s="205"/>
+      <c r="I44" s="205"/>
+      <c r="J44" s="205"/>
+      <c r="K44" s="205"/>
+      <c r="L44" s="205"/>
+      <c r="M44" s="205"/>
+      <c r="N44" s="205"/>
+      <c r="O44" s="205"/>
+      <c r="P44" s="205"/>
+      <c r="Q44" s="205"/>
+      <c r="R44" s="205"/>
+      <c r="S44" s="206"/>
       <c r="T44" s="139"/>
       <c r="U44" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V44" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W44" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X44" s="141"/>
       <c r="Y44" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AA44" s="130" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="45" spans="1:27" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="45" spans="1:27" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="138"/>
       <c r="B45" s="129"/>
       <c r="C45" s="129"/>
       <c r="D45" s="129"/>
       <c r="E45" s="129"/>
       <c r="F45" s="129"/>
       <c r="G45" s="129"/>
       <c r="H45" s="129"/>
       <c r="I45" s="129"/>
       <c r="J45" s="129"/>
       <c r="K45" s="129"/>
       <c r="L45" s="129"/>
       <c r="M45" s="129"/>
       <c r="N45" s="129"/>
       <c r="O45" s="129"/>
       <c r="P45" s="129"/>
       <c r="Q45" s="129"/>
       <c r="R45" s="129"/>
       <c r="S45" s="129"/>
       <c r="T45" s="139"/>
       <c r="U45" s="140"/>
       <c r="V45" s="140"/>
       <c r="W45" s="140"/>
       <c r="X45" s="141"/>
     </row>
-    <row r="46" spans="1:27" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:27" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="138"/>
-      <c r="B46" s="201" t="s">
+      <c r="B46" s="233" t="s">
         <v>35</v>
       </c>
-      <c r="C46" s="202"/>
-[...4 lines deleted...]
-      <c r="H46" s="231" t="s">
+      <c r="C46" s="234"/>
+      <c r="D46" s="234"/>
+      <c r="E46" s="234"/>
+      <c r="F46" s="234"/>
+      <c r="G46" s="235"/>
+      <c r="H46" s="200" t="s">
         <v>31</v>
       </c>
-      <c r="I46" s="232"/>
+      <c r="I46" s="201"/>
       <c r="J46" s="139"/>
-      <c r="K46" s="201" t="s">
+      <c r="K46" s="233" t="s">
         <v>36</v>
       </c>
-      <c r="L46" s="202"/>
-[...4 lines deleted...]
-      <c r="Q46" s="231" t="s">
+      <c r="L46" s="234"/>
+      <c r="M46" s="234"/>
+      <c r="N46" s="234"/>
+      <c r="O46" s="234"/>
+      <c r="P46" s="235"/>
+      <c r="Q46" s="200" t="s">
         <v>30</v>
       </c>
-      <c r="R46" s="233"/>
+      <c r="R46" s="227"/>
       <c r="S46" s="129"/>
       <c r="T46" s="139"/>
       <c r="U46" s="140"/>
       <c r="V46" s="140"/>
       <c r="W46" s="140"/>
       <c r="X46" s="141"/>
     </row>
-    <row r="47" spans="1:27" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="47" spans="1:27" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="138"/>
       <c r="B47" s="129"/>
       <c r="C47" s="129"/>
       <c r="D47" s="129"/>
       <c r="E47" s="129"/>
       <c r="F47" s="129"/>
       <c r="G47" s="129"/>
       <c r="H47" s="129"/>
       <c r="I47" s="129"/>
       <c r="J47" s="129"/>
       <c r="K47" s="129"/>
       <c r="L47" s="129"/>
       <c r="M47" s="129"/>
       <c r="N47" s="129"/>
       <c r="O47" s="129"/>
       <c r="P47" s="129"/>
       <c r="Q47" s="129"/>
       <c r="R47" s="129"/>
       <c r="S47" s="129"/>
       <c r="T47" s="139"/>
       <c r="U47" s="140"/>
       <c r="V47" s="140"/>
       <c r="W47" s="140"/>
       <c r="X47" s="141"/>
     </row>
-    <row r="48" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="48" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="138"/>
-      <c r="B48" s="234"/>
-[...6 lines deleted...]
-      <c r="I48" s="237" t="s">
+      <c r="B48" s="210"/>
+      <c r="C48" s="211"/>
+      <c r="D48" s="211"/>
+      <c r="E48" s="211"/>
+      <c r="F48" s="211"/>
+      <c r="G48" s="211"/>
+      <c r="H48" s="212"/>
+      <c r="I48" s="213" t="s">
         <v>37</v>
       </c>
-      <c r="J48" s="237"/>
-[...3 lines deleted...]
-      <c r="N48" s="238" t="s">
+      <c r="J48" s="213"/>
+      <c r="K48" s="213"/>
+      <c r="L48" s="213"/>
+      <c r="M48" s="213"/>
+      <c r="N48" s="214" t="s">
         <v>38</v>
       </c>
-      <c r="O48" s="239"/>
-      <c r="P48" s="240"/>
+      <c r="O48" s="215"/>
+      <c r="P48" s="216"/>
       <c r="Q48" s="139"/>
       <c r="R48" s="153"/>
       <c r="S48" s="129"/>
       <c r="T48" s="139"/>
       <c r="U48" s="140"/>
       <c r="V48" s="140"/>
       <c r="W48" s="140"/>
       <c r="X48" s="141"/>
     </row>
-    <row r="49" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="49" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="138"/>
-      <c r="B49" s="241" t="s">
+      <c r="B49" s="217" t="s">
         <v>39</v>
       </c>
-      <c r="C49" s="242"/>
-[...1 lines deleted...]
-      <c r="E49" s="212" t="s">
+      <c r="C49" s="218"/>
+      <c r="D49" s="219"/>
+      <c r="E49" s="226" t="s">
         <v>212</v>
       </c>
-      <c r="F49" s="212"/>
-[...2 lines deleted...]
-      <c r="I49" s="231" t="s">
+      <c r="F49" s="226"/>
+      <c r="G49" s="226"/>
+      <c r="H49" s="226"/>
+      <c r="I49" s="200" t="s">
         <v>30</v>
       </c>
-      <c r="J49" s="232"/>
-[...3 lines deleted...]
-      <c r="N49" s="250" t="s">
+      <c r="J49" s="201"/>
+      <c r="K49" s="201"/>
+      <c r="L49" s="201"/>
+      <c r="M49" s="227"/>
+      <c r="N49" s="228" t="s">
         <v>30</v>
       </c>
-      <c r="O49" s="251"/>
-      <c r="P49" s="252"/>
+      <c r="O49" s="229"/>
+      <c r="P49" s="230"/>
       <c r="Q49" s="139"/>
       <c r="R49" s="153"/>
       <c r="S49" s="129"/>
       <c r="T49" s="139"/>
       <c r="U49" s="140"/>
       <c r="V49" s="140"/>
       <c r="W49" s="140"/>
       <c r="X49" s="141"/>
     </row>
-    <row r="50" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="138"/>
-      <c r="B50" s="244"/>
-[...2 lines deleted...]
-      <c r="E50" s="253" t="s">
+      <c r="B50" s="220"/>
+      <c r="C50" s="221"/>
+      <c r="D50" s="222"/>
+      <c r="E50" s="198" t="s">
         <v>213</v>
       </c>
-      <c r="F50" s="253"/>
-[...2 lines deleted...]
-      <c r="I50" s="229" t="s">
+      <c r="F50" s="198"/>
+      <c r="G50" s="198"/>
+      <c r="H50" s="198"/>
+      <c r="I50" s="199" t="s">
         <v>30</v>
       </c>
-      <c r="J50" s="229"/>
-[...5 lines deleted...]
-      <c r="P50" s="255"/>
+      <c r="J50" s="199"/>
+      <c r="K50" s="199"/>
+      <c r="L50" s="199"/>
+      <c r="M50" s="199"/>
+      <c r="N50" s="231"/>
+      <c r="O50" s="232"/>
+      <c r="P50" s="232"/>
       <c r="Q50" s="139"/>
       <c r="R50" s="153"/>
       <c r="S50" s="129"/>
       <c r="T50" s="139"/>
       <c r="U50" s="140"/>
       <c r="V50" s="140"/>
       <c r="W50" s="140"/>
       <c r="X50" s="141"/>
     </row>
-    <row r="51" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="51" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="138"/>
-      <c r="B51" s="247"/>
-[...2 lines deleted...]
-      <c r="E51" s="253" t="s">
+      <c r="B51" s="223"/>
+      <c r="C51" s="224"/>
+      <c r="D51" s="225"/>
+      <c r="E51" s="198" t="s">
         <v>214</v>
       </c>
-      <c r="F51" s="253"/>
-[...2 lines deleted...]
-      <c r="I51" s="229" t="s">
+      <c r="F51" s="198"/>
+      <c r="G51" s="198"/>
+      <c r="H51" s="198"/>
+      <c r="I51" s="199" t="s">
         <v>30</v>
       </c>
-      <c r="J51" s="229"/>
-[...3 lines deleted...]
-      <c r="N51" s="231" t="s">
+      <c r="J51" s="199"/>
+      <c r="K51" s="199"/>
+      <c r="L51" s="199"/>
+      <c r="M51" s="199"/>
+      <c r="N51" s="200" t="s">
         <v>30</v>
       </c>
-      <c r="O51" s="232"/>
-      <c r="P51" s="232"/>
+      <c r="O51" s="201"/>
+      <c r="P51" s="201"/>
       <c r="Q51" s="139"/>
       <c r="R51" s="153"/>
       <c r="S51" s="129"/>
       <c r="T51" s="139"/>
       <c r="U51" s="140"/>
       <c r="V51" s="140"/>
       <c r="W51" s="140"/>
       <c r="X51" s="141"/>
     </row>
-    <row r="52" spans="1:29" x14ac:dyDescent="0.15">
+    <row r="52" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A52" s="138"/>
       <c r="B52" s="129"/>
       <c r="C52" s="129"/>
       <c r="D52" s="129"/>
       <c r="E52" s="129"/>
       <c r="F52" s="129"/>
       <c r="G52" s="129"/>
       <c r="H52" s="129"/>
       <c r="I52" s="129"/>
       <c r="J52" s="129"/>
       <c r="K52" s="129"/>
       <c r="L52" s="129"/>
       <c r="M52" s="129"/>
       <c r="N52" s="129"/>
       <c r="O52" s="129"/>
       <c r="P52" s="129"/>
       <c r="Q52" s="129"/>
       <c r="R52" s="129"/>
       <c r="S52" s="129"/>
       <c r="T52" s="139"/>
       <c r="U52" s="140"/>
       <c r="V52" s="140"/>
       <c r="W52" s="140"/>
       <c r="X52" s="141"/>
     </row>
-    <row r="53" spans="1:29" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:29" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A53" s="138" t="s">
         <v>215</v>
       </c>
       <c r="B53" s="129"/>
       <c r="C53" s="129"/>
       <c r="D53" s="129"/>
       <c r="E53" s="129"/>
       <c r="F53" s="129"/>
       <c r="G53" s="129"/>
       <c r="H53" s="129"/>
       <c r="I53" s="129"/>
       <c r="J53" s="129"/>
       <c r="K53" s="129"/>
       <c r="L53" s="129"/>
       <c r="M53" s="129"/>
       <c r="N53" s="129"/>
       <c r="O53" s="129"/>
       <c r="P53" s="129"/>
       <c r="Q53" s="129"/>
       <c r="R53" s="129"/>
       <c r="S53" s="129"/>
-      <c r="T53" s="207" t="s">
+      <c r="T53" s="202" t="s">
         <v>184</v>
       </c>
-      <c r="U53" s="208"/>
-[...4 lines deleted...]
-    <row r="54" spans="1:29" x14ac:dyDescent="0.15">
+      <c r="U53" s="203"/>
+      <c r="V53" s="203"/>
+      <c r="W53" s="203"/>
+      <c r="X53" s="204"/>
+    </row>
+    <row r="54" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A54" s="138"/>
       <c r="B54" s="129"/>
       <c r="C54" s="129"/>
       <c r="D54" s="129"/>
       <c r="E54" s="129"/>
       <c r="F54" s="129"/>
       <c r="G54" s="129"/>
       <c r="H54" s="129"/>
       <c r="I54" s="129"/>
       <c r="J54" s="129"/>
       <c r="K54" s="129"/>
       <c r="L54" s="129"/>
       <c r="M54" s="129"/>
       <c r="N54" s="129"/>
       <c r="O54" s="129"/>
       <c r="P54" s="129"/>
       <c r="Q54" s="129"/>
       <c r="R54" s="129"/>
       <c r="S54" s="129"/>
       <c r="T54" s="139"/>
       <c r="U54" s="140"/>
       <c r="V54" s="140"/>
       <c r="W54" s="140"/>
       <c r="X54" s="141"/>
     </row>
-    <row r="55" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="138"/>
       <c r="B55" s="144" t="s">
         <v>24</v>
       </c>
-      <c r="C55" s="197" t="s">
+      <c r="C55" s="205" t="s">
         <v>216</v>
       </c>
-      <c r="D55" s="197"/>
-[...14 lines deleted...]
-      <c r="S55" s="198"/>
+      <c r="D55" s="205"/>
+      <c r="E55" s="205"/>
+      <c r="F55" s="205"/>
+      <c r="G55" s="205"/>
+      <c r="H55" s="205"/>
+      <c r="I55" s="205"/>
+      <c r="J55" s="205"/>
+      <c r="K55" s="205"/>
+      <c r="L55" s="205"/>
+      <c r="M55" s="205"/>
+      <c r="N55" s="205"/>
+      <c r="O55" s="205"/>
+      <c r="P55" s="205"/>
+      <c r="Q55" s="205"/>
+      <c r="R55" s="205"/>
+      <c r="S55" s="206"/>
       <c r="T55" s="139"/>
       <c r="U55" s="140" t="s">
         <v>186</v>
       </c>
       <c r="V55" s="140" t="s">
         <v>23</v>
       </c>
       <c r="W55" s="140" t="s">
         <v>186</v>
       </c>
       <c r="X55" s="141"/>
       <c r="Y55" s="130" t="s">
         <v>222</v>
       </c>
       <c r="AC55" s="130" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="56" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="56" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="155"/>
       <c r="B56" s="156"/>
-      <c r="C56" s="256"/>
-[...15 lines deleted...]
-      <c r="S56" s="257"/>
+      <c r="C56" s="207"/>
+      <c r="D56" s="207"/>
+      <c r="E56" s="207"/>
+      <c r="F56" s="207"/>
+      <c r="G56" s="207"/>
+      <c r="H56" s="207"/>
+      <c r="I56" s="207"/>
+      <c r="J56" s="207"/>
+      <c r="K56" s="207"/>
+      <c r="L56" s="207"/>
+      <c r="M56" s="207"/>
+      <c r="N56" s="207"/>
+      <c r="O56" s="207"/>
+      <c r="P56" s="207"/>
+      <c r="Q56" s="207"/>
+      <c r="R56" s="207"/>
+      <c r="S56" s="208"/>
       <c r="T56" s="157"/>
       <c r="U56" s="158"/>
       <c r="V56" s="158"/>
       <c r="W56" s="158"/>
       <c r="X56" s="159"/>
     </row>
-    <row r="57" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="134"/>
       <c r="B57" s="160"/>
       <c r="C57" s="160"/>
       <c r="D57" s="160"/>
       <c r="E57" s="160"/>
       <c r="F57" s="160"/>
       <c r="G57" s="160"/>
       <c r="H57" s="160"/>
       <c r="I57" s="160"/>
       <c r="J57" s="160"/>
       <c r="K57" s="160"/>
       <c r="L57" s="160"/>
       <c r="M57" s="160"/>
       <c r="N57" s="160"/>
       <c r="O57" s="160"/>
       <c r="P57" s="160"/>
       <c r="Q57" s="160"/>
       <c r="R57" s="160"/>
       <c r="S57" s="160"/>
       <c r="T57" s="161"/>
       <c r="U57" s="136"/>
       <c r="V57" s="136"/>
       <c r="W57" s="136"/>
       <c r="X57" s="161"/>
     </row>
-    <row r="58" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="58" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="129" t="s">
         <v>217</v>
       </c>
       <c r="B58" s="129"/>
       <c r="C58" s="129"/>
       <c r="D58" s="129"/>
       <c r="E58" s="129"/>
       <c r="F58" s="129"/>
       <c r="G58" s="129"/>
       <c r="H58" s="129"/>
       <c r="I58" s="129"/>
       <c r="J58" s="129"/>
       <c r="K58" s="129"/>
       <c r="L58" s="129"/>
       <c r="M58" s="129"/>
       <c r="N58" s="129"/>
       <c r="O58" s="129"/>
       <c r="P58" s="129"/>
       <c r="Q58" s="129"/>
       <c r="R58" s="129"/>
       <c r="S58" s="129"/>
       <c r="T58" s="129"/>
       <c r="U58" s="129"/>
       <c r="V58" s="129"/>
       <c r="W58" s="129"/>
       <c r="X58" s="129"/>
     </row>
-    <row r="59" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="59" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="132">
         <v>1</v>
       </c>
-      <c r="B59" s="221" t="s">
+      <c r="B59" s="209" t="s">
         <v>218</v>
       </c>
-      <c r="C59" s="221"/>
-[...22 lines deleted...]
-    <row r="60" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C59" s="209"/>
+      <c r="D59" s="209"/>
+      <c r="E59" s="209"/>
+      <c r="F59" s="209"/>
+      <c r="G59" s="209"/>
+      <c r="H59" s="209"/>
+      <c r="I59" s="209"/>
+      <c r="J59" s="209"/>
+      <c r="K59" s="209"/>
+      <c r="L59" s="209"/>
+      <c r="M59" s="209"/>
+      <c r="N59" s="209"/>
+      <c r="O59" s="209"/>
+      <c r="P59" s="209"/>
+      <c r="Q59" s="209"/>
+      <c r="R59" s="209"/>
+      <c r="S59" s="209"/>
+      <c r="T59" s="209"/>
+      <c r="U59" s="209"/>
+      <c r="V59" s="209"/>
+      <c r="W59" s="209"/>
+      <c r="X59" s="209"/>
+    </row>
+    <row r="60" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="154">
         <v>2</v>
       </c>
-      <c r="B60" s="210" t="s">
+      <c r="B60" s="197" t="s">
         <v>219</v>
       </c>
-      <c r="C60" s="210"/>
-[...22 lines deleted...]
-    <row r="61" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C60" s="197"/>
+      <c r="D60" s="197"/>
+      <c r="E60" s="197"/>
+      <c r="F60" s="197"/>
+      <c r="G60" s="197"/>
+      <c r="H60" s="197"/>
+      <c r="I60" s="197"/>
+      <c r="J60" s="197"/>
+      <c r="K60" s="197"/>
+      <c r="L60" s="197"/>
+      <c r="M60" s="197"/>
+      <c r="N60" s="197"/>
+      <c r="O60" s="197"/>
+      <c r="P60" s="197"/>
+      <c r="Q60" s="197"/>
+      <c r="R60" s="197"/>
+      <c r="S60" s="197"/>
+      <c r="T60" s="197"/>
+      <c r="U60" s="197"/>
+      <c r="V60" s="197"/>
+      <c r="W60" s="197"/>
+      <c r="X60" s="197"/>
+    </row>
+    <row r="61" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="162"/>
-      <c r="B61" s="210"/>
-[...23 lines deleted...]
-    <row r="62" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B61" s="197"/>
+      <c r="C61" s="197"/>
+      <c r="D61" s="197"/>
+      <c r="E61" s="197"/>
+      <c r="F61" s="197"/>
+      <c r="G61" s="197"/>
+      <c r="H61" s="197"/>
+      <c r="I61" s="197"/>
+      <c r="J61" s="197"/>
+      <c r="K61" s="197"/>
+      <c r="L61" s="197"/>
+      <c r="M61" s="197"/>
+      <c r="N61" s="197"/>
+      <c r="O61" s="197"/>
+      <c r="P61" s="197"/>
+      <c r="Q61" s="197"/>
+      <c r="R61" s="197"/>
+      <c r="S61" s="197"/>
+      <c r="T61" s="197"/>
+      <c r="U61" s="197"/>
+      <c r="V61" s="197"/>
+      <c r="W61" s="197"/>
+      <c r="X61" s="197"/>
+    </row>
+    <row r="62" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="154">
         <v>3</v>
       </c>
-      <c r="B62" s="210" t="s">
+      <c r="B62" s="197" t="s">
         <v>220</v>
       </c>
-      <c r="C62" s="210"/>
-[...22 lines deleted...]
-    <row r="66" spans="4:4" x14ac:dyDescent="0.15">
+      <c r="C62" s="197"/>
+      <c r="D62" s="197"/>
+      <c r="E62" s="197"/>
+      <c r="F62" s="197"/>
+      <c r="G62" s="197"/>
+      <c r="H62" s="197"/>
+      <c r="I62" s="197"/>
+      <c r="J62" s="197"/>
+      <c r="K62" s="197"/>
+      <c r="L62" s="197"/>
+      <c r="M62" s="197"/>
+      <c r="N62" s="197"/>
+      <c r="O62" s="197"/>
+      <c r="P62" s="197"/>
+      <c r="Q62" s="197"/>
+      <c r="R62" s="197"/>
+      <c r="S62" s="197"/>
+      <c r="T62" s="197"/>
+      <c r="U62" s="197"/>
+      <c r="V62" s="197"/>
+      <c r="W62" s="197"/>
+      <c r="X62" s="197"/>
+    </row>
+    <row r="66" spans="4:4" x14ac:dyDescent="0.2">
       <c r="D66" s="130" t="s">
         <v>221</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="62">
-    <mergeCell ref="B60:X61"/>
-[...36 lines deleted...]
-    <mergeCell ref="T36:X36"/>
+    <mergeCell ref="C18:S19"/>
+    <mergeCell ref="P1:X1"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="F5:X5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="F6:X6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="F7:X7"/>
+    <mergeCell ref="T10:X10"/>
+    <mergeCell ref="C12:S13"/>
+    <mergeCell ref="C15:S16"/>
     <mergeCell ref="C37:J37"/>
     <mergeCell ref="K37:M37"/>
     <mergeCell ref="N37:P37"/>
     <mergeCell ref="R37:S37"/>
     <mergeCell ref="C21:S21"/>
     <mergeCell ref="C23:S23"/>
     <mergeCell ref="C25:S26"/>
     <mergeCell ref="C28:S28"/>
     <mergeCell ref="B33:S33"/>
     <mergeCell ref="C35:J35"/>
     <mergeCell ref="K35:M35"/>
     <mergeCell ref="N35:P35"/>
-    <mergeCell ref="C18:S19"/>
-[...10 lines deleted...]
-    <mergeCell ref="C15:S16"/>
+    <mergeCell ref="T35:X35"/>
+    <mergeCell ref="C36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="N36:P36"/>
+    <mergeCell ref="T36:X36"/>
+    <mergeCell ref="C38:J38"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="N38:P38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="C39:J39"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="N39:P39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T41:X41"/>
+    <mergeCell ref="C43:S43"/>
+    <mergeCell ref="C44:S44"/>
+    <mergeCell ref="B46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="K46:P46"/>
+    <mergeCell ref="Q46:R46"/>
+    <mergeCell ref="B48:H48"/>
+    <mergeCell ref="I48:M48"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="B49:D51"/>
+    <mergeCell ref="E49:H49"/>
+    <mergeCell ref="I49:M49"/>
+    <mergeCell ref="N49:P49"/>
+    <mergeCell ref="E50:H50"/>
+    <mergeCell ref="I50:M50"/>
+    <mergeCell ref="N50:P50"/>
+    <mergeCell ref="B60:X61"/>
+    <mergeCell ref="B62:X62"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="I51:M51"/>
+    <mergeCell ref="N51:P51"/>
+    <mergeCell ref="T53:X53"/>
+    <mergeCell ref="C55:S56"/>
+    <mergeCell ref="B59:X59"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="N49:P49 I49:M50 I51:P51">
     <cfRule type="containsText" dxfId="1" priority="1" operator="containsText" text="人">
       <formula>NOT(ISERROR(SEARCH("人",I49)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X39">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>U39="□"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U12:U13 W12:W13 U15 W15 U18 W18 U21 W21 U23 W23 U25 W25 U28 W28 U37:U39 W37:W39 U43:U44 W43:W44 U55 W55" xr:uid="{92285EF5-D5AA-4E85-9F7C-D253ABB87D34}">
       <formula1>"□,■"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F7:X7" xr:uid="{807D735B-F9C2-48F0-A2C1-C7EA24D89E23}">
       <formula1>"１　特定事業所加算(Ⅰ),２　特定事業所加算(Ⅱ),３　特定事業所加算(Ⅲ)　"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X39" xr:uid="{02288523-0181-4F4F-8879-F61CF2C55C14}">
       <formula1>"前年度,前3月"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC177C28-B9C8-43D9-80AA-C37917774AB3}">
   <sheetPr codeName="Sheet11">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W53"/>
   <sheetViews>
-    <sheetView topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView topLeftCell="A9" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D19" sqref="D19:J21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10" style="100" customWidth="1"/>
-    <col min="2" max="3" width="4.375" style="100" customWidth="1"/>
+    <col min="2" max="3" width="4.33203125" style="100" customWidth="1"/>
     <col min="4" max="9" width="10" style="100" customWidth="1"/>
-    <col min="10" max="10" width="10.625" style="100" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" style="100" customWidth="1"/>
     <col min="11" max="11" width="5" style="100" customWidth="1"/>
-    <col min="12" max="12" width="3.875" style="100" customWidth="1"/>
+    <col min="12" max="12" width="3.88671875" style="100" customWidth="1"/>
     <col min="13" max="13" width="10" style="100" customWidth="1"/>
-    <col min="14" max="15" width="4.375" style="100" customWidth="1"/>
+    <col min="14" max="15" width="4.33203125" style="100" customWidth="1"/>
     <col min="16" max="21" width="10" style="100" customWidth="1"/>
-    <col min="22" max="22" width="10.625" style="100" customWidth="1"/>
+    <col min="22" max="22" width="10.6640625" style="100" customWidth="1"/>
     <col min="23" max="23" width="5" style="100" customWidth="1"/>
     <col min="24" max="16384" width="9" style="100"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:23" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="99" t="s">
         <v>144</v>
       </c>
       <c r="B1" s="99"/>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
       <c r="E1" s="99"/>
       <c r="F1" s="99"/>
       <c r="G1" s="99"/>
       <c r="H1" s="99"/>
       <c r="I1" s="99"/>
       <c r="J1" s="99"/>
       <c r="L1" s="101"/>
       <c r="M1" s="99" t="s">
         <v>144</v>
       </c>
       <c r="N1" s="99"/>
       <c r="O1" s="99"/>
       <c r="P1" s="99"/>
       <c r="Q1" s="99"/>
       <c r="R1" s="99"/>
       <c r="S1" s="99"/>
       <c r="T1" s="99"/>
       <c r="U1" s="99"/>
       <c r="V1" s="99"/>
     </row>
-    <row r="2" spans="1:23" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="308" t="s">
+    <row r="2" spans="1:23" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="258" t="s">
         <v>145</v>
       </c>
-      <c r="B2" s="308"/>
-[...7 lines deleted...]
-      <c r="J2" s="308"/>
+      <c r="B2" s="258"/>
+      <c r="C2" s="258"/>
+      <c r="D2" s="258"/>
+      <c r="E2" s="258"/>
+      <c r="F2" s="258"/>
+      <c r="G2" s="258"/>
+      <c r="H2" s="258"/>
+      <c r="I2" s="258"/>
+      <c r="J2" s="258"/>
       <c r="K2" s="103"/>
       <c r="L2" s="101"/>
-      <c r="M2" s="308" t="s">
+      <c r="M2" s="258" t="s">
         <v>145</v>
       </c>
-      <c r="N2" s="308"/>
-[...7 lines deleted...]
-      <c r="V2" s="308"/>
+      <c r="N2" s="258"/>
+      <c r="O2" s="258"/>
+      <c r="P2" s="258"/>
+      <c r="Q2" s="258"/>
+      <c r="R2" s="258"/>
+      <c r="S2" s="258"/>
+      <c r="T2" s="258"/>
+      <c r="U2" s="258"/>
+      <c r="V2" s="258"/>
       <c r="W2" s="103"/>
     </row>
-    <row r="3" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="102"/>
       <c r="B3" s="102"/>
       <c r="C3" s="102"/>
       <c r="D3" s="102"/>
       <c r="E3" s="102"/>
       <c r="F3" s="102"/>
       <c r="G3" s="102"/>
       <c r="H3" s="102"/>
       <c r="I3" s="102"/>
       <c r="J3" s="102"/>
       <c r="K3" s="104"/>
       <c r="L3" s="101"/>
       <c r="M3" s="102"/>
       <c r="N3" s="102"/>
       <c r="O3" s="102"/>
       <c r="P3" s="102"/>
       <c r="Q3" s="102"/>
       <c r="R3" s="102"/>
       <c r="S3" s="102"/>
       <c r="T3" s="102"/>
       <c r="U3" s="102"/>
       <c r="V3" s="102"/>
       <c r="W3" s="104"/>
     </row>
-    <row r="4" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="99"/>
       <c r="B4" s="99"/>
       <c r="C4" s="99"/>
       <c r="D4" s="99"/>
       <c r="E4" s="99"/>
       <c r="F4" s="99"/>
       <c r="G4" s="99"/>
       <c r="H4" s="99"/>
       <c r="I4" s="99"/>
       <c r="J4" s="105" t="s">
         <v>146</v>
       </c>
       <c r="L4" s="101"/>
       <c r="M4" s="99"/>
       <c r="N4" s="99"/>
       <c r="O4" s="99"/>
       <c r="P4" s="99"/>
       <c r="Q4" s="99"/>
       <c r="R4" s="99"/>
       <c r="S4" s="99"/>
       <c r="T4" s="99"/>
       <c r="U4" s="99"/>
       <c r="V4" s="105" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="5" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="99"/>
       <c r="B5" s="99"/>
       <c r="C5" s="99"/>
       <c r="D5" s="106"/>
       <c r="E5" s="99"/>
       <c r="F5" s="99"/>
       <c r="G5" s="99"/>
       <c r="H5" s="99"/>
       <c r="I5" s="99"/>
       <c r="J5" s="105" t="s">
         <v>147</v>
       </c>
       <c r="L5" s="101"/>
       <c r="M5" s="99"/>
       <c r="N5" s="99"/>
       <c r="O5" s="99"/>
       <c r="P5" s="106"/>
       <c r="Q5" s="99"/>
       <c r="R5" s="99"/>
       <c r="S5" s="99"/>
       <c r="T5" s="99"/>
       <c r="U5" s="99"/>
       <c r="V5" s="105" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="99"/>
       <c r="B6" s="99"/>
       <c r="C6" s="99"/>
       <c r="D6" s="99"/>
       <c r="E6" s="99"/>
       <c r="F6" s="99"/>
       <c r="G6" s="99"/>
       <c r="H6" s="99"/>
       <c r="I6" s="99"/>
       <c r="J6" s="99"/>
       <c r="L6" s="101"/>
       <c r="M6" s="99"/>
       <c r="N6" s="99"/>
       <c r="O6" s="99"/>
       <c r="P6" s="99"/>
       <c r="Q6" s="99"/>
       <c r="R6" s="99"/>
       <c r="S6" s="99"/>
       <c r="T6" s="99"/>
       <c r="U6" s="99"/>
       <c r="V6" s="99"/>
     </row>
-    <row r="7" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="99"/>
       <c r="B7" s="99"/>
       <c r="C7" s="99"/>
       <c r="D7" s="99"/>
       <c r="E7" s="99" t="s">
         <v>149</v>
       </c>
       <c r="F7" s="99"/>
       <c r="G7" s="99"/>
       <c r="H7" s="99"/>
       <c r="I7" s="99"/>
       <c r="J7" s="99"/>
       <c r="L7" s="101"/>
       <c r="M7" s="99"/>
       <c r="N7" s="99"/>
       <c r="O7" s="99"/>
       <c r="P7" s="99"/>
       <c r="Q7" s="107" t="s">
         <v>149</v>
       </c>
       <c r="R7" s="108"/>
       <c r="S7" s="108"/>
       <c r="T7" s="108"/>
       <c r="U7" s="108"/>
       <c r="V7" s="109"/>
     </row>
-    <row r="8" spans="1:23" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:23" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="99"/>
       <c r="B8" s="99"/>
       <c r="C8" s="99"/>
       <c r="D8" s="99"/>
-      <c r="E8" s="299"/>
-[...4 lines deleted...]
-      <c r="J8" s="299"/>
+      <c r="E8" s="259"/>
+      <c r="F8" s="259"/>
+      <c r="G8" s="259"/>
+      <c r="H8" s="259"/>
+      <c r="I8" s="259"/>
+      <c r="J8" s="259"/>
       <c r="L8" s="101"/>
       <c r="M8" s="99"/>
       <c r="N8" s="99"/>
       <c r="O8" s="99"/>
       <c r="P8" s="99"/>
-      <c r="Q8" s="309"/>
-[...6 lines deleted...]
-    <row r="9" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Q8" s="260"/>
+      <c r="R8" s="259"/>
+      <c r="S8" s="259"/>
+      <c r="T8" s="259"/>
+      <c r="U8" s="259"/>
+      <c r="V8" s="261"/>
+    </row>
+    <row r="9" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="99"/>
       <c r="B9" s="99"/>
       <c r="C9" s="99"/>
       <c r="D9" s="99"/>
       <c r="E9" s="99" t="s">
         <v>150</v>
       </c>
       <c r="F9" s="99"/>
-      <c r="G9" s="299"/>
-[...1 lines deleted...]
-      <c r="I9" s="299"/>
+      <c r="G9" s="259"/>
+      <c r="H9" s="259"/>
+      <c r="I9" s="259"/>
       <c r="J9" s="106" t="s">
         <v>151</v>
       </c>
       <c r="L9" s="101"/>
       <c r="M9" s="99"/>
       <c r="N9" s="99"/>
       <c r="O9" s="99"/>
       <c r="P9" s="99"/>
       <c r="Q9" s="111" t="s">
         <v>150</v>
       </c>
       <c r="R9" s="99"/>
-      <c r="S9" s="299"/>
-[...1 lines deleted...]
-      <c r="U9" s="299"/>
+      <c r="S9" s="259"/>
+      <c r="T9" s="259"/>
+      <c r="U9" s="259"/>
       <c r="V9" s="110" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="99"/>
       <c r="B10" s="99"/>
       <c r="C10" s="99"/>
       <c r="D10" s="99"/>
       <c r="E10" s="99" t="s">
         <v>152</v>
       </c>
-      <c r="F10" s="299"/>
-[...2 lines deleted...]
-      <c r="I10" s="299"/>
+      <c r="F10" s="259"/>
+      <c r="G10" s="259"/>
+      <c r="H10" s="259"/>
+      <c r="I10" s="259"/>
       <c r="J10" s="99"/>
       <c r="L10" s="101"/>
       <c r="M10" s="99"/>
       <c r="N10" s="99"/>
       <c r="O10" s="99"/>
       <c r="P10" s="99"/>
       <c r="Q10" s="112" t="s">
         <v>152</v>
       </c>
       <c r="R10" s="113"/>
-      <c r="S10" s="300"/>
-[...1 lines deleted...]
-      <c r="U10" s="300"/>
+      <c r="S10" s="262"/>
+      <c r="T10" s="262"/>
+      <c r="U10" s="262"/>
       <c r="V10" s="114"/>
     </row>
-    <row r="11" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="99"/>
       <c r="B11" s="99"/>
       <c r="C11" s="99"/>
       <c r="D11" s="99"/>
       <c r="E11" s="99"/>
       <c r="F11" s="99"/>
       <c r="G11" s="99"/>
       <c r="H11" s="99"/>
       <c r="I11" s="99"/>
       <c r="J11" s="99"/>
       <c r="L11" s="101"/>
       <c r="M11" s="99"/>
       <c r="N11" s="99"/>
       <c r="O11" s="99"/>
       <c r="P11" s="99"/>
       <c r="Q11" s="99"/>
       <c r="R11" s="99"/>
       <c r="S11" s="99"/>
       <c r="T11" s="99"/>
       <c r="U11" s="99"/>
       <c r="V11" s="99"/>
     </row>
-    <row r="12" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="99" t="s">
         <v>153</v>
       </c>
       <c r="B12" s="99"/>
       <c r="C12" s="99"/>
       <c r="D12" s="99"/>
       <c r="E12" s="99"/>
       <c r="F12" s="99"/>
       <c r="G12" s="99"/>
       <c r="H12" s="99"/>
       <c r="I12" s="99"/>
       <c r="J12" s="99"/>
       <c r="L12" s="101"/>
       <c r="M12" s="99" t="s">
         <v>153</v>
       </c>
       <c r="N12" s="99"/>
       <c r="O12" s="99"/>
       <c r="P12" s="99"/>
       <c r="Q12" s="99"/>
       <c r="R12" s="99"/>
       <c r="S12" s="99"/>
       <c r="T12" s="99"/>
       <c r="U12" s="99"/>
       <c r="V12" s="99"/>
     </row>
-    <row r="13" spans="1:23" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:23" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="99"/>
       <c r="B13" s="99"/>
       <c r="C13" s="99"/>
       <c r="D13" s="99"/>
       <c r="E13" s="99"/>
       <c r="F13" s="99"/>
       <c r="G13" s="99"/>
       <c r="H13" s="99"/>
       <c r="I13" s="99"/>
       <c r="J13" s="99"/>
       <c r="L13" s="101"/>
       <c r="M13" s="99"/>
       <c r="N13" s="99"/>
       <c r="O13" s="99"/>
       <c r="P13" s="99"/>
       <c r="Q13" s="99"/>
       <c r="R13" s="99"/>
       <c r="S13" s="99"/>
       <c r="T13" s="99"/>
       <c r="U13" s="99"/>
       <c r="V13" s="99"/>
     </row>
-    <row r="14" spans="1:23" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="301" t="s">
+    <row r="14" spans="1:23" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="263" t="s">
         <v>154</v>
       </c>
-      <c r="B14" s="302"/>
-[...4 lines deleted...]
-      <c r="G14" s="304" t="s">
+      <c r="B14" s="264"/>
+      <c r="C14" s="265"/>
+      <c r="D14" s="263"/>
+      <c r="E14" s="264"/>
+      <c r="F14" s="264"/>
+      <c r="G14" s="266" t="s">
         <v>155</v>
       </c>
-      <c r="H14" s="304"/>
-[...1 lines deleted...]
-      <c r="J14" s="305"/>
+      <c r="H14" s="266"/>
+      <c r="I14" s="266"/>
+      <c r="J14" s="267"/>
       <c r="L14" s="101"/>
-      <c r="M14" s="301" t="s">
+      <c r="M14" s="263" t="s">
         <v>154</v>
       </c>
-      <c r="N14" s="302"/>
-[...1 lines deleted...]
-      <c r="P14" s="306" t="s">
+      <c r="N14" s="264"/>
+      <c r="O14" s="265"/>
+      <c r="P14" s="268" t="s">
         <v>156</v>
       </c>
-      <c r="Q14" s="307"/>
-[...1 lines deleted...]
-      <c r="S14" s="304" t="s">
+      <c r="Q14" s="269"/>
+      <c r="R14" s="269"/>
+      <c r="S14" s="266" t="s">
         <v>157</v>
       </c>
-      <c r="T14" s="304"/>
-[...4 lines deleted...]
-      <c r="A15" s="284" t="s">
+      <c r="T14" s="266"/>
+      <c r="U14" s="266"/>
+      <c r="V14" s="267"/>
+    </row>
+    <row r="15" spans="1:23" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="270" t="s">
         <v>158</v>
       </c>
-      <c r="B15" s="285"/>
-[...7 lines deleted...]
-      <c r="J15" s="286"/>
+      <c r="B15" s="271"/>
+      <c r="C15" s="272"/>
+      <c r="D15" s="270"/>
+      <c r="E15" s="271"/>
+      <c r="F15" s="271"/>
+      <c r="G15" s="271"/>
+      <c r="H15" s="271"/>
+      <c r="I15" s="271"/>
+      <c r="J15" s="272"/>
       <c r="L15" s="101"/>
-      <c r="M15" s="284" t="s">
+      <c r="M15" s="270" t="s">
         <v>158</v>
       </c>
-      <c r="N15" s="285"/>
-[...1 lines deleted...]
-      <c r="P15" s="287" t="s">
+      <c r="N15" s="271"/>
+      <c r="O15" s="272"/>
+      <c r="P15" s="273" t="s">
         <v>159</v>
       </c>
-      <c r="Q15" s="288"/>
-[...7 lines deleted...]
-      <c r="A16" s="290" t="s">
+      <c r="Q15" s="274"/>
+      <c r="R15" s="274"/>
+      <c r="S15" s="274"/>
+      <c r="T15" s="274"/>
+      <c r="U15" s="274"/>
+      <c r="V15" s="275"/>
+    </row>
+    <row r="16" spans="1:23" ht="37.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="276" t="s">
         <v>160</v>
       </c>
-      <c r="B16" s="291"/>
-[...7 lines deleted...]
-      <c r="J16" s="298"/>
+      <c r="B16" s="277"/>
+      <c r="C16" s="278"/>
+      <c r="D16" s="282"/>
+      <c r="E16" s="283"/>
+      <c r="F16" s="283"/>
+      <c r="G16" s="283"/>
+      <c r="H16" s="283"/>
+      <c r="I16" s="283"/>
+      <c r="J16" s="284"/>
       <c r="L16" s="101"/>
-      <c r="M16" s="290" t="s">
+      <c r="M16" s="276" t="s">
         <v>160</v>
       </c>
-      <c r="N16" s="291"/>
-[...1 lines deleted...]
-      <c r="P16" s="296" t="s">
+      <c r="N16" s="277"/>
+      <c r="O16" s="278"/>
+      <c r="P16" s="282" t="s">
         <v>161</v>
       </c>
-      <c r="Q16" s="297"/>
-[...10 lines deleted...]
-      <c r="D17" s="293" t="s">
+      <c r="Q16" s="283"/>
+      <c r="R16" s="283"/>
+      <c r="S16" s="283"/>
+      <c r="T16" s="283"/>
+      <c r="U16" s="283"/>
+      <c r="V16" s="284"/>
+    </row>
+    <row r="17" spans="1:22" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="279"/>
+      <c r="B17" s="280"/>
+      <c r="C17" s="281"/>
+      <c r="D17" s="279" t="s">
         <v>162</v>
       </c>
-      <c r="E17" s="294"/>
+      <c r="E17" s="280"/>
       <c r="F17" s="115" t="s">
         <v>163</v>
       </c>
-      <c r="G17" s="294"/>
-[...1 lines deleted...]
-      <c r="I17" s="294"/>
+      <c r="G17" s="280"/>
+      <c r="H17" s="280"/>
+      <c r="I17" s="280"/>
       <c r="J17" s="116" t="s">
         <v>164</v>
       </c>
       <c r="L17" s="101"/>
-      <c r="M17" s="293"/>
-[...2 lines deleted...]
-      <c r="P17" s="293" t="s">
+      <c r="M17" s="279"/>
+      <c r="N17" s="280"/>
+      <c r="O17" s="281"/>
+      <c r="P17" s="279" t="s">
         <v>162</v>
       </c>
-      <c r="Q17" s="294"/>
+      <c r="Q17" s="280"/>
       <c r="R17" s="115" t="s">
         <v>163</v>
       </c>
-      <c r="S17" s="294"/>
-[...1 lines deleted...]
-      <c r="U17" s="294"/>
+      <c r="S17" s="280"/>
+      <c r="T17" s="280"/>
+      <c r="U17" s="280"/>
       <c r="V17" s="116" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="18" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="260" t="s">
+    <row r="18" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="285" t="s">
         <v>165</v>
       </c>
-      <c r="B18" s="261"/>
-[...1 lines deleted...]
-      <c r="D18" s="263" t="s">
+      <c r="B18" s="286"/>
+      <c r="C18" s="287"/>
+      <c r="D18" s="288" t="s">
         <v>166</v>
       </c>
-      <c r="E18" s="264"/>
-[...4 lines deleted...]
-      <c r="J18" s="265"/>
+      <c r="E18" s="289"/>
+      <c r="F18" s="289"/>
+      <c r="G18" s="289"/>
+      <c r="H18" s="289"/>
+      <c r="I18" s="289"/>
+      <c r="J18" s="290"/>
       <c r="L18" s="101"/>
-      <c r="M18" s="260" t="s">
+      <c r="M18" s="285" t="s">
         <v>165</v>
       </c>
-      <c r="N18" s="261"/>
-[...1 lines deleted...]
-      <c r="P18" s="263" t="s">
+      <c r="N18" s="286"/>
+      <c r="O18" s="287"/>
+      <c r="P18" s="288" t="s">
         <v>167</v>
       </c>
-      <c r="Q18" s="264"/>
-[...7 lines deleted...]
-      <c r="A19" s="266" t="s">
+      <c r="Q18" s="289"/>
+      <c r="R18" s="289"/>
+      <c r="S18" s="289"/>
+      <c r="T18" s="289"/>
+      <c r="U18" s="289"/>
+      <c r="V18" s="290"/>
+    </row>
+    <row r="19" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="291" t="s">
         <v>168</v>
       </c>
-      <c r="B19" s="267"/>
-[...1 lines deleted...]
-      <c r="D19" s="275" t="s">
+      <c r="B19" s="292"/>
+      <c r="C19" s="293"/>
+      <c r="D19" s="300" t="s">
         <v>169</v>
       </c>
-      <c r="E19" s="276"/>
-[...4 lines deleted...]
-      <c r="J19" s="277"/>
+      <c r="E19" s="301"/>
+      <c r="F19" s="301"/>
+      <c r="G19" s="301"/>
+      <c r="H19" s="301"/>
+      <c r="I19" s="301"/>
+      <c r="J19" s="302"/>
       <c r="L19" s="101"/>
-      <c r="M19" s="266" t="s">
+      <c r="M19" s="291" t="s">
         <v>168</v>
       </c>
-      <c r="N19" s="267"/>
-[...1 lines deleted...]
-      <c r="P19" s="275" t="s">
+      <c r="N19" s="292"/>
+      <c r="O19" s="293"/>
+      <c r="P19" s="300" t="s">
         <v>170</v>
       </c>
-      <c r="Q19" s="276"/>
-[...16 lines deleted...]
-      <c r="J20" s="280"/>
+      <c r="Q19" s="301"/>
+      <c r="R19" s="301"/>
+      <c r="S19" s="301"/>
+      <c r="T19" s="301"/>
+      <c r="U19" s="301"/>
+      <c r="V19" s="302"/>
+    </row>
+    <row r="20" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="294"/>
+      <c r="B20" s="295"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="303"/>
+      <c r="E20" s="304"/>
+      <c r="F20" s="304"/>
+      <c r="G20" s="304"/>
+      <c r="H20" s="304"/>
+      <c r="I20" s="304"/>
+      <c r="J20" s="305"/>
       <c r="L20" s="101"/>
-      <c r="M20" s="269"/>
-[...20 lines deleted...]
-      <c r="J21" s="283"/>
+      <c r="M20" s="294"/>
+      <c r="N20" s="295"/>
+      <c r="O20" s="296"/>
+      <c r="P20" s="303"/>
+      <c r="Q20" s="304"/>
+      <c r="R20" s="304"/>
+      <c r="S20" s="304"/>
+      <c r="T20" s="304"/>
+      <c r="U20" s="304"/>
+      <c r="V20" s="305"/>
+    </row>
+    <row r="21" spans="1:22" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="297"/>
+      <c r="B21" s="298"/>
+      <c r="C21" s="299"/>
+      <c r="D21" s="306"/>
+      <c r="E21" s="307"/>
+      <c r="F21" s="307"/>
+      <c r="G21" s="307"/>
+      <c r="H21" s="307"/>
+      <c r="I21" s="307"/>
+      <c r="J21" s="308"/>
       <c r="L21" s="101"/>
-      <c r="M21" s="272"/>
-[...10 lines deleted...]
-    <row r="22" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="M21" s="297"/>
+      <c r="N21" s="298"/>
+      <c r="O21" s="299"/>
+      <c r="P21" s="306"/>
+      <c r="Q21" s="307"/>
+      <c r="R21" s="307"/>
+      <c r="S21" s="307"/>
+      <c r="T21" s="307"/>
+      <c r="U21" s="307"/>
+      <c r="V21" s="308"/>
+    </row>
+    <row r="22" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="99"/>
       <c r="B22" s="99"/>
       <c r="C22" s="99"/>
       <c r="D22" s="99"/>
       <c r="E22" s="99"/>
       <c r="F22" s="99"/>
       <c r="G22" s="99"/>
       <c r="H22" s="99"/>
       <c r="I22" s="99"/>
       <c r="J22" s="99"/>
       <c r="L22" s="101"/>
       <c r="M22" s="99"/>
       <c r="N22" s="99"/>
       <c r="O22" s="99"/>
       <c r="P22" s="99"/>
       <c r="Q22" s="99"/>
       <c r="R22" s="99"/>
       <c r="S22" s="99"/>
       <c r="T22" s="99"/>
       <c r="U22" s="99"/>
       <c r="V22" s="99"/>
     </row>
-    <row r="23" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="E23" s="258"/>
+    <row r="23" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="309"/>
+      <c r="B23" s="309"/>
+      <c r="C23" s="309"/>
+      <c r="D23" s="309"/>
+      <c r="E23" s="309"/>
       <c r="F23" s="99"/>
       <c r="G23" s="99"/>
       <c r="H23" s="99"/>
       <c r="I23" s="99"/>
       <c r="J23" s="99"/>
       <c r="L23" s="101"/>
-      <c r="M23" s="258"/>
-[...3 lines deleted...]
-      <c r="Q23" s="258"/>
+      <c r="M23" s="309"/>
+      <c r="N23" s="309"/>
+      <c r="O23" s="309"/>
+      <c r="P23" s="309"/>
+      <c r="Q23" s="309"/>
       <c r="R23" s="99"/>
       <c r="S23" s="99"/>
       <c r="T23" s="99"/>
       <c r="U23" s="99"/>
       <c r="V23" s="99"/>
     </row>
-    <row r="24" spans="1:22" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:22" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="117"/>
       <c r="B24" s="117"/>
       <c r="C24" s="117"/>
       <c r="D24" s="117"/>
       <c r="E24" s="117"/>
       <c r="F24" s="99"/>
       <c r="G24" s="99"/>
       <c r="H24" s="99"/>
       <c r="I24" s="99"/>
       <c r="J24" s="99"/>
       <c r="L24" s="101"/>
       <c r="M24" s="117"/>
       <c r="N24" s="117"/>
       <c r="O24" s="117"/>
       <c r="P24" s="117"/>
       <c r="Q24" s="117"/>
       <c r="R24" s="99"/>
       <c r="S24" s="99"/>
       <c r="T24" s="99"/>
       <c r="U24" s="99"/>
       <c r="V24" s="99"/>
     </row>
-    <row r="25" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="118" t="s">
         <v>171</v>
       </c>
       <c r="B25" s="119" t="s">
         <v>172</v>
       </c>
-      <c r="C25" s="259" t="s">
+      <c r="C25" s="310" t="s">
         <v>173</v>
       </c>
-      <c r="D25" s="259"/>
-[...5 lines deleted...]
-      <c r="J25" s="259"/>
+      <c r="D25" s="310"/>
+      <c r="E25" s="310"/>
+      <c r="F25" s="310"/>
+      <c r="G25" s="310"/>
+      <c r="H25" s="310"/>
+      <c r="I25" s="310"/>
+      <c r="J25" s="310"/>
       <c r="L25" s="122"/>
       <c r="M25" s="118" t="s">
         <v>171</v>
       </c>
       <c r="N25" s="119" t="s">
         <v>172</v>
       </c>
-      <c r="O25" s="259" t="s">
+      <c r="O25" s="310" t="s">
         <v>173</v>
       </c>
-      <c r="P25" s="259"/>
-[...7 lines deleted...]
-    <row r="26" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P25" s="310"/>
+      <c r="Q25" s="310"/>
+      <c r="R25" s="310"/>
+      <c r="S25" s="310"/>
+      <c r="T25" s="310"/>
+      <c r="U25" s="310"/>
+      <c r="V25" s="310"/>
+    </row>
+    <row r="26" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="123"/>
       <c r="B26" s="119" t="s">
         <v>174</v>
       </c>
-      <c r="C26" s="259" t="s">
+      <c r="C26" s="310" t="s">
         <v>175</v>
       </c>
-      <c r="D26" s="259"/>
-[...5 lines deleted...]
-      <c r="J26" s="259"/>
+      <c r="D26" s="310"/>
+      <c r="E26" s="310"/>
+      <c r="F26" s="310"/>
+      <c r="G26" s="310"/>
+      <c r="H26" s="310"/>
+      <c r="I26" s="310"/>
+      <c r="J26" s="310"/>
       <c r="L26" s="122"/>
       <c r="M26" s="123"/>
       <c r="N26" s="119" t="s">
         <v>174</v>
       </c>
-      <c r="O26" s="259" t="s">
+      <c r="O26" s="310" t="s">
         <v>175</v>
       </c>
-      <c r="P26" s="259"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P26" s="310"/>
+      <c r="Q26" s="310"/>
+      <c r="R26" s="310"/>
+      <c r="S26" s="310"/>
+      <c r="T26" s="310"/>
+      <c r="U26" s="310"/>
+      <c r="V26" s="310"/>
+    </row>
+    <row r="27" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="123"/>
       <c r="B27" s="124"/>
-      <c r="C27" s="259"/>
-[...6 lines deleted...]
-      <c r="J27" s="259"/>
+      <c r="C27" s="310"/>
+      <c r="D27" s="310"/>
+      <c r="E27" s="310"/>
+      <c r="F27" s="310"/>
+      <c r="G27" s="310"/>
+      <c r="H27" s="310"/>
+      <c r="I27" s="310"/>
+      <c r="J27" s="310"/>
       <c r="L27" s="122"/>
       <c r="M27" s="123"/>
       <c r="N27" s="124"/>
-      <c r="O27" s="259"/>
-[...8 lines deleted...]
-    <row r="28" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="O27" s="310"/>
+      <c r="P27" s="310"/>
+      <c r="Q27" s="310"/>
+      <c r="R27" s="310"/>
+      <c r="S27" s="310"/>
+      <c r="T27" s="310"/>
+      <c r="U27" s="310"/>
+      <c r="V27" s="310"/>
+    </row>
+    <row r="28" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="123"/>
       <c r="B28" s="119" t="s">
         <v>176</v>
       </c>
-      <c r="C28" s="259" t="s">
+      <c r="C28" s="310" t="s">
         <v>177</v>
       </c>
-      <c r="D28" s="259"/>
-[...5 lines deleted...]
-      <c r="J28" s="259"/>
+      <c r="D28" s="310"/>
+      <c r="E28" s="310"/>
+      <c r="F28" s="310"/>
+      <c r="G28" s="310"/>
+      <c r="H28" s="310"/>
+      <c r="I28" s="310"/>
+      <c r="J28" s="310"/>
       <c r="L28" s="122"/>
       <c r="M28" s="123"/>
       <c r="N28" s="119" t="s">
         <v>176</v>
       </c>
-      <c r="O28" s="259" t="s">
+      <c r="O28" s="310" t="s">
         <v>177</v>
       </c>
-      <c r="P28" s="259"/>
-[...7 lines deleted...]
-    <row r="29" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P28" s="310"/>
+      <c r="Q28" s="310"/>
+      <c r="R28" s="310"/>
+      <c r="S28" s="310"/>
+      <c r="T28" s="310"/>
+      <c r="U28" s="310"/>
+      <c r="V28" s="310"/>
+    </row>
+    <row r="29" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="123"/>
       <c r="B29" s="123"/>
-      <c r="C29" s="259"/>
-[...6 lines deleted...]
-      <c r="J29" s="259"/>
+      <c r="C29" s="310"/>
+      <c r="D29" s="310"/>
+      <c r="E29" s="310"/>
+      <c r="F29" s="310"/>
+      <c r="G29" s="310"/>
+      <c r="H29" s="310"/>
+      <c r="I29" s="310"/>
+      <c r="J29" s="310"/>
       <c r="L29" s="122"/>
       <c r="M29" s="123"/>
       <c r="N29" s="123"/>
-      <c r="O29" s="259"/>
-[...8 lines deleted...]
-    <row r="30" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="O29" s="310"/>
+      <c r="P29" s="310"/>
+      <c r="Q29" s="310"/>
+      <c r="R29" s="310"/>
+      <c r="S29" s="310"/>
+      <c r="T29" s="310"/>
+      <c r="U29" s="310"/>
+      <c r="V29" s="310"/>
+    </row>
+    <row r="30" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="123"/>
       <c r="B30" s="119" t="s">
         <v>178</v>
       </c>
-      <c r="C30" s="259" t="s">
+      <c r="C30" s="310" t="s">
         <v>179</v>
       </c>
-      <c r="D30" s="259"/>
-[...5 lines deleted...]
-      <c r="J30" s="259"/>
+      <c r="D30" s="310"/>
+      <c r="E30" s="310"/>
+      <c r="F30" s="310"/>
+      <c r="G30" s="310"/>
+      <c r="H30" s="310"/>
+      <c r="I30" s="310"/>
+      <c r="J30" s="310"/>
       <c r="L30" s="122"/>
       <c r="M30" s="123"/>
       <c r="N30" s="119" t="s">
         <v>178</v>
       </c>
-      <c r="O30" s="259" t="s">
+      <c r="O30" s="310" t="s">
         <v>179</v>
       </c>
-      <c r="P30" s="259"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P30" s="310"/>
+      <c r="Q30" s="310"/>
+      <c r="R30" s="310"/>
+      <c r="S30" s="310"/>
+      <c r="T30" s="310"/>
+      <c r="U30" s="310"/>
+      <c r="V30" s="310"/>
+    </row>
+    <row r="31" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="123"/>
       <c r="B31" s="123"/>
-      <c r="C31" s="259"/>
-[...6 lines deleted...]
-      <c r="J31" s="259"/>
+      <c r="C31" s="310"/>
+      <c r="D31" s="310"/>
+      <c r="E31" s="310"/>
+      <c r="F31" s="310"/>
+      <c r="G31" s="310"/>
+      <c r="H31" s="310"/>
+      <c r="I31" s="310"/>
+      <c r="J31" s="310"/>
       <c r="L31" s="122"/>
       <c r="M31" s="123"/>
       <c r="N31" s="123"/>
-      <c r="O31" s="259"/>
-[...8 lines deleted...]
-    <row r="32" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="O31" s="310"/>
+      <c r="P31" s="310"/>
+      <c r="Q31" s="310"/>
+      <c r="R31" s="310"/>
+      <c r="S31" s="310"/>
+      <c r="T31" s="310"/>
+      <c r="U31" s="310"/>
+      <c r="V31" s="310"/>
+    </row>
+    <row r="32" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="123"/>
       <c r="B32" s="123"/>
       <c r="C32" s="120"/>
       <c r="D32" s="120"/>
       <c r="E32" s="120"/>
       <c r="F32" s="120"/>
       <c r="G32" s="120"/>
       <c r="H32" s="120"/>
       <c r="I32" s="120"/>
       <c r="J32" s="120"/>
       <c r="M32" s="123"/>
       <c r="N32" s="123"/>
       <c r="O32" s="120"/>
       <c r="P32" s="120"/>
       <c r="Q32" s="120"/>
       <c r="R32" s="120"/>
       <c r="S32" s="120"/>
       <c r="T32" s="120"/>
       <c r="U32" s="120"/>
       <c r="V32" s="120"/>
     </row>
-    <row r="33" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="123"/>
       <c r="B33" s="123"/>
       <c r="C33" s="125"/>
       <c r="D33" s="125"/>
       <c r="E33" s="125"/>
       <c r="F33" s="125"/>
       <c r="G33" s="125"/>
       <c r="H33" s="125"/>
       <c r="I33" s="125"/>
       <c r="J33" s="125"/>
       <c r="M33" s="123"/>
       <c r="N33" s="123"/>
       <c r="O33" s="125"/>
       <c r="P33" s="125"/>
       <c r="Q33" s="125"/>
       <c r="R33" s="125"/>
       <c r="S33" s="125"/>
       <c r="T33" s="125"/>
       <c r="U33" s="125"/>
       <c r="V33" s="125"/>
     </row>
-    <row r="34" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="123"/>
       <c r="B34" s="119"/>
       <c r="C34" s="125"/>
       <c r="D34" s="125"/>
       <c r="E34" s="125"/>
       <c r="F34" s="125"/>
       <c r="G34" s="125"/>
       <c r="H34" s="125"/>
       <c r="I34" s="125"/>
       <c r="J34" s="125"/>
       <c r="M34" s="123"/>
       <c r="N34" s="119"/>
       <c r="O34" s="125"/>
       <c r="P34" s="125"/>
       <c r="Q34" s="125"/>
       <c r="R34" s="125"/>
       <c r="S34" s="125"/>
       <c r="T34" s="125"/>
       <c r="U34" s="125"/>
       <c r="V34" s="125"/>
     </row>
-    <row r="35" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="123"/>
       <c r="B35" s="119"/>
       <c r="C35" s="125"/>
       <c r="D35" s="125"/>
       <c r="E35" s="125"/>
       <c r="F35" s="125"/>
       <c r="G35" s="125"/>
       <c r="H35" s="125"/>
       <c r="I35" s="125"/>
       <c r="J35" s="125"/>
       <c r="M35" s="123"/>
       <c r="N35" s="119"/>
       <c r="O35" s="125"/>
       <c r="P35" s="125"/>
       <c r="Q35" s="125"/>
       <c r="R35" s="125"/>
       <c r="S35" s="125"/>
       <c r="T35" s="125"/>
       <c r="U35" s="125"/>
       <c r="V35" s="125"/>
     </row>
-    <row r="36" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="123"/>
       <c r="B36" s="119"/>
       <c r="C36" s="125"/>
       <c r="D36" s="125"/>
       <c r="E36" s="125"/>
       <c r="F36" s="125"/>
       <c r="G36" s="125"/>
       <c r="H36" s="125"/>
       <c r="I36" s="125"/>
       <c r="J36" s="125"/>
       <c r="M36" s="123"/>
       <c r="N36" s="119"/>
       <c r="O36" s="125"/>
       <c r="P36" s="125"/>
       <c r="Q36" s="125"/>
       <c r="R36" s="125"/>
       <c r="S36" s="125"/>
       <c r="T36" s="125"/>
       <c r="U36" s="125"/>
       <c r="V36" s="125"/>
     </row>
-    <row r="37" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="126"/>
       <c r="C37" s="127"/>
       <c r="D37" s="127"/>
       <c r="E37" s="127"/>
       <c r="F37" s="127"/>
       <c r="G37" s="127"/>
       <c r="H37" s="127"/>
       <c r="I37" s="127"/>
       <c r="J37" s="127"/>
       <c r="N37" s="126"/>
       <c r="O37" s="127"/>
       <c r="P37" s="127"/>
       <c r="Q37" s="127"/>
       <c r="R37" s="127"/>
       <c r="S37" s="127"/>
       <c r="T37" s="127"/>
       <c r="U37" s="127"/>
       <c r="V37" s="127"/>
     </row>
-    <row r="38" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="126"/>
       <c r="C38" s="127"/>
       <c r="D38" s="127"/>
       <c r="E38" s="127"/>
       <c r="F38" s="127"/>
       <c r="G38" s="127"/>
       <c r="H38" s="127"/>
       <c r="I38" s="127"/>
       <c r="J38" s="127"/>
       <c r="N38" s="126"/>
       <c r="O38" s="127"/>
       <c r="P38" s="127"/>
       <c r="Q38" s="127"/>
       <c r="R38" s="127"/>
       <c r="S38" s="127"/>
       <c r="T38" s="127"/>
       <c r="U38" s="127"/>
       <c r="V38" s="127"/>
     </row>
-    <row r="39" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="126"/>
       <c r="C39" s="127"/>
       <c r="D39" s="127"/>
       <c r="E39" s="127"/>
       <c r="F39" s="127"/>
       <c r="G39" s="127"/>
       <c r="H39" s="127"/>
       <c r="I39" s="127"/>
       <c r="J39" s="127"/>
       <c r="N39" s="126"/>
       <c r="O39" s="127"/>
       <c r="P39" s="127"/>
       <c r="Q39" s="127"/>
       <c r="R39" s="127"/>
       <c r="S39" s="127"/>
       <c r="T39" s="127"/>
       <c r="U39" s="127"/>
       <c r="V39" s="127"/>
     </row>
-    <row r="40" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="126"/>
       <c r="C40" s="127"/>
       <c r="D40" s="127"/>
       <c r="E40" s="127"/>
       <c r="F40" s="127"/>
       <c r="G40" s="127"/>
       <c r="H40" s="127"/>
       <c r="I40" s="127"/>
       <c r="J40" s="127"/>
       <c r="N40" s="126"/>
       <c r="O40" s="127"/>
       <c r="P40" s="127"/>
       <c r="Q40" s="127"/>
       <c r="R40" s="127"/>
       <c r="S40" s="127"/>
       <c r="T40" s="127"/>
       <c r="U40" s="127"/>
       <c r="V40" s="127"/>
     </row>
-    <row r="41" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="128"/>
       <c r="N41" s="128"/>
     </row>
-    <row r="42" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
-[...10 lines deleted...]
-    <row r="53" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="42" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="A2:J2"/>
-[...12 lines deleted...]
-    <mergeCell ref="S14:V14"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="M23:Q23"/>
+    <mergeCell ref="C30:J31"/>
+    <mergeCell ref="O30:V31"/>
+    <mergeCell ref="C25:J25"/>
+    <mergeCell ref="O25:V25"/>
+    <mergeCell ref="C26:J27"/>
+    <mergeCell ref="O26:V27"/>
+    <mergeCell ref="C28:J29"/>
+    <mergeCell ref="O28:V29"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="M18:O18"/>
+    <mergeCell ref="P18:V18"/>
+    <mergeCell ref="A19:C21"/>
+    <mergeCell ref="D19:J21"/>
+    <mergeCell ref="M19:O21"/>
+    <mergeCell ref="P19:V21"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="D15:J15"/>
     <mergeCell ref="M15:O15"/>
     <mergeCell ref="P15:V15"/>
     <mergeCell ref="A16:C17"/>
     <mergeCell ref="D16:J16"/>
     <mergeCell ref="M16:O17"/>
     <mergeCell ref="P16:V16"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="G17:I17"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="S17:U17"/>
-    <mergeCell ref="A18:C18"/>
-[...16 lines deleted...]
-    <mergeCell ref="O28:V29"/>
+    <mergeCell ref="F10:I10"/>
+    <mergeCell ref="S10:U10"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="G14:J14"/>
+    <mergeCell ref="M14:O14"/>
+    <mergeCell ref="P14:R14"/>
+    <mergeCell ref="S14:V14"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="M2:V2"/>
+    <mergeCell ref="E8:J8"/>
+    <mergeCell ref="Q8:V8"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="S9:U9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9C7CCA3-E520-4A68-B3F4-90E6A7F2C29C}">
   <sheetPr codeName="Sheet21">
     <tabColor indexed="61"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI42"/>
   <sheetViews>
     <sheetView topLeftCell="H1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A27" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D19" sqref="D19:J21"/>
       <selection pane="bottomLeft" activeCell="D19" sqref="A19:J21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="8.6640625" style="6" customWidth="1"/>
     <col min="2" max="2" width="9" style="6"/>
-    <col min="3" max="3" width="3.25" style="6" customWidth="1"/>
+    <col min="3" max="3" width="3.21875" style="6" customWidth="1"/>
     <col min="4" max="7" width="8" style="6" customWidth="1"/>
     <col min="8" max="8" width="8" style="7" customWidth="1"/>
     <col min="9" max="16" width="8" style="6" customWidth="1"/>
     <col min="17" max="18" width="9" style="6"/>
-    <col min="19" max="19" width="8.625" style="6" customWidth="1"/>
+    <col min="19" max="19" width="8.6640625" style="6" customWidth="1"/>
     <col min="20" max="20" width="9" style="6"/>
-    <col min="21" max="21" width="3.25" style="6" customWidth="1"/>
+    <col min="21" max="21" width="3.21875" style="6" customWidth="1"/>
     <col min="22" max="25" width="8" style="6" customWidth="1"/>
     <col min="26" max="26" width="8" style="7" customWidth="1"/>
     <col min="27" max="34" width="8" style="6" customWidth="1"/>
     <col min="35" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" s="34" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:35" s="34" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38" t="s">
         <v>88</v>
       </c>
       <c r="E1" s="37"/>
       <c r="H1" s="36"/>
       <c r="I1" s="35"/>
-      <c r="J1" s="340" t="s">
+      <c r="J1" s="316" t="s">
         <v>87</v>
       </c>
-      <c r="K1" s="340"/>
-[...3 lines deleted...]
-      <c r="O1" s="341"/>
+      <c r="K1" s="316"/>
+      <c r="L1" s="317"/>
+      <c r="M1" s="317"/>
+      <c r="N1" s="317"/>
+      <c r="O1" s="317"/>
       <c r="R1" s="39"/>
       <c r="S1" s="38" t="s">
         <v>88</v>
       </c>
       <c r="W1" s="37"/>
       <c r="Z1" s="36"/>
       <c r="AA1" s="35"/>
-      <c r="AB1" s="340" t="s">
+      <c r="AB1" s="316" t="s">
         <v>87</v>
       </c>
-      <c r="AC1" s="340"/>
-      <c r="AD1" s="339" t="s">
+      <c r="AC1" s="316"/>
+      <c r="AD1" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="AE1" s="339"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:35" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AE1" s="311"/>
+      <c r="AF1" s="311"/>
+      <c r="AG1" s="311"/>
+    </row>
+    <row r="2" spans="1:35" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>86</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="R2" s="9"/>
       <c r="S2" s="33" t="s">
         <v>86</v>
       </c>
       <c r="T2" s="22"/>
       <c r="U2" s="22"/>
       <c r="V2" s="22"/>
     </row>
-    <row r="3" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="33"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="R3" s="9"/>
       <c r="S3" s="33"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
     </row>
-    <row r="4" spans="1:35" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:35" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="R4" s="9"/>
       <c r="S4" s="23" t="s">
         <v>85</v>
       </c>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
     </row>
-    <row r="5" spans="1:35" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:35" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="P5" s="21" t="s">
         <v>60</v>
       </c>
       <c r="R5" s="9"/>
       <c r="S5" s="22"/>
       <c r="T5" s="22"/>
       <c r="U5" s="22"/>
       <c r="V5" s="22"/>
       <c r="AH5" s="21" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:35" ht="36.75" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C6" s="315"/>
+    <row r="6" spans="1:35" ht="48.6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="321"/>
+      <c r="B6" s="322"/>
+      <c r="C6" s="323"/>
       <c r="D6" s="20" t="s">
         <v>59</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>57</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>55</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>54</v>
       </c>
       <c r="J6" s="20" t="s">
         <v>53</v>
       </c>
       <c r="K6" s="20" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="20" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="20" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="18" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="17" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="9"/>
-      <c r="S6" s="313"/>
-[...1 lines deleted...]
-      <c r="U6" s="315"/>
+      <c r="S6" s="321"/>
+      <c r="T6" s="322"/>
+      <c r="U6" s="323"/>
       <c r="V6" s="20" t="s">
         <v>59</v>
       </c>
       <c r="W6" s="20" t="s">
         <v>58</v>
       </c>
       <c r="X6" s="20" t="s">
         <v>57</v>
       </c>
       <c r="Y6" s="20" t="s">
         <v>56</v>
       </c>
       <c r="Z6" s="20" t="s">
         <v>55</v>
       </c>
       <c r="AA6" s="20" t="s">
         <v>54</v>
       </c>
       <c r="AB6" s="20" t="s">
         <v>53</v>
       </c>
       <c r="AC6" s="20" t="s">
         <v>52</v>
       </c>
       <c r="AD6" s="20" t="s">
         <v>51</v>
       </c>
       <c r="AE6" s="20" t="s">
         <v>50</v>
       </c>
       <c r="AF6" s="19" t="s">
         <v>49</v>
       </c>
       <c r="AG6" s="18" t="s">
         <v>48</v>
       </c>
       <c r="AH6" s="17" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:35" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="311" t="s">
+    <row r="7" spans="1:35" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="312" t="s">
         <v>84</v>
       </c>
-      <c r="B7" s="311"/>
-      <c r="C7" s="312"/>
+      <c r="B7" s="312"/>
+      <c r="C7" s="313"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="32"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="31"/>
       <c r="O7" s="30">
         <f>SUM(D7:N7)</f>
         <v>0</v>
       </c>
       <c r="P7" s="11">
         <f>ROUNDDOWN(O7/11,1)</f>
         <v>0</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>83</v>
       </c>
       <c r="R7" s="9"/>
-      <c r="S7" s="311" t="s">
+      <c r="S7" s="312" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="311"/>
-      <c r="U7" s="312"/>
+      <c r="T7" s="312"/>
+      <c r="U7" s="313"/>
       <c r="V7" s="16">
         <v>1600</v>
       </c>
       <c r="W7" s="16">
         <v>1620</v>
       </c>
       <c r="X7" s="16">
         <v>1594</v>
       </c>
       <c r="Y7" s="16">
         <v>1603</v>
       </c>
       <c r="Z7" s="16">
         <v>1583</v>
       </c>
       <c r="AA7" s="16">
         <v>1588</v>
       </c>
       <c r="AB7" s="16">
         <v>1612</v>
       </c>
       <c r="AC7" s="16">
         <v>1604</v>
       </c>
       <c r="AD7" s="16">
         <v>1598</v>
       </c>
       <c r="AE7" s="16">
         <v>1588</v>
       </c>
       <c r="AF7" s="16">
         <v>1610</v>
       </c>
       <c r="AG7" s="30">
         <f>SUM(V7:AF7)</f>
         <v>17600</v>
       </c>
       <c r="AH7" s="11">
         <f>ROUNDDOWN(AG7/11,1)</f>
         <v>1600</v>
       </c>
       <c r="AI7" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="8" spans="1:35" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="311" t="s">
+    <row r="8" spans="1:35" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="312" t="s">
         <v>82</v>
       </c>
-      <c r="B8" s="311"/>
-      <c r="C8" s="312"/>
+      <c r="B8" s="312"/>
+      <c r="C8" s="313"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
       <c r="F8" s="31"/>
       <c r="G8" s="31"/>
       <c r="H8" s="32"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
       <c r="N8" s="31"/>
       <c r="O8" s="30">
         <f>SUM(D8:N8)</f>
         <v>0</v>
       </c>
       <c r="P8" s="11">
         <f>ROUNDDOWN(O8/11,1)</f>
         <v>0</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>81</v>
       </c>
       <c r="R8" s="9"/>
-      <c r="S8" s="311" t="s">
+      <c r="S8" s="312" t="s">
         <v>82</v>
       </c>
-      <c r="T8" s="311"/>
-      <c r="U8" s="312"/>
+      <c r="T8" s="312"/>
+      <c r="U8" s="313"/>
       <c r="V8" s="16">
         <v>540</v>
       </c>
       <c r="W8" s="16">
         <v>530</v>
       </c>
       <c r="X8" s="16">
         <v>535</v>
       </c>
       <c r="Y8" s="16">
         <v>536</v>
       </c>
       <c r="Z8" s="16">
         <v>541</v>
       </c>
       <c r="AA8" s="16">
         <v>544</v>
       </c>
       <c r="AB8" s="16">
         <v>538</v>
       </c>
       <c r="AC8" s="16">
         <v>542</v>
       </c>
       <c r="AD8" s="16">
         <v>538</v>
       </c>
       <c r="AE8" s="16">
         <v>539</v>
       </c>
       <c r="AF8" s="16">
         <v>533</v>
       </c>
       <c r="AG8" s="30">
         <f>SUM(V8:AF8)</f>
         <v>5916</v>
       </c>
       <c r="AH8" s="11">
         <f>ROUNDDOWN(AG8/11,1)</f>
         <v>537.79999999999995</v>
       </c>
       <c r="AI8" s="6" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="9" spans="1:35" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="319" t="s">
+    <row r="9" spans="1:35" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="336" t="s">
         <v>80</v>
       </c>
-      <c r="B9" s="319"/>
-      <c r="C9" s="320"/>
+      <c r="B9" s="336"/>
+      <c r="C9" s="337"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="32"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
       <c r="N9" s="31"/>
       <c r="O9" s="30">
         <f>SUM(D9:N9)</f>
         <v>0</v>
       </c>
       <c r="P9" s="11">
         <f>ROUNDDOWN(O9/11,1)</f>
         <v>0</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>79</v>
       </c>
       <c r="R9" s="9"/>
-      <c r="S9" s="319" t="s">
+      <c r="S9" s="336" t="s">
         <v>80</v>
       </c>
-      <c r="T9" s="319"/>
-      <c r="U9" s="320"/>
+      <c r="T9" s="336"/>
+      <c r="U9" s="337"/>
       <c r="V9" s="16">
         <v>946</v>
       </c>
       <c r="W9" s="16">
         <v>955</v>
       </c>
       <c r="X9" s="16">
         <v>972</v>
       </c>
       <c r="Y9" s="16">
         <v>958</v>
       </c>
       <c r="Z9" s="16">
         <v>964</v>
       </c>
       <c r="AA9" s="16">
         <v>948</v>
       </c>
       <c r="AB9" s="16">
         <v>964</v>
       </c>
       <c r="AC9" s="16">
         <v>968</v>
       </c>
       <c r="AD9" s="16">
         <v>966</v>
       </c>
       <c r="AE9" s="16">
         <v>962</v>
       </c>
       <c r="AF9" s="16">
         <v>965</v>
       </c>
       <c r="AG9" s="30">
         <f>SUM(V9:AF9)</f>
         <v>10568</v>
       </c>
       <c r="AH9" s="11">
         <f>ROUNDDOWN(AG9/11,1)</f>
         <v>960.7</v>
       </c>
       <c r="AI9" s="6" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:35" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:35" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29"/>
       <c r="B10" s="29"/>
       <c r="C10" s="29"/>
       <c r="P10" s="28"/>
       <c r="R10" s="9"/>
       <c r="S10" s="29"/>
       <c r="T10" s="29"/>
       <c r="U10" s="29"/>
       <c r="AH10" s="28"/>
     </row>
-    <row r="11" spans="1:35" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:35" x14ac:dyDescent="0.2">
       <c r="R11" s="9"/>
     </row>
-    <row r="12" spans="1:35" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:35" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="R12" s="9"/>
     </row>
-    <row r="13" spans="1:35" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:35" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="23"/>
-      <c r="F13" s="316"/>
-      <c r="G13" s="317"/>
+      <c r="F13" s="340"/>
+      <c r="G13" s="341"/>
       <c r="H13" s="27" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="R13" s="9"/>
       <c r="S13" s="23" t="s">
         <v>78</v>
       </c>
       <c r="T13" s="23"/>
-      <c r="X13" s="337">
+      <c r="X13" s="338">
         <v>160</v>
       </c>
-      <c r="Y13" s="338"/>
+      <c r="Y13" s="339"/>
       <c r="Z13" s="27" t="s">
         <v>77</v>
       </c>
       <c r="AA13" s="7" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="14" spans="1:35" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:35" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="R14" s="9"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
       <c r="U14" s="23"/>
       <c r="V14" s="23"/>
       <c r="W14" s="23"/>
     </row>
-    <row r="15" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F15" s="326" t="s">
+    <row r="15" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="329"/>
+      <c r="B15" s="329"/>
+      <c r="C15" s="329"/>
+      <c r="D15" s="329"/>
+      <c r="E15" s="329"/>
+      <c r="F15" s="335" t="s">
         <v>75</v>
       </c>
-      <c r="G15" s="326"/>
+      <c r="G15" s="335"/>
       <c r="J15" s="7"/>
       <c r="R15" s="9"/>
-      <c r="S15" s="321"/>
-[...4 lines deleted...]
-      <c r="X15" s="326" t="s">
+      <c r="S15" s="329"/>
+      <c r="T15" s="329"/>
+      <c r="U15" s="329"/>
+      <c r="V15" s="329"/>
+      <c r="W15" s="329"/>
+      <c r="X15" s="335" t="s">
         <v>75</v>
       </c>
-      <c r="Y15" s="326"/>
+      <c r="Y15" s="335"/>
       <c r="AB15" s="7"/>
     </row>
-    <row r="16" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
-      <c r="F16" s="322" t="e">
+      <c r="F16" s="324" t="e">
         <f>ROUNDDOWN(P7/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G16" s="323"/>
-      <c r="H16" s="318" t="s">
+      <c r="G16" s="325"/>
+      <c r="H16" s="328" t="s">
         <v>30</v>
       </c>
-      <c r="I16" s="318" t="s">
+      <c r="I16" s="328" t="s">
         <v>73</v>
       </c>
       <c r="R16" s="9"/>
       <c r="S16" s="23" t="s">
         <v>74</v>
       </c>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
-      <c r="X16" s="322">
+      <c r="X16" s="324">
         <f>ROUNDDOWN(AH7/X13,1)</f>
         <v>10</v>
       </c>
-      <c r="Y16" s="323"/>
-      <c r="Z16" s="318" t="s">
+      <c r="Y16" s="325"/>
+      <c r="Z16" s="328" t="s">
         <v>30</v>
       </c>
-      <c r="AA16" s="318" t="s">
+      <c r="AA16" s="328" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="17" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="321" t="s">
+    <row r="17" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="329" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="321"/>
-[...6 lines deleted...]
-      <c r="I17" s="318"/>
+      <c r="B17" s="329"/>
+      <c r="C17" s="329"/>
+      <c r="D17" s="329"/>
+      <c r="E17" s="329"/>
+      <c r="F17" s="326"/>
+      <c r="G17" s="327"/>
+      <c r="H17" s="328"/>
+      <c r="I17" s="328"/>
       <c r="K17" s="7"/>
       <c r="R17" s="9"/>
-      <c r="S17" s="321" t="s">
+      <c r="S17" s="329" t="s">
         <v>72</v>
       </c>
-      <c r="T17" s="321"/>
-[...6 lines deleted...]
-      <c r="AA17" s="318"/>
+      <c r="T17" s="329"/>
+      <c r="U17" s="329"/>
+      <c r="V17" s="329"/>
+      <c r="W17" s="329"/>
+      <c r="X17" s="326"/>
+      <c r="Y17" s="327"/>
+      <c r="Z17" s="328"/>
+      <c r="AA17" s="328"/>
       <c r="AC17" s="7"/>
     </row>
-    <row r="18" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="I18" s="7"/>
       <c r="K18" s="7"/>
       <c r="R18" s="9"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="25"/>
       <c r="Y18" s="25"/>
       <c r="AA18" s="7"/>
       <c r="AC18" s="7"/>
     </row>
-    <row r="19" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
-      <c r="F19" s="322" t="e">
+      <c r="F19" s="324" t="e">
         <f>ROUNDDOWN(P8/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G19" s="323"/>
-      <c r="H19" s="318" t="s">
+      <c r="G19" s="325"/>
+      <c r="H19" s="328" t="s">
         <v>30</v>
       </c>
-      <c r="I19" s="318" t="s">
+      <c r="I19" s="328" t="s">
         <v>70</v>
       </c>
       <c r="R19" s="9"/>
       <c r="S19" s="23" t="s">
         <v>71</v>
       </c>
       <c r="T19" s="23"/>
       <c r="U19" s="23"/>
       <c r="V19" s="23"/>
       <c r="W19" s="23"/>
-      <c r="X19" s="322">
+      <c r="X19" s="324">
         <f>ROUNDDOWN(AH8/X13,1)</f>
         <v>3.3</v>
       </c>
-      <c r="Y19" s="323"/>
-      <c r="Z19" s="318" t="s">
+      <c r="Y19" s="325"/>
+      <c r="Z19" s="328" t="s">
         <v>30</v>
       </c>
-      <c r="AA19" s="318" t="s">
+      <c r="AA19" s="328" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="20" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="321" t="s">
+    <row r="20" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="329" t="s">
         <v>69</v>
       </c>
-      <c r="B20" s="321"/>
-[...6 lines deleted...]
-      <c r="I20" s="318"/>
+      <c r="B20" s="329"/>
+      <c r="C20" s="329"/>
+      <c r="D20" s="329"/>
+      <c r="E20" s="329"/>
+      <c r="F20" s="326"/>
+      <c r="G20" s="327"/>
+      <c r="H20" s="328"/>
+      <c r="I20" s="328"/>
       <c r="R20" s="9"/>
-      <c r="S20" s="321" t="s">
+      <c r="S20" s="329" t="s">
         <v>69</v>
       </c>
-      <c r="T20" s="321"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="T20" s="329"/>
+      <c r="U20" s="329"/>
+      <c r="V20" s="329"/>
+      <c r="W20" s="329"/>
+      <c r="X20" s="326"/>
+      <c r="Y20" s="327"/>
+      <c r="Z20" s="328"/>
+      <c r="AA20" s="328"/>
+    </row>
+    <row r="21" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8"/>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="I21" s="7"/>
       <c r="R21" s="9"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="25"/>
       <c r="Y21" s="25"/>
       <c r="AA21" s="7"/>
     </row>
-    <row r="22" spans="1:29" ht="46.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="336" t="s">
+    <row r="22" spans="1:29" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="330" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="336"/>
-[...3 lines deleted...]
-      <c r="F22" s="327" t="e">
+      <c r="B22" s="330"/>
+      <c r="C22" s="330"/>
+      <c r="D22" s="330"/>
+      <c r="E22" s="330"/>
+      <c r="F22" s="331" t="e">
         <f>ROUNDDOWN(P9/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G22" s="328"/>
-      <c r="H22" s="318" t="s">
+      <c r="G22" s="332"/>
+      <c r="H22" s="328" t="s">
         <v>30</v>
       </c>
-      <c r="I22" s="318" t="s">
+      <c r="I22" s="328" t="s">
         <v>67</v>
       </c>
       <c r="R22" s="9"/>
-      <c r="S22" s="336" t="s">
+      <c r="S22" s="330" t="s">
         <v>68</v>
       </c>
-      <c r="T22" s="336"/>
-[...3 lines deleted...]
-      <c r="X22" s="327">
+      <c r="T22" s="330"/>
+      <c r="U22" s="330"/>
+      <c r="V22" s="330"/>
+      <c r="W22" s="330"/>
+      <c r="X22" s="331">
         <f>ROUNDDOWN(AH9/X13,1)</f>
         <v>6</v>
       </c>
-      <c r="Y22" s="328"/>
-      <c r="Z22" s="318" t="s">
+      <c r="Y22" s="332"/>
+      <c r="Z22" s="328" t="s">
         <v>30</v>
       </c>
-      <c r="AA22" s="318" t="s">
+      <c r="AA22" s="328" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="23" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
-      <c r="F23" s="329"/>
-[...2 lines deleted...]
-      <c r="I23" s="318"/>
+      <c r="F23" s="333"/>
+      <c r="G23" s="334"/>
+      <c r="H23" s="328"/>
+      <c r="I23" s="328"/>
       <c r="R23" s="9"/>
       <c r="S23" s="23" t="s">
         <v>66</v>
       </c>
       <c r="T23" s="23"/>
       <c r="U23" s="23"/>
       <c r="V23" s="23"/>
       <c r="W23" s="23"/>
-      <c r="X23" s="329"/>
-[...4 lines deleted...]
-    <row r="24" spans="1:29" x14ac:dyDescent="0.15">
+      <c r="X23" s="333"/>
+      <c r="Y23" s="334"/>
+      <c r="Z23" s="328"/>
+      <c r="AA23" s="328"/>
+    </row>
+    <row r="24" spans="1:29" x14ac:dyDescent="0.2">
       <c r="R24" s="9"/>
     </row>
-    <row r="25" spans="1:29" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:29" x14ac:dyDescent="0.2">
       <c r="R25" s="9"/>
     </row>
-    <row r="26" spans="1:29" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:29" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="R26" s="9"/>
       <c r="S26" s="10" t="s">
         <v>65</v>
       </c>
       <c r="T26" s="10"/>
       <c r="U26" s="10"/>
       <c r="V26" s="10"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
     </row>
-    <row r="27" spans="1:29" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:29" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
-      <c r="F27" s="331" t="e">
+      <c r="F27" s="318" t="e">
         <f>ROUNDDOWN(F19/F16*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G27" s="332"/>
+      <c r="G27" s="319"/>
       <c r="H27" s="7" t="s">
         <v>40</v>
       </c>
       <c r="R27" s="9"/>
       <c r="S27" s="23" t="s">
         <v>64</v>
       </c>
       <c r="T27" s="23"/>
       <c r="U27" s="23"/>
       <c r="V27" s="23"/>
       <c r="W27" s="23"/>
-      <c r="X27" s="331">
+      <c r="X27" s="318">
         <f>ROUNDDOWN(X19/X16*100,1)</f>
         <v>33</v>
       </c>
-      <c r="Y27" s="332"/>
+      <c r="Y27" s="319"/>
       <c r="Z27" s="7" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="28" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="8"/>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="R28" s="9"/>
       <c r="S28" s="8"/>
       <c r="T28" s="8"/>
       <c r="U28" s="8"/>
       <c r="V28" s="8"/>
       <c r="W28" s="8"/>
       <c r="X28" s="24"/>
       <c r="Y28" s="24"/>
     </row>
-    <row r="29" spans="1:29" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="335" t="s">
+    <row r="29" spans="1:29" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="320" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="335"/>
-[...4 lines deleted...]
-      <c r="G29" s="335"/>
+      <c r="B29" s="320"/>
+      <c r="C29" s="320"/>
+      <c r="D29" s="320"/>
+      <c r="E29" s="320"/>
+      <c r="F29" s="320"/>
+      <c r="G29" s="320"/>
       <c r="R29" s="9"/>
-      <c r="S29" s="335" t="s">
+      <c r="S29" s="320" t="s">
         <v>63</v>
       </c>
-      <c r="T29" s="335"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:29" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="T29" s="320"/>
+      <c r="U29" s="320"/>
+      <c r="V29" s="320"/>
+      <c r="W29" s="320"/>
+      <c r="X29" s="320"/>
+      <c r="Y29" s="320"/>
+    </row>
+    <row r="30" spans="1:29" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
-      <c r="F30" s="333" t="e">
+      <c r="F30" s="314" t="e">
         <f>ROUNDDOWN(F22/F16*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G30" s="334"/>
+      <c r="G30" s="315"/>
       <c r="H30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="R30" s="9"/>
       <c r="S30" s="23" t="s">
         <v>62</v>
       </c>
       <c r="T30" s="23"/>
       <c r="U30" s="23"/>
       <c r="V30" s="23"/>
       <c r="W30" s="23"/>
-      <c r="X30" s="333">
+      <c r="X30" s="314">
         <f>ROUNDDOWN(X22/X16*100,1)</f>
         <v>60</v>
       </c>
-      <c r="Y30" s="334"/>
+      <c r="Y30" s="315"/>
       <c r="Z30" s="7" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="31" spans="1:29" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:29" x14ac:dyDescent="0.2">
       <c r="R31" s="9"/>
     </row>
-    <row r="32" spans="1:29" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:29" x14ac:dyDescent="0.2">
       <c r="R32" s="9"/>
     </row>
-    <row r="33" spans="1:35" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:35" x14ac:dyDescent="0.2">
       <c r="R33" s="9"/>
     </row>
-    <row r="34" spans="1:35" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:35" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23" t="s">
         <v>61</v>
       </c>
       <c r="R34" s="9"/>
       <c r="S34" s="23" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="35" spans="1:35" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:35" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A35" s="22"/>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="22"/>
       <c r="P35" s="21" t="s">
         <v>60</v>
       </c>
       <c r="R35" s="9"/>
       <c r="S35" s="22"/>
       <c r="T35" s="22"/>
       <c r="U35" s="22"/>
       <c r="V35" s="22"/>
       <c r="AH35" s="21" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="36" spans="1:35" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C36" s="315"/>
+    <row r="36" spans="1:35" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="321"/>
+      <c r="B36" s="322"/>
+      <c r="C36" s="323"/>
       <c r="D36" s="20" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>58</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>57</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>56</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>55</v>
       </c>
       <c r="I36" s="20" t="s">
         <v>54</v>
       </c>
       <c r="J36" s="20" t="s">
         <v>53</v>
       </c>
       <c r="K36" s="20" t="s">
         <v>52</v>
       </c>
       <c r="L36" s="20" t="s">
         <v>51</v>
       </c>
       <c r="M36" s="20" t="s">
         <v>50</v>
       </c>
       <c r="N36" s="19" t="s">
         <v>49</v>
       </c>
       <c r="O36" s="18" t="s">
         <v>48</v>
       </c>
       <c r="P36" s="17" t="s">
         <v>47</v>
       </c>
       <c r="R36" s="9"/>
-      <c r="S36" s="313"/>
-[...1 lines deleted...]
-      <c r="U36" s="315"/>
+      <c r="S36" s="321"/>
+      <c r="T36" s="322"/>
+      <c r="U36" s="323"/>
       <c r="V36" s="20" t="s">
         <v>59</v>
       </c>
       <c r="W36" s="20" t="s">
         <v>58</v>
       </c>
       <c r="X36" s="20" t="s">
         <v>57</v>
       </c>
       <c r="Y36" s="20" t="s">
         <v>56</v>
       </c>
       <c r="Z36" s="20" t="s">
         <v>55</v>
       </c>
       <c r="AA36" s="20" t="s">
         <v>54</v>
       </c>
       <c r="AB36" s="20" t="s">
         <v>53</v>
       </c>
       <c r="AC36" s="20" t="s">
         <v>52</v>
       </c>
       <c r="AD36" s="20" t="s">
         <v>51</v>
       </c>
       <c r="AE36" s="20" t="s">
         <v>50</v>
       </c>
       <c r="AF36" s="19" t="s">
         <v>49</v>
       </c>
       <c r="AG36" s="18" t="s">
         <v>48</v>
       </c>
       <c r="AH36" s="17" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="37" spans="1:35" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="311" t="s">
+    <row r="37" spans="1:35" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="312" t="s">
         <v>46</v>
       </c>
-      <c r="B37" s="311"/>
-      <c r="C37" s="312"/>
+      <c r="B37" s="312"/>
+      <c r="C37" s="313"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="15"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="14"/>
       <c r="O37" s="12">
         <f>SUM(D37:N37)</f>
         <v>0</v>
       </c>
       <c r="P37" s="11">
         <f>ROUNDDOWN(O37/11,1)</f>
         <v>0</v>
       </c>
       <c r="Q37" s="6" t="s">
         <v>45</v>
       </c>
       <c r="R37" s="9"/>
-      <c r="S37" s="311" t="s">
+      <c r="S37" s="312" t="s">
         <v>46</v>
       </c>
-      <c r="T37" s="311"/>
-      <c r="U37" s="312"/>
+      <c r="T37" s="312"/>
+      <c r="U37" s="313"/>
       <c r="V37" s="16">
         <v>1600</v>
       </c>
       <c r="W37" s="16">
         <v>1620</v>
       </c>
       <c r="X37" s="16">
         <v>1594</v>
       </c>
       <c r="Y37" s="16">
         <v>1603</v>
       </c>
       <c r="Z37" s="16">
         <v>1583</v>
       </c>
       <c r="AA37" s="16">
         <v>1588</v>
       </c>
       <c r="AB37" s="16">
         <v>1612</v>
       </c>
       <c r="AC37" s="16">
         <v>1604</v>
       </c>
       <c r="AD37" s="16">
         <v>1598</v>
       </c>
       <c r="AE37" s="16">
         <v>1588</v>
       </c>
       <c r="AF37" s="16">
         <v>1610</v>
       </c>
       <c r="AG37" s="12">
         <f>SUM(V37:AF37)</f>
         <v>17600</v>
       </c>
       <c r="AH37" s="11">
         <f>ROUNDDOWN(AG37/11,1)</f>
         <v>1600</v>
       </c>
       <c r="AI37" s="6" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="38" spans="1:35" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="311" t="s">
+    <row r="38" spans="1:35" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="312" t="s">
         <v>44</v>
       </c>
-      <c r="B38" s="311"/>
-      <c r="C38" s="312"/>
+      <c r="B38" s="312"/>
+      <c r="C38" s="313"/>
       <c r="D38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="15"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="12">
         <f>SUM(D38:N38)</f>
         <v>0</v>
       </c>
       <c r="P38" s="11">
         <f>ROUNDDOWN(O38/11,1)</f>
         <v>0</v>
       </c>
       <c r="Q38" s="6" t="s">
         <v>43</v>
       </c>
       <c r="R38" s="9"/>
-      <c r="S38" s="311" t="s">
+      <c r="S38" s="312" t="s">
         <v>44</v>
       </c>
-      <c r="T38" s="311"/>
-      <c r="U38" s="312"/>
+      <c r="T38" s="312"/>
+      <c r="U38" s="313"/>
       <c r="V38" s="13">
         <v>642</v>
       </c>
       <c r="W38" s="13">
         <v>636</v>
       </c>
       <c r="X38" s="13">
         <v>640</v>
       </c>
       <c r="Y38" s="13">
         <v>655</v>
       </c>
       <c r="Z38" s="13">
         <v>635</v>
       </c>
       <c r="AA38" s="13">
         <v>648</v>
       </c>
       <c r="AB38" s="13">
         <v>650</v>
       </c>
       <c r="AC38" s="13">
         <v>667</v>
       </c>
       <c r="AD38" s="13">
         <v>643</v>
       </c>
       <c r="AE38" s="13">
         <v>650</v>
       </c>
       <c r="AF38" s="13">
         <v>640</v>
       </c>
       <c r="AG38" s="12">
         <f>SUM(V38:AF38)</f>
         <v>7106</v>
       </c>
       <c r="AH38" s="11">
         <f>ROUNDDOWN(AG38/11,1)</f>
         <v>646</v>
       </c>
       <c r="AI38" s="6" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="39" spans="1:35" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:35" x14ac:dyDescent="0.2">
       <c r="R39" s="9"/>
     </row>
-    <row r="40" spans="1:35" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:35" x14ac:dyDescent="0.2">
       <c r="R40" s="9"/>
     </row>
-    <row r="41" spans="1:35" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:35" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="10"/>
       <c r="D41" s="10"/>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
       <c r="G41" s="10"/>
       <c r="R41" s="9"/>
       <c r="S41" s="10" t="s">
         <v>42</v>
       </c>
       <c r="T41" s="10"/>
       <c r="U41" s="10"/>
       <c r="V41" s="10"/>
       <c r="W41" s="10"/>
       <c r="X41" s="10"/>
       <c r="Y41" s="10"/>
     </row>
-    <row r="42" spans="1:35" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:35" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
-      <c r="F42" s="333" t="e">
+      <c r="F42" s="314" t="e">
         <f>ROUNDDOWN(P38/P37*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G42" s="334"/>
+      <c r="G42" s="315"/>
       <c r="H42" s="7" t="s">
         <v>40</v>
       </c>
       <c r="R42" s="9"/>
       <c r="S42" s="8" t="s">
         <v>41</v>
       </c>
       <c r="T42" s="8"/>
       <c r="U42" s="8"/>
       <c r="V42" s="8"/>
       <c r="W42" s="8"/>
-      <c r="X42" s="333">
+      <c r="X42" s="314">
         <f>ROUNDDOWN(AH38/AH37*100,1)</f>
         <v>40.299999999999997</v>
       </c>
-      <c r="Y42" s="334"/>
+      <c r="Y42" s="315"/>
       <c r="Z42" s="7" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="56">
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="F16:G17"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="F19:G20"/>
+    <mergeCell ref="F22:G23"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="S6:U6"/>
+    <mergeCell ref="S7:U7"/>
+    <mergeCell ref="S8:U8"/>
+    <mergeCell ref="S9:U9"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="X22:Y23"/>
+    <mergeCell ref="Z22:Z23"/>
+    <mergeCell ref="AA22:AA23"/>
+    <mergeCell ref="S15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="X16:Y17"/>
+    <mergeCell ref="Z16:Z17"/>
+    <mergeCell ref="AA16:AA17"/>
+    <mergeCell ref="S17:W17"/>
     <mergeCell ref="AD1:AG1"/>
     <mergeCell ref="S38:U38"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="J1:K1"/>
     <mergeCell ref="L1:O1"/>
     <mergeCell ref="AB1:AC1"/>
     <mergeCell ref="X27:Y27"/>
     <mergeCell ref="S29:Y29"/>
     <mergeCell ref="X30:Y30"/>
     <mergeCell ref="S36:U36"/>
     <mergeCell ref="S37:U37"/>
     <mergeCell ref="X19:Y20"/>
     <mergeCell ref="Z19:Z20"/>
     <mergeCell ref="AA19:AA20"/>
     <mergeCell ref="S20:W20"/>
     <mergeCell ref="S22:W22"/>
-    <mergeCell ref="X22:Y23"/>
-[...38 lines deleted...]
-    <mergeCell ref="A17:E17"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="72" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D6592EF-4DC5-4C57-83BA-9AAD5029ABED}">
   <sheetPr codeName="Sheet22">
     <tabColor indexed="61"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="6" ySplit="3" topLeftCell="G4" activePane="bottomRight" state="frozen"/>
       <selection activeCell="X2" sqref="X2"/>
       <selection pane="topRight" activeCell="X2" sqref="X2"/>
       <selection pane="bottomLeft" activeCell="X2" sqref="X2"/>
       <selection pane="bottomRight" activeCell="X2" sqref="X2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" style="6" customWidth="1"/>
     <col min="2" max="2" width="9" style="6"/>
-    <col min="3" max="3" width="3.25" style="6" customWidth="1"/>
-    <col min="4" max="8" width="8.25" style="6" customWidth="1"/>
+    <col min="3" max="3" width="3.21875" style="6" customWidth="1"/>
+    <col min="4" max="8" width="8.21875" style="6" customWidth="1"/>
     <col min="9" max="9" width="8" style="7" customWidth="1"/>
     <col min="10" max="11" width="8" style="6" customWidth="1"/>
-    <col min="12" max="12" width="10.625" style="6" customWidth="1"/>
+    <col min="12" max="12" width="10.6640625" style="6" customWidth="1"/>
     <col min="13" max="13" width="9" style="6"/>
-    <col min="14" max="14" width="3.25" style="6" customWidth="1"/>
-    <col min="15" max="19" width="8.25" style="6" customWidth="1"/>
+    <col min="14" max="14" width="3.21875" style="6" customWidth="1"/>
+    <col min="15" max="19" width="8.21875" style="6" customWidth="1"/>
     <col min="20" max="20" width="8" style="7" customWidth="1"/>
     <col min="21" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="52" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:20" s="52" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="55" t="s">
         <v>99</v>
       </c>
       <c r="E1" s="54"/>
       <c r="I1" s="53"/>
       <c r="J1" s="57"/>
       <c r="K1" s="56"/>
       <c r="L1" s="55" t="s">
         <v>99</v>
       </c>
       <c r="P1" s="54"/>
       <c r="T1" s="53"/>
     </row>
-    <row r="2" spans="1:20" ht="18.75" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:20" ht="19.2" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>98</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="K2" s="9"/>
       <c r="L2" s="33" t="s">
         <v>98</v>
       </c>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="22"/>
     </row>
-    <row r="3" spans="1:20" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A3" s="340" t="s">
+    <row r="3" spans="1:20" ht="16.2" x14ac:dyDescent="0.2">
+      <c r="A3" s="316" t="s">
         <v>87</v>
       </c>
-      <c r="B3" s="340"/>
-[...3 lines deleted...]
-      <c r="F3" s="341"/>
+      <c r="B3" s="316"/>
+      <c r="C3" s="317"/>
+      <c r="D3" s="317"/>
+      <c r="E3" s="317"/>
+      <c r="F3" s="317"/>
       <c r="I3" s="6"/>
       <c r="K3" s="9"/>
-      <c r="L3" s="340" t="s">
+      <c r="L3" s="316" t="s">
         <v>87</v>
       </c>
-      <c r="M3" s="340"/>
-      <c r="N3" s="339" t="s">
+      <c r="M3" s="316"/>
+      <c r="N3" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="339"/>
-[...1 lines deleted...]
-      <c r="Q3" s="339"/>
+      <c r="O3" s="311"/>
+      <c r="P3" s="311"/>
+      <c r="Q3" s="311"/>
       <c r="T3" s="6"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.15">
-      <c r="A4" s="355" t="s">
+    <row r="4" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A4" s="343" t="s">
         <v>85</v>
       </c>
-      <c r="B4" s="355"/>
-[...3 lines deleted...]
-      <c r="F4" s="355"/>
+      <c r="B4" s="343"/>
+      <c r="C4" s="343"/>
+      <c r="D4" s="343"/>
+      <c r="E4" s="343"/>
+      <c r="F4" s="343"/>
       <c r="K4" s="9"/>
-      <c r="L4" s="355" t="s">
+      <c r="L4" s="343" t="s">
         <v>85</v>
       </c>
-      <c r="M4" s="355"/>
-[...11 lines deleted...]
-      <c r="F5" s="356"/>
+      <c r="M4" s="343"/>
+      <c r="N4" s="343"/>
+      <c r="O4" s="343"/>
+      <c r="P4" s="343"/>
+      <c r="Q4" s="343"/>
+    </row>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A5" s="344"/>
+      <c r="B5" s="344"/>
+      <c r="C5" s="344"/>
+      <c r="D5" s="344"/>
+      <c r="E5" s="344"/>
+      <c r="F5" s="344"/>
       <c r="H5" s="21" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="9"/>
-      <c r="L5" s="356"/>
-[...4 lines deleted...]
-      <c r="Q5" s="356"/>
+      <c r="L5" s="344"/>
+      <c r="M5" s="344"/>
+      <c r="N5" s="344"/>
+      <c r="O5" s="344"/>
+      <c r="P5" s="344"/>
+      <c r="Q5" s="344"/>
       <c r="S5" s="21" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:20" ht="36.75" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C6" s="315"/>
+    <row r="6" spans="1:20" ht="36.6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="321"/>
+      <c r="B6" s="322"/>
+      <c r="C6" s="323"/>
       <c r="D6" s="47" t="s">
         <v>96</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="46" t="s">
         <v>95</v>
       </c>
       <c r="G6" s="43" t="s">
         <v>48</v>
       </c>
       <c r="H6" s="42" t="s">
         <v>91</v>
       </c>
       <c r="K6" s="9"/>
-      <c r="L6" s="313"/>
-[...1 lines deleted...]
-      <c r="N6" s="315"/>
+      <c r="L6" s="321"/>
+      <c r="M6" s="322"/>
+      <c r="N6" s="323"/>
       <c r="O6" s="45" t="s">
         <v>94</v>
       </c>
       <c r="P6" s="45" t="s">
         <v>93</v>
       </c>
       <c r="Q6" s="44" t="s">
         <v>92</v>
       </c>
       <c r="R6" s="43" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="42" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="7" spans="1:20" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="311" t="s">
+    <row r="7" spans="1:20" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="312" t="s">
         <v>84</v>
       </c>
-      <c r="B7" s="311"/>
-      <c r="C7" s="312"/>
+      <c r="B7" s="312"/>
+      <c r="C7" s="313"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="51">
         <f>SUM(D7:F7)</f>
         <v>0</v>
       </c>
       <c r="H7" s="40">
         <f>ROUNDDOWN(G7/3,1)</f>
         <v>0</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>83</v>
       </c>
       <c r="K7" s="9"/>
-      <c r="L7" s="311" t="s">
+      <c r="L7" s="312" t="s">
         <v>84</v>
       </c>
-      <c r="M7" s="311"/>
-      <c r="N7" s="312"/>
+      <c r="M7" s="312"/>
+      <c r="N7" s="313"/>
       <c r="O7" s="16">
         <v>1598</v>
       </c>
       <c r="P7" s="16">
         <v>1588</v>
       </c>
       <c r="Q7" s="16">
         <v>1610</v>
       </c>
       <c r="R7" s="51">
         <f>SUM(O7:Q7)</f>
         <v>4796</v>
       </c>
       <c r="S7" s="40">
         <f>ROUNDDOWN(R7/3,1)</f>
         <v>1598.6</v>
       </c>
       <c r="T7" s="7" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="311" t="s">
+    <row r="8" spans="1:20" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="312" t="s">
         <v>82</v>
       </c>
-      <c r="B8" s="311"/>
-      <c r="C8" s="312"/>
+      <c r="B8" s="312"/>
+      <c r="C8" s="313"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="51">
         <f>SUM(D8:F8)</f>
         <v>0</v>
       </c>
       <c r="H8" s="40">
         <f>ROUNDDOWN(G8/3,1)</f>
         <v>0</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>81</v>
       </c>
       <c r="K8" s="9"/>
-      <c r="L8" s="311" t="s">
+      <c r="L8" s="312" t="s">
         <v>82</v>
       </c>
-      <c r="M8" s="311"/>
-      <c r="N8" s="312"/>
+      <c r="M8" s="312"/>
+      <c r="N8" s="313"/>
       <c r="O8" s="16">
         <v>538</v>
       </c>
       <c r="P8" s="16">
         <v>539</v>
       </c>
       <c r="Q8" s="16">
         <v>533</v>
       </c>
       <c r="R8" s="51">
         <f>SUM(O8:Q8)</f>
         <v>1610</v>
       </c>
       <c r="S8" s="40">
         <f>ROUNDDOWN(R8/3,1)</f>
         <v>536.6</v>
       </c>
       <c r="T8" s="7" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="319" t="s">
+    <row r="9" spans="1:20" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="336" t="s">
         <v>80</v>
       </c>
-      <c r="B9" s="319"/>
-      <c r="C9" s="320"/>
+      <c r="B9" s="336"/>
+      <c r="C9" s="337"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="51">
         <f>SUM(D9:F9)</f>
         <v>0</v>
       </c>
       <c r="H9" s="40">
         <f>ROUNDDOWN(G9/3,1)</f>
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>79</v>
       </c>
       <c r="K9" s="9"/>
-      <c r="L9" s="319" t="s">
+      <c r="L9" s="336" t="s">
         <v>80</v>
       </c>
-      <c r="M9" s="319"/>
-      <c r="N9" s="320"/>
+      <c r="M9" s="336"/>
+      <c r="N9" s="337"/>
       <c r="O9" s="16">
         <v>966</v>
       </c>
       <c r="P9" s="16">
         <v>962</v>
       </c>
       <c r="Q9" s="16">
         <v>965</v>
       </c>
       <c r="R9" s="51">
         <f>SUM(O9:Q9)</f>
         <v>2893</v>
       </c>
       <c r="S9" s="40">
         <f>ROUNDDOWN(R9/3,1)</f>
         <v>964.3</v>
       </c>
       <c r="T9" s="7" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29"/>
       <c r="B10" s="29"/>
       <c r="C10" s="29"/>
       <c r="K10" s="9"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="N10" s="29"/>
     </row>
-    <row r="11" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K11" s="9"/>
     </row>
-    <row r="12" spans="1:20" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K12" s="9"/>
     </row>
-    <row r="13" spans="1:20" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:20" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="23"/>
-      <c r="F13" s="316"/>
-      <c r="G13" s="317"/>
+      <c r="F13" s="340"/>
+      <c r="G13" s="341"/>
       <c r="H13" s="27" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="K13" s="9"/>
       <c r="L13" s="23" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="23"/>
-      <c r="Q13" s="343">
+      <c r="Q13" s="356">
         <v>160</v>
       </c>
-      <c r="R13" s="344"/>
+      <c r="R13" s="357"/>
       <c r="S13" s="27" t="s">
         <v>77</v>
       </c>
       <c r="T13" s="7" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="14" spans="1:20" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:20" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="K14" s="9"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
       <c r="P14" s="23"/>
     </row>
-    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F15" s="345" t="s">
+    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="329"/>
+      <c r="B15" s="329"/>
+      <c r="C15" s="329"/>
+      <c r="D15" s="329"/>
+      <c r="E15" s="329"/>
+      <c r="F15" s="355" t="s">
         <v>75</v>
       </c>
-      <c r="G15" s="345"/>
+      <c r="G15" s="355"/>
       <c r="J15" s="7"/>
       <c r="K15" s="9"/>
-      <c r="L15" s="321"/>
-[...4 lines deleted...]
-      <c r="Q15" s="345" t="s">
+      <c r="L15" s="329"/>
+      <c r="M15" s="329"/>
+      <c r="N15" s="329"/>
+      <c r="O15" s="329"/>
+      <c r="P15" s="329"/>
+      <c r="Q15" s="355" t="s">
         <v>75</v>
       </c>
-      <c r="R15" s="345"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="R15" s="355"/>
+    </row>
+    <row r="16" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="346" t="e">
         <f>ROUNDDOWN(H7/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G16" s="347"/>
       <c r="H16" s="342" t="s">
         <v>30</v>
       </c>
-      <c r="I16" s="318" t="s">
+      <c r="I16" s="328" t="s">
         <v>73</v>
       </c>
       <c r="K16" s="9"/>
       <c r="L16" s="23" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="23"/>
       <c r="N16" s="23"/>
       <c r="O16" s="23"/>
       <c r="P16" s="23"/>
       <c r="Q16" s="346">
         <f>ROUNDDOWN(S7/Q13,1)</f>
         <v>9.9</v>
       </c>
       <c r="R16" s="347"/>
       <c r="S16" s="342" t="s">
         <v>30</v>
       </c>
-      <c r="T16" s="318" t="s">
+      <c r="T16" s="328" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="17" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="348"/>
       <c r="G17" s="349"/>
       <c r="H17" s="342"/>
-      <c r="I17" s="318"/>
+      <c r="I17" s="328"/>
       <c r="K17" s="50"/>
       <c r="L17" s="23" t="s">
         <v>72</v>
       </c>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="348"/>
       <c r="R17" s="349"/>
       <c r="S17" s="342"/>
-      <c r="T17" s="318"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="T17" s="328"/>
+    </row>
+    <row r="18" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="49"/>
       <c r="K18" s="50"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="25"/>
       <c r="R18" s="25"/>
       <c r="S18" s="49"/>
     </row>
-    <row r="19" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="346" t="e">
         <f>ROUNDDOWN(H8/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G19" s="347"/>
       <c r="H19" s="342" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="350" t="s">
         <v>97</v>
       </c>
       <c r="K19" s="9"/>
       <c r="L19" s="23" t="s">
         <v>71</v>
       </c>
       <c r="M19" s="23"/>
       <c r="N19" s="23"/>
       <c r="O19" s="23"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="346">
         <f>ROUNDDOWN(S8/Q13,1)</f>
         <v>3.3</v>
       </c>
       <c r="R19" s="347"/>
       <c r="S19" s="342" t="s">
         <v>30</v>
       </c>
       <c r="T19" s="350" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="20" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="348"/>
       <c r="G20" s="349"/>
       <c r="H20" s="342"/>
-      <c r="I20" s="318"/>
+      <c r="I20" s="328"/>
       <c r="K20" s="9"/>
       <c r="L20" s="23" t="s">
         <v>69</v>
       </c>
       <c r="M20" s="23"/>
       <c r="N20" s="23"/>
       <c r="O20" s="23"/>
       <c r="P20" s="23"/>
       <c r="Q20" s="348"/>
       <c r="R20" s="349"/>
       <c r="S20" s="342"/>
-      <c r="T20" s="318"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="T20" s="328"/>
+    </row>
+    <row r="21" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8"/>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="49"/>
       <c r="K21" s="9"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="49"/>
     </row>
-    <row r="22" spans="1:20" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="336" t="s">
+    <row r="22" spans="1:20" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="330" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="336"/>
-[...2 lines deleted...]
-      <c r="E22" s="336"/>
+      <c r="B22" s="330"/>
+      <c r="C22" s="330"/>
+      <c r="D22" s="330"/>
+      <c r="E22" s="330"/>
       <c r="F22" s="351" t="e">
         <f>ROUNDDOWN(H9/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G22" s="352"/>
       <c r="H22" s="342" t="s">
         <v>30</v>
       </c>
-      <c r="I22" s="318" t="s">
+      <c r="I22" s="328" t="s">
         <v>67</v>
       </c>
       <c r="K22" s="9"/>
-      <c r="L22" s="336" t="s">
+      <c r="L22" s="330" t="s">
         <v>68</v>
       </c>
-      <c r="M22" s="336"/>
-[...2 lines deleted...]
-      <c r="P22" s="336"/>
+      <c r="M22" s="330"/>
+      <c r="N22" s="330"/>
+      <c r="O22" s="330"/>
+      <c r="P22" s="330"/>
       <c r="Q22" s="351">
         <f>ROUNDDOWN(S9/Q13,1)</f>
         <v>6</v>
       </c>
       <c r="R22" s="352"/>
       <c r="S22" s="342" t="s">
         <v>30</v>
       </c>
-      <c r="T22" s="318" t="s">
+      <c r="T22" s="328" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="23" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="353"/>
       <c r="G23" s="354"/>
       <c r="H23" s="342"/>
-      <c r="I23" s="318"/>
+      <c r="I23" s="328"/>
       <c r="K23" s="9"/>
       <c r="L23" s="23" t="s">
         <v>66</v>
       </c>
       <c r="M23" s="23"/>
       <c r="N23" s="23"/>
       <c r="O23" s="23"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="353"/>
       <c r="R23" s="354"/>
       <c r="S23" s="342"/>
-      <c r="T23" s="318"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:20" x14ac:dyDescent="0.15">
+      <c r="T23" s="328"/>
+    </row>
+    <row r="24" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K24" s="9"/>
     </row>
-    <row r="25" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K25" s="9"/>
     </row>
-    <row r="26" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="321" t="s">
+    <row r="26" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="329" t="s">
         <v>65</v>
       </c>
-      <c r="B26" s="321"/>
-[...4 lines deleted...]
-      <c r="G26" s="321"/>
+      <c r="B26" s="329"/>
+      <c r="C26" s="329"/>
+      <c r="D26" s="329"/>
+      <c r="E26" s="329"/>
+      <c r="F26" s="329"/>
+      <c r="G26" s="329"/>
       <c r="K26" s="9"/>
-      <c r="L26" s="321" t="s">
+      <c r="L26" s="329" t="s">
         <v>65</v>
       </c>
-      <c r="M26" s="321"/>
-[...6 lines deleted...]
-    <row r="27" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="M26" s="329"/>
+      <c r="N26" s="329"/>
+      <c r="O26" s="329"/>
+      <c r="P26" s="329"/>
+      <c r="Q26" s="329"/>
+      <c r="R26" s="329"/>
+    </row>
+    <row r="27" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
-      <c r="F27" s="333" t="e">
+      <c r="F27" s="314" t="e">
         <f>ROUNDDOWN(F19/F16*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G27" s="334"/>
+      <c r="G27" s="315"/>
       <c r="H27" s="7" t="s">
         <v>40</v>
       </c>
       <c r="K27" s="9"/>
       <c r="L27" s="23" t="s">
         <v>64</v>
       </c>
       <c r="M27" s="23"/>
       <c r="N27" s="23"/>
       <c r="O27" s="23"/>
       <c r="P27" s="23"/>
-      <c r="Q27" s="333">
+      <c r="Q27" s="314">
         <f>ROUNDDOWN(Q19/Q16*100,1)</f>
         <v>33.299999999999997</v>
       </c>
-      <c r="R27" s="334"/>
+      <c r="R27" s="315"/>
       <c r="S27" s="7" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="28" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="8"/>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="7"/>
       <c r="K28" s="9"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="24"/>
       <c r="R28" s="24"/>
       <c r="S28" s="7"/>
     </row>
-    <row r="29" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="357" t="s">
+    <row r="29" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="345" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="357"/>
-[...4 lines deleted...]
-      <c r="G29" s="357"/>
+      <c r="B29" s="345"/>
+      <c r="C29" s="345"/>
+      <c r="D29" s="345"/>
+      <c r="E29" s="345"/>
+      <c r="F29" s="345"/>
+      <c r="G29" s="345"/>
       <c r="H29" s="7"/>
       <c r="K29" s="9"/>
-      <c r="L29" s="357" t="s">
+      <c r="L29" s="345" t="s">
         <v>63</v>
       </c>
-      <c r="M29" s="357"/>
-[...4 lines deleted...]
-      <c r="R29" s="357"/>
+      <c r="M29" s="345"/>
+      <c r="N29" s="345"/>
+      <c r="O29" s="345"/>
+      <c r="P29" s="345"/>
+      <c r="Q29" s="345"/>
+      <c r="R29" s="345"/>
       <c r="S29" s="7"/>
     </row>
-    <row r="30" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
-      <c r="F30" s="333" t="e">
+      <c r="F30" s="314" t="e">
         <f>ROUNDDOWN(F22/F16*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G30" s="334"/>
+      <c r="G30" s="315"/>
       <c r="H30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="K30" s="9"/>
       <c r="L30" s="23" t="s">
         <v>62</v>
       </c>
       <c r="M30" s="23"/>
       <c r="N30" s="23"/>
       <c r="O30" s="23"/>
       <c r="P30" s="23"/>
-      <c r="Q30" s="333">
+      <c r="Q30" s="314">
         <f>ROUNDDOWN(Q22/Q16*100,1)</f>
         <v>60.6</v>
       </c>
-      <c r="R30" s="334"/>
+      <c r="R30" s="315"/>
       <c r="S30" s="7" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="31" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K31" s="9"/>
     </row>
-    <row r="32" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K32" s="9"/>
     </row>
-    <row r="33" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K33" s="9"/>
     </row>
-    <row r="34" spans="1:20" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:20" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A34" s="23" t="s">
         <v>61</v>
       </c>
       <c r="K34" s="9"/>
       <c r="L34" s="23" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="35" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K35" s="9"/>
     </row>
-    <row r="36" spans="1:20" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:20" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="G36" s="48"/>
       <c r="H36" s="21" t="s">
         <v>60</v>
       </c>
       <c r="K36" s="9"/>
       <c r="M36" s="22"/>
       <c r="N36" s="22"/>
       <c r="O36" s="22"/>
       <c r="R36" s="48"/>
       <c r="S36" s="21" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="37" spans="1:20" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C37" s="315"/>
+    <row r="37" spans="1:20" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="321"/>
+      <c r="B37" s="322"/>
+      <c r="C37" s="323"/>
       <c r="D37" s="47" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="47" t="s">
         <v>96</v>
       </c>
       <c r="F37" s="46" t="s">
         <v>95</v>
       </c>
       <c r="G37" s="43" t="s">
         <v>48</v>
       </c>
       <c r="H37" s="42" t="s">
         <v>91</v>
       </c>
       <c r="K37" s="9"/>
-      <c r="L37" s="313"/>
-[...1 lines deleted...]
-      <c r="N37" s="315"/>
+      <c r="L37" s="321"/>
+      <c r="M37" s="322"/>
+      <c r="N37" s="323"/>
       <c r="O37" s="45" t="s">
         <v>94</v>
       </c>
       <c r="P37" s="45" t="s">
         <v>93</v>
       </c>
       <c r="Q37" s="44" t="s">
         <v>92</v>
       </c>
       <c r="R37" s="43" t="s">
         <v>48</v>
       </c>
       <c r="S37" s="42" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="38" spans="1:20" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="311" t="s">
+    <row r="38" spans="1:20" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="312" t="s">
         <v>46</v>
       </c>
-      <c r="B38" s="311"/>
-      <c r="C38" s="312"/>
+      <c r="B38" s="312"/>
+      <c r="C38" s="313"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="41">
         <f>SUM(D38:F38)</f>
         <v>0</v>
       </c>
       <c r="H38" s="40">
         <f>ROUNDDOWN(G38/3,1)</f>
         <v>0</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>90</v>
       </c>
       <c r="K38" s="9"/>
-      <c r="L38" s="311" t="s">
+      <c r="L38" s="312" t="s">
         <v>46</v>
       </c>
-      <c r="M38" s="311"/>
-      <c r="N38" s="312"/>
+      <c r="M38" s="312"/>
+      <c r="N38" s="313"/>
       <c r="O38" s="16">
         <v>1598</v>
       </c>
       <c r="P38" s="16">
         <v>1588</v>
       </c>
       <c r="Q38" s="16">
         <v>1610</v>
       </c>
       <c r="R38" s="41">
         <f>SUM(O38:Q38)</f>
         <v>4796</v>
       </c>
       <c r="S38" s="40">
         <f>ROUNDDOWN(R38/3,1)</f>
         <v>1598.6</v>
       </c>
       <c r="T38" s="7" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="39" spans="1:20" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="311" t="s">
+    <row r="39" spans="1:20" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="312" t="s">
         <v>44</v>
       </c>
-      <c r="B39" s="311"/>
-      <c r="C39" s="312"/>
+      <c r="B39" s="312"/>
+      <c r="C39" s="313"/>
       <c r="D39" s="31"/>
       <c r="E39" s="31"/>
       <c r="F39" s="31"/>
       <c r="G39" s="41">
         <f>SUM(D39:F39)</f>
         <v>0</v>
       </c>
       <c r="H39" s="40">
         <f>ROUNDDOWN(G39/3,1)</f>
         <v>0</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>89</v>
       </c>
       <c r="K39" s="9"/>
-      <c r="L39" s="311" t="s">
+      <c r="L39" s="312" t="s">
         <v>44</v>
       </c>
-      <c r="M39" s="311"/>
-      <c r="N39" s="312"/>
+      <c r="M39" s="312"/>
+      <c r="N39" s="313"/>
       <c r="O39" s="13">
         <v>643</v>
       </c>
       <c r="P39" s="13">
         <v>650</v>
       </c>
       <c r="Q39" s="13">
         <v>640</v>
       </c>
       <c r="R39" s="41">
         <f>SUM(O39:Q39)</f>
         <v>1933</v>
       </c>
       <c r="S39" s="40">
         <f>ROUNDDOWN(R39/3,1)</f>
         <v>644.29999999999995</v>
       </c>
       <c r="T39" s="7" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="40" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K40" s="9"/>
     </row>
-    <row r="41" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K41" s="9"/>
     </row>
-    <row r="42" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="10"/>
       <c r="D42" s="10"/>
       <c r="E42" s="10"/>
       <c r="F42" s="10"/>
       <c r="G42" s="10"/>
       <c r="H42" s="7"/>
       <c r="K42" s="9"/>
       <c r="L42" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M42" s="10"/>
       <c r="N42" s="10"/>
       <c r="O42" s="10"/>
       <c r="P42" s="10"/>
       <c r="Q42" s="10"/>
       <c r="R42" s="10"/>
       <c r="S42" s="7"/>
     </row>
-    <row r="43" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
-      <c r="F43" s="333" t="e">
+      <c r="F43" s="314" t="e">
         <f>ROUNDDOWN(H39/H38*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G43" s="334"/>
+      <c r="G43" s="315"/>
       <c r="H43" s="7" t="s">
         <v>40</v>
       </c>
       <c r="K43" s="9"/>
       <c r="L43" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M43" s="8"/>
       <c r="N43" s="8"/>
       <c r="O43" s="8"/>
       <c r="P43" s="8"/>
-      <c r="Q43" s="333">
+      <c r="Q43" s="314">
         <f>ROUNDDOWN(S39/S38*100,1)</f>
         <v>40.299999999999997</v>
       </c>
-      <c r="R43" s="334"/>
+      <c r="R43" s="315"/>
       <c r="S43" s="7" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="56">
+    <mergeCell ref="S16:S17"/>
+    <mergeCell ref="T16:T17"/>
+    <mergeCell ref="L6:N6"/>
+    <mergeCell ref="L7:N7"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="L9:N9"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="L15:P15"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="Q16:R17"/>
+    <mergeCell ref="S19:S20"/>
+    <mergeCell ref="T19:T20"/>
+    <mergeCell ref="L22:P22"/>
+    <mergeCell ref="Q22:R23"/>
+    <mergeCell ref="S22:S23"/>
+    <mergeCell ref="T22:T23"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="F16:G17"/>
+    <mergeCell ref="F22:G23"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="F19:G20"/>
+    <mergeCell ref="L39:N39"/>
+    <mergeCell ref="Q43:R43"/>
+    <mergeCell ref="A4:F5"/>
+    <mergeCell ref="L4:Q5"/>
+    <mergeCell ref="L26:R26"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="L29:R29"/>
+    <mergeCell ref="Q30:R30"/>
+    <mergeCell ref="L37:N37"/>
+    <mergeCell ref="Q19:R20"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="H19:H20"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="L38:N38"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
-    <mergeCell ref="L39:N39"/>
-[...38 lines deleted...]
-    <mergeCell ref="Q16:R17"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R参考計算書Ａ2重度訪問介護（人材・３月間）</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7DF2DB9-5FDC-4DCF-8233-D5E1EDDC9810}">
   <sheetPr codeName="Sheet23">
     <tabColor indexed="61"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView topLeftCell="G1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="X2" sqref="X2"/>
       <selection pane="bottomLeft" activeCell="X2" sqref="X2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.625" style="6" customWidth="1"/>
-    <col min="2" max="12" width="10.625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="20.6640625" style="6" customWidth="1"/>
+    <col min="2" max="12" width="10.6640625" style="6" customWidth="1"/>
     <col min="13" max="14" width="9" style="6"/>
-    <col min="15" max="15" width="20.625" style="6" customWidth="1"/>
-    <col min="16" max="26" width="10.625" style="6" customWidth="1"/>
+    <col min="15" max="15" width="20.6640625" style="6" customWidth="1"/>
+    <col min="16" max="26" width="10.6640625" style="6" customWidth="1"/>
     <col min="27" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="34" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:26" s="34" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="55" t="s">
         <v>113</v>
       </c>
       <c r="C1" s="37"/>
       <c r="G1" s="35"/>
-      <c r="H1" s="340" t="s">
+      <c r="H1" s="316" t="s">
         <v>87</v>
       </c>
-      <c r="I1" s="340"/>
-[...2 lines deleted...]
-      <c r="L1" s="341"/>
+      <c r="I1" s="316"/>
+      <c r="J1" s="317"/>
+      <c r="K1" s="317"/>
+      <c r="L1" s="317"/>
       <c r="N1" s="39"/>
       <c r="O1" s="55" t="s">
         <v>113</v>
       </c>
       <c r="Q1" s="37"/>
       <c r="U1" s="35"/>
-      <c r="V1" s="340" t="s">
+      <c r="V1" s="316" t="s">
         <v>87</v>
       </c>
-      <c r="W1" s="340"/>
+      <c r="W1" s="316"/>
       <c r="X1" s="358" t="s">
         <v>19</v>
       </c>
       <c r="Y1" s="358"/>
       <c r="Z1" s="358"/>
     </row>
-    <row r="2" spans="1:26" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:26" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>112</v>
       </c>
       <c r="B2" s="22"/>
       <c r="N2" s="9"/>
       <c r="O2" s="33" t="s">
         <v>111</v>
       </c>
       <c r="P2" s="22"/>
     </row>
-    <row r="3" spans="1:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B3" s="22"/>
       <c r="N3" s="9"/>
       <c r="O3" s="23" t="s">
         <v>110</v>
       </c>
       <c r="P3" s="22"/>
     </row>
-    <row r="4" spans="1:26" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:26" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="L4" s="21" t="s">
         <v>109</v>
       </c>
       <c r="N4" s="9"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Z4" s="68" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="5" spans="1:26" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="67"/>
       <c r="B5" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>57</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>55</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>54</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>53</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>52</v>
       </c>
@@ -19287,51 +19284,51 @@
       <c r="S5" s="20" t="s">
         <v>56</v>
       </c>
       <c r="T5" s="20" t="s">
         <v>55</v>
       </c>
       <c r="U5" s="20" t="s">
         <v>54</v>
       </c>
       <c r="V5" s="20" t="s">
         <v>53</v>
       </c>
       <c r="W5" s="20" t="s">
         <v>52</v>
       </c>
       <c r="X5" s="20" t="s">
         <v>51</v>
       </c>
       <c r="Y5" s="20" t="s">
         <v>50</v>
       </c>
       <c r="Z5" s="66" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="65" t="s">
         <v>107</v>
       </c>
       <c r="B6" s="31"/>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="N6" s="9"/>
       <c r="O6" s="65" t="s">
         <v>107</v>
       </c>
       <c r="P6" s="16">
         <v>5</v>
       </c>
       <c r="Q6" s="16">
         <v>5</v>
       </c>
       <c r="R6" s="16">
@@ -19340,51 +19337,51 @@
       <c r="S6" s="16">
         <v>4</v>
       </c>
       <c r="T6" s="16">
         <v>5</v>
       </c>
       <c r="U6" s="16">
         <v>5</v>
       </c>
       <c r="V6" s="16">
         <v>6</v>
       </c>
       <c r="W6" s="16">
         <v>6</v>
       </c>
       <c r="X6" s="16">
         <v>7</v>
       </c>
       <c r="Y6" s="16">
         <v>7</v>
       </c>
       <c r="Z6" s="16">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="65" t="s">
         <v>106</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="31"/>
       <c r="N7" s="9"/>
       <c r="O7" s="65" t="s">
         <v>106</v>
       </c>
       <c r="P7" s="16">
         <v>2</v>
       </c>
       <c r="Q7" s="16">
         <v>2</v>
       </c>
       <c r="R7" s="16">
@@ -19393,51 +19390,51 @@
       <c r="S7" s="16">
         <v>2</v>
       </c>
       <c r="T7" s="16">
         <v>2</v>
       </c>
       <c r="U7" s="16">
         <v>2</v>
       </c>
       <c r="V7" s="16">
         <v>2</v>
       </c>
       <c r="W7" s="16">
         <v>3</v>
       </c>
       <c r="X7" s="16">
         <v>3</v>
       </c>
       <c r="Y7" s="16">
         <v>4</v>
       </c>
       <c r="Z7" s="16">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="65" t="s">
         <v>105</v>
       </c>
       <c r="B8" s="31"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
       <c r="F8" s="31"/>
       <c r="G8" s="31"/>
       <c r="H8" s="31"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="31"/>
       <c r="N8" s="9"/>
       <c r="O8" s="65" t="s">
         <v>105</v>
       </c>
       <c r="P8" s="16">
         <v>3</v>
       </c>
       <c r="Q8" s="16">
         <v>3</v>
       </c>
       <c r="R8" s="16">
@@ -19446,51 +19443,51 @@
       <c r="S8" s="16">
         <v>3</v>
       </c>
       <c r="T8" s="16">
         <v>3</v>
       </c>
       <c r="U8" s="16">
         <v>3</v>
       </c>
       <c r="V8" s="16">
         <v>4</v>
       </c>
       <c r="W8" s="16">
         <v>4</v>
       </c>
       <c r="X8" s="16">
         <v>4</v>
       </c>
       <c r="Y8" s="16">
         <v>5</v>
       </c>
       <c r="Z8" s="16">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="65" t="s">
         <v>104</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="N9" s="9"/>
       <c r="O9" s="65" t="s">
         <v>104</v>
       </c>
       <c r="P9" s="16">
         <v>2</v>
       </c>
       <c r="Q9" s="16">
         <v>2</v>
       </c>
       <c r="R9" s="16">
@@ -19499,51 +19496,51 @@
       <c r="S9" s="16">
         <v>2</v>
       </c>
       <c r="T9" s="16">
         <v>2</v>
       </c>
       <c r="U9" s="16">
         <v>2</v>
       </c>
       <c r="V9" s="16">
         <v>2</v>
       </c>
       <c r="W9" s="16">
         <v>2</v>
       </c>
       <c r="X9" s="16">
         <v>2</v>
       </c>
       <c r="Y9" s="16">
         <v>2</v>
       </c>
       <c r="Z9" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="65" t="s">
         <v>103</v>
       </c>
       <c r="B10" s="31">
         <f t="shared" ref="B10:L10" si="0">SUM(B6:B9)</f>
         <v>0</v>
       </c>
       <c r="C10" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D10" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E10" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F10" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G10" s="31">
         <f t="shared" si="0"/>
@@ -19596,51 +19593,51 @@
       <c r="U10" s="31">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
       <c r="V10" s="31">
         <f t="shared" si="1"/>
         <v>14</v>
       </c>
       <c r="W10" s="31">
         <f t="shared" si="1"/>
         <v>15</v>
       </c>
       <c r="X10" s="31">
         <f t="shared" si="1"/>
         <v>16</v>
       </c>
       <c r="Y10" s="31">
         <f t="shared" si="1"/>
         <v>18</v>
       </c>
       <c r="Z10" s="31">
         <f t="shared" si="1"/>
         <v>17</v>
       </c>
     </row>
-    <row r="11" spans="1:26" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="65" t="s">
         <v>102</v>
       </c>
       <c r="B11" s="31">
         <f t="shared" ref="B11:L11" si="2">SUM(B7:B9)</f>
         <v>0</v>
       </c>
       <c r="C11" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D11" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E11" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F11" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G11" s="31">
         <f t="shared" si="2"/>
@@ -19693,51 +19690,51 @@
       <c r="U11" s="31">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="V11" s="31">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="W11" s="31">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="X11" s="31">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="Y11" s="31">
         <f t="shared" si="3"/>
         <v>11</v>
       </c>
       <c r="Z11" s="31">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:26" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="64" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="62" t="e">
         <f t="shared" ref="B12:L12" si="4">ROUNDDOWN(B11/B10*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C12" s="62" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="D12" s="62" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E12" s="62" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="F12" s="62" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G12" s="63" t="e">
         <f t="shared" si="4"/>
@@ -19790,2138 +19787,2138 @@
       <c r="U12" s="63">
         <f t="shared" si="5"/>
         <v>58.3</v>
       </c>
       <c r="V12" s="63">
         <f t="shared" si="5"/>
         <v>57.1</v>
       </c>
       <c r="W12" s="63">
         <f t="shared" si="5"/>
         <v>60</v>
       </c>
       <c r="X12" s="63">
         <f t="shared" si="5"/>
         <v>56.2</v>
       </c>
       <c r="Y12" s="62">
         <f t="shared" si="5"/>
         <v>61.1</v>
       </c>
       <c r="Z12" s="62">
         <f t="shared" si="5"/>
         <v>58.8</v>
       </c>
     </row>
-    <row r="13" spans="1:26" ht="54" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" ht="54" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="359" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="360"/>
       <c r="C13" s="361"/>
       <c r="D13" s="362" t="e">
         <f>ROUNDDOWN(SUM(B12:L12)/11,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E13" s="363"/>
       <c r="F13" s="61" t="s">
         <v>40</v>
       </c>
       <c r="K13" s="60"/>
       <c r="L13" s="59"/>
       <c r="N13" s="9"/>
       <c r="O13" s="359" t="s">
         <v>100</v>
       </c>
       <c r="P13" s="360"/>
       <c r="Q13" s="361"/>
       <c r="R13" s="362">
         <f>ROUNDDOWN(SUM(P12:Z12)/11,1)</f>
         <v>59.4</v>
       </c>
       <c r="S13" s="363"/>
       <c r="T13" s="61" t="s">
         <v>40</v>
       </c>
       <c r="Y13" s="60"/>
       <c r="Z13" s="59"/>
     </row>
-    <row r="14" spans="1:26" ht="50.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:26" ht="50.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29"/>
       <c r="K14" s="28"/>
       <c r="L14" s="58"/>
       <c r="O14" s="29"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="58"/>
     </row>
-    <row r="17" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8"/>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="7"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="24"/>
       <c r="S17" s="24"/>
       <c r="T17" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="V1:W1"/>
     <mergeCell ref="X1:Z1"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="J1:L1"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="O13:Q13"/>
     <mergeCell ref="R13:S13"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F4D81A4-41BF-4D64-9136-90EEB0247B80}">
   <sheetPr codeName="Sheet24">
     <tabColor indexed="61"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="X2" sqref="X2"/>
       <selection pane="bottomLeft" activeCell="X2" sqref="X2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="12.625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="12.6640625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="3.21875" style="6" customWidth="1"/>
+    <col min="4" max="14" width="8.6640625" style="6" customWidth="1"/>
+    <col min="15" max="15" width="12.6640625" style="6" customWidth="1"/>
     <col min="16" max="17" width="9" style="6"/>
-    <col min="18" max="18" width="10.625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="32" max="32" width="12.625" style="6" customWidth="1"/>
+    <col min="18" max="18" width="10.6640625" style="6" customWidth="1"/>
+    <col min="19" max="19" width="12.6640625" style="6" customWidth="1"/>
+    <col min="20" max="20" width="3.21875" style="6" customWidth="1"/>
+    <col min="21" max="31" width="8.6640625" style="6" customWidth="1"/>
+    <col min="32" max="32" width="12.6640625" style="6" customWidth="1"/>
     <col min="33" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="34" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:32" s="34" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="55" t="s">
         <v>113</v>
       </c>
       <c r="E1" s="37"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
-      <c r="K1" s="340" t="s">
+      <c r="K1" s="316" t="s">
         <v>87</v>
       </c>
-      <c r="L1" s="340"/>
-[...2 lines deleted...]
-      <c r="O1" s="341"/>
+      <c r="L1" s="316"/>
+      <c r="M1" s="317"/>
+      <c r="N1" s="317"/>
+      <c r="O1" s="317"/>
       <c r="Q1" s="39"/>
       <c r="R1" s="55" t="s">
         <v>113</v>
       </c>
       <c r="V1" s="37"/>
       <c r="Z1" s="35"/>
       <c r="AA1" s="35"/>
-      <c r="AB1" s="340" t="s">
+      <c r="AB1" s="316" t="s">
         <v>87</v>
       </c>
-      <c r="AC1" s="340"/>
+      <c r="AC1" s="316"/>
       <c r="AD1" s="358" t="s">
         <v>19</v>
       </c>
       <c r="AE1" s="358"/>
       <c r="AF1" s="358"/>
     </row>
-    <row r="2" spans="1:32" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:32" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>132</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="33" t="s">
         <v>132</v>
       </c>
       <c r="S2" s="22"/>
       <c r="T2" s="22"/>
       <c r="U2" s="22"/>
     </row>
-    <row r="3" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>131</v>
       </c>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="23" t="s">
         <v>131</v>
       </c>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
     </row>
-    <row r="4" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="33"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="33"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
     </row>
-    <row r="5" spans="1:32" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:32" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="O5" s="21" t="s">
         <v>60</v>
       </c>
       <c r="Q5" s="9"/>
       <c r="R5" s="22"/>
       <c r="S5" s="22"/>
       <c r="T5" s="22"/>
       <c r="U5" s="22"/>
       <c r="AF5" s="21" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:32" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:32" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="67" t="s">
         <v>130</v>
       </c>
-      <c r="B6" s="314" t="s">
+      <c r="B6" s="322" t="s">
         <v>129</v>
       </c>
-      <c r="C6" s="364"/>
+      <c r="C6" s="380"/>
       <c r="D6" s="20" t="s">
         <v>59</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>57</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>55</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>54</v>
       </c>
       <c r="J6" s="20" t="s">
         <v>53</v>
       </c>
       <c r="K6" s="20" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="20" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="20" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="18" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="9"/>
       <c r="R6" s="67" t="s">
         <v>130</v>
       </c>
-      <c r="S6" s="314" t="s">
+      <c r="S6" s="322" t="s">
         <v>129</v>
       </c>
-      <c r="T6" s="364"/>
+      <c r="T6" s="380"/>
       <c r="U6" s="20" t="s">
         <v>59</v>
       </c>
       <c r="V6" s="20" t="s">
         <v>58</v>
       </c>
       <c r="W6" s="20" t="s">
         <v>57</v>
       </c>
       <c r="X6" s="20" t="s">
         <v>56</v>
       </c>
       <c r="Y6" s="20" t="s">
         <v>55</v>
       </c>
       <c r="Z6" s="20" t="s">
         <v>54</v>
       </c>
       <c r="AA6" s="20" t="s">
         <v>53</v>
       </c>
       <c r="AB6" s="20" t="s">
         <v>52</v>
       </c>
       <c r="AC6" s="20" t="s">
         <v>51</v>
       </c>
       <c r="AD6" s="20" t="s">
         <v>50</v>
       </c>
       <c r="AE6" s="19" t="s">
         <v>49</v>
       </c>
       <c r="AF6" s="18" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="7" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="65" t="s">
         <v>128</v>
       </c>
-      <c r="B7" s="312"/>
-      <c r="C7" s="365"/>
+      <c r="B7" s="313"/>
+      <c r="C7" s="381"/>
       <c r="D7" s="77"/>
       <c r="E7" s="77"/>
       <c r="F7" s="77"/>
       <c r="G7" s="77"/>
       <c r="H7" s="77"/>
       <c r="I7" s="77"/>
       <c r="J7" s="77"/>
       <c r="K7" s="77"/>
       <c r="L7" s="77"/>
       <c r="M7" s="77"/>
       <c r="N7" s="77"/>
       <c r="O7" s="12">
         <f t="shared" ref="O7:O12" si="0">SUM(D7:N7)</f>
         <v>0</v>
       </c>
       <c r="Q7" s="9"/>
       <c r="R7" s="65" t="s">
         <v>128</v>
       </c>
-      <c r="S7" s="373" t="s">
+      <c r="S7" s="370" t="s">
         <v>124</v>
       </c>
-      <c r="T7" s="374"/>
+      <c r="T7" s="371"/>
       <c r="U7" s="76">
         <v>300</v>
       </c>
       <c r="V7" s="76">
         <v>305</v>
       </c>
       <c r="W7" s="76">
         <v>310</v>
       </c>
       <c r="X7" s="76">
         <v>300</v>
       </c>
       <c r="Y7" s="76">
         <v>296</v>
       </c>
       <c r="Z7" s="76">
         <v>295</v>
       </c>
       <c r="AA7" s="76">
         <v>200</v>
       </c>
       <c r="AB7" s="76">
         <v>250</v>
       </c>
       <c r="AC7" s="76">
         <v>240</v>
       </c>
       <c r="AD7" s="76">
         <v>274</v>
       </c>
       <c r="AE7" s="76">
         <v>285</v>
       </c>
       <c r="AF7" s="12">
         <f t="shared" ref="AF7:AF12" si="1">SUM(U7:AE7)</f>
         <v>3055</v>
       </c>
     </row>
-    <row r="8" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="65" t="s">
         <v>127</v>
       </c>
-      <c r="B8" s="312"/>
-      <c r="C8" s="365"/>
+      <c r="B8" s="313"/>
+      <c r="C8" s="381"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="77"/>
       <c r="J8" s="77"/>
       <c r="K8" s="77"/>
       <c r="L8" s="77"/>
       <c r="M8" s="77"/>
       <c r="N8" s="77"/>
       <c r="O8" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q8" s="9"/>
       <c r="R8" s="65" t="s">
         <v>127</v>
       </c>
-      <c r="S8" s="373" t="s">
+      <c r="S8" s="370" t="s">
         <v>124</v>
       </c>
-      <c r="T8" s="374"/>
+      <c r="T8" s="371"/>
       <c r="U8" s="76">
         <v>160</v>
       </c>
       <c r="V8" s="76">
         <v>175</v>
       </c>
       <c r="W8" s="76">
         <v>178</v>
       </c>
       <c r="X8" s="76">
         <v>180</v>
       </c>
       <c r="Y8" s="76">
         <v>188</v>
       </c>
       <c r="Z8" s="76">
         <v>175</v>
       </c>
       <c r="AA8" s="76">
         <v>188</v>
       </c>
       <c r="AB8" s="76">
         <v>164</v>
       </c>
       <c r="AC8" s="76">
         <v>170</v>
       </c>
       <c r="AD8" s="76">
         <v>165</v>
       </c>
       <c r="AE8" s="76">
         <v>180</v>
       </c>
       <c r="AF8" s="12">
         <f t="shared" si="1"/>
         <v>1923</v>
       </c>
     </row>
-    <row r="9" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="65" t="s">
         <v>126</v>
       </c>
-      <c r="B9" s="312"/>
-      <c r="C9" s="365"/>
+      <c r="B9" s="313"/>
+      <c r="C9" s="381"/>
       <c r="D9" s="77"/>
       <c r="E9" s="77"/>
       <c r="F9" s="77"/>
       <c r="G9" s="77"/>
       <c r="H9" s="77"/>
       <c r="I9" s="77"/>
       <c r="J9" s="77"/>
       <c r="K9" s="77"/>
       <c r="L9" s="77"/>
       <c r="M9" s="77"/>
       <c r="N9" s="77"/>
       <c r="O9" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q9" s="9"/>
       <c r="R9" s="65" t="s">
         <v>126</v>
       </c>
-      <c r="S9" s="373" t="s">
+      <c r="S9" s="370" t="s">
         <v>124</v>
       </c>
-      <c r="T9" s="374"/>
+      <c r="T9" s="371"/>
       <c r="U9" s="76">
         <v>240</v>
       </c>
       <c r="V9" s="76">
         <v>236</v>
       </c>
       <c r="W9" s="76">
         <v>233</v>
       </c>
       <c r="X9" s="76">
         <v>240</v>
       </c>
       <c r="Y9" s="76">
         <v>233</v>
       </c>
       <c r="Z9" s="76">
         <v>238</v>
       </c>
       <c r="AA9" s="76">
         <v>234</v>
       </c>
       <c r="AB9" s="76">
         <v>235</v>
       </c>
       <c r="AC9" s="76">
         <v>240</v>
       </c>
       <c r="AD9" s="76">
         <v>236</v>
       </c>
       <c r="AE9" s="76">
         <v>240</v>
       </c>
       <c r="AF9" s="12">
         <f t="shared" si="1"/>
         <v>2605</v>
       </c>
     </row>
-    <row r="10" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="65" t="s">
         <v>125</v>
       </c>
-      <c r="B10" s="312"/>
-      <c r="C10" s="365"/>
+      <c r="B10" s="313"/>
+      <c r="C10" s="381"/>
       <c r="D10" s="77"/>
       <c r="E10" s="77"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="J10" s="77"/>
       <c r="K10" s="77"/>
       <c r="L10" s="77"/>
       <c r="M10" s="77"/>
       <c r="N10" s="77"/>
       <c r="O10" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q10" s="9"/>
       <c r="R10" s="65" t="s">
         <v>125</v>
       </c>
-      <c r="S10" s="373" t="s">
+      <c r="S10" s="370" t="s">
         <v>124</v>
       </c>
-      <c r="T10" s="374"/>
+      <c r="T10" s="371"/>
       <c r="U10" s="76">
         <v>360</v>
       </c>
       <c r="V10" s="76">
         <v>355</v>
       </c>
       <c r="W10" s="76">
         <v>354</v>
       </c>
       <c r="X10" s="76">
         <v>280</v>
       </c>
       <c r="Y10" s="76">
         <v>300</v>
       </c>
       <c r="Z10" s="76">
         <v>350</v>
       </c>
       <c r="AA10" s="76">
         <v>360</v>
       </c>
       <c r="AB10" s="76">
         <v>354</v>
       </c>
       <c r="AC10" s="76">
         <v>348</v>
       </c>
       <c r="AD10" s="76">
         <v>344</v>
       </c>
       <c r="AE10" s="76">
         <v>350</v>
       </c>
       <c r="AF10" s="12">
         <f t="shared" si="1"/>
         <v>3755</v>
       </c>
     </row>
-    <row r="11" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="65" t="s">
         <v>123</v>
       </c>
-      <c r="B11" s="312"/>
-      <c r="C11" s="365"/>
+      <c r="B11" s="313"/>
+      <c r="C11" s="381"/>
       <c r="D11" s="77"/>
       <c r="E11" s="77"/>
       <c r="F11" s="77"/>
       <c r="G11" s="77"/>
       <c r="H11" s="77"/>
       <c r="I11" s="77"/>
       <c r="J11" s="77"/>
       <c r="K11" s="77"/>
       <c r="L11" s="77"/>
       <c r="M11" s="77"/>
       <c r="N11" s="77"/>
       <c r="O11" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q11" s="9"/>
       <c r="R11" s="65" t="s">
         <v>123</v>
       </c>
-      <c r="S11" s="373" t="s">
+      <c r="S11" s="370" t="s">
         <v>122</v>
       </c>
-      <c r="T11" s="374"/>
+      <c r="T11" s="371"/>
       <c r="U11" s="76">
         <v>600</v>
       </c>
       <c r="V11" s="76">
         <v>596</v>
       </c>
       <c r="W11" s="76">
         <v>590</v>
       </c>
       <c r="X11" s="76">
         <v>600</v>
       </c>
       <c r="Y11" s="76">
         <v>599</v>
       </c>
       <c r="Z11" s="76">
         <v>598</v>
       </c>
       <c r="AA11" s="76">
         <v>600</v>
       </c>
       <c r="AB11" s="76">
         <v>579</v>
       </c>
       <c r="AC11" s="76">
         <v>600</v>
       </c>
       <c r="AD11" s="76">
         <v>596</v>
       </c>
       <c r="AE11" s="76">
         <v>598</v>
       </c>
       <c r="AF11" s="12">
         <f t="shared" si="1"/>
         <v>6556</v>
       </c>
     </row>
-    <row r="12" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="65" t="s">
         <v>121</v>
       </c>
-      <c r="B12" s="312"/>
-      <c r="C12" s="365"/>
+      <c r="B12" s="313"/>
+      <c r="C12" s="381"/>
       <c r="D12" s="77"/>
       <c r="E12" s="77"/>
       <c r="F12" s="77"/>
       <c r="G12" s="77"/>
       <c r="H12" s="77"/>
       <c r="I12" s="77"/>
       <c r="J12" s="77"/>
       <c r="K12" s="77"/>
       <c r="L12" s="77"/>
       <c r="M12" s="77"/>
       <c r="N12" s="77"/>
       <c r="O12" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q12" s="9"/>
       <c r="R12" s="65" t="s">
         <v>121</v>
       </c>
-      <c r="S12" s="373" t="s">
+      <c r="S12" s="370" t="s">
         <v>120</v>
       </c>
-      <c r="T12" s="374"/>
+      <c r="T12" s="371"/>
       <c r="U12" s="76">
         <v>598</v>
       </c>
       <c r="V12" s="76">
         <v>718</v>
       </c>
       <c r="W12" s="76">
         <v>630</v>
       </c>
       <c r="X12" s="76">
         <v>720</v>
       </c>
       <c r="Y12" s="76">
         <v>655</v>
       </c>
       <c r="Z12" s="76">
         <v>718</v>
       </c>
       <c r="AA12" s="76">
         <v>690</v>
       </c>
       <c r="AB12" s="76">
         <v>716</v>
       </c>
       <c r="AC12" s="76">
         <v>700</v>
       </c>
       <c r="AD12" s="76">
         <v>635</v>
       </c>
       <c r="AE12" s="76">
         <v>720</v>
       </c>
       <c r="AF12" s="12">
         <f t="shared" si="1"/>
         <v>7500</v>
       </c>
     </row>
-    <row r="13" spans="1:32" ht="35.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:32" ht="35.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="29"/>
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
-      <c r="K13" s="366" t="s">
+      <c r="K13" s="372" t="s">
         <v>119</v>
       </c>
-      <c r="L13" s="367"/>
-[...1 lines deleted...]
-      <c r="N13" s="368"/>
+      <c r="L13" s="373"/>
+      <c r="M13" s="373"/>
+      <c r="N13" s="374"/>
       <c r="O13" s="75">
         <f>SUM(O7:O12)</f>
         <v>0</v>
       </c>
       <c r="Q13" s="9"/>
       <c r="R13" s="29"/>
       <c r="S13" s="29"/>
       <c r="T13" s="29"/>
-      <c r="AB13" s="366" t="s">
+      <c r="AB13" s="372" t="s">
         <v>119</v>
       </c>
-      <c r="AC13" s="367"/>
-[...1 lines deleted...]
-      <c r="AE13" s="368"/>
+      <c r="AC13" s="373"/>
+      <c r="AD13" s="373"/>
+      <c r="AE13" s="374"/>
       <c r="AF13" s="75">
         <f>SUM(AF7:AF12)</f>
         <v>25394</v>
       </c>
     </row>
-    <row r="14" spans="1:32" ht="70.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:32" ht="70.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="29"/>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
-      <c r="K14" s="369" t="s">
+      <c r="K14" s="375" t="s">
         <v>118</v>
       </c>
-      <c r="L14" s="370"/>
-[...1 lines deleted...]
-      <c r="N14" s="371"/>
+      <c r="L14" s="376"/>
+      <c r="M14" s="376"/>
+      <c r="N14" s="377"/>
       <c r="O14" s="74"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="29"/>
       <c r="S14" s="29"/>
       <c r="T14" s="29"/>
-      <c r="AB14" s="369" t="s">
+      <c r="AB14" s="375" t="s">
         <v>118</v>
       </c>
-      <c r="AC14" s="370"/>
-[...1 lines deleted...]
-      <c r="AE14" s="371"/>
+      <c r="AC14" s="376"/>
+      <c r="AD14" s="376"/>
+      <c r="AE14" s="377"/>
       <c r="AF14" s="73">
         <v>14056</v>
       </c>
     </row>
-    <row r="15" spans="1:32" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:32" x14ac:dyDescent="0.2">
       <c r="Q15" s="9"/>
     </row>
-    <row r="16" spans="1:32" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:32" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="Q16" s="9"/>
     </row>
-    <row r="17" spans="1:28" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:28" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="72" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="72"/>
-      <c r="F17" s="375">
+      <c r="F17" s="378">
         <f>O13</f>
         <v>0</v>
       </c>
-      <c r="G17" s="376"/>
+      <c r="G17" s="379"/>
       <c r="H17" s="71" t="s">
         <v>76</v>
       </c>
       <c r="Q17" s="9"/>
       <c r="R17" s="72" t="s">
         <v>117</v>
       </c>
       <c r="S17" s="72"/>
-      <c r="W17" s="375">
+      <c r="W17" s="378">
         <f>AF13</f>
         <v>25394</v>
       </c>
-      <c r="X17" s="376"/>
+      <c r="X17" s="379"/>
       <c r="Y17" s="71" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="18" spans="1:28" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:28" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="H18" s="23" t="s">
         <v>31</v>
       </c>
       <c r="Q18" s="9"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="Y18" s="23" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="19" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G19" s="326"/>
+    <row r="19" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="329"/>
+      <c r="B19" s="329"/>
+      <c r="C19" s="329"/>
+      <c r="D19" s="329"/>
+      <c r="E19" s="329"/>
+      <c r="F19" s="335"/>
+      <c r="G19" s="335"/>
       <c r="J19" s="7"/>
       <c r="Q19" s="9"/>
-      <c r="R19" s="321"/>
-[...5 lines deleted...]
-      <c r="X19" s="326"/>
+      <c r="R19" s="329"/>
+      <c r="S19" s="329"/>
+      <c r="T19" s="329"/>
+      <c r="U19" s="329"/>
+      <c r="V19" s="329"/>
+      <c r="W19" s="335"/>
+      <c r="X19" s="335"/>
       <c r="AA19" s="7"/>
     </row>
-    <row r="20" spans="1:28" ht="32.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="336" t="s">
+    <row r="20" spans="1:28" ht="32.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="330" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="336"/>
-[...3 lines deleted...]
-      <c r="F20" s="377">
+      <c r="B20" s="330"/>
+      <c r="C20" s="330"/>
+      <c r="D20" s="330"/>
+      <c r="E20" s="364"/>
+      <c r="F20" s="365">
         <f>O14</f>
         <v>0</v>
       </c>
-      <c r="G20" s="378"/>
-      <c r="H20" s="381" t="s">
+      <c r="G20" s="366"/>
+      <c r="H20" s="369" t="s">
         <v>73</v>
       </c>
       <c r="Q20" s="9"/>
-      <c r="R20" s="336" t="s">
+      <c r="R20" s="330" t="s">
         <v>116</v>
       </c>
-      <c r="S20" s="336"/>
-[...3 lines deleted...]
-      <c r="W20" s="377">
+      <c r="S20" s="330"/>
+      <c r="T20" s="330"/>
+      <c r="U20" s="330"/>
+      <c r="V20" s="364"/>
+      <c r="W20" s="365">
         <f>AF14</f>
         <v>14056</v>
       </c>
-      <c r="X20" s="378"/>
-      <c r="Y20" s="381" t="s">
+      <c r="X20" s="366"/>
+      <c r="Y20" s="369" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="21" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="H21" s="381"/>
+    <row r="21" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="329"/>
+      <c r="B21" s="329"/>
+      <c r="C21" s="329"/>
+      <c r="D21" s="329"/>
+      <c r="E21" s="329"/>
+      <c r="F21" s="367"/>
+      <c r="G21" s="368"/>
+      <c r="H21" s="369"/>
       <c r="K21" s="7"/>
       <c r="Q21" s="9"/>
-      <c r="R21" s="321"/>
-[...6 lines deleted...]
-      <c r="Y21" s="381"/>
+      <c r="R21" s="329"/>
+      <c r="S21" s="329"/>
+      <c r="T21" s="329"/>
+      <c r="U21" s="329"/>
+      <c r="V21" s="329"/>
+      <c r="W21" s="367"/>
+      <c r="X21" s="368"/>
+      <c r="Y21" s="369"/>
       <c r="AB21" s="7"/>
     </row>
-    <row r="22" spans="1:28" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:28" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A22" s="8"/>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="70" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="7"/>
       <c r="K22" s="7"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="8"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
       <c r="W22" s="26"/>
       <c r="X22" s="26"/>
       <c r="Y22" s="70" t="s">
         <v>31</v>
       </c>
       <c r="Z22" s="7"/>
       <c r="AB22" s="7"/>
     </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="Q23" s="9"/>
     </row>
-    <row r="24" spans="1:28" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:28" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="69" t="s">
         <v>115</v>
       </c>
       <c r="B24" s="69"/>
       <c r="C24" s="69"/>
       <c r="D24" s="69"/>
       <c r="E24" s="69"/>
       <c r="F24" s="69"/>
       <c r="G24" s="69"/>
       <c r="H24" s="69"/>
       <c r="I24" s="69"/>
       <c r="J24" s="69"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="69" t="s">
         <v>115</v>
       </c>
       <c r="S24" s="69"/>
       <c r="T24" s="69"/>
       <c r="U24" s="69"/>
       <c r="V24" s="69"/>
       <c r="W24" s="69"/>
       <c r="X24" s="69"/>
       <c r="Y24" s="69"/>
       <c r="Z24" s="69"/>
       <c r="AA24" s="69"/>
     </row>
-    <row r="25" spans="1:28" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:28" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
-      <c r="F25" s="333" t="e">
+      <c r="F25" s="314" t="e">
         <f>ROUNDDOWN(F20/F17*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G25" s="334"/>
+      <c r="G25" s="315"/>
       <c r="H25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="Q25" s="9"/>
       <c r="R25" s="23" t="s">
         <v>114</v>
       </c>
       <c r="S25" s="23"/>
       <c r="T25" s="23"/>
       <c r="U25" s="23"/>
       <c r="V25" s="23"/>
-      <c r="W25" s="333">
+      <c r="W25" s="314">
         <f>ROUNDDOWN(W20/W17*100,1)</f>
         <v>55.3</v>
       </c>
-      <c r="X25" s="334"/>
+      <c r="X25" s="315"/>
       <c r="Y25" s="7" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="26" spans="1:28" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:28" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="8"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="7"/>
       <c r="Q26" s="9"/>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="8"/>
       <c r="W26" s="24"/>
       <c r="X26" s="24"/>
       <c r="Y26" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="38">
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="K13:N13"/>
+    <mergeCell ref="K14:N14"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="S8:T8"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="S10:T10"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="F20:G21"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="R21:V21"/>
+    <mergeCell ref="H20:H21"/>
     <mergeCell ref="W25:X25"/>
     <mergeCell ref="K1:L1"/>
     <mergeCell ref="M1:O1"/>
     <mergeCell ref="AB1:AC1"/>
     <mergeCell ref="AD1:AF1"/>
     <mergeCell ref="R19:V19"/>
     <mergeCell ref="W19:X19"/>
     <mergeCell ref="R20:V20"/>
     <mergeCell ref="W20:X21"/>
     <mergeCell ref="Y20:Y21"/>
     <mergeCell ref="S11:T11"/>
     <mergeCell ref="S12:T12"/>
     <mergeCell ref="AB13:AE13"/>
     <mergeCell ref="AB14:AE14"/>
     <mergeCell ref="W17:X17"/>
     <mergeCell ref="S6:T6"/>
-    <mergeCell ref="F25:G25"/>
-[...20 lines deleted...]
-    <mergeCell ref="B10:C10"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20CAB4C6-C97D-41E7-AFEF-EF29E3DB2259}">
   <sheetPr codeName="Sheet25">
     <tabColor indexed="61"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="X2" sqref="X2"/>
       <selection pane="bottomLeft" activeCell="X2" sqref="X2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="8.25" style="6" customWidth="1"/>
+    <col min="1" max="1" width="20.6640625" style="6" customWidth="1"/>
+    <col min="2" max="4" width="12.6640625" style="6" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="8.21875" style="6" customWidth="1"/>
     <col min="7" max="7" width="8" style="6" customWidth="1"/>
-    <col min="8" max="8" width="20.625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="8.25" style="6" customWidth="1"/>
+    <col min="8" max="8" width="20.6640625" style="6" customWidth="1"/>
+    <col min="9" max="11" width="12.6640625" style="6" customWidth="1"/>
+    <col min="12" max="12" width="15.6640625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="8.21875" style="6" customWidth="1"/>
     <col min="14" max="14" width="8" style="6" customWidth="1"/>
     <col min="15" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="52" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:13" s="52" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38" t="s">
         <v>139</v>
       </c>
       <c r="C1" s="54"/>
       <c r="G1" s="56"/>
       <c r="H1" s="55" t="s">
         <v>139</v>
       </c>
       <c r="J1" s="54"/>
     </row>
-    <row r="2" spans="1:13" ht="18.75" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:13" ht="19.2" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="22"/>
       <c r="G2" s="9"/>
       <c r="H2" s="33" t="s">
         <v>138</v>
       </c>
       <c r="I2" s="22"/>
     </row>
-    <row r="3" spans="1:13" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:13" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>137</v>
       </c>
       <c r="B3" s="22"/>
       <c r="G3" s="9"/>
       <c r="H3" s="23" t="s">
         <v>137</v>
       </c>
       <c r="I3" s="22"/>
     </row>
-    <row r="4" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B4" s="382"/>
       <c r="C4" s="382"/>
       <c r="D4" s="382"/>
       <c r="G4" s="9"/>
       <c r="H4" s="23" t="s">
         <v>87</v>
       </c>
       <c r="I4" s="383" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="383"/>
       <c r="K4" s="383"/>
     </row>
-    <row r="5" spans="1:13" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:13" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B5" s="22"/>
       <c r="D5" s="90" t="s">
         <v>109</v>
       </c>
       <c r="E5" s="90"/>
       <c r="G5" s="9"/>
       <c r="I5" s="22"/>
       <c r="K5" s="90" t="s">
         <v>109</v>
       </c>
       <c r="L5" s="90"/>
     </row>
-    <row r="6" spans="1:13" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="89" t="s">
         <v>130</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>96</v>
       </c>
       <c r="C6" s="47" t="s">
         <v>96</v>
       </c>
       <c r="D6" s="46" t="s">
         <v>95</v>
       </c>
       <c r="E6" s="86"/>
       <c r="F6" s="85"/>
       <c r="G6" s="9"/>
       <c r="H6" s="89" t="s">
         <v>130</v>
       </c>
       <c r="I6" s="88" t="s">
         <v>94</v>
       </c>
       <c r="J6" s="88" t="s">
         <v>93</v>
       </c>
       <c r="K6" s="87" t="s">
         <v>92</v>
       </c>
       <c r="L6" s="86"/>
       <c r="M6" s="85"/>
     </row>
-    <row r="7" spans="1:13" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="65" t="s">
         <v>136</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="83"/>
       <c r="G7" s="9"/>
       <c r="H7" s="65" t="s">
         <v>136</v>
       </c>
       <c r="I7" s="16">
         <v>7</v>
       </c>
       <c r="J7" s="16">
         <v>7</v>
       </c>
       <c r="K7" s="16">
         <v>7</v>
       </c>
       <c r="L7" s="83"/>
     </row>
-    <row r="8" spans="1:13" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="65" t="s">
         <v>106</v>
       </c>
       <c r="B8" s="31"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="83"/>
       <c r="G8" s="9"/>
       <c r="H8" s="65" t="s">
         <v>106</v>
       </c>
       <c r="I8" s="16">
         <v>3</v>
       </c>
       <c r="J8" s="16">
         <v>4</v>
       </c>
       <c r="K8" s="16">
         <v>4</v>
       </c>
       <c r="L8" s="83"/>
     </row>
-    <row r="9" spans="1:13" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="65" t="s">
         <v>105</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="83"/>
       <c r="G9" s="9"/>
       <c r="H9" s="65" t="s">
         <v>105</v>
       </c>
       <c r="I9" s="16">
         <v>4</v>
       </c>
       <c r="J9" s="16">
         <v>5</v>
       </c>
       <c r="K9" s="16">
         <v>4</v>
       </c>
       <c r="L9" s="83"/>
     </row>
-    <row r="10" spans="1:13" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="65" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="31"/>
       <c r="C10" s="31"/>
       <c r="D10" s="31"/>
       <c r="E10" s="83"/>
       <c r="F10" s="84"/>
       <c r="G10" s="9"/>
       <c r="H10" s="65" t="s">
         <v>104</v>
       </c>
       <c r="I10" s="16">
         <v>2</v>
       </c>
       <c r="J10" s="16">
         <v>2</v>
       </c>
       <c r="K10" s="16">
         <v>2</v>
       </c>
       <c r="L10" s="83"/>
     </row>
-    <row r="11" spans="1:13" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="65" t="s">
         <v>103</v>
       </c>
       <c r="B11" s="31">
         <f>SUM(B7:B10)</f>
         <v>0</v>
       </c>
       <c r="C11" s="31">
         <f>SUM(C7:C10)</f>
         <v>0</v>
       </c>
       <c r="D11" s="31">
         <f>SUM(D7:D10)</f>
         <v>0</v>
       </c>
       <c r="E11" s="83"/>
       <c r="F11" s="84"/>
       <c r="G11" s="9"/>
       <c r="H11" s="65" t="s">
         <v>103</v>
       </c>
       <c r="I11" s="31">
         <f>SUM(I7:I10)</f>
         <v>16</v>
       </c>
       <c r="J11" s="31">
         <f>SUM(J7:J10)</f>
         <v>18</v>
       </c>
       <c r="K11" s="31">
         <f>SUM(K7:K10)</f>
         <v>17</v>
       </c>
       <c r="L11" s="83"/>
     </row>
-    <row r="12" spans="1:13" ht="45.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" ht="45.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="80" t="s">
         <v>135</v>
       </c>
       <c r="B12" s="31">
         <f>SUM(B8:B10)</f>
         <v>0</v>
       </c>
       <c r="C12" s="31">
         <f>SUM(C8:C10)</f>
         <v>0</v>
       </c>
       <c r="D12" s="31">
         <f>SUM(D8:D10)</f>
         <v>0</v>
       </c>
       <c r="E12" s="28"/>
       <c r="F12" s="82"/>
       <c r="G12" s="81"/>
       <c r="H12" s="80" t="s">
         <v>135</v>
       </c>
       <c r="I12" s="31">
         <f>SUM(I8:I10)</f>
         <v>9</v>
       </c>
       <c r="J12" s="31">
         <f>SUM(J8:J10)</f>
         <v>11</v>
       </c>
       <c r="K12" s="31">
         <f>SUM(K8:K10)</f>
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="79" t="s">
         <v>134</v>
       </c>
       <c r="B13" s="63" t="e">
         <f>ROUNDDOWN(B12/B11*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C13" s="63" t="e">
         <f>ROUNDDOWN(C12/C11*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D13" s="63" t="e">
         <f>ROUNDDOWN(D12/D11*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="79" t="s">
         <v>134</v>
       </c>
       <c r="I13" s="63">
         <f>ROUNDDOWN(I12/I11*100,1)</f>
         <v>56.2</v>
       </c>
       <c r="J13" s="63">
         <f>ROUNDDOWN(J12/J11*100,1)</f>
         <v>61.1</v>
       </c>
       <c r="K13" s="63">
         <f>ROUNDDOWN(K12/K11*100,1)</f>
         <v>58.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="45.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" ht="45.9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="359" t="s">
         <v>133</v>
       </c>
       <c r="B14" s="360"/>
       <c r="C14" s="361"/>
       <c r="D14" s="78" t="e">
         <f>ROUNDDOWN(SUM(B13:D13)/3,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="9"/>
       <c r="H14" s="359" t="s">
         <v>133</v>
       </c>
       <c r="I14" s="360"/>
       <c r="J14" s="361"/>
       <c r="K14" s="78">
         <f>ROUNDDOWN(SUM(I13:K13)/3,1)</f>
         <v>58.7</v>
       </c>
       <c r="L14" s="23" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" ht="14.25" thickTop="1" x14ac:dyDescent="0.15"/>
+    <row r="15" spans="1:13" ht="13.8" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="H14:J14"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R参考計算書B2重度訪問介護（利用者数・３月間）</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5600D1C-B6F2-40DA-B70A-632B1E1C120E}">
   <sheetPr codeName="Sheet26">
     <tabColor indexed="61"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="R9" sqref="R9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" style="6" customWidth="1"/>
     <col min="2" max="2" width="9" style="6"/>
-    <col min="3" max="3" width="3.25" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="8.25" style="7" customWidth="1"/>
+    <col min="3" max="3" width="3.21875" style="6" customWidth="1"/>
+    <col min="4" max="7" width="10.6640625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="8.21875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8" style="7" customWidth="1"/>
     <col min="10" max="11" width="8" style="6" customWidth="1"/>
-    <col min="12" max="12" width="10.625" style="6" customWidth="1"/>
+    <col min="12" max="12" width="10.6640625" style="6" customWidth="1"/>
     <col min="13" max="13" width="9" style="6"/>
-    <col min="14" max="14" width="3.25" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="8.25" style="7" customWidth="1"/>
+    <col min="14" max="14" width="3.21875" style="6" customWidth="1"/>
+    <col min="15" max="18" width="10.6640625" style="6" customWidth="1"/>
+    <col min="19" max="19" width="8.21875" style="7" customWidth="1"/>
     <col min="20" max="20" width="8" style="7" customWidth="1"/>
     <col min="21" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="52" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:20" s="52" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38" t="s">
         <v>139</v>
       </c>
       <c r="E1" s="54"/>
       <c r="H1" s="98"/>
       <c r="I1" s="53"/>
       <c r="J1" s="57"/>
       <c r="K1" s="56"/>
       <c r="L1" s="38" t="s">
         <v>139</v>
       </c>
       <c r="P1" s="54"/>
       <c r="S1" s="98"/>
       <c r="T1" s="53"/>
     </row>
-    <row r="2" spans="1:20" ht="18.75" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:20" ht="19.2" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="K2" s="9"/>
       <c r="L2" s="33" t="s">
         <v>138</v>
       </c>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="22"/>
     </row>
-    <row r="3" spans="1:20" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:20" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="K3" s="9"/>
       <c r="L3" s="23" t="s">
         <v>143</v>
       </c>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
     </row>
-    <row r="4" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:20" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B4" s="382"/>
       <c r="C4" s="382"/>
       <c r="D4" s="382"/>
       <c r="K4" s="9"/>
       <c r="L4" s="23" t="s">
         <v>87</v>
       </c>
       <c r="M4" s="383" t="s">
         <v>19</v>
       </c>
       <c r="N4" s="383"/>
       <c r="O4" s="383"/>
     </row>
-    <row r="5" spans="1:20" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:20" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="G5" s="90" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="9"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="R5" s="90" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:20" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="89" t="s">
         <v>130</v>
       </c>
-      <c r="B6" s="384" t="s">
+      <c r="B6" s="391" t="s">
         <v>129</v>
       </c>
-      <c r="C6" s="385"/>
+      <c r="C6" s="392"/>
       <c r="D6" s="47" t="s">
         <v>96</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="46" t="s">
         <v>95</v>
       </c>
       <c r="G6" s="43" t="s">
         <v>48</v>
       </c>
       <c r="H6" s="97"/>
       <c r="K6" s="9"/>
       <c r="L6" s="89" t="s">
         <v>130</v>
       </c>
-      <c r="M6" s="384" t="s">
+      <c r="M6" s="391" t="s">
         <v>129</v>
       </c>
-      <c r="N6" s="385"/>
+      <c r="N6" s="392"/>
       <c r="O6" s="47" t="s">
         <v>96</v>
       </c>
       <c r="P6" s="47" t="s">
         <v>96</v>
       </c>
       <c r="Q6" s="46" t="s">
         <v>95</v>
       </c>
       <c r="R6" s="43" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="97"/>
     </row>
-    <row r="7" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="65" t="s">
         <v>128</v>
       </c>
-      <c r="B7" s="312"/>
-      <c r="C7" s="365"/>
+      <c r="B7" s="313"/>
+      <c r="C7" s="381"/>
       <c r="D7" s="96"/>
       <c r="E7" s="96"/>
       <c r="F7" s="96"/>
       <c r="G7" s="94">
         <f t="shared" ref="G7:G12" si="0">SUM(D7:F7)</f>
         <v>0</v>
       </c>
       <c r="H7" s="93"/>
       <c r="K7" s="9"/>
       <c r="L7" s="65" t="s">
         <v>128</v>
       </c>
-      <c r="M7" s="373" t="s">
+      <c r="M7" s="370" t="s">
         <v>124</v>
       </c>
-      <c r="N7" s="374"/>
+      <c r="N7" s="371"/>
       <c r="O7" s="76">
         <v>240</v>
       </c>
       <c r="P7" s="76">
         <v>274</v>
       </c>
       <c r="Q7" s="76">
         <v>285</v>
       </c>
       <c r="R7" s="94">
         <f t="shared" ref="R7:R12" si="1">SUM(O7:Q7)</f>
         <v>799</v>
       </c>
       <c r="S7" s="93"/>
     </row>
-    <row r="8" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="65" t="s">
         <v>127</v>
       </c>
-      <c r="B8" s="312"/>
-      <c r="C8" s="365"/>
+      <c r="B8" s="313"/>
+      <c r="C8" s="381"/>
       <c r="D8" s="96"/>
       <c r="E8" s="96"/>
       <c r="F8" s="96"/>
       <c r="G8" s="94">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="93"/>
       <c r="K8" s="9"/>
       <c r="L8" s="65" t="s">
         <v>127</v>
       </c>
-      <c r="M8" s="373" t="s">
+      <c r="M8" s="370" t="s">
         <v>124</v>
       </c>
-      <c r="N8" s="374"/>
+      <c r="N8" s="371"/>
       <c r="O8" s="76">
         <v>170</v>
       </c>
       <c r="P8" s="76">
         <v>165</v>
       </c>
       <c r="Q8" s="76">
         <v>180</v>
       </c>
       <c r="R8" s="94">
         <f t="shared" si="1"/>
         <v>515</v>
       </c>
       <c r="S8" s="93"/>
     </row>
-    <row r="9" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="65" t="s">
         <v>126</v>
       </c>
-      <c r="B9" s="312"/>
-      <c r="C9" s="365"/>
+      <c r="B9" s="313"/>
+      <c r="C9" s="381"/>
       <c r="D9" s="96"/>
       <c r="E9" s="96"/>
       <c r="F9" s="96"/>
       <c r="G9" s="94">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H9" s="93"/>
       <c r="K9" s="9"/>
       <c r="L9" s="65" t="s">
         <v>126</v>
       </c>
-      <c r="M9" s="373" t="s">
+      <c r="M9" s="370" t="s">
         <v>124</v>
       </c>
-      <c r="N9" s="374"/>
+      <c r="N9" s="371"/>
       <c r="O9" s="76">
         <v>240</v>
       </c>
       <c r="P9" s="76">
         <v>236</v>
       </c>
       <c r="Q9" s="76">
         <v>240</v>
       </c>
       <c r="R9" s="94">
         <f t="shared" si="1"/>
         <v>716</v>
       </c>
       <c r="S9" s="93"/>
     </row>
-    <row r="10" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="65" t="s">
         <v>125</v>
       </c>
-      <c r="B10" s="312"/>
-      <c r="C10" s="365"/>
+      <c r="B10" s="313"/>
+      <c r="C10" s="381"/>
       <c r="D10" s="96"/>
       <c r="E10" s="96"/>
       <c r="F10" s="96"/>
       <c r="G10" s="94">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H10" s="93"/>
       <c r="K10" s="9"/>
       <c r="L10" s="65" t="s">
         <v>125</v>
       </c>
-      <c r="M10" s="373" t="s">
+      <c r="M10" s="370" t="s">
         <v>124</v>
       </c>
-      <c r="N10" s="374"/>
+      <c r="N10" s="371"/>
       <c r="O10" s="76">
         <v>348</v>
       </c>
       <c r="P10" s="76">
         <v>344</v>
       </c>
       <c r="Q10" s="76">
         <v>350</v>
       </c>
       <c r="R10" s="94">
         <f t="shared" si="1"/>
         <v>1042</v>
       </c>
       <c r="S10" s="93"/>
     </row>
-    <row r="11" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="65" t="s">
         <v>123</v>
       </c>
-      <c r="B11" s="312"/>
-      <c r="C11" s="365"/>
+      <c r="B11" s="313"/>
+      <c r="C11" s="381"/>
       <c r="D11" s="96"/>
       <c r="E11" s="96"/>
       <c r="F11" s="96"/>
       <c r="G11" s="94">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H11" s="93"/>
       <c r="K11" s="9"/>
       <c r="L11" s="65" t="s">
         <v>123</v>
       </c>
-      <c r="M11" s="373" t="s">
+      <c r="M11" s="370" t="s">
         <v>122</v>
       </c>
-      <c r="N11" s="374"/>
+      <c r="N11" s="371"/>
       <c r="O11" s="76">
         <v>600</v>
       </c>
       <c r="P11" s="76">
         <v>596</v>
       </c>
       <c r="Q11" s="76">
         <v>598</v>
       </c>
       <c r="R11" s="94">
         <f t="shared" si="1"/>
         <v>1794</v>
       </c>
       <c r="S11" s="93"/>
     </row>
-    <row r="12" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:20" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="65" t="s">
         <v>121</v>
       </c>
-      <c r="B12" s="312"/>
-      <c r="C12" s="365"/>
+      <c r="B12" s="313"/>
+      <c r="C12" s="381"/>
       <c r="D12" s="96"/>
       <c r="E12" s="96"/>
       <c r="F12" s="95"/>
       <c r="G12" s="94">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H12" s="93"/>
       <c r="K12" s="9"/>
       <c r="L12" s="65" t="s">
         <v>121</v>
       </c>
-      <c r="M12" s="373" t="s">
+      <c r="M12" s="370" t="s">
         <v>120</v>
       </c>
-      <c r="N12" s="374"/>
+      <c r="N12" s="371"/>
       <c r="O12" s="76">
         <v>720</v>
       </c>
       <c r="P12" s="76">
         <v>720</v>
       </c>
       <c r="Q12" s="76">
         <v>720</v>
       </c>
       <c r="R12" s="94">
         <f t="shared" si="1"/>
         <v>2160</v>
       </c>
       <c r="S12" s="93"/>
     </row>
-    <row r="13" spans="1:20" ht="32.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:20" ht="32.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="29"/>
       <c r="B13" s="29"/>
       <c r="C13" s="58"/>
-      <c r="D13" s="366" t="s">
+      <c r="D13" s="372" t="s">
         <v>119</v>
       </c>
-      <c r="E13" s="367"/>
-      <c r="F13" s="368"/>
+      <c r="E13" s="373"/>
+      <c r="F13" s="374"/>
       <c r="G13" s="92">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
       <c r="K13" s="9"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
       <c r="N13" s="58"/>
-      <c r="O13" s="366" t="s">
+      <c r="O13" s="372" t="s">
         <v>119</v>
       </c>
-      <c r="P13" s="367"/>
-      <c r="Q13" s="368"/>
+      <c r="P13" s="373"/>
+      <c r="Q13" s="374"/>
       <c r="R13" s="92">
         <f>SUM(R7:R12)</f>
         <v>7026</v>
       </c>
     </row>
-    <row r="14" spans="1:20" ht="50.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:20" ht="50.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="29"/>
       <c r="B14" s="29"/>
       <c r="C14" s="58"/>
-      <c r="D14" s="386" t="s">
+      <c r="D14" s="393" t="s">
         <v>142</v>
       </c>
-      <c r="E14" s="387"/>
-      <c r="F14" s="388"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="395"/>
       <c r="G14" s="92"/>
       <c r="K14" s="9"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="58"/>
-      <c r="O14" s="386" t="s">
+      <c r="O14" s="393" t="s">
         <v>142</v>
       </c>
-      <c r="P14" s="387"/>
-      <c r="Q14" s="388"/>
+      <c r="P14" s="394"/>
+      <c r="Q14" s="395"/>
       <c r="R14" s="91">
         <v>3954</v>
       </c>
     </row>
-    <row r="15" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29"/>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="K15" s="9"/>
       <c r="L15" s="29"/>
       <c r="M15" s="29"/>
       <c r="N15" s="29"/>
     </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K16" s="9"/>
     </row>
-    <row r="17" spans="1:20" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K17" s="9"/>
     </row>
-    <row r="18" spans="1:20" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:20" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
-      <c r="F18" s="389">
+      <c r="F18" s="396">
         <f>G13</f>
         <v>0</v>
       </c>
-      <c r="G18" s="390"/>
+      <c r="G18" s="397"/>
       <c r="H18" s="71" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>76</v>
       </c>
       <c r="K18" s="9"/>
       <c r="L18" s="8" t="s">
         <v>103</v>
       </c>
       <c r="M18" s="8"/>
       <c r="N18" s="72"/>
       <c r="O18" s="72"/>
       <c r="P18" s="72"/>
-      <c r="Q18" s="389">
+      <c r="Q18" s="396">
         <f>R13</f>
         <v>7026</v>
       </c>
-      <c r="R18" s="390"/>
+      <c r="R18" s="397"/>
       <c r="S18" s="71" t="s">
         <v>31</v>
       </c>
       <c r="T18" s="7" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="19" spans="1:20" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:20" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A19" s="23"/>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="K19" s="9"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="N19" s="23"/>
       <c r="O19" s="23"/>
       <c r="P19" s="23"/>
     </row>
-    <row r="20" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G20" s="345"/>
+    <row r="20" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="329"/>
+      <c r="B20" s="329"/>
+      <c r="C20" s="329"/>
+      <c r="D20" s="329"/>
+      <c r="E20" s="329"/>
+      <c r="F20" s="355"/>
+      <c r="G20" s="355"/>
       <c r="J20" s="7"/>
       <c r="K20" s="9"/>
-      <c r="L20" s="321"/>
-[...8 lines deleted...]
-      <c r="A21" s="391" t="s">
+      <c r="L20" s="329"/>
+      <c r="M20" s="329"/>
+      <c r="N20" s="329"/>
+      <c r="O20" s="329"/>
+      <c r="P20" s="329"/>
+      <c r="Q20" s="355"/>
+      <c r="R20" s="355"/>
+    </row>
+    <row r="21" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="384" t="s">
         <v>141</v>
       </c>
-      <c r="B21" s="391"/>
-[...3 lines deleted...]
-      <c r="F21" s="394">
+      <c r="B21" s="384"/>
+      <c r="C21" s="384"/>
+      <c r="D21" s="384"/>
+      <c r="E21" s="385"/>
+      <c r="F21" s="386">
         <f>G14</f>
         <v>0</v>
       </c>
-      <c r="G21" s="395"/>
-      <c r="H21" s="393" t="s">
+      <c r="G21" s="387"/>
+      <c r="H21" s="390" t="s">
         <v>31</v>
       </c>
-      <c r="I21" s="318" t="s">
+      <c r="I21" s="328" t="s">
         <v>73</v>
       </c>
       <c r="K21" s="9"/>
-      <c r="L21" s="391" t="s">
+      <c r="L21" s="384" t="s">
         <v>141</v>
       </c>
-      <c r="M21" s="391"/>
-[...3 lines deleted...]
-      <c r="Q21" s="394">
+      <c r="M21" s="384"/>
+      <c r="N21" s="384"/>
+      <c r="O21" s="384"/>
+      <c r="P21" s="385"/>
+      <c r="Q21" s="386">
         <f>R14</f>
         <v>3954</v>
       </c>
-      <c r="R21" s="395"/>
-      <c r="S21" s="393" t="s">
+      <c r="R21" s="387"/>
+      <c r="S21" s="390" t="s">
         <v>31</v>
       </c>
-      <c r="T21" s="318" t="s">
+      <c r="T21" s="328" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="22" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="I22" s="318"/>
+    <row r="22" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="329"/>
+      <c r="B22" s="329"/>
+      <c r="C22" s="329"/>
+      <c r="D22" s="329"/>
+      <c r="E22" s="329"/>
+      <c r="F22" s="388"/>
+      <c r="G22" s="389"/>
+      <c r="H22" s="390"/>
+      <c r="I22" s="328"/>
       <c r="K22" s="50"/>
-      <c r="L22" s="321"/>
-[...9 lines deleted...]
-    <row r="23" spans="1:20" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="L22" s="329"/>
+      <c r="M22" s="329"/>
+      <c r="N22" s="329"/>
+      <c r="O22" s="329"/>
+      <c r="P22" s="329"/>
+      <c r="Q22" s="388"/>
+      <c r="R22" s="389"/>
+      <c r="S22" s="390"/>
+      <c r="T22" s="328"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A23" s="8"/>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="K23" s="50"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8"/>
       <c r="P23" s="8"/>
       <c r="Q23" s="26"/>
       <c r="R23" s="26"/>
     </row>
-    <row r="24" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K24" s="9"/>
     </row>
-    <row r="25" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="K25" s="9"/>
       <c r="L25" s="8" t="s">
         <v>140</v>
       </c>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
       <c r="R25" s="8"/>
     </row>
-    <row r="26" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
-      <c r="F26" s="333" t="e">
+      <c r="F26" s="314" t="e">
         <f>ROUNDDOWN(F21/F18*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G26" s="334"/>
+      <c r="G26" s="315"/>
       <c r="H26" s="7" t="s">
         <v>40</v>
       </c>
       <c r="K26" s="9"/>
       <c r="L26" s="23" t="s">
         <v>114</v>
       </c>
       <c r="M26" s="23"/>
       <c r="N26" s="23"/>
       <c r="O26" s="23"/>
       <c r="P26" s="23"/>
-      <c r="Q26" s="333">
+      <c r="Q26" s="314">
         <f>ROUNDDOWN(Q21/Q18*100,1)</f>
         <v>56.2</v>
       </c>
-      <c r="R26" s="334"/>
+      <c r="R26" s="315"/>
       <c r="S26" s="7" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="27" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="8"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="24"/>
       <c r="R27" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="38">
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="O13:Q13"/>
+    <mergeCell ref="O14:Q14"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="F21:G22"/>
     <mergeCell ref="T21:T22"/>
     <mergeCell ref="L22:P22"/>
     <mergeCell ref="Q26:R26"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="L20:P20"/>
     <mergeCell ref="Q20:R20"/>
     <mergeCell ref="L21:P21"/>
     <mergeCell ref="Q21:R22"/>
     <mergeCell ref="S21:S22"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="M11:N11"/>
-    <mergeCell ref="M12:N12"/>
-[...20 lines deleted...]
-    <mergeCell ref="B12:C12"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R参考計算書B2重度訪問介護（時間数・３月間）</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>