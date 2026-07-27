--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -1,103 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅介護等\06 法制度改正、区市町村説明会、国通知関係\R07\20260401_様式標準化\新様式案\004_特定事業所加算\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅指定\各種フォーマット\00_東京都障害者サービス情報\A【訪問系サービス】指定申請書・変更届等（居宅介護・重度訪問介護・同行援護・行動援護・重度包括）\５　特定事業所加算関連（処遇改善加算は別）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58C5405C-40A8-47E5-A9A5-861FD0ED94CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0030B3DF-E64F-4725-A4F8-0080C27E2814}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{347A9ADE-BBB1-4B19-9DEF-E33CF1173390}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{347A9ADE-BBB1-4B19-9DEF-E33CF1173390}"/>
   </bookViews>
   <sheets>
     <sheet name="(行)提出物一覧" sheetId="1" r:id="rId1"/>
     <sheet name="別紙２-４" sheetId="13" r:id="rId2"/>
-    <sheet name="実務経験証明書（サ責・行動援護） " sheetId="12" r:id="rId3"/>
-[...7 lines deleted...]
-    <sheet name="参考計算書C2行動援護Ⅳ（利用者数・３月間）" sheetId="11" r:id="rId11"/>
+    <sheet name="参考計算書A1行動援護（人材・前年度）" sheetId="4" r:id="rId3"/>
+    <sheet name="参考計算書A2行動援護（人材・３月間）" sheetId="5" r:id="rId4"/>
+    <sheet name="参考計算書B1行動援護（利用者数・前年度）" sheetId="6" r:id="rId5"/>
+    <sheet name="参考計算書B1行動援護（利用回数・前年度）" sheetId="7" r:id="rId6"/>
+    <sheet name="参考計算書B2行動援護（利用者数・３月間）" sheetId="8" r:id="rId7"/>
+    <sheet name="参考計算書B2行動援護（利用回数・３月間）" sheetId="9" r:id="rId8"/>
+    <sheet name="参考計算書C1行動援護Ⅳ（利用者数・前年度）" sheetId="10" r:id="rId9"/>
+    <sheet name="参考計算書C2行動援護Ⅳ（利用者数・３月間）" sheetId="11" r:id="rId10"/>
   </sheets>
   <externalReferences>
+    <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
-    <externalReference r:id="rId16"/>
   </externalReferences>
   <definedNames>
     <definedName name="_____________________________________________________________________kk29">#REF!</definedName>
     <definedName name="____________________________________________________________________kk29">#REF!</definedName>
     <definedName name="___________________________________________________________________kk29">#REF!</definedName>
     <definedName name="__________________________________________________________________kk06">#REF!</definedName>
     <definedName name="__________________________________________________________________kk29">#REF!</definedName>
     <definedName name="_________________________________________________________________kk06">#REF!</definedName>
     <definedName name="_________________________________________________________________kk29">#REF!</definedName>
     <definedName name="________________________________________________________________kk06">#REF!</definedName>
     <definedName name="________________________________________________________________kk29">#REF!</definedName>
     <definedName name="_______________________________________________________________kk06">#REF!</definedName>
     <definedName name="_______________________________________________________________kk29">#REF!</definedName>
     <definedName name="______________________________________________________________kk06">#REF!</definedName>
     <definedName name="______________________________________________________________kk29">#REF!</definedName>
     <definedName name="_____________________________________________________________kk06">#REF!</definedName>
     <definedName name="_____________________________________________________________kk29">#REF!</definedName>
     <definedName name="____________________________________________________________kk06">#REF!</definedName>
     <definedName name="____________________________________________________________kk29">#REF!</definedName>
     <definedName name="___________________________________________________________kk06">#REF!</definedName>
     <definedName name="___________________________________________________________kk29">#REF!</definedName>
     <definedName name="__________________________________________________________kk06">#REF!</definedName>
     <definedName name="__________________________________________________________kk29">#REF!</definedName>
     <definedName name="_________________________________________________________kk06">#REF!</definedName>
     <definedName name="_________________________________________________________kk29">#REF!</definedName>
@@ -277,59 +274,58 @@
     <definedName name="JigyoTel">#REF!</definedName>
     <definedName name="jigyoumeishou">#REF!</definedName>
     <definedName name="JigyoYubin">#REF!</definedName>
     <definedName name="jiritu">#REF!</definedName>
     <definedName name="ｋ">#N/A</definedName>
     <definedName name="kanagawaken">#REF!</definedName>
     <definedName name="KanriJyusyo">#REF!</definedName>
     <definedName name="KanriJyusyoKana">#REF!</definedName>
     <definedName name="KanriShimei">#REF!</definedName>
     <definedName name="KanriYubin">#REF!</definedName>
     <definedName name="kawasaki">#REF!</definedName>
     <definedName name="KenmuJigyoMei">#REF!</definedName>
     <definedName name="KenmuJikan">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
     <definedName name="KK_03">#REF!</definedName>
     <definedName name="kk_04">#REF!</definedName>
     <definedName name="KK_06">#REF!</definedName>
     <definedName name="kk_07">#REF!</definedName>
     <definedName name="‐㏍08">#REF!</definedName>
     <definedName name="KK2_3">#REF!</definedName>
     <definedName name="ｋｋｋｋ">#REF!</definedName>
     <definedName name="new">#REF!</definedName>
     <definedName name="nn">#REF!</definedName>
     <definedName name="o">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'参考計算書A1行動援護（人材・前年度）'!$A$1:$Q$42</definedName>
-[...7 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'実務経験証明書（サ責・行動援護） '!$A$1:$K$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'参考計算書A1行動援護（人材・前年度）'!$A$1:$Q$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'参考計算書A2行動援護（人材・３月間）'!$A$1:$I$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'参考計算書B1行動援護（利用回数・前年度）'!$A$1:$P$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'参考計算書B1行動援護（利用者数・前年度）'!$A$1:$M$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'参考計算書B2行動援護（利用回数・３月間）'!$A$1:$I$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'参考計算書B2行動援護（利用者数・３月間）'!$A$1:$E$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'参考計算書C1行動援護Ⅳ（利用者数・前年度）'!$A$1:$L$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'参考計算書C2行動援護Ⅳ（利用者数・３月間）'!$A$1:$F$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'別紙２-４'!$A$1:$X$68</definedName>
     <definedName name="prtNo">[1]main!#REF!</definedName>
     <definedName name="q">#REF!</definedName>
     <definedName name="qq">#REF!</definedName>
     <definedName name="qwerty">#REF!</definedName>
     <definedName name="Roman_01">#REF!</definedName>
     <definedName name="Roman_02">#REF!</definedName>
     <definedName name="Roman_03">#REF!</definedName>
     <definedName name="Roman_04">#REF!</definedName>
     <definedName name="Roman_06">#REF!</definedName>
     <definedName name="roman_09">#REF!</definedName>
     <definedName name="roman_11">#REF!</definedName>
     <definedName name="roman11">#REF!</definedName>
     <definedName name="Roman2_1">#REF!</definedName>
     <definedName name="Roman2_3">#REF!</definedName>
     <definedName name="roman31">#REF!</definedName>
     <definedName name="roman33">#REF!</definedName>
     <definedName name="roman4_3">#REF!</definedName>
     <definedName name="roman43">#REF!</definedName>
     <definedName name="roman7_1">#REF!</definedName>
     <definedName name="roman77">#REF!</definedName>
     <definedName name="romann_12">#REF!</definedName>
     <definedName name="romann_66">#REF!</definedName>
     <definedName name="romann33">#REF!</definedName>
     <definedName name="s">#REF!</definedName>
@@ -701,51 +697,51 @@
   <c r="P9" i="4"/>
   <c r="F22" i="4" s="1"/>
   <c r="F30" i="4" s="1"/>
   <c r="AH9" i="4"/>
   <c r="AI9" i="4" s="1"/>
   <c r="Y22" i="4" s="1"/>
   <c r="F16" i="4"/>
   <c r="O37" i="4"/>
   <c r="P37" i="4"/>
   <c r="AH37" i="4"/>
   <c r="AI37" i="4"/>
   <c r="O38" i="4"/>
   <c r="P38" i="4" s="1"/>
   <c r="F42" i="4" s="1"/>
   <c r="AH38" i="4"/>
   <c r="AI38" i="4" s="1"/>
   <c r="Y42" i="4" s="1"/>
   <c r="R14" i="10" l="1"/>
   <c r="R15" i="6"/>
   <c r="Y30" i="4"/>
   <c r="Q30" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="917" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="863" uniqueCount="254">
   <si>
     <t>〇</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>①「従業者の勤務体制及び勤務形態一覧表（別紙２)」</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>新規採用従業者に対し、熟練した従業者の同行による研修の実施が確認できる資料</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>重要事項説明書等</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>緊急時における対応方法の明示が確認できる資料</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -4458,944 +4454,50 @@
     </rPh>
     <rPh sb="17" eb="19">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ショ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>カサン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="26" eb="29">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>タイオウ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>ヨウケン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>証明内容を訂正した場合は、証明権者の職印を押印してください。なお、修正液による訂正は認められません。</t>
-[...892 lines deleted...]
-  <si>
     <t>特定事業所加算　提出物チェックシート 行動援護</t>
     <rPh sb="0" eb="2">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カサン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ブツ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>コウドウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>エンゴ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -5412,95 +4514,90 @@
     </rPh>
     <rPh sb="6" eb="8">
       <t>カサン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キョウツウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ケイサイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>体制状況等一覧表（別紙１－１）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>「特定事業所加算_共通」ファイルに様式掲載
 届出日が属する月の前月実績を記入してください</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>③「サービス提供責任者経歴書(参考様式３）」
-[...3 lines deleted...]
-  <si>
     <t>要件</t>
     <rPh sb="0" eb="2">
       <t>ヨウケン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>体制</t>
     <rPh sb="0" eb="2">
       <t>タイセイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>人材</t>
     <rPh sb="0" eb="2">
       <t>ジンザイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>重度対応</t>
     <rPh sb="0" eb="2">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タイオウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（別紙２－４）</t>
     <rPh sb="1" eb="3">
       <t>ベッシ</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="28"/>
   </si>
   <si>
     <t xml:space="preserve"> 　　年 　　月 　　日</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　①　新規　　②　変更　　③　終了</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 有 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="HGSｺﾞｼｯｸM"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>・</t>
     </r>
     <r>
       <rPr>
@@ -5577,81 +4674,81 @@
       <t>シタガ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ケンシュウ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>マタ</t>
     </rPh>
     <rPh sb="44" eb="46">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="51" eb="53">
       <t>ヨテイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>②　</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　行動援護従業者の技術指導等を目的とした会議を定期的に開催している。</t>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>　サービス提供責任者と行動援護従業者との間の情報伝達及び報告体制を整備している。</t>
     <rPh sb="11" eb="15">
       <t>コウドウエンゴ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ジュウギョウシャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　サービス提供責任者が行動援護計画、支援計画シート及び支援手順書の作成及び利用者に対する交付の際、医療機関、教育機関等の関係機関と連絡及び調整を行い、当該関係機関から利用者に関する必要な情報の提供を受けていること。</t>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>⑤</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　行動援護従業者に対する健康診断の定期的な実施体制を整備している。</t>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>⑥</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　緊急時等における対応方法を利用者に明示している。</t>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>⑦</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　新規に採用したすべての行動援護介護従業者に対し、熟練した行動援護従業者の同行による研修を実施している。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>①　行動援護従業者に関する要件について</t>
     <rPh sb="2" eb="6">
       <t>コウドウエンゴ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ジュウギョウシャ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>カン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヨウケン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
@@ -5763,51 +4860,51 @@
     </rPh>
     <rPh sb="17" eb="19">
       <t>イジョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>(4)</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>(1)に占める(4)の割合が40％以上</t>
     <rPh sb="4" eb="5">
       <t>シ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ワリアイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>イジョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>(5)</t>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>サービス提供責任者のうち中核的人材養成研修を修了した者</t>
     <rPh sb="4" eb="6">
       <t>テイキョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>セキニン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>シャ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>チュウカクテキ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ジンザイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ヨウセイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ケンシュウ</t>
     </rPh>
     <rPh sb="22" eb="24">
@@ -6072,94 +5169,92 @@
       <t>セキニンシャ</t>
     </rPh>
     <rPh sb="89" eb="90">
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>介護ソフト等を利用している場合は情報伝達及び報告の仕組みが確認できるマニュアルの一部及び記録表等</t>
     <rPh sb="47" eb="48">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>全従業者向けの健康診断実施の通知や、全従業者の健康診断実施結果一覧表等（個人の受診結果は不要です）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（研修実施内容の記録書や報告書など具体的にどのような指導をしたかが確認できるもの）
 ＊利用者の個人情報が記載されている資料を添付する場合は、必ず利用者名を伏せた形式とすること
 ※サービス提供責任者と同等の資格保有者が同行研修を実施した場合は、当該の方の資格証を併せて提出してください。</t>
     <rPh sb="80" eb="82">
       <t>ケイシキ</t>
     </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>③「サービス提供責任者経歴書(参考様式３）」</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="178" formatCode="0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="180" formatCode="#,##0_ "/>
     <numFmt numFmtId="181" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="182" formatCode="#,##0.00_ "/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
-[...4 lines deleted...]
-      <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="12"/>
@@ -6256,87 +5351,50 @@
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...35 lines deleted...]
-    <font>
       <b/>
       <sz val="18"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="HGSｺﾞｼｯｸM"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="HGSｺﾞｼｯｸM"/>
       <family val="3"/>
@@ -6386,51 +5444,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="67">
+  <borders count="50">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -6877,249 +5935,50 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...197 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -7203,1207 +6062,1001 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="366">
+  <cellXfs count="298">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="3" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="1" applyBorder="1">
-[...52 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="7" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="7" fillId="3" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="16" fillId="3" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...149 lines deleted...]
-    <xf numFmtId="177" fontId="17" fillId="3" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="177" fontId="16" fillId="3" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="2" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="5" fillId="2" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="3" borderId="31" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="3" borderId="26" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="5" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="5" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="4" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="10" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...277 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="6" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="3" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="1" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="180" fontId="6" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="5" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="6" fillId="3" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="181" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="5" fillId="3" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="1" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3" xr:uid="{160B79F3-785A-44BE-8DC6-661A41034816}"/>
-[...1 lines deleted...]
-    <cellStyle name="標準_実務経験証明書(行動援護)" xfId="2" xr:uid="{AAF7DE78-78EE-4713-9151-104D4B4E1B52}"/>
+    <cellStyle name="標準 2" xfId="2" xr:uid="{160B79F3-785A-44BE-8DC6-661A41034816}"/>
+    <cellStyle name="標準 2 2" xfId="3" xr:uid="{244F7370-0862-4BA0-8D26-A097FE4DCF12}"/>
     <cellStyle name="標準_訪問介護員等チェックシート" xfId="1" xr:uid="{9C9E3EE4-10D4-4163-A965-0B565DC07575}"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="gray0625">
           <fgColor auto="1"/>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="gray0625">
           <fgColor auto="1"/>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02060492-A480-4ADC-ACA7-2432E68837AA}"/>
             </a:ext>
           </a:extLst>
@@ -9723,872 +8376,51 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>前年度又は申請月前３月間のサービス提供時間と常勤換算による職員数を記載してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
-[...437 lines deleted...]
-
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...380 lines deleted...]
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>577214</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>438149</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACE835A2-FBB7-4DB4-98BE-2DB06441E01C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -11318,51 +9150,51 @@
               </a:solidFill>
             </a:rPr>
             <a:t>印刷されません</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>351155</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEAECFD7-CE15-405F-85CC-7DF887E12B35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -12085,51 +9917,51 @@
               </a:solidFill>
             </a:rPr>
             <a:t>印刷されません</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>96339</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>367394</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>223962</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>204108</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{188FAE80-3117-4F80-ADE5-C07B4ECC08C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -12484,51 +10316,51 @@
               </a:solidFill>
             </a:rPr>
             <a:t>印刷されません</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>247649</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A0685CF-6FA4-4AD9-B0AC-6CFF01EF8B15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
@@ -13026,51 +10858,51 @@
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1300"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>３０％以上となる場合、重度障害者対応要件を満たします。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>428625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>57116</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A47400A1-E70D-42A5-B829-D35CE71B09CC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -13428,51 +11260,51 @@
               </a:solidFill>
             </a:rPr>
             <a:t>印刷されません</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>247650</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>491503</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{890CBBC2-23EB-46A8-9AEA-9BA8B14A0DA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -13937,51 +11769,51 @@
               </a:solidFill>
             </a:rPr>
             <a:t>印刷されません</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>748030</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>60318</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37FC557B-F918-4E8E-B054-A05E4AC90644}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -14144,50 +11976,489 @@
       <xdr:colOff>247650</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>638174</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="正方形/長方形 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{843DEA82-9EFD-460D-85D9-31073CF5C8B5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9163050" y="85725"/>
           <a:ext cx="3133724" cy="190500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:sysClr val="windowText" lastClr="000000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2800">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>《</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>参考</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2800">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>》</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>記載例</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>(</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>印刷されません</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>)</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>333374</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>657224</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC12ED4F-C7C0-4E7E-8700-CBB99BB3DC63}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="7877174" y="85725"/>
+          <a:ext cx="5810250" cy="409575"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+        </a:solidFill>
+        <a:ln w="38100" cmpd="dbl">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FF0000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="10"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="700"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>行動援護の重度障害者対応要件について前３月間実績の利用人数による場合に使用</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="700"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="700"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>・あくまで参考様式ですので、要件が確認できるものであれば、別の資料に代えていただいてもかまいません。</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1100"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>97155</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>302896</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>624667</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>112396</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F5C855-F9E3-4916-B34B-5B600D8D0212}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="7640955" y="1369696"/>
+          <a:ext cx="2584912" cy="285750"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -95306"/>
+            <a:gd name="adj2" fmla="val -111171"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFCC99" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="47"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1200"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1100"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>各月のそれぞれの区分の利用者数について記載してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>758190</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>74295</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>569642</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>64770</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E5AB355-3A70-40A1-9ECD-BD334A5F67CE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="8225790" y="2474595"/>
+          <a:ext cx="3316652" cy="161925"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -75731"/>
+            <a:gd name="adj2" fmla="val -31356"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFCC99" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="47"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1300"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1300"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>５０％以上となる場合、重度障害者対応要件を満たします。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>466724</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="正方形/長方形 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64F4A058-CE99-4DAC-813F-E03CDCF29902}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4438650" y="76200"/>
+          <a:ext cx="2886074" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
@@ -14767,8549 +13038,6660 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5991209F-DEB1-4FA6-B353-E82EDDDB89AD}">
   <sheetPr codeName="Sheet47">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D18" sqref="D18:T19"/>
-      <selection pane="bottomLeft" sqref="A1:I1"/>
+      <selection pane="bottomLeft" activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="5" customWidth="1"/>
-    <col min="2" max="2" width="3.375" style="134" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="3.33203125" style="114" customWidth="1"/>
     <col min="3" max="3" width="50" style="4" customWidth="1"/>
-    <col min="4" max="7" width="3.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="7.25" style="1" customWidth="1"/>
+    <col min="4" max="7" width="3.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.21875" style="1" customWidth="1"/>
     <col min="9" max="9" width="59" style="2" customWidth="1"/>
-    <col min="10" max="10" width="48.125" style="1" customWidth="1"/>
-    <col min="11" max="11" width="82.5" style="1" customWidth="1"/>
+    <col min="10" max="10" width="48.109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="82.44140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="A2" s="191" t="s">
+    <row r="1" spans="1:10" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="176" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1" s="177"/>
+      <c r="C1" s="177"/>
+      <c r="D1" s="177"/>
+      <c r="E1" s="177"/>
+      <c r="F1" s="177"/>
+      <c r="G1" s="177"/>
+      <c r="H1" s="177"/>
+      <c r="I1" s="178"/>
+    </row>
+    <row r="2" spans="1:10" s="5" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="171" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="192" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="193" t="s">
+      <c r="B2" s="172" t="s">
+        <v>183</v>
+      </c>
+      <c r="C2" s="173" t="s">
         <v>16</v>
       </c>
-      <c r="D2" s="194" t="s">
+      <c r="D2" s="174" t="s">
         <v>15</v>
       </c>
-      <c r="E2" s="194" t="s">
+      <c r="E2" s="174" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="194" t="s">
+      <c r="F2" s="174" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="194" t="s">
+      <c r="G2" s="174" t="s">
         <v>12</v>
       </c>
-      <c r="H2" s="193" t="s">
+      <c r="H2" s="173" t="s">
         <v>11</v>
       </c>
-      <c r="I2" s="195" t="s">
+      <c r="I2" s="175" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="5" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="D3" s="128" t="s">
+    <row r="3" spans="1:10" s="5" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="165" t="s">
+        <v>179</v>
+      </c>
+      <c r="B3" s="112" t="s">
+        <v>184</v>
+      </c>
+      <c r="C3" s="107" t="s">
+        <v>237</v>
+      </c>
+      <c r="D3" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E3" s="128" t="s">
+      <c r="E3" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="128" t="s">
+      <c r="F3" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="128" t="s">
+      <c r="G3" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="H3" s="126"/>
-[...14 lines deleted...]
-      <c r="D4" s="128" t="s">
+      <c r="H3" s="106"/>
+      <c r="I3" s="155" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="5" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="165" t="s">
+        <v>179</v>
+      </c>
+      <c r="B4" s="112" t="s">
+        <v>184</v>
+      </c>
+      <c r="C4" s="107" t="s">
+        <v>181</v>
+      </c>
+      <c r="D4" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="128" t="s">
+      <c r="E4" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="128" t="s">
+      <c r="F4" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="128" t="s">
+      <c r="G4" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="126"/>
-[...5 lines deleted...]
-      <c r="A5" s="185">
+      <c r="H4" s="106"/>
+      <c r="I4" s="155" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="5" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A5" s="165">
         <v>1</v>
       </c>
-      <c r="B5" s="132" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="128" t="s">
+      <c r="B5" s="112" t="s">
+        <v>184</v>
+      </c>
+      <c r="C5" s="109" t="s">
+        <v>235</v>
+      </c>
+      <c r="D5" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="128" t="s">
+      <c r="E5" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="128" t="s">
+      <c r="F5" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="128" t="s">
+      <c r="G5" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="128"/>
-      <c r="I5" s="186"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="166"/>
       <c r="J5" s="7"/>
     </row>
-    <row r="6" spans="1:10" s="3" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="A6" s="173">
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A6" s="153">
         <v>2</v>
       </c>
-      <c r="B6" s="133" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="129" t="s">
+      <c r="B6" s="113" t="s">
+        <v>185</v>
+      </c>
+      <c r="C6" s="109" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="128" t="s">
+      <c r="D6" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="128" t="s">
+      <c r="E6" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="F6" s="128" t="s">
+      <c r="F6" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="128" t="s">
+      <c r="G6" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="H6" s="130"/>
-      <c r="I6" s="187" t="s">
+      <c r="H6" s="110"/>
+      <c r="I6" s="167" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="1"/>
     </row>
-    <row r="7" spans="1:10" ht="33" x14ac:dyDescent="0.25">
-      <c r="A7" s="173">
+    <row r="7" spans="1:10" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A7" s="153">
         <v>3</v>
       </c>
-      <c r="B7" s="133" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="128" t="s">
+      <c r="B7" s="113" t="s">
+        <v>185</v>
+      </c>
+      <c r="C7" s="109" t="s">
+        <v>238</v>
+      </c>
+      <c r="D7" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E7" s="128" t="s">
+      <c r="E7" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="F7" s="128" t="s">
+      <c r="F7" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="128" t="s">
+      <c r="G7" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="H7" s="130"/>
-      <c r="I7" s="174" t="s">
+      <c r="H7" s="110"/>
+      <c r="I7" s="154" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="A8" s="173">
+    <row r="8" spans="1:10" ht="45" x14ac:dyDescent="0.3">
+      <c r="A8" s="153">
         <v>4</v>
       </c>
-      <c r="B8" s="133" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="129" t="s">
+      <c r="B8" s="113" t="s">
+        <v>185</v>
+      </c>
+      <c r="C8" s="109" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="128" t="s">
+      <c r="D8" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E8" s="128" t="s">
+      <c r="E8" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="F8" s="128" t="s">
+      <c r="F8" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="128" t="s">
+      <c r="G8" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="H8" s="130"/>
-[...5 lines deleted...]
-      <c r="A9" s="173">
+      <c r="H8" s="110"/>
+      <c r="I8" s="154" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A9" s="153">
         <v>5</v>
       </c>
-      <c r="B9" s="133" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="128" t="s">
+      <c r="B9" s="113" t="s">
+        <v>185</v>
+      </c>
+      <c r="C9" s="109" t="s">
+        <v>241</v>
+      </c>
+      <c r="D9" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E9" s="128" t="s">
+      <c r="E9" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="F9" s="128" t="s">
+      <c r="F9" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="128" t="s">
+      <c r="G9" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="H9" s="130"/>
-[...5 lines deleted...]
-      <c r="A10" s="173">
+      <c r="H9" s="110"/>
+      <c r="I9" s="154" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A10" s="153">
         <v>6</v>
       </c>
-      <c r="B10" s="133" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="129" t="s">
+      <c r="B10" s="113" t="s">
+        <v>185</v>
+      </c>
+      <c r="C10" s="109" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="128" t="s">
+      <c r="D10" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E10" s="128" t="s">
+      <c r="E10" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="F10" s="128" t="s">
+      <c r="F10" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="128" t="s">
+      <c r="G10" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="H10" s="130"/>
-      <c r="I10" s="189" t="s">
+      <c r="H10" s="110"/>
+      <c r="I10" s="169" t="s">
         <v>4</v>
       </c>
       <c r="J10" s="6"/>
     </row>
-    <row r="11" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A11" s="173">
+    <row r="11" spans="1:10" ht="90" x14ac:dyDescent="0.3">
+      <c r="A11" s="153">
         <v>7</v>
       </c>
-      <c r="B11" s="133" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="129" t="s">
+      <c r="B11" s="113" t="s">
+        <v>185</v>
+      </c>
+      <c r="C11" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="D11" s="128" t="s">
+      <c r="D11" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E11" s="128" t="s">
+      <c r="E11" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="F11" s="128" t="s">
+      <c r="F11" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G11" s="128" t="s">
+      <c r="G11" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="H11" s="131"/>
-[...5 lines deleted...]
-      <c r="A12" s="173">
+      <c r="H11" s="111"/>
+      <c r="I11" s="170" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A12" s="153">
         <v>9</v>
       </c>
-      <c r="B12" s="133" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="129" t="s">
+      <c r="B12" s="113" t="s">
+        <v>186</v>
+      </c>
+      <c r="C12" s="109" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="128" t="s">
+      <c r="D12" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E12" s="128" t="s">
+      <c r="E12" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="F12" s="128" t="s">
+      <c r="F12" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G12" s="128" t="s">
+      <c r="G12" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="H12" s="131"/>
-[...5 lines deleted...]
-      <c r="A13" s="173">
+      <c r="H12" s="111"/>
+      <c r="I12" s="168" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="60" x14ac:dyDescent="0.3">
+      <c r="A13" s="153">
         <v>10</v>
       </c>
-      <c r="B13" s="133" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="128" t="s">
+      <c r="B13" s="113" t="s">
+        <v>186</v>
+      </c>
+      <c r="C13" s="109" t="s">
+        <v>248</v>
+      </c>
+      <c r="D13" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E13" s="128" t="s">
+      <c r="E13" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="F13" s="128"/>
-[...7 lines deleted...]
-      <c r="A14" s="185">
+      <c r="F13" s="108"/>
+      <c r="G13" s="108"/>
+      <c r="H13" s="111"/>
+      <c r="I13" s="154" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="165">
         <v>10.8055555555556</v>
       </c>
-      <c r="B14" s="133" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="128" t="s">
+      <c r="B14" s="113" t="s">
+        <v>186</v>
+      </c>
+      <c r="C14" s="109" t="s">
+        <v>253</v>
+      </c>
+      <c r="D14" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E14" s="128" t="s">
+      <c r="E14" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="F14" s="128"/>
-[...7 lines deleted...]
-      <c r="A15" s="173">
+      <c r="F14" s="108"/>
+      <c r="G14" s="108"/>
+      <c r="H14" s="111"/>
+      <c r="I14" s="154" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A15" s="153">
         <v>11.922222222222301</v>
       </c>
-      <c r="B15" s="133" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="128" t="s">
+      <c r="B15" s="113" t="s">
+        <v>186</v>
+      </c>
+      <c r="C15" s="109" t="s">
+        <v>247</v>
+      </c>
+      <c r="D15" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E15" s="128" t="s">
+      <c r="E15" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="F15" s="128"/>
-[...7 lines deleted...]
-      <c r="A16" s="173">
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="111"/>
+      <c r="I15" s="154" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="61.2" x14ac:dyDescent="0.3">
+      <c r="A16" s="153">
         <v>13.0388888888889</v>
       </c>
-      <c r="B16" s="133" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="128" t="s">
+      <c r="B16" s="113" t="s">
+        <v>187</v>
+      </c>
+      <c r="C16" s="109" t="s">
+        <v>246</v>
+      </c>
+      <c r="D16" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="128"/>
-      <c r="F16" s="128" t="s">
+      <c r="E16" s="108"/>
+      <c r="F16" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="G16" s="128"/>
-[...4 lines deleted...]
-      <c r="A17" s="176">
+      <c r="G16" s="108"/>
+      <c r="H16" s="111"/>
+      <c r="I16" s="168"/>
+    </row>
+    <row r="17" spans="1:11" ht="61.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="156">
         <v>14.155555555555599</v>
       </c>
-      <c r="B17" s="177" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="180" t="s">
+      <c r="B17" s="157" t="s">
+        <v>187</v>
+      </c>
+      <c r="C17" s="158" t="s">
+        <v>245</v>
+      </c>
+      <c r="D17" s="159"/>
+      <c r="E17" s="160"/>
+      <c r="F17" s="160"/>
+      <c r="G17" s="160" t="s">
         <v>0</v>
       </c>
-      <c r="H17" s="181"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="H17" s="161"/>
+      <c r="I17" s="162"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="J22" s="2"/>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="J23" s="2"/>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="J24" s="2"/>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="J26" s="2"/>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="J27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{681B9AC7-D1D8-41B5-87F8-5233A0B21F04}">
-[...789 lines deleted...]
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC095D0E-B2C7-434A-B2F3-0F2EDB086C15}">
   <sheetPr codeName="Sheet42">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L16"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="K1" sqref="K1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.625" style="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="8.25" style="8" customWidth="1"/>
+    <col min="1" max="1" width="20.6640625" style="8" customWidth="1"/>
+    <col min="2" max="4" width="12.6640625" style="8" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="8.21875" style="8" customWidth="1"/>
     <col min="7" max="7" width="8" style="8" customWidth="1"/>
-    <col min="8" max="8" width="20.625" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="15.625" style="8" customWidth="1"/>
+    <col min="8" max="8" width="20.6640625" style="8" customWidth="1"/>
+    <col min="9" max="11" width="12.6640625" style="8" customWidth="1"/>
+    <col min="12" max="12" width="15.6640625" style="8" customWidth="1"/>
     <col min="13" max="14" width="8" style="8" customWidth="1"/>
     <col min="15" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="59" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" s="59" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
         <v>177</v>
       </c>
       <c r="C1" s="61"/>
       <c r="G1" s="62"/>
       <c r="H1" s="42" t="s">
         <v>177</v>
       </c>
       <c r="J1" s="61"/>
     </row>
-    <row r="2" spans="1:12" ht="18.75" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" ht="19.2" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
         <v>151</v>
       </c>
       <c r="B2" s="23"/>
       <c r="G2" s="11"/>
       <c r="H2" s="37" t="s">
         <v>151</v>
       </c>
       <c r="I2" s="23"/>
     </row>
-    <row r="3" spans="1:12" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B3" s="23"/>
       <c r="G3" s="11"/>
       <c r="H3" s="10" t="s">
         <v>119</v>
       </c>
       <c r="I3" s="23"/>
     </row>
-    <row r="4" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="316" t="s">
+    <row r="4" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="316"/>
-[...2 lines deleted...]
-      <c r="E4" s="330"/>
+      <c r="B4" s="227"/>
+      <c r="C4" s="253"/>
+      <c r="D4" s="253"/>
+      <c r="E4" s="253"/>
       <c r="G4" s="11"/>
-      <c r="H4" s="316" t="s">
+      <c r="H4" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="I4" s="316"/>
-      <c r="J4" s="317" t="s">
+      <c r="I4" s="227"/>
+      <c r="J4" s="228" t="s">
         <v>92</v>
       </c>
-      <c r="K4" s="317"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:12" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="K4" s="228"/>
+      <c r="L4" s="228"/>
+    </row>
+    <row r="5" spans="1:12" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B5" s="23"/>
       <c r="D5" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E5" s="94"/>
       <c r="G5" s="11"/>
       <c r="I5" s="23"/>
       <c r="K5" s="94" t="s">
         <v>118</v>
       </c>
       <c r="L5" s="94"/>
     </row>
-    <row r="6" spans="1:12" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="93" t="s">
         <v>140</v>
       </c>
       <c r="B6" s="51" t="s">
         <v>102</v>
       </c>
       <c r="C6" s="51" t="s">
         <v>102</v>
       </c>
       <c r="D6" s="50" t="s">
         <v>101</v>
       </c>
       <c r="E6" s="90"/>
       <c r="F6" s="58"/>
       <c r="G6" s="11"/>
       <c r="H6" s="93" t="s">
         <v>140</v>
       </c>
       <c r="I6" s="105" t="s">
         <v>176</v>
       </c>
       <c r="J6" s="105" t="s">
         <v>175</v>
       </c>
       <c r="K6" s="104" t="s">
         <v>174</v>
       </c>
       <c r="L6" s="90"/>
     </row>
-    <row r="7" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="70" t="s">
         <v>117</v>
       </c>
       <c r="B7" s="36"/>
       <c r="C7" s="36"/>
       <c r="D7" s="36"/>
       <c r="E7" s="88"/>
       <c r="G7" s="11"/>
       <c r="H7" s="70" t="s">
         <v>117</v>
       </c>
       <c r="I7" s="34">
         <v>2</v>
       </c>
       <c r="J7" s="34">
         <v>2</v>
       </c>
       <c r="K7" s="34">
         <v>2</v>
       </c>
       <c r="L7" s="88"/>
     </row>
-    <row r="8" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="70" t="s">
         <v>167</v>
       </c>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="88"/>
       <c r="G8" s="11"/>
       <c r="H8" s="70" t="s">
         <v>167</v>
       </c>
       <c r="I8" s="34">
         <v>2</v>
       </c>
       <c r="J8" s="34">
         <v>2</v>
       </c>
       <c r="K8" s="34">
         <v>2</v>
       </c>
       <c r="L8" s="88"/>
     </row>
-    <row r="9" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="70" t="s">
         <v>166</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="88"/>
       <c r="G9" s="11"/>
       <c r="H9" s="70" t="s">
         <v>166</v>
       </c>
       <c r="I9" s="34">
         <v>1</v>
       </c>
       <c r="J9" s="34">
         <v>1</v>
       </c>
       <c r="K9" s="34">
         <v>1</v>
       </c>
       <c r="L9" s="88"/>
     </row>
-    <row r="10" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="70" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="88"/>
       <c r="G10" s="11"/>
       <c r="H10" s="70" t="s">
         <v>165</v>
       </c>
       <c r="I10" s="34">
         <v>2</v>
       </c>
       <c r="J10" s="34">
         <v>2</v>
       </c>
       <c r="K10" s="34">
         <v>2</v>
       </c>
       <c r="L10" s="88"/>
     </row>
-    <row r="11" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="70" t="s">
         <v>173</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="88"/>
       <c r="G11" s="11"/>
       <c r="H11" s="70" t="s">
         <v>173</v>
       </c>
       <c r="I11" s="34">
         <v>2</v>
       </c>
       <c r="J11" s="34">
         <v>2</v>
       </c>
       <c r="K11" s="34">
         <v>2</v>
       </c>
       <c r="L11" s="88"/>
     </row>
-    <row r="12" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="70" t="s">
         <v>111</v>
       </c>
       <c r="B12" s="36">
         <f>SUM(B7:B11)</f>
         <v>0</v>
       </c>
       <c r="C12" s="36">
         <f>SUM(C7:C11)</f>
         <v>0</v>
       </c>
       <c r="D12" s="36">
         <f>SUM(D7:D11)</f>
         <v>0</v>
       </c>
       <c r="E12" s="88"/>
       <c r="G12" s="11"/>
       <c r="H12" s="70" t="s">
         <v>111</v>
       </c>
       <c r="I12" s="36">
         <f>SUM(I7:I11)</f>
         <v>9</v>
       </c>
       <c r="J12" s="36">
         <f>SUM(J7:J11)</f>
         <v>9</v>
       </c>
       <c r="K12" s="36">
         <f>SUM(K7:K11)</f>
         <v>9</v>
       </c>
       <c r="L12" s="88"/>
     </row>
-    <row r="13" spans="1:12" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="70" t="s">
         <v>172</v>
       </c>
       <c r="B13" s="36">
         <f>SUM(B8:B11)</f>
         <v>0</v>
       </c>
       <c r="C13" s="36">
         <f>SUM(C8:C11)</f>
         <v>0</v>
       </c>
       <c r="D13" s="36">
         <f>SUM(D8:D11)</f>
         <v>0</v>
       </c>
       <c r="E13" s="31"/>
       <c r="F13" s="87"/>
       <c r="G13" s="86"/>
       <c r="H13" s="70" t="s">
         <v>172</v>
       </c>
       <c r="I13" s="36">
         <f>SUM(I8:I11)</f>
         <v>7</v>
       </c>
       <c r="J13" s="36">
         <f>SUM(J8:J11)</f>
         <v>7</v>
       </c>
       <c r="K13" s="36">
         <f>SUM(K8:K11)</f>
         <v>7</v>
       </c>
       <c r="L13" s="31"/>
     </row>
-    <row r="14" spans="1:12" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:12" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="69" t="s">
         <v>171</v>
       </c>
       <c r="B14" s="68" t="e">
         <f>ROUNDDOWN(B13/B12*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C14" s="68" t="e">
         <f>ROUNDDOWN(C13/C12*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D14" s="68" t="e">
         <f>ROUNDDOWN(D13/D12*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G14" s="11"/>
       <c r="H14" s="69" t="s">
         <v>171</v>
       </c>
       <c r="I14" s="68">
         <f>ROUNDDOWN(I13/I12*100,1)</f>
         <v>77.7</v>
       </c>
       <c r="J14" s="68">
         <f>ROUNDDOWN(J13/J12*100,1)</f>
         <v>77.7</v>
       </c>
       <c r="K14" s="68">
         <f>ROUNDDOWN(K13/K12*100,1)</f>
         <v>77.7</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="45" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="331" t="s">
+    <row r="15" spans="1:12" ht="45" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="263" t="s">
         <v>170</v>
       </c>
-      <c r="B15" s="332"/>
-      <c r="C15" s="333"/>
+      <c r="B15" s="264"/>
+      <c r="C15" s="265"/>
       <c r="D15" s="84" t="e">
         <f>ROUNDDOWN(SUM(B14:D14)/3,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="9"/>
       <c r="G15" s="11"/>
-      <c r="H15" s="331" t="s">
+      <c r="H15" s="263" t="s">
         <v>170</v>
       </c>
-      <c r="I15" s="332"/>
-      <c r="J15" s="333"/>
+      <c r="I15" s="264"/>
+      <c r="J15" s="265"/>
       <c r="K15" s="84">
         <f>ROUNDDOWN(SUM(I14:K14)/3,1)</f>
         <v>77.7</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="14.25" thickTop="1" x14ac:dyDescent="0.15"/>
+    <row r="16" spans="1:12" ht="13.8" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:L4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R参考計算書B2居宅介護（利用者数・３月間）</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D16E5BA-3E76-48E8-8BA3-4163646C8ACD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE70"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="4" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="4" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="136" customWidth="1"/>
-[...895 lines deleted...]
-    <col min="16154" max="16384" width="4" style="136"/>
+    <col min="1" max="1" width="2.6640625" style="116" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3" max="7" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" style="116" customWidth="1"/>
+    <col min="9" max="17" width="4.6640625" style="116" customWidth="1"/>
+    <col min="18" max="19" width="7.6640625" style="116" customWidth="1"/>
+    <col min="20" max="24" width="4.6640625" style="116" customWidth="1"/>
+    <col min="25" max="25" width="3.6640625" style="116" customWidth="1"/>
+    <col min="26" max="26" width="0.44140625" customWidth="1"/>
+    <col min="27" max="27" width="3.33203125" style="116" customWidth="1"/>
+    <col min="28" max="28" width="0.21875" customWidth="1"/>
+    <col min="29" max="29" width="3.6640625" style="116" customWidth="1"/>
+    <col min="30" max="30" width="0.77734375" customWidth="1"/>
+    <col min="31" max="31" width="3.6640625" style="116" bestFit="1" customWidth="1"/>
+    <col min="32" max="256" width="4" style="116"/>
+    <col min="257" max="257" width="2.88671875" style="116" customWidth="1"/>
+    <col min="258" max="258" width="2.33203125" style="116" customWidth="1"/>
+    <col min="259" max="259" width="7.33203125" style="116" customWidth="1"/>
+    <col min="260" max="262" width="4" style="116"/>
+    <col min="263" max="263" width="3.6640625" style="116" customWidth="1"/>
+    <col min="264" max="264" width="4" style="116"/>
+    <col min="265" max="265" width="7.33203125" style="116" customWidth="1"/>
+    <col min="266" max="274" width="4" style="116"/>
+    <col min="275" max="276" width="6.88671875" style="116" customWidth="1"/>
+    <col min="277" max="278" width="4" style="116"/>
+    <col min="279" max="279" width="4.109375" style="116" customWidth="1"/>
+    <col min="280" max="280" width="2.33203125" style="116" customWidth="1"/>
+    <col min="281" max="281" width="3.33203125" style="116" customWidth="1"/>
+    <col min="282" max="512" width="4" style="116"/>
+    <col min="513" max="513" width="2.88671875" style="116" customWidth="1"/>
+    <col min="514" max="514" width="2.33203125" style="116" customWidth="1"/>
+    <col min="515" max="515" width="7.33203125" style="116" customWidth="1"/>
+    <col min="516" max="518" width="4" style="116"/>
+    <col min="519" max="519" width="3.6640625" style="116" customWidth="1"/>
+    <col min="520" max="520" width="4" style="116"/>
+    <col min="521" max="521" width="7.33203125" style="116" customWidth="1"/>
+    <col min="522" max="530" width="4" style="116"/>
+    <col min="531" max="532" width="6.88671875" style="116" customWidth="1"/>
+    <col min="533" max="534" width="4" style="116"/>
+    <col min="535" max="535" width="4.109375" style="116" customWidth="1"/>
+    <col min="536" max="536" width="2.33203125" style="116" customWidth="1"/>
+    <col min="537" max="537" width="3.33203125" style="116" customWidth="1"/>
+    <col min="538" max="768" width="4" style="116"/>
+    <col min="769" max="769" width="2.88671875" style="116" customWidth="1"/>
+    <col min="770" max="770" width="2.33203125" style="116" customWidth="1"/>
+    <col min="771" max="771" width="7.33203125" style="116" customWidth="1"/>
+    <col min="772" max="774" width="4" style="116"/>
+    <col min="775" max="775" width="3.6640625" style="116" customWidth="1"/>
+    <col min="776" max="776" width="4" style="116"/>
+    <col min="777" max="777" width="7.33203125" style="116" customWidth="1"/>
+    <col min="778" max="786" width="4" style="116"/>
+    <col min="787" max="788" width="6.88671875" style="116" customWidth="1"/>
+    <col min="789" max="790" width="4" style="116"/>
+    <col min="791" max="791" width="4.109375" style="116" customWidth="1"/>
+    <col min="792" max="792" width="2.33203125" style="116" customWidth="1"/>
+    <col min="793" max="793" width="3.33203125" style="116" customWidth="1"/>
+    <col min="794" max="1024" width="4" style="116"/>
+    <col min="1025" max="1025" width="2.88671875" style="116" customWidth="1"/>
+    <col min="1026" max="1026" width="2.33203125" style="116" customWidth="1"/>
+    <col min="1027" max="1027" width="7.33203125" style="116" customWidth="1"/>
+    <col min="1028" max="1030" width="4" style="116"/>
+    <col min="1031" max="1031" width="3.6640625" style="116" customWidth="1"/>
+    <col min="1032" max="1032" width="4" style="116"/>
+    <col min="1033" max="1033" width="7.33203125" style="116" customWidth="1"/>
+    <col min="1034" max="1042" width="4" style="116"/>
+    <col min="1043" max="1044" width="6.88671875" style="116" customWidth="1"/>
+    <col min="1045" max="1046" width="4" style="116"/>
+    <col min="1047" max="1047" width="4.109375" style="116" customWidth="1"/>
+    <col min="1048" max="1048" width="2.33203125" style="116" customWidth="1"/>
+    <col min="1049" max="1049" width="3.33203125" style="116" customWidth="1"/>
+    <col min="1050" max="1280" width="4" style="116"/>
+    <col min="1281" max="1281" width="2.88671875" style="116" customWidth="1"/>
+    <col min="1282" max="1282" width="2.33203125" style="116" customWidth="1"/>
+    <col min="1283" max="1283" width="7.33203125" style="116" customWidth="1"/>
+    <col min="1284" max="1286" width="4" style="116"/>
+    <col min="1287" max="1287" width="3.6640625" style="116" customWidth="1"/>
+    <col min="1288" max="1288" width="4" style="116"/>
+    <col min="1289" max="1289" width="7.33203125" style="116" customWidth="1"/>
+    <col min="1290" max="1298" width="4" style="116"/>
+    <col min="1299" max="1300" width="6.88671875" style="116" customWidth="1"/>
+    <col min="1301" max="1302" width="4" style="116"/>
+    <col min="1303" max="1303" width="4.109375" style="116" customWidth="1"/>
+    <col min="1304" max="1304" width="2.33203125" style="116" customWidth="1"/>
+    <col min="1305" max="1305" width="3.33203125" style="116" customWidth="1"/>
+    <col min="1306" max="1536" width="4" style="116"/>
+    <col min="1537" max="1537" width="2.88671875" style="116" customWidth="1"/>
+    <col min="1538" max="1538" width="2.33203125" style="116" customWidth="1"/>
+    <col min="1539" max="1539" width="7.33203125" style="116" customWidth="1"/>
+    <col min="1540" max="1542" width="4" style="116"/>
+    <col min="1543" max="1543" width="3.6640625" style="116" customWidth="1"/>
+    <col min="1544" max="1544" width="4" style="116"/>
+    <col min="1545" max="1545" width="7.33203125" style="116" customWidth="1"/>
+    <col min="1546" max="1554" width="4" style="116"/>
+    <col min="1555" max="1556" width="6.88671875" style="116" customWidth="1"/>
+    <col min="1557" max="1558" width="4" style="116"/>
+    <col min="1559" max="1559" width="4.109375" style="116" customWidth="1"/>
+    <col min="1560" max="1560" width="2.33203125" style="116" customWidth="1"/>
+    <col min="1561" max="1561" width="3.33203125" style="116" customWidth="1"/>
+    <col min="1562" max="1792" width="4" style="116"/>
+    <col min="1793" max="1793" width="2.88671875" style="116" customWidth="1"/>
+    <col min="1794" max="1794" width="2.33203125" style="116" customWidth="1"/>
+    <col min="1795" max="1795" width="7.33203125" style="116" customWidth="1"/>
+    <col min="1796" max="1798" width="4" style="116"/>
+    <col min="1799" max="1799" width="3.6640625" style="116" customWidth="1"/>
+    <col min="1800" max="1800" width="4" style="116"/>
+    <col min="1801" max="1801" width="7.33203125" style="116" customWidth="1"/>
+    <col min="1802" max="1810" width="4" style="116"/>
+    <col min="1811" max="1812" width="6.88671875" style="116" customWidth="1"/>
+    <col min="1813" max="1814" width="4" style="116"/>
+    <col min="1815" max="1815" width="4.109375" style="116" customWidth="1"/>
+    <col min="1816" max="1816" width="2.33203125" style="116" customWidth="1"/>
+    <col min="1817" max="1817" width="3.33203125" style="116" customWidth="1"/>
+    <col min="1818" max="2048" width="4" style="116"/>
+    <col min="2049" max="2049" width="2.88671875" style="116" customWidth="1"/>
+    <col min="2050" max="2050" width="2.33203125" style="116" customWidth="1"/>
+    <col min="2051" max="2051" width="7.33203125" style="116" customWidth="1"/>
+    <col min="2052" max="2054" width="4" style="116"/>
+    <col min="2055" max="2055" width="3.6640625" style="116" customWidth="1"/>
+    <col min="2056" max="2056" width="4" style="116"/>
+    <col min="2057" max="2057" width="7.33203125" style="116" customWidth="1"/>
+    <col min="2058" max="2066" width="4" style="116"/>
+    <col min="2067" max="2068" width="6.88671875" style="116" customWidth="1"/>
+    <col min="2069" max="2070" width="4" style="116"/>
+    <col min="2071" max="2071" width="4.109375" style="116" customWidth="1"/>
+    <col min="2072" max="2072" width="2.33203125" style="116" customWidth="1"/>
+    <col min="2073" max="2073" width="3.33203125" style="116" customWidth="1"/>
+    <col min="2074" max="2304" width="4" style="116"/>
+    <col min="2305" max="2305" width="2.88671875" style="116" customWidth="1"/>
+    <col min="2306" max="2306" width="2.33203125" style="116" customWidth="1"/>
+    <col min="2307" max="2307" width="7.33203125" style="116" customWidth="1"/>
+    <col min="2308" max="2310" width="4" style="116"/>
+    <col min="2311" max="2311" width="3.6640625" style="116" customWidth="1"/>
+    <col min="2312" max="2312" width="4" style="116"/>
+    <col min="2313" max="2313" width="7.33203125" style="116" customWidth="1"/>
+    <col min="2314" max="2322" width="4" style="116"/>
+    <col min="2323" max="2324" width="6.88671875" style="116" customWidth="1"/>
+    <col min="2325" max="2326" width="4" style="116"/>
+    <col min="2327" max="2327" width="4.109375" style="116" customWidth="1"/>
+    <col min="2328" max="2328" width="2.33203125" style="116" customWidth="1"/>
+    <col min="2329" max="2329" width="3.33203125" style="116" customWidth="1"/>
+    <col min="2330" max="2560" width="4" style="116"/>
+    <col min="2561" max="2561" width="2.88671875" style="116" customWidth="1"/>
+    <col min="2562" max="2562" width="2.33203125" style="116" customWidth="1"/>
+    <col min="2563" max="2563" width="7.33203125" style="116" customWidth="1"/>
+    <col min="2564" max="2566" width="4" style="116"/>
+    <col min="2567" max="2567" width="3.6640625" style="116" customWidth="1"/>
+    <col min="2568" max="2568" width="4" style="116"/>
+    <col min="2569" max="2569" width="7.33203125" style="116" customWidth="1"/>
+    <col min="2570" max="2578" width="4" style="116"/>
+    <col min="2579" max="2580" width="6.88671875" style="116" customWidth="1"/>
+    <col min="2581" max="2582" width="4" style="116"/>
+    <col min="2583" max="2583" width="4.109375" style="116" customWidth="1"/>
+    <col min="2584" max="2584" width="2.33203125" style="116" customWidth="1"/>
+    <col min="2585" max="2585" width="3.33203125" style="116" customWidth="1"/>
+    <col min="2586" max="2816" width="4" style="116"/>
+    <col min="2817" max="2817" width="2.88671875" style="116" customWidth="1"/>
+    <col min="2818" max="2818" width="2.33203125" style="116" customWidth="1"/>
+    <col min="2819" max="2819" width="7.33203125" style="116" customWidth="1"/>
+    <col min="2820" max="2822" width="4" style="116"/>
+    <col min="2823" max="2823" width="3.6640625" style="116" customWidth="1"/>
+    <col min="2824" max="2824" width="4" style="116"/>
+    <col min="2825" max="2825" width="7.33203125" style="116" customWidth="1"/>
+    <col min="2826" max="2834" width="4" style="116"/>
+    <col min="2835" max="2836" width="6.88671875" style="116" customWidth="1"/>
+    <col min="2837" max="2838" width="4" style="116"/>
+    <col min="2839" max="2839" width="4.109375" style="116" customWidth="1"/>
+    <col min="2840" max="2840" width="2.33203125" style="116" customWidth="1"/>
+    <col min="2841" max="2841" width="3.33203125" style="116" customWidth="1"/>
+    <col min="2842" max="3072" width="4" style="116"/>
+    <col min="3073" max="3073" width="2.88671875" style="116" customWidth="1"/>
+    <col min="3074" max="3074" width="2.33203125" style="116" customWidth="1"/>
+    <col min="3075" max="3075" width="7.33203125" style="116" customWidth="1"/>
+    <col min="3076" max="3078" width="4" style="116"/>
+    <col min="3079" max="3079" width="3.6640625" style="116" customWidth="1"/>
+    <col min="3080" max="3080" width="4" style="116"/>
+    <col min="3081" max="3081" width="7.33203125" style="116" customWidth="1"/>
+    <col min="3082" max="3090" width="4" style="116"/>
+    <col min="3091" max="3092" width="6.88671875" style="116" customWidth="1"/>
+    <col min="3093" max="3094" width="4" style="116"/>
+    <col min="3095" max="3095" width="4.109375" style="116" customWidth="1"/>
+    <col min="3096" max="3096" width="2.33203125" style="116" customWidth="1"/>
+    <col min="3097" max="3097" width="3.33203125" style="116" customWidth="1"/>
+    <col min="3098" max="3328" width="4" style="116"/>
+    <col min="3329" max="3329" width="2.88671875" style="116" customWidth="1"/>
+    <col min="3330" max="3330" width="2.33203125" style="116" customWidth="1"/>
+    <col min="3331" max="3331" width="7.33203125" style="116" customWidth="1"/>
+    <col min="3332" max="3334" width="4" style="116"/>
+    <col min="3335" max="3335" width="3.6640625" style="116" customWidth="1"/>
+    <col min="3336" max="3336" width="4" style="116"/>
+    <col min="3337" max="3337" width="7.33203125" style="116" customWidth="1"/>
+    <col min="3338" max="3346" width="4" style="116"/>
+    <col min="3347" max="3348" width="6.88671875" style="116" customWidth="1"/>
+    <col min="3349" max="3350" width="4" style="116"/>
+    <col min="3351" max="3351" width="4.109375" style="116" customWidth="1"/>
+    <col min="3352" max="3352" width="2.33203125" style="116" customWidth="1"/>
+    <col min="3353" max="3353" width="3.33203125" style="116" customWidth="1"/>
+    <col min="3354" max="3584" width="4" style="116"/>
+    <col min="3585" max="3585" width="2.88671875" style="116" customWidth="1"/>
+    <col min="3586" max="3586" width="2.33203125" style="116" customWidth="1"/>
+    <col min="3587" max="3587" width="7.33203125" style="116" customWidth="1"/>
+    <col min="3588" max="3590" width="4" style="116"/>
+    <col min="3591" max="3591" width="3.6640625" style="116" customWidth="1"/>
+    <col min="3592" max="3592" width="4" style="116"/>
+    <col min="3593" max="3593" width="7.33203125" style="116" customWidth="1"/>
+    <col min="3594" max="3602" width="4" style="116"/>
+    <col min="3603" max="3604" width="6.88671875" style="116" customWidth="1"/>
+    <col min="3605" max="3606" width="4" style="116"/>
+    <col min="3607" max="3607" width="4.109375" style="116" customWidth="1"/>
+    <col min="3608" max="3608" width="2.33203125" style="116" customWidth="1"/>
+    <col min="3609" max="3609" width="3.33203125" style="116" customWidth="1"/>
+    <col min="3610" max="3840" width="4" style="116"/>
+    <col min="3841" max="3841" width="2.88671875" style="116" customWidth="1"/>
+    <col min="3842" max="3842" width="2.33203125" style="116" customWidth="1"/>
+    <col min="3843" max="3843" width="7.33203125" style="116" customWidth="1"/>
+    <col min="3844" max="3846" width="4" style="116"/>
+    <col min="3847" max="3847" width="3.6640625" style="116" customWidth="1"/>
+    <col min="3848" max="3848" width="4" style="116"/>
+    <col min="3849" max="3849" width="7.33203125" style="116" customWidth="1"/>
+    <col min="3850" max="3858" width="4" style="116"/>
+    <col min="3859" max="3860" width="6.88671875" style="116" customWidth="1"/>
+    <col min="3861" max="3862" width="4" style="116"/>
+    <col min="3863" max="3863" width="4.109375" style="116" customWidth="1"/>
+    <col min="3864" max="3864" width="2.33203125" style="116" customWidth="1"/>
+    <col min="3865" max="3865" width="3.33203125" style="116" customWidth="1"/>
+    <col min="3866" max="4096" width="4" style="116"/>
+    <col min="4097" max="4097" width="2.88671875" style="116" customWidth="1"/>
+    <col min="4098" max="4098" width="2.33203125" style="116" customWidth="1"/>
+    <col min="4099" max="4099" width="7.33203125" style="116" customWidth="1"/>
+    <col min="4100" max="4102" width="4" style="116"/>
+    <col min="4103" max="4103" width="3.6640625" style="116" customWidth="1"/>
+    <col min="4104" max="4104" width="4" style="116"/>
+    <col min="4105" max="4105" width="7.33203125" style="116" customWidth="1"/>
+    <col min="4106" max="4114" width="4" style="116"/>
+    <col min="4115" max="4116" width="6.88671875" style="116" customWidth="1"/>
+    <col min="4117" max="4118" width="4" style="116"/>
+    <col min="4119" max="4119" width="4.109375" style="116" customWidth="1"/>
+    <col min="4120" max="4120" width="2.33203125" style="116" customWidth="1"/>
+    <col min="4121" max="4121" width="3.33203125" style="116" customWidth="1"/>
+    <col min="4122" max="4352" width="4" style="116"/>
+    <col min="4353" max="4353" width="2.88671875" style="116" customWidth="1"/>
+    <col min="4354" max="4354" width="2.33203125" style="116" customWidth="1"/>
+    <col min="4355" max="4355" width="7.33203125" style="116" customWidth="1"/>
+    <col min="4356" max="4358" width="4" style="116"/>
+    <col min="4359" max="4359" width="3.6640625" style="116" customWidth="1"/>
+    <col min="4360" max="4360" width="4" style="116"/>
+    <col min="4361" max="4361" width="7.33203125" style="116" customWidth="1"/>
+    <col min="4362" max="4370" width="4" style="116"/>
+    <col min="4371" max="4372" width="6.88671875" style="116" customWidth="1"/>
+    <col min="4373" max="4374" width="4" style="116"/>
+    <col min="4375" max="4375" width="4.109375" style="116" customWidth="1"/>
+    <col min="4376" max="4376" width="2.33203125" style="116" customWidth="1"/>
+    <col min="4377" max="4377" width="3.33203125" style="116" customWidth="1"/>
+    <col min="4378" max="4608" width="4" style="116"/>
+    <col min="4609" max="4609" width="2.88671875" style="116" customWidth="1"/>
+    <col min="4610" max="4610" width="2.33203125" style="116" customWidth="1"/>
+    <col min="4611" max="4611" width="7.33203125" style="116" customWidth="1"/>
+    <col min="4612" max="4614" width="4" style="116"/>
+    <col min="4615" max="4615" width="3.6640625" style="116" customWidth="1"/>
+    <col min="4616" max="4616" width="4" style="116"/>
+    <col min="4617" max="4617" width="7.33203125" style="116" customWidth="1"/>
+    <col min="4618" max="4626" width="4" style="116"/>
+    <col min="4627" max="4628" width="6.88671875" style="116" customWidth="1"/>
+    <col min="4629" max="4630" width="4" style="116"/>
+    <col min="4631" max="4631" width="4.109375" style="116" customWidth="1"/>
+    <col min="4632" max="4632" width="2.33203125" style="116" customWidth="1"/>
+    <col min="4633" max="4633" width="3.33203125" style="116" customWidth="1"/>
+    <col min="4634" max="4864" width="4" style="116"/>
+    <col min="4865" max="4865" width="2.88671875" style="116" customWidth="1"/>
+    <col min="4866" max="4866" width="2.33203125" style="116" customWidth="1"/>
+    <col min="4867" max="4867" width="7.33203125" style="116" customWidth="1"/>
+    <col min="4868" max="4870" width="4" style="116"/>
+    <col min="4871" max="4871" width="3.6640625" style="116" customWidth="1"/>
+    <col min="4872" max="4872" width="4" style="116"/>
+    <col min="4873" max="4873" width="7.33203125" style="116" customWidth="1"/>
+    <col min="4874" max="4882" width="4" style="116"/>
+    <col min="4883" max="4884" width="6.88671875" style="116" customWidth="1"/>
+    <col min="4885" max="4886" width="4" style="116"/>
+    <col min="4887" max="4887" width="4.109375" style="116" customWidth="1"/>
+    <col min="4888" max="4888" width="2.33203125" style="116" customWidth="1"/>
+    <col min="4889" max="4889" width="3.33203125" style="116" customWidth="1"/>
+    <col min="4890" max="5120" width="4" style="116"/>
+    <col min="5121" max="5121" width="2.88671875" style="116" customWidth="1"/>
+    <col min="5122" max="5122" width="2.33203125" style="116" customWidth="1"/>
+    <col min="5123" max="5123" width="7.33203125" style="116" customWidth="1"/>
+    <col min="5124" max="5126" width="4" style="116"/>
+    <col min="5127" max="5127" width="3.6640625" style="116" customWidth="1"/>
+    <col min="5128" max="5128" width="4" style="116"/>
+    <col min="5129" max="5129" width="7.33203125" style="116" customWidth="1"/>
+    <col min="5130" max="5138" width="4" style="116"/>
+    <col min="5139" max="5140" width="6.88671875" style="116" customWidth="1"/>
+    <col min="5141" max="5142" width="4" style="116"/>
+    <col min="5143" max="5143" width="4.109375" style="116" customWidth="1"/>
+    <col min="5144" max="5144" width="2.33203125" style="116" customWidth="1"/>
+    <col min="5145" max="5145" width="3.33203125" style="116" customWidth="1"/>
+    <col min="5146" max="5376" width="4" style="116"/>
+    <col min="5377" max="5377" width="2.88671875" style="116" customWidth="1"/>
+    <col min="5378" max="5378" width="2.33203125" style="116" customWidth="1"/>
+    <col min="5379" max="5379" width="7.33203125" style="116" customWidth="1"/>
+    <col min="5380" max="5382" width="4" style="116"/>
+    <col min="5383" max="5383" width="3.6640625" style="116" customWidth="1"/>
+    <col min="5384" max="5384" width="4" style="116"/>
+    <col min="5385" max="5385" width="7.33203125" style="116" customWidth="1"/>
+    <col min="5386" max="5394" width="4" style="116"/>
+    <col min="5395" max="5396" width="6.88671875" style="116" customWidth="1"/>
+    <col min="5397" max="5398" width="4" style="116"/>
+    <col min="5399" max="5399" width="4.109375" style="116" customWidth="1"/>
+    <col min="5400" max="5400" width="2.33203125" style="116" customWidth="1"/>
+    <col min="5401" max="5401" width="3.33203125" style="116" customWidth="1"/>
+    <col min="5402" max="5632" width="4" style="116"/>
+    <col min="5633" max="5633" width="2.88671875" style="116" customWidth="1"/>
+    <col min="5634" max="5634" width="2.33203125" style="116" customWidth="1"/>
+    <col min="5635" max="5635" width="7.33203125" style="116" customWidth="1"/>
+    <col min="5636" max="5638" width="4" style="116"/>
+    <col min="5639" max="5639" width="3.6640625" style="116" customWidth="1"/>
+    <col min="5640" max="5640" width="4" style="116"/>
+    <col min="5641" max="5641" width="7.33203125" style="116" customWidth="1"/>
+    <col min="5642" max="5650" width="4" style="116"/>
+    <col min="5651" max="5652" width="6.88671875" style="116" customWidth="1"/>
+    <col min="5653" max="5654" width="4" style="116"/>
+    <col min="5655" max="5655" width="4.109375" style="116" customWidth="1"/>
+    <col min="5656" max="5656" width="2.33203125" style="116" customWidth="1"/>
+    <col min="5657" max="5657" width="3.33203125" style="116" customWidth="1"/>
+    <col min="5658" max="5888" width="4" style="116"/>
+    <col min="5889" max="5889" width="2.88671875" style="116" customWidth="1"/>
+    <col min="5890" max="5890" width="2.33203125" style="116" customWidth="1"/>
+    <col min="5891" max="5891" width="7.33203125" style="116" customWidth="1"/>
+    <col min="5892" max="5894" width="4" style="116"/>
+    <col min="5895" max="5895" width="3.6640625" style="116" customWidth="1"/>
+    <col min="5896" max="5896" width="4" style="116"/>
+    <col min="5897" max="5897" width="7.33203125" style="116" customWidth="1"/>
+    <col min="5898" max="5906" width="4" style="116"/>
+    <col min="5907" max="5908" width="6.88671875" style="116" customWidth="1"/>
+    <col min="5909" max="5910" width="4" style="116"/>
+    <col min="5911" max="5911" width="4.109375" style="116" customWidth="1"/>
+    <col min="5912" max="5912" width="2.33203125" style="116" customWidth="1"/>
+    <col min="5913" max="5913" width="3.33203125" style="116" customWidth="1"/>
+    <col min="5914" max="6144" width="4" style="116"/>
+    <col min="6145" max="6145" width="2.88671875" style="116" customWidth="1"/>
+    <col min="6146" max="6146" width="2.33203125" style="116" customWidth="1"/>
+    <col min="6147" max="6147" width="7.33203125" style="116" customWidth="1"/>
+    <col min="6148" max="6150" width="4" style="116"/>
+    <col min="6151" max="6151" width="3.6640625" style="116" customWidth="1"/>
+    <col min="6152" max="6152" width="4" style="116"/>
+    <col min="6153" max="6153" width="7.33203125" style="116" customWidth="1"/>
+    <col min="6154" max="6162" width="4" style="116"/>
+    <col min="6163" max="6164" width="6.88671875" style="116" customWidth="1"/>
+    <col min="6165" max="6166" width="4" style="116"/>
+    <col min="6167" max="6167" width="4.109375" style="116" customWidth="1"/>
+    <col min="6168" max="6168" width="2.33203125" style="116" customWidth="1"/>
+    <col min="6169" max="6169" width="3.33203125" style="116" customWidth="1"/>
+    <col min="6170" max="6400" width="4" style="116"/>
+    <col min="6401" max="6401" width="2.88671875" style="116" customWidth="1"/>
+    <col min="6402" max="6402" width="2.33203125" style="116" customWidth="1"/>
+    <col min="6403" max="6403" width="7.33203125" style="116" customWidth="1"/>
+    <col min="6404" max="6406" width="4" style="116"/>
+    <col min="6407" max="6407" width="3.6640625" style="116" customWidth="1"/>
+    <col min="6408" max="6408" width="4" style="116"/>
+    <col min="6409" max="6409" width="7.33203125" style="116" customWidth="1"/>
+    <col min="6410" max="6418" width="4" style="116"/>
+    <col min="6419" max="6420" width="6.88671875" style="116" customWidth="1"/>
+    <col min="6421" max="6422" width="4" style="116"/>
+    <col min="6423" max="6423" width="4.109375" style="116" customWidth="1"/>
+    <col min="6424" max="6424" width="2.33203125" style="116" customWidth="1"/>
+    <col min="6425" max="6425" width="3.33203125" style="116" customWidth="1"/>
+    <col min="6426" max="6656" width="4" style="116"/>
+    <col min="6657" max="6657" width="2.88671875" style="116" customWidth="1"/>
+    <col min="6658" max="6658" width="2.33203125" style="116" customWidth="1"/>
+    <col min="6659" max="6659" width="7.33203125" style="116" customWidth="1"/>
+    <col min="6660" max="6662" width="4" style="116"/>
+    <col min="6663" max="6663" width="3.6640625" style="116" customWidth="1"/>
+    <col min="6664" max="6664" width="4" style="116"/>
+    <col min="6665" max="6665" width="7.33203125" style="116" customWidth="1"/>
+    <col min="6666" max="6674" width="4" style="116"/>
+    <col min="6675" max="6676" width="6.88671875" style="116" customWidth="1"/>
+    <col min="6677" max="6678" width="4" style="116"/>
+    <col min="6679" max="6679" width="4.109375" style="116" customWidth="1"/>
+    <col min="6680" max="6680" width="2.33203125" style="116" customWidth="1"/>
+    <col min="6681" max="6681" width="3.33203125" style="116" customWidth="1"/>
+    <col min="6682" max="6912" width="4" style="116"/>
+    <col min="6913" max="6913" width="2.88671875" style="116" customWidth="1"/>
+    <col min="6914" max="6914" width="2.33203125" style="116" customWidth="1"/>
+    <col min="6915" max="6915" width="7.33203125" style="116" customWidth="1"/>
+    <col min="6916" max="6918" width="4" style="116"/>
+    <col min="6919" max="6919" width="3.6640625" style="116" customWidth="1"/>
+    <col min="6920" max="6920" width="4" style="116"/>
+    <col min="6921" max="6921" width="7.33203125" style="116" customWidth="1"/>
+    <col min="6922" max="6930" width="4" style="116"/>
+    <col min="6931" max="6932" width="6.88671875" style="116" customWidth="1"/>
+    <col min="6933" max="6934" width="4" style="116"/>
+    <col min="6935" max="6935" width="4.109375" style="116" customWidth="1"/>
+    <col min="6936" max="6936" width="2.33203125" style="116" customWidth="1"/>
+    <col min="6937" max="6937" width="3.33203125" style="116" customWidth="1"/>
+    <col min="6938" max="7168" width="4" style="116"/>
+    <col min="7169" max="7169" width="2.88671875" style="116" customWidth="1"/>
+    <col min="7170" max="7170" width="2.33203125" style="116" customWidth="1"/>
+    <col min="7171" max="7171" width="7.33203125" style="116" customWidth="1"/>
+    <col min="7172" max="7174" width="4" style="116"/>
+    <col min="7175" max="7175" width="3.6640625" style="116" customWidth="1"/>
+    <col min="7176" max="7176" width="4" style="116"/>
+    <col min="7177" max="7177" width="7.33203125" style="116" customWidth="1"/>
+    <col min="7178" max="7186" width="4" style="116"/>
+    <col min="7187" max="7188" width="6.88671875" style="116" customWidth="1"/>
+    <col min="7189" max="7190" width="4" style="116"/>
+    <col min="7191" max="7191" width="4.109375" style="116" customWidth="1"/>
+    <col min="7192" max="7192" width="2.33203125" style="116" customWidth="1"/>
+    <col min="7193" max="7193" width="3.33203125" style="116" customWidth="1"/>
+    <col min="7194" max="7424" width="4" style="116"/>
+    <col min="7425" max="7425" width="2.88671875" style="116" customWidth="1"/>
+    <col min="7426" max="7426" width="2.33203125" style="116" customWidth="1"/>
+    <col min="7427" max="7427" width="7.33203125" style="116" customWidth="1"/>
+    <col min="7428" max="7430" width="4" style="116"/>
+    <col min="7431" max="7431" width="3.6640625" style="116" customWidth="1"/>
+    <col min="7432" max="7432" width="4" style="116"/>
+    <col min="7433" max="7433" width="7.33203125" style="116" customWidth="1"/>
+    <col min="7434" max="7442" width="4" style="116"/>
+    <col min="7443" max="7444" width="6.88671875" style="116" customWidth="1"/>
+    <col min="7445" max="7446" width="4" style="116"/>
+    <col min="7447" max="7447" width="4.109375" style="116" customWidth="1"/>
+    <col min="7448" max="7448" width="2.33203125" style="116" customWidth="1"/>
+    <col min="7449" max="7449" width="3.33203125" style="116" customWidth="1"/>
+    <col min="7450" max="7680" width="4" style="116"/>
+    <col min="7681" max="7681" width="2.88671875" style="116" customWidth="1"/>
+    <col min="7682" max="7682" width="2.33203125" style="116" customWidth="1"/>
+    <col min="7683" max="7683" width="7.33203125" style="116" customWidth="1"/>
+    <col min="7684" max="7686" width="4" style="116"/>
+    <col min="7687" max="7687" width="3.6640625" style="116" customWidth="1"/>
+    <col min="7688" max="7688" width="4" style="116"/>
+    <col min="7689" max="7689" width="7.33203125" style="116" customWidth="1"/>
+    <col min="7690" max="7698" width="4" style="116"/>
+    <col min="7699" max="7700" width="6.88671875" style="116" customWidth="1"/>
+    <col min="7701" max="7702" width="4" style="116"/>
+    <col min="7703" max="7703" width="4.109375" style="116" customWidth="1"/>
+    <col min="7704" max="7704" width="2.33203125" style="116" customWidth="1"/>
+    <col min="7705" max="7705" width="3.33203125" style="116" customWidth="1"/>
+    <col min="7706" max="7936" width="4" style="116"/>
+    <col min="7937" max="7937" width="2.88671875" style="116" customWidth="1"/>
+    <col min="7938" max="7938" width="2.33203125" style="116" customWidth="1"/>
+    <col min="7939" max="7939" width="7.33203125" style="116" customWidth="1"/>
+    <col min="7940" max="7942" width="4" style="116"/>
+    <col min="7943" max="7943" width="3.6640625" style="116" customWidth="1"/>
+    <col min="7944" max="7944" width="4" style="116"/>
+    <col min="7945" max="7945" width="7.33203125" style="116" customWidth="1"/>
+    <col min="7946" max="7954" width="4" style="116"/>
+    <col min="7955" max="7956" width="6.88671875" style="116" customWidth="1"/>
+    <col min="7957" max="7958" width="4" style="116"/>
+    <col min="7959" max="7959" width="4.109375" style="116" customWidth="1"/>
+    <col min="7960" max="7960" width="2.33203125" style="116" customWidth="1"/>
+    <col min="7961" max="7961" width="3.33203125" style="116" customWidth="1"/>
+    <col min="7962" max="8192" width="4" style="116"/>
+    <col min="8193" max="8193" width="2.88671875" style="116" customWidth="1"/>
+    <col min="8194" max="8194" width="2.33203125" style="116" customWidth="1"/>
+    <col min="8195" max="8195" width="7.33203125" style="116" customWidth="1"/>
+    <col min="8196" max="8198" width="4" style="116"/>
+    <col min="8199" max="8199" width="3.6640625" style="116" customWidth="1"/>
+    <col min="8200" max="8200" width="4" style="116"/>
+    <col min="8201" max="8201" width="7.33203125" style="116" customWidth="1"/>
+    <col min="8202" max="8210" width="4" style="116"/>
+    <col min="8211" max="8212" width="6.88671875" style="116" customWidth="1"/>
+    <col min="8213" max="8214" width="4" style="116"/>
+    <col min="8215" max="8215" width="4.109375" style="116" customWidth="1"/>
+    <col min="8216" max="8216" width="2.33203125" style="116" customWidth="1"/>
+    <col min="8217" max="8217" width="3.33203125" style="116" customWidth="1"/>
+    <col min="8218" max="8448" width="4" style="116"/>
+    <col min="8449" max="8449" width="2.88671875" style="116" customWidth="1"/>
+    <col min="8450" max="8450" width="2.33203125" style="116" customWidth="1"/>
+    <col min="8451" max="8451" width="7.33203125" style="116" customWidth="1"/>
+    <col min="8452" max="8454" width="4" style="116"/>
+    <col min="8455" max="8455" width="3.6640625" style="116" customWidth="1"/>
+    <col min="8456" max="8456" width="4" style="116"/>
+    <col min="8457" max="8457" width="7.33203125" style="116" customWidth="1"/>
+    <col min="8458" max="8466" width="4" style="116"/>
+    <col min="8467" max="8468" width="6.88671875" style="116" customWidth="1"/>
+    <col min="8469" max="8470" width="4" style="116"/>
+    <col min="8471" max="8471" width="4.109375" style="116" customWidth="1"/>
+    <col min="8472" max="8472" width="2.33203125" style="116" customWidth="1"/>
+    <col min="8473" max="8473" width="3.33203125" style="116" customWidth="1"/>
+    <col min="8474" max="8704" width="4" style="116"/>
+    <col min="8705" max="8705" width="2.88671875" style="116" customWidth="1"/>
+    <col min="8706" max="8706" width="2.33203125" style="116" customWidth="1"/>
+    <col min="8707" max="8707" width="7.33203125" style="116" customWidth="1"/>
+    <col min="8708" max="8710" width="4" style="116"/>
+    <col min="8711" max="8711" width="3.6640625" style="116" customWidth="1"/>
+    <col min="8712" max="8712" width="4" style="116"/>
+    <col min="8713" max="8713" width="7.33203125" style="116" customWidth="1"/>
+    <col min="8714" max="8722" width="4" style="116"/>
+    <col min="8723" max="8724" width="6.88671875" style="116" customWidth="1"/>
+    <col min="8725" max="8726" width="4" style="116"/>
+    <col min="8727" max="8727" width="4.109375" style="116" customWidth="1"/>
+    <col min="8728" max="8728" width="2.33203125" style="116" customWidth="1"/>
+    <col min="8729" max="8729" width="3.33203125" style="116" customWidth="1"/>
+    <col min="8730" max="8960" width="4" style="116"/>
+    <col min="8961" max="8961" width="2.88671875" style="116" customWidth="1"/>
+    <col min="8962" max="8962" width="2.33203125" style="116" customWidth="1"/>
+    <col min="8963" max="8963" width="7.33203125" style="116" customWidth="1"/>
+    <col min="8964" max="8966" width="4" style="116"/>
+    <col min="8967" max="8967" width="3.6640625" style="116" customWidth="1"/>
+    <col min="8968" max="8968" width="4" style="116"/>
+    <col min="8969" max="8969" width="7.33203125" style="116" customWidth="1"/>
+    <col min="8970" max="8978" width="4" style="116"/>
+    <col min="8979" max="8980" width="6.88671875" style="116" customWidth="1"/>
+    <col min="8981" max="8982" width="4" style="116"/>
+    <col min="8983" max="8983" width="4.109375" style="116" customWidth="1"/>
+    <col min="8984" max="8984" width="2.33203125" style="116" customWidth="1"/>
+    <col min="8985" max="8985" width="3.33203125" style="116" customWidth="1"/>
+    <col min="8986" max="9216" width="4" style="116"/>
+    <col min="9217" max="9217" width="2.88671875" style="116" customWidth="1"/>
+    <col min="9218" max="9218" width="2.33203125" style="116" customWidth="1"/>
+    <col min="9219" max="9219" width="7.33203125" style="116" customWidth="1"/>
+    <col min="9220" max="9222" width="4" style="116"/>
+    <col min="9223" max="9223" width="3.6640625" style="116" customWidth="1"/>
+    <col min="9224" max="9224" width="4" style="116"/>
+    <col min="9225" max="9225" width="7.33203125" style="116" customWidth="1"/>
+    <col min="9226" max="9234" width="4" style="116"/>
+    <col min="9235" max="9236" width="6.88671875" style="116" customWidth="1"/>
+    <col min="9237" max="9238" width="4" style="116"/>
+    <col min="9239" max="9239" width="4.109375" style="116" customWidth="1"/>
+    <col min="9240" max="9240" width="2.33203125" style="116" customWidth="1"/>
+    <col min="9241" max="9241" width="3.33203125" style="116" customWidth="1"/>
+    <col min="9242" max="9472" width="4" style="116"/>
+    <col min="9473" max="9473" width="2.88671875" style="116" customWidth="1"/>
+    <col min="9474" max="9474" width="2.33203125" style="116" customWidth="1"/>
+    <col min="9475" max="9475" width="7.33203125" style="116" customWidth="1"/>
+    <col min="9476" max="9478" width="4" style="116"/>
+    <col min="9479" max="9479" width="3.6640625" style="116" customWidth="1"/>
+    <col min="9480" max="9480" width="4" style="116"/>
+    <col min="9481" max="9481" width="7.33203125" style="116" customWidth="1"/>
+    <col min="9482" max="9490" width="4" style="116"/>
+    <col min="9491" max="9492" width="6.88671875" style="116" customWidth="1"/>
+    <col min="9493" max="9494" width="4" style="116"/>
+    <col min="9495" max="9495" width="4.109375" style="116" customWidth="1"/>
+    <col min="9496" max="9496" width="2.33203125" style="116" customWidth="1"/>
+    <col min="9497" max="9497" width="3.33203125" style="116" customWidth="1"/>
+    <col min="9498" max="9728" width="4" style="116"/>
+    <col min="9729" max="9729" width="2.88671875" style="116" customWidth="1"/>
+    <col min="9730" max="9730" width="2.33203125" style="116" customWidth="1"/>
+    <col min="9731" max="9731" width="7.33203125" style="116" customWidth="1"/>
+    <col min="9732" max="9734" width="4" style="116"/>
+    <col min="9735" max="9735" width="3.6640625" style="116" customWidth="1"/>
+    <col min="9736" max="9736" width="4" style="116"/>
+    <col min="9737" max="9737" width="7.33203125" style="116" customWidth="1"/>
+    <col min="9738" max="9746" width="4" style="116"/>
+    <col min="9747" max="9748" width="6.88671875" style="116" customWidth="1"/>
+    <col min="9749" max="9750" width="4" style="116"/>
+    <col min="9751" max="9751" width="4.109375" style="116" customWidth="1"/>
+    <col min="9752" max="9752" width="2.33203125" style="116" customWidth="1"/>
+    <col min="9753" max="9753" width="3.33203125" style="116" customWidth="1"/>
+    <col min="9754" max="9984" width="4" style="116"/>
+    <col min="9985" max="9985" width="2.88671875" style="116" customWidth="1"/>
+    <col min="9986" max="9986" width="2.33203125" style="116" customWidth="1"/>
+    <col min="9987" max="9987" width="7.33203125" style="116" customWidth="1"/>
+    <col min="9988" max="9990" width="4" style="116"/>
+    <col min="9991" max="9991" width="3.6640625" style="116" customWidth="1"/>
+    <col min="9992" max="9992" width="4" style="116"/>
+    <col min="9993" max="9993" width="7.33203125" style="116" customWidth="1"/>
+    <col min="9994" max="10002" width="4" style="116"/>
+    <col min="10003" max="10004" width="6.88671875" style="116" customWidth="1"/>
+    <col min="10005" max="10006" width="4" style="116"/>
+    <col min="10007" max="10007" width="4.109375" style="116" customWidth="1"/>
+    <col min="10008" max="10008" width="2.33203125" style="116" customWidth="1"/>
+    <col min="10009" max="10009" width="3.33203125" style="116" customWidth="1"/>
+    <col min="10010" max="10240" width="4" style="116"/>
+    <col min="10241" max="10241" width="2.88671875" style="116" customWidth="1"/>
+    <col min="10242" max="10242" width="2.33203125" style="116" customWidth="1"/>
+    <col min="10243" max="10243" width="7.33203125" style="116" customWidth="1"/>
+    <col min="10244" max="10246" width="4" style="116"/>
+    <col min="10247" max="10247" width="3.6640625" style="116" customWidth="1"/>
+    <col min="10248" max="10248" width="4" style="116"/>
+    <col min="10249" max="10249" width="7.33203125" style="116" customWidth="1"/>
+    <col min="10250" max="10258" width="4" style="116"/>
+    <col min="10259" max="10260" width="6.88671875" style="116" customWidth="1"/>
+    <col min="10261" max="10262" width="4" style="116"/>
+    <col min="10263" max="10263" width="4.109375" style="116" customWidth="1"/>
+    <col min="10264" max="10264" width="2.33203125" style="116" customWidth="1"/>
+    <col min="10265" max="10265" width="3.33203125" style="116" customWidth="1"/>
+    <col min="10266" max="10496" width="4" style="116"/>
+    <col min="10497" max="10497" width="2.88671875" style="116" customWidth="1"/>
+    <col min="10498" max="10498" width="2.33203125" style="116" customWidth="1"/>
+    <col min="10499" max="10499" width="7.33203125" style="116" customWidth="1"/>
+    <col min="10500" max="10502" width="4" style="116"/>
+    <col min="10503" max="10503" width="3.6640625" style="116" customWidth="1"/>
+    <col min="10504" max="10504" width="4" style="116"/>
+    <col min="10505" max="10505" width="7.33203125" style="116" customWidth="1"/>
+    <col min="10506" max="10514" width="4" style="116"/>
+    <col min="10515" max="10516" width="6.88671875" style="116" customWidth="1"/>
+    <col min="10517" max="10518" width="4" style="116"/>
+    <col min="10519" max="10519" width="4.109375" style="116" customWidth="1"/>
+    <col min="10520" max="10520" width="2.33203125" style="116" customWidth="1"/>
+    <col min="10521" max="10521" width="3.33203125" style="116" customWidth="1"/>
+    <col min="10522" max="10752" width="4" style="116"/>
+    <col min="10753" max="10753" width="2.88671875" style="116" customWidth="1"/>
+    <col min="10754" max="10754" width="2.33203125" style="116" customWidth="1"/>
+    <col min="10755" max="10755" width="7.33203125" style="116" customWidth="1"/>
+    <col min="10756" max="10758" width="4" style="116"/>
+    <col min="10759" max="10759" width="3.6640625" style="116" customWidth="1"/>
+    <col min="10760" max="10760" width="4" style="116"/>
+    <col min="10761" max="10761" width="7.33203125" style="116" customWidth="1"/>
+    <col min="10762" max="10770" width="4" style="116"/>
+    <col min="10771" max="10772" width="6.88671875" style="116" customWidth="1"/>
+    <col min="10773" max="10774" width="4" style="116"/>
+    <col min="10775" max="10775" width="4.109375" style="116" customWidth="1"/>
+    <col min="10776" max="10776" width="2.33203125" style="116" customWidth="1"/>
+    <col min="10777" max="10777" width="3.33203125" style="116" customWidth="1"/>
+    <col min="10778" max="11008" width="4" style="116"/>
+    <col min="11009" max="11009" width="2.88671875" style="116" customWidth="1"/>
+    <col min="11010" max="11010" width="2.33203125" style="116" customWidth="1"/>
+    <col min="11011" max="11011" width="7.33203125" style="116" customWidth="1"/>
+    <col min="11012" max="11014" width="4" style="116"/>
+    <col min="11015" max="11015" width="3.6640625" style="116" customWidth="1"/>
+    <col min="11016" max="11016" width="4" style="116"/>
+    <col min="11017" max="11017" width="7.33203125" style="116" customWidth="1"/>
+    <col min="11018" max="11026" width="4" style="116"/>
+    <col min="11027" max="11028" width="6.88671875" style="116" customWidth="1"/>
+    <col min="11029" max="11030" width="4" style="116"/>
+    <col min="11031" max="11031" width="4.109375" style="116" customWidth="1"/>
+    <col min="11032" max="11032" width="2.33203125" style="116" customWidth="1"/>
+    <col min="11033" max="11033" width="3.33203125" style="116" customWidth="1"/>
+    <col min="11034" max="11264" width="4" style="116"/>
+    <col min="11265" max="11265" width="2.88671875" style="116" customWidth="1"/>
+    <col min="11266" max="11266" width="2.33203125" style="116" customWidth="1"/>
+    <col min="11267" max="11267" width="7.33203125" style="116" customWidth="1"/>
+    <col min="11268" max="11270" width="4" style="116"/>
+    <col min="11271" max="11271" width="3.6640625" style="116" customWidth="1"/>
+    <col min="11272" max="11272" width="4" style="116"/>
+    <col min="11273" max="11273" width="7.33203125" style="116" customWidth="1"/>
+    <col min="11274" max="11282" width="4" style="116"/>
+    <col min="11283" max="11284" width="6.88671875" style="116" customWidth="1"/>
+    <col min="11285" max="11286" width="4" style="116"/>
+    <col min="11287" max="11287" width="4.109375" style="116" customWidth="1"/>
+    <col min="11288" max="11288" width="2.33203125" style="116" customWidth="1"/>
+    <col min="11289" max="11289" width="3.33203125" style="116" customWidth="1"/>
+    <col min="11290" max="11520" width="4" style="116"/>
+    <col min="11521" max="11521" width="2.88671875" style="116" customWidth="1"/>
+    <col min="11522" max="11522" width="2.33203125" style="116" customWidth="1"/>
+    <col min="11523" max="11523" width="7.33203125" style="116" customWidth="1"/>
+    <col min="11524" max="11526" width="4" style="116"/>
+    <col min="11527" max="11527" width="3.6640625" style="116" customWidth="1"/>
+    <col min="11528" max="11528" width="4" style="116"/>
+    <col min="11529" max="11529" width="7.33203125" style="116" customWidth="1"/>
+    <col min="11530" max="11538" width="4" style="116"/>
+    <col min="11539" max="11540" width="6.88671875" style="116" customWidth="1"/>
+    <col min="11541" max="11542" width="4" style="116"/>
+    <col min="11543" max="11543" width="4.109375" style="116" customWidth="1"/>
+    <col min="11544" max="11544" width="2.33203125" style="116" customWidth="1"/>
+    <col min="11545" max="11545" width="3.33203125" style="116" customWidth="1"/>
+    <col min="11546" max="11776" width="4" style="116"/>
+    <col min="11777" max="11777" width="2.88671875" style="116" customWidth="1"/>
+    <col min="11778" max="11778" width="2.33203125" style="116" customWidth="1"/>
+    <col min="11779" max="11779" width="7.33203125" style="116" customWidth="1"/>
+    <col min="11780" max="11782" width="4" style="116"/>
+    <col min="11783" max="11783" width="3.6640625" style="116" customWidth="1"/>
+    <col min="11784" max="11784" width="4" style="116"/>
+    <col min="11785" max="11785" width="7.33203125" style="116" customWidth="1"/>
+    <col min="11786" max="11794" width="4" style="116"/>
+    <col min="11795" max="11796" width="6.88671875" style="116" customWidth="1"/>
+    <col min="11797" max="11798" width="4" style="116"/>
+    <col min="11799" max="11799" width="4.109375" style="116" customWidth="1"/>
+    <col min="11800" max="11800" width="2.33203125" style="116" customWidth="1"/>
+    <col min="11801" max="11801" width="3.33203125" style="116" customWidth="1"/>
+    <col min="11802" max="12032" width="4" style="116"/>
+    <col min="12033" max="12033" width="2.88671875" style="116" customWidth="1"/>
+    <col min="12034" max="12034" width="2.33203125" style="116" customWidth="1"/>
+    <col min="12035" max="12035" width="7.33203125" style="116" customWidth="1"/>
+    <col min="12036" max="12038" width="4" style="116"/>
+    <col min="12039" max="12039" width="3.6640625" style="116" customWidth="1"/>
+    <col min="12040" max="12040" width="4" style="116"/>
+    <col min="12041" max="12041" width="7.33203125" style="116" customWidth="1"/>
+    <col min="12042" max="12050" width="4" style="116"/>
+    <col min="12051" max="12052" width="6.88671875" style="116" customWidth="1"/>
+    <col min="12053" max="12054" width="4" style="116"/>
+    <col min="12055" max="12055" width="4.109375" style="116" customWidth="1"/>
+    <col min="12056" max="12056" width="2.33203125" style="116" customWidth="1"/>
+    <col min="12057" max="12057" width="3.33203125" style="116" customWidth="1"/>
+    <col min="12058" max="12288" width="4" style="116"/>
+    <col min="12289" max="12289" width="2.88671875" style="116" customWidth="1"/>
+    <col min="12290" max="12290" width="2.33203125" style="116" customWidth="1"/>
+    <col min="12291" max="12291" width="7.33203125" style="116" customWidth="1"/>
+    <col min="12292" max="12294" width="4" style="116"/>
+    <col min="12295" max="12295" width="3.6640625" style="116" customWidth="1"/>
+    <col min="12296" max="12296" width="4" style="116"/>
+    <col min="12297" max="12297" width="7.33203125" style="116" customWidth="1"/>
+    <col min="12298" max="12306" width="4" style="116"/>
+    <col min="12307" max="12308" width="6.88671875" style="116" customWidth="1"/>
+    <col min="12309" max="12310" width="4" style="116"/>
+    <col min="12311" max="12311" width="4.109375" style="116" customWidth="1"/>
+    <col min="12312" max="12312" width="2.33203125" style="116" customWidth="1"/>
+    <col min="12313" max="12313" width="3.33203125" style="116" customWidth="1"/>
+    <col min="12314" max="12544" width="4" style="116"/>
+    <col min="12545" max="12545" width="2.88671875" style="116" customWidth="1"/>
+    <col min="12546" max="12546" width="2.33203125" style="116" customWidth="1"/>
+    <col min="12547" max="12547" width="7.33203125" style="116" customWidth="1"/>
+    <col min="12548" max="12550" width="4" style="116"/>
+    <col min="12551" max="12551" width="3.6640625" style="116" customWidth="1"/>
+    <col min="12552" max="12552" width="4" style="116"/>
+    <col min="12553" max="12553" width="7.33203125" style="116" customWidth="1"/>
+    <col min="12554" max="12562" width="4" style="116"/>
+    <col min="12563" max="12564" width="6.88671875" style="116" customWidth="1"/>
+    <col min="12565" max="12566" width="4" style="116"/>
+    <col min="12567" max="12567" width="4.109375" style="116" customWidth="1"/>
+    <col min="12568" max="12568" width="2.33203125" style="116" customWidth="1"/>
+    <col min="12569" max="12569" width="3.33203125" style="116" customWidth="1"/>
+    <col min="12570" max="12800" width="4" style="116"/>
+    <col min="12801" max="12801" width="2.88671875" style="116" customWidth="1"/>
+    <col min="12802" max="12802" width="2.33203125" style="116" customWidth="1"/>
+    <col min="12803" max="12803" width="7.33203125" style="116" customWidth="1"/>
+    <col min="12804" max="12806" width="4" style="116"/>
+    <col min="12807" max="12807" width="3.6640625" style="116" customWidth="1"/>
+    <col min="12808" max="12808" width="4" style="116"/>
+    <col min="12809" max="12809" width="7.33203125" style="116" customWidth="1"/>
+    <col min="12810" max="12818" width="4" style="116"/>
+    <col min="12819" max="12820" width="6.88671875" style="116" customWidth="1"/>
+    <col min="12821" max="12822" width="4" style="116"/>
+    <col min="12823" max="12823" width="4.109375" style="116" customWidth="1"/>
+    <col min="12824" max="12824" width="2.33203125" style="116" customWidth="1"/>
+    <col min="12825" max="12825" width="3.33203125" style="116" customWidth="1"/>
+    <col min="12826" max="13056" width="4" style="116"/>
+    <col min="13057" max="13057" width="2.88671875" style="116" customWidth="1"/>
+    <col min="13058" max="13058" width="2.33203125" style="116" customWidth="1"/>
+    <col min="13059" max="13059" width="7.33203125" style="116" customWidth="1"/>
+    <col min="13060" max="13062" width="4" style="116"/>
+    <col min="13063" max="13063" width="3.6640625" style="116" customWidth="1"/>
+    <col min="13064" max="13064" width="4" style="116"/>
+    <col min="13065" max="13065" width="7.33203125" style="116" customWidth="1"/>
+    <col min="13066" max="13074" width="4" style="116"/>
+    <col min="13075" max="13076" width="6.88671875" style="116" customWidth="1"/>
+    <col min="13077" max="13078" width="4" style="116"/>
+    <col min="13079" max="13079" width="4.109375" style="116" customWidth="1"/>
+    <col min="13080" max="13080" width="2.33203125" style="116" customWidth="1"/>
+    <col min="13081" max="13081" width="3.33203125" style="116" customWidth="1"/>
+    <col min="13082" max="13312" width="4" style="116"/>
+    <col min="13313" max="13313" width="2.88671875" style="116" customWidth="1"/>
+    <col min="13314" max="13314" width="2.33203125" style="116" customWidth="1"/>
+    <col min="13315" max="13315" width="7.33203125" style="116" customWidth="1"/>
+    <col min="13316" max="13318" width="4" style="116"/>
+    <col min="13319" max="13319" width="3.6640625" style="116" customWidth="1"/>
+    <col min="13320" max="13320" width="4" style="116"/>
+    <col min="13321" max="13321" width="7.33203125" style="116" customWidth="1"/>
+    <col min="13322" max="13330" width="4" style="116"/>
+    <col min="13331" max="13332" width="6.88671875" style="116" customWidth="1"/>
+    <col min="13333" max="13334" width="4" style="116"/>
+    <col min="13335" max="13335" width="4.109375" style="116" customWidth="1"/>
+    <col min="13336" max="13336" width="2.33203125" style="116" customWidth="1"/>
+    <col min="13337" max="13337" width="3.33203125" style="116" customWidth="1"/>
+    <col min="13338" max="13568" width="4" style="116"/>
+    <col min="13569" max="13569" width="2.88671875" style="116" customWidth="1"/>
+    <col min="13570" max="13570" width="2.33203125" style="116" customWidth="1"/>
+    <col min="13571" max="13571" width="7.33203125" style="116" customWidth="1"/>
+    <col min="13572" max="13574" width="4" style="116"/>
+    <col min="13575" max="13575" width="3.6640625" style="116" customWidth="1"/>
+    <col min="13576" max="13576" width="4" style="116"/>
+    <col min="13577" max="13577" width="7.33203125" style="116" customWidth="1"/>
+    <col min="13578" max="13586" width="4" style="116"/>
+    <col min="13587" max="13588" width="6.88671875" style="116" customWidth="1"/>
+    <col min="13589" max="13590" width="4" style="116"/>
+    <col min="13591" max="13591" width="4.109375" style="116" customWidth="1"/>
+    <col min="13592" max="13592" width="2.33203125" style="116" customWidth="1"/>
+    <col min="13593" max="13593" width="3.33203125" style="116" customWidth="1"/>
+    <col min="13594" max="13824" width="4" style="116"/>
+    <col min="13825" max="13825" width="2.88671875" style="116" customWidth="1"/>
+    <col min="13826" max="13826" width="2.33203125" style="116" customWidth="1"/>
+    <col min="13827" max="13827" width="7.33203125" style="116" customWidth="1"/>
+    <col min="13828" max="13830" width="4" style="116"/>
+    <col min="13831" max="13831" width="3.6640625" style="116" customWidth="1"/>
+    <col min="13832" max="13832" width="4" style="116"/>
+    <col min="13833" max="13833" width="7.33203125" style="116" customWidth="1"/>
+    <col min="13834" max="13842" width="4" style="116"/>
+    <col min="13843" max="13844" width="6.88671875" style="116" customWidth="1"/>
+    <col min="13845" max="13846" width="4" style="116"/>
+    <col min="13847" max="13847" width="4.109375" style="116" customWidth="1"/>
+    <col min="13848" max="13848" width="2.33203125" style="116" customWidth="1"/>
+    <col min="13849" max="13849" width="3.33203125" style="116" customWidth="1"/>
+    <col min="13850" max="14080" width="4" style="116"/>
+    <col min="14081" max="14081" width="2.88671875" style="116" customWidth="1"/>
+    <col min="14082" max="14082" width="2.33203125" style="116" customWidth="1"/>
+    <col min="14083" max="14083" width="7.33203125" style="116" customWidth="1"/>
+    <col min="14084" max="14086" width="4" style="116"/>
+    <col min="14087" max="14087" width="3.6640625" style="116" customWidth="1"/>
+    <col min="14088" max="14088" width="4" style="116"/>
+    <col min="14089" max="14089" width="7.33203125" style="116" customWidth="1"/>
+    <col min="14090" max="14098" width="4" style="116"/>
+    <col min="14099" max="14100" width="6.88671875" style="116" customWidth="1"/>
+    <col min="14101" max="14102" width="4" style="116"/>
+    <col min="14103" max="14103" width="4.109375" style="116" customWidth="1"/>
+    <col min="14104" max="14104" width="2.33203125" style="116" customWidth="1"/>
+    <col min="14105" max="14105" width="3.33203125" style="116" customWidth="1"/>
+    <col min="14106" max="14336" width="4" style="116"/>
+    <col min="14337" max="14337" width="2.88671875" style="116" customWidth="1"/>
+    <col min="14338" max="14338" width="2.33203125" style="116" customWidth="1"/>
+    <col min="14339" max="14339" width="7.33203125" style="116" customWidth="1"/>
+    <col min="14340" max="14342" width="4" style="116"/>
+    <col min="14343" max="14343" width="3.6640625" style="116" customWidth="1"/>
+    <col min="14344" max="14344" width="4" style="116"/>
+    <col min="14345" max="14345" width="7.33203125" style="116" customWidth="1"/>
+    <col min="14346" max="14354" width="4" style="116"/>
+    <col min="14355" max="14356" width="6.88671875" style="116" customWidth="1"/>
+    <col min="14357" max="14358" width="4" style="116"/>
+    <col min="14359" max="14359" width="4.109375" style="116" customWidth="1"/>
+    <col min="14360" max="14360" width="2.33203125" style="116" customWidth="1"/>
+    <col min="14361" max="14361" width="3.33203125" style="116" customWidth="1"/>
+    <col min="14362" max="14592" width="4" style="116"/>
+    <col min="14593" max="14593" width="2.88671875" style="116" customWidth="1"/>
+    <col min="14594" max="14594" width="2.33203125" style="116" customWidth="1"/>
+    <col min="14595" max="14595" width="7.33203125" style="116" customWidth="1"/>
+    <col min="14596" max="14598" width="4" style="116"/>
+    <col min="14599" max="14599" width="3.6640625" style="116" customWidth="1"/>
+    <col min="14600" max="14600" width="4" style="116"/>
+    <col min="14601" max="14601" width="7.33203125" style="116" customWidth="1"/>
+    <col min="14602" max="14610" width="4" style="116"/>
+    <col min="14611" max="14612" width="6.88671875" style="116" customWidth="1"/>
+    <col min="14613" max="14614" width="4" style="116"/>
+    <col min="14615" max="14615" width="4.109375" style="116" customWidth="1"/>
+    <col min="14616" max="14616" width="2.33203125" style="116" customWidth="1"/>
+    <col min="14617" max="14617" width="3.33203125" style="116" customWidth="1"/>
+    <col min="14618" max="14848" width="4" style="116"/>
+    <col min="14849" max="14849" width="2.88671875" style="116" customWidth="1"/>
+    <col min="14850" max="14850" width="2.33203125" style="116" customWidth="1"/>
+    <col min="14851" max="14851" width="7.33203125" style="116" customWidth="1"/>
+    <col min="14852" max="14854" width="4" style="116"/>
+    <col min="14855" max="14855" width="3.6640625" style="116" customWidth="1"/>
+    <col min="14856" max="14856" width="4" style="116"/>
+    <col min="14857" max="14857" width="7.33203125" style="116" customWidth="1"/>
+    <col min="14858" max="14866" width="4" style="116"/>
+    <col min="14867" max="14868" width="6.88671875" style="116" customWidth="1"/>
+    <col min="14869" max="14870" width="4" style="116"/>
+    <col min="14871" max="14871" width="4.109375" style="116" customWidth="1"/>
+    <col min="14872" max="14872" width="2.33203125" style="116" customWidth="1"/>
+    <col min="14873" max="14873" width="3.33203125" style="116" customWidth="1"/>
+    <col min="14874" max="15104" width="4" style="116"/>
+    <col min="15105" max="15105" width="2.88671875" style="116" customWidth="1"/>
+    <col min="15106" max="15106" width="2.33203125" style="116" customWidth="1"/>
+    <col min="15107" max="15107" width="7.33203125" style="116" customWidth="1"/>
+    <col min="15108" max="15110" width="4" style="116"/>
+    <col min="15111" max="15111" width="3.6640625" style="116" customWidth="1"/>
+    <col min="15112" max="15112" width="4" style="116"/>
+    <col min="15113" max="15113" width="7.33203125" style="116" customWidth="1"/>
+    <col min="15114" max="15122" width="4" style="116"/>
+    <col min="15123" max="15124" width="6.88671875" style="116" customWidth="1"/>
+    <col min="15125" max="15126" width="4" style="116"/>
+    <col min="15127" max="15127" width="4.109375" style="116" customWidth="1"/>
+    <col min="15128" max="15128" width="2.33203125" style="116" customWidth="1"/>
+    <col min="15129" max="15129" width="3.33203125" style="116" customWidth="1"/>
+    <col min="15130" max="15360" width="4" style="116"/>
+    <col min="15361" max="15361" width="2.88671875" style="116" customWidth="1"/>
+    <col min="15362" max="15362" width="2.33203125" style="116" customWidth="1"/>
+    <col min="15363" max="15363" width="7.33203125" style="116" customWidth="1"/>
+    <col min="15364" max="15366" width="4" style="116"/>
+    <col min="15367" max="15367" width="3.6640625" style="116" customWidth="1"/>
+    <col min="15368" max="15368" width="4" style="116"/>
+    <col min="15369" max="15369" width="7.33203125" style="116" customWidth="1"/>
+    <col min="15370" max="15378" width="4" style="116"/>
+    <col min="15379" max="15380" width="6.88671875" style="116" customWidth="1"/>
+    <col min="15381" max="15382" width="4" style="116"/>
+    <col min="15383" max="15383" width="4.109375" style="116" customWidth="1"/>
+    <col min="15384" max="15384" width="2.33203125" style="116" customWidth="1"/>
+    <col min="15385" max="15385" width="3.33203125" style="116" customWidth="1"/>
+    <col min="15386" max="15616" width="4" style="116"/>
+    <col min="15617" max="15617" width="2.88671875" style="116" customWidth="1"/>
+    <col min="15618" max="15618" width="2.33203125" style="116" customWidth="1"/>
+    <col min="15619" max="15619" width="7.33203125" style="116" customWidth="1"/>
+    <col min="15620" max="15622" width="4" style="116"/>
+    <col min="15623" max="15623" width="3.6640625" style="116" customWidth="1"/>
+    <col min="15624" max="15624" width="4" style="116"/>
+    <col min="15625" max="15625" width="7.33203125" style="116" customWidth="1"/>
+    <col min="15626" max="15634" width="4" style="116"/>
+    <col min="15635" max="15636" width="6.88671875" style="116" customWidth="1"/>
+    <col min="15637" max="15638" width="4" style="116"/>
+    <col min="15639" max="15639" width="4.109375" style="116" customWidth="1"/>
+    <col min="15640" max="15640" width="2.33203125" style="116" customWidth="1"/>
+    <col min="15641" max="15641" width="3.33203125" style="116" customWidth="1"/>
+    <col min="15642" max="15872" width="4" style="116"/>
+    <col min="15873" max="15873" width="2.88671875" style="116" customWidth="1"/>
+    <col min="15874" max="15874" width="2.33203125" style="116" customWidth="1"/>
+    <col min="15875" max="15875" width="7.33203125" style="116" customWidth="1"/>
+    <col min="15876" max="15878" width="4" style="116"/>
+    <col min="15879" max="15879" width="3.6640625" style="116" customWidth="1"/>
+    <col min="15880" max="15880" width="4" style="116"/>
+    <col min="15881" max="15881" width="7.33203125" style="116" customWidth="1"/>
+    <col min="15882" max="15890" width="4" style="116"/>
+    <col min="15891" max="15892" width="6.88671875" style="116" customWidth="1"/>
+    <col min="15893" max="15894" width="4" style="116"/>
+    <col min="15895" max="15895" width="4.109375" style="116" customWidth="1"/>
+    <col min="15896" max="15896" width="2.33203125" style="116" customWidth="1"/>
+    <col min="15897" max="15897" width="3.33203125" style="116" customWidth="1"/>
+    <col min="15898" max="16128" width="4" style="116"/>
+    <col min="16129" max="16129" width="2.88671875" style="116" customWidth="1"/>
+    <col min="16130" max="16130" width="2.33203125" style="116" customWidth="1"/>
+    <col min="16131" max="16131" width="7.33203125" style="116" customWidth="1"/>
+    <col min="16132" max="16134" width="4" style="116"/>
+    <col min="16135" max="16135" width="3.6640625" style="116" customWidth="1"/>
+    <col min="16136" max="16136" width="4" style="116"/>
+    <col min="16137" max="16137" width="7.33203125" style="116" customWidth="1"/>
+    <col min="16138" max="16146" width="4" style="116"/>
+    <col min="16147" max="16148" width="6.88671875" style="116" customWidth="1"/>
+    <col min="16149" max="16150" width="4" style="116"/>
+    <col min="16151" max="16151" width="4.109375" style="116" customWidth="1"/>
+    <col min="16152" max="16152" width="2.33203125" style="116" customWidth="1"/>
+    <col min="16153" max="16153" width="3.33203125" style="116" customWidth="1"/>
+    <col min="16154" max="16384" width="4" style="116"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B1" s="241" t="s">
+    <row r="1" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="115"/>
+      <c r="B1" s="179" t="s">
+        <v>188</v>
+      </c>
+      <c r="C1" s="179"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="115"/>
+      <c r="I1" s="115"/>
+      <c r="J1" s="115"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="115"/>
+      <c r="M1" s="115"/>
+      <c r="N1" s="115"/>
+      <c r="O1" s="115"/>
+      <c r="P1" s="181" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q1" s="181"/>
+      <c r="R1" s="181"/>
+      <c r="S1" s="181"/>
+      <c r="T1" s="181"/>
+      <c r="U1" s="181"/>
+      <c r="V1" s="181"/>
+      <c r="W1" s="181"/>
+      <c r="X1" s="181"/>
+    </row>
+    <row r="2" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="115"/>
+      <c r="B2" s="115"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
+      <c r="K2" s="115"/>
+      <c r="L2" s="115"/>
+      <c r="M2" s="115"/>
+      <c r="N2" s="115"/>
+      <c r="O2" s="115"/>
+      <c r="P2" s="115"/>
+      <c r="Q2" s="115"/>
+      <c r="R2" s="117"/>
+      <c r="S2" s="115"/>
+      <c r="T2" s="115"/>
+      <c r="U2" s="115"/>
+      <c r="V2" s="115"/>
+      <c r="W2" s="115"/>
+      <c r="X2" s="115"/>
+    </row>
+    <row r="3" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="182" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
+      <c r="O3" s="182"/>
+      <c r="P3" s="182"/>
+      <c r="Q3" s="182"/>
+      <c r="R3" s="182"/>
+      <c r="S3" s="182"/>
+      <c r="T3" s="182"/>
+      <c r="U3" s="182"/>
+      <c r="V3" s="182"/>
+      <c r="W3" s="182"/>
+      <c r="X3" s="182"/>
+    </row>
+    <row r="4" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="115"/>
+      <c r="B4" s="115"/>
+      <c r="C4" s="115"/>
+      <c r="D4" s="115"/>
+      <c r="E4" s="115"/>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
+      <c r="H4" s="115"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="115"/>
+      <c r="K4" s="115"/>
+      <c r="L4" s="115"/>
+      <c r="M4" s="115"/>
+      <c r="N4" s="115"/>
+      <c r="O4" s="115"/>
+      <c r="P4" s="115"/>
+      <c r="Q4" s="115"/>
+      <c r="R4" s="115"/>
+      <c r="S4" s="115"/>
+      <c r="T4" s="115"/>
+      <c r="U4" s="115"/>
+      <c r="V4" s="115"/>
+      <c r="W4" s="115"/>
+      <c r="X4" s="115"/>
+    </row>
+    <row r="5" spans="1:31" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="183" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="184"/>
+      <c r="C5" s="184"/>
+      <c r="D5" s="184"/>
+      <c r="E5" s="185"/>
+      <c r="F5" s="119"/>
+      <c r="G5" s="120"/>
+      <c r="H5" s="121"/>
+      <c r="I5" s="121"/>
+      <c r="J5" s="121"/>
+      <c r="K5" s="122"/>
+      <c r="L5" s="183" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="184"/>
+      <c r="N5" s="185"/>
+      <c r="O5" s="183" t="s">
+        <v>190</v>
+      </c>
+      <c r="P5" s="184"/>
+      <c r="Q5" s="184"/>
+      <c r="R5" s="184"/>
+      <c r="S5" s="184"/>
+      <c r="T5" s="184"/>
+      <c r="U5" s="184"/>
+      <c r="V5" s="184"/>
+      <c r="W5" s="184"/>
+      <c r="X5" s="185"/>
+    </row>
+    <row r="6" spans="1:31" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="186" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="186"/>
+      <c r="C6" s="186"/>
+      <c r="D6" s="186"/>
+      <c r="E6" s="186"/>
+      <c r="F6" s="187" t="s">
+        <v>236</v>
+      </c>
+      <c r="G6" s="188"/>
+      <c r="H6" s="188"/>
+      <c r="I6" s="188"/>
+      <c r="J6" s="188"/>
+      <c r="K6" s="188"/>
+      <c r="L6" s="188"/>
+      <c r="M6" s="188"/>
+      <c r="N6" s="188"/>
+      <c r="O6" s="188"/>
+      <c r="P6" s="188"/>
+      <c r="Q6" s="188"/>
+      <c r="R6" s="188"/>
+      <c r="S6" s="188"/>
+      <c r="T6" s="188"/>
+      <c r="U6" s="188"/>
+      <c r="V6" s="188"/>
+      <c r="W6" s="188"/>
+      <c r="X6" s="189"/>
+      <c r="Y6" s="116" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA6" s="116" t="s">
+        <v>14</v>
+      </c>
+      <c r="AC6" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE6" s="116" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="115"/>
+      <c r="B7" s="115"/>
+      <c r="C7" s="115"/>
+      <c r="D7" s="115"/>
+      <c r="E7" s="115"/>
+      <c r="F7" s="115"/>
+      <c r="G7" s="115"/>
+      <c r="H7" s="115"/>
+      <c r="I7" s="115"/>
+      <c r="J7" s="115"/>
+      <c r="K7" s="115"/>
+      <c r="L7" s="115"/>
+      <c r="M7" s="115"/>
+      <c r="N7" s="115"/>
+      <c r="O7" s="115"/>
+      <c r="P7" s="115"/>
+      <c r="Q7" s="115"/>
+      <c r="R7" s="115"/>
+      <c r="S7" s="115"/>
+      <c r="T7" s="115"/>
+      <c r="U7" s="115"/>
+      <c r="V7" s="115"/>
+      <c r="W7" s="115"/>
+      <c r="X7" s="115"/>
+      <c r="Z7" s="116"/>
+      <c r="AB7" s="116"/>
+      <c r="AD7" s="116"/>
+    </row>
+    <row r="8" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="124"/>
+      <c r="B8" s="125"/>
+      <c r="C8" s="125"/>
+      <c r="D8" s="125"/>
+      <c r="E8" s="125"/>
+      <c r="F8" s="125"/>
+      <c r="G8" s="125"/>
+      <c r="H8" s="125"/>
+      <c r="I8" s="125"/>
+      <c r="J8" s="125"/>
+      <c r="K8" s="125"/>
+      <c r="L8" s="125"/>
+      <c r="M8" s="125"/>
+      <c r="N8" s="125"/>
+      <c r="O8" s="125"/>
+      <c r="P8" s="125"/>
+      <c r="Q8" s="125"/>
+      <c r="R8" s="125"/>
+      <c r="S8" s="125"/>
+      <c r="T8" s="126"/>
+      <c r="U8" s="127"/>
+      <c r="V8" s="127"/>
+      <c r="W8" s="127"/>
+      <c r="X8" s="128"/>
+    </row>
+    <row r="9" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="129" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="115"/>
+      <c r="C9" s="115"/>
+      <c r="D9" s="115"/>
+      <c r="E9" s="115"/>
+      <c r="F9" s="115"/>
+      <c r="G9" s="115"/>
+      <c r="H9" s="115"/>
+      <c r="I9" s="115"/>
+      <c r="J9" s="115"/>
+      <c r="K9" s="115"/>
+      <c r="L9" s="115"/>
+      <c r="M9" s="115"/>
+      <c r="N9" s="115"/>
+      <c r="O9" s="115"/>
+      <c r="P9" s="115"/>
+      <c r="Q9" s="115"/>
+      <c r="R9" s="115"/>
+      <c r="S9" s="115"/>
+      <c r="T9" s="190" t="s">
+        <v>191</v>
+      </c>
+      <c r="U9" s="182"/>
+      <c r="V9" s="182"/>
+      <c r="W9" s="182"/>
+      <c r="X9" s="191"/>
+    </row>
+    <row r="10" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="129"/>
+      <c r="B10" s="115"/>
+      <c r="C10" s="115"/>
+      <c r="D10" s="115"/>
+      <c r="E10" s="115"/>
+      <c r="F10" s="115"/>
+      <c r="G10" s="115"/>
+      <c r="H10" s="115"/>
+      <c r="I10" s="115"/>
+      <c r="J10" s="115"/>
+      <c r="K10" s="115"/>
+      <c r="L10" s="115"/>
+      <c r="M10" s="115"/>
+      <c r="N10" s="115"/>
+      <c r="O10" s="115"/>
+      <c r="P10" s="115"/>
+      <c r="Q10" s="115"/>
+      <c r="R10" s="115"/>
+      <c r="S10" s="115"/>
+      <c r="T10" s="130"/>
+      <c r="U10" s="131"/>
+      <c r="V10" s="131"/>
+      <c r="W10" s="131"/>
+      <c r="X10" s="132"/>
+    </row>
+    <row r="11" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="129"/>
+      <c r="B11" s="133" t="s">
+        <v>192</v>
+      </c>
+      <c r="C11" s="192" t="s">
+        <v>193</v>
+      </c>
+      <c r="D11" s="192"/>
+      <c r="E11" s="192"/>
+      <c r="F11" s="192"/>
+      <c r="G11" s="192"/>
+      <c r="H11" s="192"/>
+      <c r="I11" s="192"/>
+      <c r="J11" s="192"/>
+      <c r="K11" s="192"/>
+      <c r="L11" s="192"/>
+      <c r="M11" s="192"/>
+      <c r="N11" s="192"/>
+      <c r="O11" s="192"/>
+      <c r="P11" s="192"/>
+      <c r="Q11" s="192"/>
+      <c r="R11" s="192"/>
+      <c r="S11" s="193"/>
+      <c r="T11" s="130"/>
+      <c r="U11" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V11" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W11" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X11" s="132"/>
+      <c r="Y11" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA11" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC11" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="129"/>
+      <c r="B12" s="133"/>
+      <c r="C12" s="192"/>
+      <c r="D12" s="192"/>
+      <c r="E12" s="192"/>
+      <c r="F12" s="192"/>
+      <c r="G12" s="192"/>
+      <c r="H12" s="192"/>
+      <c r="I12" s="192"/>
+      <c r="J12" s="192"/>
+      <c r="K12" s="192"/>
+      <c r="L12" s="192"/>
+      <c r="M12" s="192"/>
+      <c r="N12" s="192"/>
+      <c r="O12" s="192"/>
+      <c r="P12" s="192"/>
+      <c r="Q12" s="192"/>
+      <c r="R12" s="192"/>
+      <c r="S12" s="193"/>
+      <c r="T12" s="130"/>
+      <c r="U12" s="131"/>
+      <c r="V12" s="131"/>
+      <c r="W12" s="131"/>
+      <c r="X12" s="132"/>
+    </row>
+    <row r="13" spans="1:31" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="129"/>
+      <c r="B13" s="133"/>
+      <c r="C13" s="134"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="134"/>
+      <c r="F13" s="134"/>
+      <c r="G13" s="134"/>
+      <c r="H13" s="134"/>
+      <c r="I13" s="134"/>
+      <c r="J13" s="134"/>
+      <c r="K13" s="134"/>
+      <c r="L13" s="134"/>
+      <c r="M13" s="134"/>
+      <c r="N13" s="134"/>
+      <c r="O13" s="134"/>
+      <c r="P13" s="134"/>
+      <c r="Q13" s="134"/>
+      <c r="R13" s="134"/>
+      <c r="S13" s="135"/>
+      <c r="T13" s="130"/>
+      <c r="U13" s="131"/>
+      <c r="V13" s="131"/>
+      <c r="W13" s="131"/>
+      <c r="X13" s="132"/>
+    </row>
+    <row r="14" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="129"/>
+      <c r="B14" s="133" t="s">
+        <v>195</v>
+      </c>
+      <c r="C14" s="192" t="s">
+        <v>196</v>
+      </c>
+      <c r="D14" s="192"/>
+      <c r="E14" s="192"/>
+      <c r="F14" s="192"/>
+      <c r="G14" s="192"/>
+      <c r="H14" s="192"/>
+      <c r="I14" s="192"/>
+      <c r="J14" s="192"/>
+      <c r="K14" s="192"/>
+      <c r="L14" s="192"/>
+      <c r="M14" s="192"/>
+      <c r="N14" s="192"/>
+      <c r="O14" s="192"/>
+      <c r="P14" s="192"/>
+      <c r="Q14" s="192"/>
+      <c r="R14" s="192"/>
+      <c r="S14" s="193"/>
+      <c r="T14" s="130"/>
+      <c r="U14" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V14" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W14" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X14" s="132"/>
+      <c r="AE14" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="129"/>
+      <c r="B15" s="115"/>
+      <c r="C15" s="192"/>
+      <c r="D15" s="192"/>
+      <c r="E15" s="192"/>
+      <c r="F15" s="192"/>
+      <c r="G15" s="192"/>
+      <c r="H15" s="192"/>
+      <c r="I15" s="192"/>
+      <c r="J15" s="192"/>
+      <c r="K15" s="192"/>
+      <c r="L15" s="192"/>
+      <c r="M15" s="192"/>
+      <c r="N15" s="192"/>
+      <c r="O15" s="192"/>
+      <c r="P15" s="192"/>
+      <c r="Q15" s="192"/>
+      <c r="R15" s="192"/>
+      <c r="S15" s="193"/>
+      <c r="T15" s="130"/>
+      <c r="U15" s="131"/>
+      <c r="V15" s="131"/>
+      <c r="W15" s="131"/>
+      <c r="X15" s="132"/>
+    </row>
+    <row r="16" spans="1:31" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="129"/>
+      <c r="B16" s="115"/>
+      <c r="C16" s="115"/>
+      <c r="D16" s="115"/>
+      <c r="E16" s="115"/>
+      <c r="F16" s="115"/>
+      <c r="G16" s="115"/>
+      <c r="H16" s="115"/>
+      <c r="I16" s="115"/>
+      <c r="J16" s="115"/>
+      <c r="K16" s="115"/>
+      <c r="L16" s="115"/>
+      <c r="M16" s="115"/>
+      <c r="N16" s="115"/>
+      <c r="O16" s="115"/>
+      <c r="P16" s="115"/>
+      <c r="Q16" s="115"/>
+      <c r="R16" s="115"/>
+      <c r="S16" s="115"/>
+      <c r="T16" s="130"/>
+      <c r="U16" s="131"/>
+      <c r="V16" s="131"/>
+      <c r="W16" s="131"/>
+      <c r="X16" s="132"/>
+    </row>
+    <row r="17" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="129"/>
+      <c r="B17" s="115" t="s">
+        <v>197</v>
+      </c>
+      <c r="C17" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="D17" s="179"/>
+      <c r="E17" s="179"/>
+      <c r="F17" s="179"/>
+      <c r="G17" s="179"/>
+      <c r="H17" s="179"/>
+      <c r="I17" s="179"/>
+      <c r="J17" s="179"/>
+      <c r="K17" s="179"/>
+      <c r="L17" s="179"/>
+      <c r="M17" s="179"/>
+      <c r="N17" s="179"/>
+      <c r="O17" s="179"/>
+      <c r="P17" s="179"/>
+      <c r="Q17" s="179"/>
+      <c r="R17" s="179"/>
+      <c r="S17" s="180"/>
+      <c r="T17" s="130"/>
+      <c r="U17" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V17" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W17" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X17" s="132"/>
+      <c r="Y17" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA17" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC17" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE17" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="129"/>
+      <c r="B18" s="115"/>
+      <c r="C18" s="115"/>
+      <c r="D18" s="115"/>
+      <c r="E18" s="115"/>
+      <c r="F18" s="115"/>
+      <c r="G18" s="115"/>
+      <c r="H18" s="115"/>
+      <c r="I18" s="115"/>
+      <c r="J18" s="115"/>
+      <c r="K18" s="115"/>
+      <c r="L18" s="115"/>
+      <c r="M18" s="115"/>
+      <c r="N18" s="115"/>
+      <c r="O18" s="115"/>
+      <c r="P18" s="115"/>
+      <c r="Q18" s="115"/>
+      <c r="R18" s="115"/>
+      <c r="S18" s="115"/>
+      <c r="T18" s="130"/>
+      <c r="U18" s="131"/>
+      <c r="V18" s="131"/>
+      <c r="W18" s="131"/>
+      <c r="X18" s="132"/>
+    </row>
+    <row r="19" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="129"/>
+      <c r="B19" s="117" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="194" t="s">
+        <v>199</v>
+      </c>
+      <c r="D19" s="194"/>
+      <c r="E19" s="194"/>
+      <c r="F19" s="194"/>
+      <c r="G19" s="194"/>
+      <c r="H19" s="194"/>
+      <c r="I19" s="194"/>
+      <c r="J19" s="194"/>
+      <c r="K19" s="194"/>
+      <c r="L19" s="194"/>
+      <c r="M19" s="194"/>
+      <c r="N19" s="194"/>
+      <c r="O19" s="194"/>
+      <c r="P19" s="194"/>
+      <c r="Q19" s="194"/>
+      <c r="R19" s="194"/>
+      <c r="S19" s="195"/>
+      <c r="T19" s="130"/>
+      <c r="U19" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V19" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W19" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X19" s="132"/>
+      <c r="Y19" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA19" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC19" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE19" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="129"/>
+      <c r="B20" s="115"/>
+      <c r="C20" s="115"/>
+      <c r="D20" s="115"/>
+      <c r="E20" s="115"/>
+      <c r="F20" s="115"/>
+      <c r="G20" s="115"/>
+      <c r="H20" s="115"/>
+      <c r="I20" s="115"/>
+      <c r="J20" s="115"/>
+      <c r="K20" s="115"/>
+      <c r="L20" s="115"/>
+      <c r="M20" s="115"/>
+      <c r="N20" s="115"/>
+      <c r="O20" s="115"/>
+      <c r="P20" s="115"/>
+      <c r="Q20" s="115"/>
+      <c r="R20" s="115"/>
+      <c r="S20" s="115"/>
+      <c r="T20" s="130"/>
+      <c r="U20" s="131"/>
+      <c r="V20" s="131"/>
+      <c r="W20" s="131"/>
+      <c r="X20" s="132"/>
+    </row>
+    <row r="21" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="129"/>
+      <c r="B21" s="133" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="192" t="s">
+        <v>200</v>
+      </c>
+      <c r="D21" s="192"/>
+      <c r="E21" s="192"/>
+      <c r="F21" s="192"/>
+      <c r="G21" s="192"/>
+      <c r="H21" s="192"/>
+      <c r="I21" s="192"/>
+      <c r="J21" s="192"/>
+      <c r="K21" s="192"/>
+      <c r="L21" s="192"/>
+      <c r="M21" s="192"/>
+      <c r="N21" s="192"/>
+      <c r="O21" s="192"/>
+      <c r="P21" s="192"/>
+      <c r="Q21" s="192"/>
+      <c r="R21" s="192"/>
+      <c r="S21" s="193"/>
+      <c r="T21" s="130"/>
+      <c r="U21" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V21" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W21" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X21" s="132"/>
+      <c r="Y21" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA21" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC21" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE21" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="129"/>
+      <c r="B22" s="115"/>
+      <c r="C22" s="192"/>
+      <c r="D22" s="192"/>
+      <c r="E22" s="192"/>
+      <c r="F22" s="192"/>
+      <c r="G22" s="192"/>
+      <c r="H22" s="192"/>
+      <c r="I22" s="192"/>
+      <c r="J22" s="192"/>
+      <c r="K22" s="192"/>
+      <c r="L22" s="192"/>
+      <c r="M22" s="192"/>
+      <c r="N22" s="192"/>
+      <c r="O22" s="192"/>
+      <c r="P22" s="192"/>
+      <c r="Q22" s="192"/>
+      <c r="R22" s="192"/>
+      <c r="S22" s="193"/>
+      <c r="T22" s="130"/>
+      <c r="U22" s="131"/>
+      <c r="V22" s="131"/>
+      <c r="W22" s="131"/>
+      <c r="X22" s="132"/>
+    </row>
+    <row r="23" spans="1:31" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="129"/>
+      <c r="B23" s="115"/>
+      <c r="C23" s="115"/>
+      <c r="D23" s="115"/>
+      <c r="E23" s="115"/>
+      <c r="F23" s="115"/>
+      <c r="G23" s="115"/>
+      <c r="H23" s="115"/>
+      <c r="I23" s="115"/>
+      <c r="J23" s="115"/>
+      <c r="K23" s="115"/>
+      <c r="L23" s="115"/>
+      <c r="M23" s="115"/>
+      <c r="N23" s="115"/>
+      <c r="O23" s="115"/>
+      <c r="P23" s="115"/>
+      <c r="Q23" s="115"/>
+      <c r="R23" s="115"/>
+      <c r="S23" s="115"/>
+      <c r="T23" s="130"/>
+      <c r="U23" s="131"/>
+      <c r="V23" s="131"/>
+      <c r="W23" s="131"/>
+      <c r="X23" s="132"/>
+    </row>
+    <row r="24" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="129"/>
+      <c r="B24" s="115" t="s">
+        <v>201</v>
+      </c>
+      <c r="C24" s="115" t="s">
+        <v>202</v>
+      </c>
+      <c r="D24" s="115"/>
+      <c r="E24" s="115"/>
+      <c r="F24" s="115"/>
+      <c r="G24" s="115"/>
+      <c r="H24" s="115"/>
+      <c r="I24" s="115"/>
+      <c r="J24" s="115"/>
+      <c r="K24" s="115"/>
+      <c r="L24" s="115"/>
+      <c r="M24" s="115"/>
+      <c r="N24" s="115"/>
+      <c r="O24" s="115"/>
+      <c r="P24" s="115"/>
+      <c r="Q24" s="115"/>
+      <c r="R24" s="115"/>
+      <c r="S24" s="115"/>
+      <c r="T24" s="130"/>
+      <c r="U24" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V24" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W24" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X24" s="132"/>
+      <c r="Y24" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA24" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC24" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE24" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="129"/>
+      <c r="B25" s="115"/>
+      <c r="C25" s="115"/>
+      <c r="D25" s="115"/>
+      <c r="E25" s="115"/>
+      <c r="F25" s="115"/>
+      <c r="G25" s="115"/>
+      <c r="H25" s="115"/>
+      <c r="I25" s="115"/>
+      <c r="J25" s="115"/>
+      <c r="K25" s="115"/>
+      <c r="L25" s="115"/>
+      <c r="M25" s="115"/>
+      <c r="N25" s="115"/>
+      <c r="O25" s="115"/>
+      <c r="P25" s="115"/>
+      <c r="Q25" s="115"/>
+      <c r="R25" s="115"/>
+      <c r="S25" s="115"/>
+      <c r="T25" s="130"/>
+      <c r="U25" s="131"/>
+      <c r="V25" s="131"/>
+      <c r="W25" s="131"/>
+      <c r="X25" s="132"/>
+    </row>
+    <row r="26" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="129"/>
+      <c r="B26" s="115" t="s">
+        <v>203</v>
+      </c>
+      <c r="C26" s="115" t="s">
+        <v>204</v>
+      </c>
+      <c r="D26" s="115"/>
+      <c r="E26" s="115"/>
+      <c r="F26" s="115"/>
+      <c r="G26" s="115"/>
+      <c r="H26" s="115"/>
+      <c r="I26" s="115"/>
+      <c r="J26" s="115"/>
+      <c r="K26" s="115"/>
+      <c r="L26" s="115"/>
+      <c r="M26" s="115"/>
+      <c r="N26" s="115"/>
+      <c r="O26" s="115"/>
+      <c r="P26" s="115"/>
+      <c r="Q26" s="115"/>
+      <c r="R26" s="115"/>
+      <c r="S26" s="115"/>
+      <c r="T26" s="130"/>
+      <c r="U26" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V26" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W26" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X26" s="132"/>
+      <c r="Y26" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA26" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC26" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE26" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="129"/>
+      <c r="B27" s="115"/>
+      <c r="C27" s="115"/>
+      <c r="D27" s="115"/>
+      <c r="E27" s="115"/>
+      <c r="F27" s="115"/>
+      <c r="G27" s="115"/>
+      <c r="H27" s="115"/>
+      <c r="I27" s="115"/>
+      <c r="J27" s="115"/>
+      <c r="K27" s="115"/>
+      <c r="L27" s="115"/>
+      <c r="M27" s="115"/>
+      <c r="N27" s="115"/>
+      <c r="O27" s="115"/>
+      <c r="P27" s="115"/>
+      <c r="Q27" s="115"/>
+      <c r="R27" s="115"/>
+      <c r="S27" s="115"/>
+      <c r="T27" s="130"/>
+      <c r="U27" s="131"/>
+      <c r="V27" s="131"/>
+      <c r="W27" s="131"/>
+      <c r="X27" s="132"/>
+    </row>
+    <row r="28" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="129"/>
+      <c r="B28" s="115" t="s">
+        <v>205</v>
+      </c>
+      <c r="C28" s="194" t="s">
+        <v>206</v>
+      </c>
+      <c r="D28" s="194"/>
+      <c r="E28" s="194"/>
+      <c r="F28" s="194"/>
+      <c r="G28" s="194"/>
+      <c r="H28" s="194"/>
+      <c r="I28" s="194"/>
+      <c r="J28" s="194"/>
+      <c r="K28" s="194"/>
+      <c r="L28" s="194"/>
+      <c r="M28" s="194"/>
+      <c r="N28" s="194"/>
+      <c r="O28" s="194"/>
+      <c r="P28" s="194"/>
+      <c r="Q28" s="194"/>
+      <c r="R28" s="194"/>
+      <c r="S28" s="195"/>
+      <c r="T28" s="130"/>
+      <c r="U28" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V28" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W28" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X28" s="132"/>
+      <c r="Y28" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA28" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC28" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE28" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="129"/>
+      <c r="B29" s="115" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="194"/>
+      <c r="D29" s="194"/>
+      <c r="E29" s="194"/>
+      <c r="F29" s="194"/>
+      <c r="G29" s="194"/>
+      <c r="H29" s="194"/>
+      <c r="I29" s="194"/>
+      <c r="J29" s="194"/>
+      <c r="K29" s="194"/>
+      <c r="L29" s="194"/>
+      <c r="M29" s="194"/>
+      <c r="N29" s="194"/>
+      <c r="O29" s="194"/>
+      <c r="P29" s="194"/>
+      <c r="Q29" s="194"/>
+      <c r="R29" s="194"/>
+      <c r="S29" s="195"/>
+      <c r="T29" s="130"/>
+      <c r="U29" s="131"/>
+      <c r="V29" s="131"/>
+      <c r="W29" s="131"/>
+      <c r="X29" s="132"/>
+    </row>
+    <row r="30" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="129"/>
+      <c r="B30" s="115"/>
+      <c r="C30" s="115"/>
+      <c r="D30" s="115"/>
+      <c r="E30" s="115"/>
+      <c r="F30" s="115"/>
+      <c r="G30" s="115"/>
+      <c r="H30" s="115"/>
+      <c r="I30" s="115"/>
+      <c r="J30" s="115"/>
+      <c r="K30" s="115"/>
+      <c r="L30" s="115"/>
+      <c r="M30" s="115"/>
+      <c r="N30" s="115"/>
+      <c r="O30" s="115"/>
+      <c r="P30" s="115"/>
+      <c r="Q30" s="115"/>
+      <c r="R30" s="115"/>
+      <c r="S30" s="115"/>
+      <c r="T30" s="130"/>
+      <c r="U30" s="131"/>
+      <c r="V30" s="131"/>
+      <c r="W30" s="131"/>
+      <c r="X30" s="132"/>
+    </row>
+    <row r="31" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="129" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="115"/>
+      <c r="C31" s="115"/>
+      <c r="D31" s="115"/>
+      <c r="E31" s="115"/>
+      <c r="F31" s="115"/>
+      <c r="G31" s="115"/>
+      <c r="H31" s="115"/>
+      <c r="I31" s="115"/>
+      <c r="J31" s="115"/>
+      <c r="K31" s="115"/>
+      <c r="L31" s="115"/>
+      <c r="M31" s="115"/>
+      <c r="N31" s="115"/>
+      <c r="O31" s="115"/>
+      <c r="P31" s="115"/>
+      <c r="Q31" s="115"/>
+      <c r="R31" s="115"/>
+      <c r="S31" s="115"/>
+      <c r="T31" s="129"/>
+      <c r="U31" s="115"/>
+      <c r="V31" s="115"/>
+      <c r="W31" s="115"/>
+      <c r="X31" s="136"/>
+    </row>
+    <row r="32" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="129"/>
+      <c r="B32" s="115"/>
+      <c r="C32" s="115"/>
+      <c r="D32" s="115"/>
+      <c r="E32" s="115"/>
+      <c r="F32" s="115"/>
+      <c r="G32" s="115"/>
+      <c r="H32" s="115"/>
+      <c r="I32" s="115"/>
+      <c r="J32" s="115"/>
+      <c r="K32" s="115"/>
+      <c r="L32" s="115"/>
+      <c r="M32" s="115"/>
+      <c r="N32" s="115"/>
+      <c r="O32" s="115"/>
+      <c r="P32" s="115"/>
+      <c r="Q32" s="115"/>
+      <c r="R32" s="115"/>
+      <c r="S32" s="115"/>
+      <c r="T32" s="130"/>
+      <c r="U32" s="131"/>
+      <c r="V32" s="131"/>
+      <c r="W32" s="131"/>
+      <c r="X32" s="132"/>
+    </row>
+    <row r="33" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="129"/>
+      <c r="B33" s="115" t="s">
+        <v>207</v>
+      </c>
+      <c r="C33" s="115"/>
+      <c r="D33" s="115"/>
+      <c r="E33" s="115"/>
+      <c r="F33" s="115"/>
+      <c r="G33" s="115"/>
+      <c r="H33" s="115"/>
+      <c r="I33" s="115"/>
+      <c r="J33" s="115"/>
+      <c r="K33" s="115"/>
+      <c r="L33" s="115"/>
+      <c r="M33" s="115"/>
+      <c r="N33" s="115"/>
+      <c r="O33" s="115"/>
+      <c r="P33" s="115"/>
+      <c r="Q33" s="115"/>
+      <c r="R33" s="115"/>
+      <c r="S33" s="115"/>
+      <c r="T33" s="130"/>
+      <c r="U33" s="131"/>
+      <c r="V33" s="131"/>
+      <c r="W33" s="131"/>
+      <c r="X33" s="132"/>
+    </row>
+    <row r="34" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="129"/>
+      <c r="B34" s="194" t="s">
+        <v>208</v>
+      </c>
+      <c r="C34" s="194"/>
+      <c r="D34" s="194"/>
+      <c r="E34" s="194"/>
+      <c r="F34" s="194"/>
+      <c r="G34" s="194"/>
+      <c r="H34" s="194"/>
+      <c r="I34" s="194"/>
+      <c r="J34" s="194"/>
+      <c r="K34" s="194"/>
+      <c r="L34" s="194"/>
+      <c r="M34" s="194"/>
+      <c r="N34" s="194"/>
+      <c r="O34" s="194"/>
+      <c r="P34" s="194"/>
+      <c r="Q34" s="194"/>
+      <c r="R34" s="194"/>
+      <c r="S34" s="195"/>
+      <c r="T34" s="130"/>
+      <c r="U34" s="131"/>
+      <c r="V34" s="131"/>
+      <c r="W34" s="131"/>
+      <c r="X34" s="132"/>
+    </row>
+    <row r="35" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="129"/>
+      <c r="B35" s="194"/>
+      <c r="C35" s="194"/>
+      <c r="D35" s="194"/>
+      <c r="E35" s="194"/>
+      <c r="F35" s="194"/>
+      <c r="G35" s="194"/>
+      <c r="H35" s="194"/>
+      <c r="I35" s="194"/>
+      <c r="J35" s="194"/>
+      <c r="K35" s="194"/>
+      <c r="L35" s="194"/>
+      <c r="M35" s="194"/>
+      <c r="N35" s="194"/>
+      <c r="O35" s="194"/>
+      <c r="P35" s="194"/>
+      <c r="Q35" s="194"/>
+      <c r="R35" s="194"/>
+      <c r="S35" s="195"/>
+      <c r="T35" s="130"/>
+      <c r="U35" s="131"/>
+      <c r="V35" s="131"/>
+      <c r="W35" s="131"/>
+      <c r="X35" s="132"/>
+    </row>
+    <row r="36" spans="1:31" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="129"/>
+      <c r="B36" s="115"/>
+      <c r="C36" s="137"/>
+      <c r="D36" s="137"/>
+      <c r="E36" s="137"/>
+      <c r="F36" s="137"/>
+      <c r="G36" s="137"/>
+      <c r="H36" s="137"/>
+      <c r="I36" s="137"/>
+      <c r="J36" s="137"/>
+      <c r="K36" s="137"/>
+      <c r="L36" s="137"/>
+      <c r="M36" s="137"/>
+      <c r="N36" s="137"/>
+      <c r="O36" s="137"/>
+      <c r="P36" s="137"/>
+      <c r="Q36" s="137"/>
+      <c r="R36" s="137"/>
+      <c r="S36" s="137"/>
+      <c r="T36" s="130"/>
+      <c r="U36" s="131"/>
+      <c r="V36" s="131"/>
+      <c r="W36" s="131"/>
+      <c r="X36" s="132"/>
+    </row>
+    <row r="37" spans="1:31" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="129"/>
+      <c r="B37" s="138"/>
+      <c r="C37" s="196"/>
+      <c r="D37" s="197"/>
+      <c r="E37" s="197"/>
+      <c r="F37" s="197"/>
+      <c r="G37" s="197"/>
+      <c r="H37" s="197"/>
+      <c r="I37" s="197"/>
+      <c r="J37" s="198"/>
+      <c r="K37" s="199" t="s">
+        <v>35</v>
+      </c>
+      <c r="L37" s="184"/>
+      <c r="M37" s="185"/>
+      <c r="N37" s="200" t="s">
+        <v>34</v>
+      </c>
+      <c r="O37" s="201"/>
+      <c r="P37" s="202"/>
+      <c r="Q37" s="139"/>
+      <c r="R37" s="139"/>
+      <c r="S37" s="139"/>
+      <c r="T37" s="130"/>
+      <c r="U37" s="131"/>
+      <c r="V37" s="131"/>
+      <c r="W37" s="131"/>
+      <c r="X37" s="132"/>
+    </row>
+    <row r="38" spans="1:31" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="129"/>
+      <c r="B38" s="140" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38" s="203" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" s="203"/>
+      <c r="E38" s="203"/>
+      <c r="F38" s="203"/>
+      <c r="G38" s="203"/>
+      <c r="H38" s="203"/>
+      <c r="I38" s="203"/>
+      <c r="J38" s="203"/>
+      <c r="K38" s="204" t="s">
+        <v>20</v>
+      </c>
+      <c r="L38" s="205"/>
+      <c r="M38" s="206"/>
+      <c r="N38" s="210" t="s">
+        <v>28</v>
+      </c>
+      <c r="O38" s="210"/>
+      <c r="P38" s="210"/>
+      <c r="Q38" s="141"/>
+      <c r="R38" s="141"/>
+      <c r="S38" s="141"/>
+      <c r="T38" s="190" t="s">
+        <v>191</v>
+      </c>
+      <c r="U38" s="182"/>
+      <c r="V38" s="182"/>
+      <c r="W38" s="182"/>
+      <c r="X38" s="191"/>
+    </row>
+    <row r="39" spans="1:31" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="129"/>
+      <c r="B39" s="140" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" s="203" t="s">
+        <v>209</v>
+      </c>
+      <c r="D39" s="203"/>
+      <c r="E39" s="203"/>
+      <c r="F39" s="203"/>
+      <c r="G39" s="203"/>
+      <c r="H39" s="203"/>
+      <c r="I39" s="203"/>
+      <c r="J39" s="203"/>
+      <c r="K39" s="204" t="s">
+        <v>20</v>
+      </c>
+      <c r="L39" s="205"/>
+      <c r="M39" s="206"/>
+      <c r="N39" s="207"/>
+      <c r="O39" s="207"/>
+      <c r="P39" s="207"/>
+      <c r="Q39" s="142"/>
+      <c r="R39" s="208" t="s">
+        <v>210</v>
+      </c>
+      <c r="S39" s="209"/>
+      <c r="T39" s="130"/>
+      <c r="U39" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V39" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W39" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X39" s="132"/>
+      <c r="Y39" s="116" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA39" s="116" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="129"/>
+      <c r="B40" s="140" t="s">
+        <v>30</v>
+      </c>
+      <c r="C40" s="203" t="s">
+        <v>211</v>
+      </c>
+      <c r="D40" s="203"/>
+      <c r="E40" s="203"/>
+      <c r="F40" s="203"/>
+      <c r="G40" s="203"/>
+      <c r="H40" s="203"/>
+      <c r="I40" s="203"/>
+      <c r="J40" s="203"/>
+      <c r="K40" s="210" t="s">
+        <v>20</v>
+      </c>
+      <c r="L40" s="210"/>
+      <c r="M40" s="210"/>
+      <c r="N40" s="207"/>
+      <c r="O40" s="207"/>
+      <c r="P40" s="207"/>
+      <c r="Q40" s="142"/>
+      <c r="R40" s="208" t="s">
+        <v>212</v>
+      </c>
+      <c r="S40" s="209"/>
+      <c r="T40" s="130"/>
+      <c r="U40" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V40" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W40" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X40" s="132"/>
+      <c r="Y40" s="116" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA40" s="116" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="129"/>
+      <c r="B41" s="140" t="s">
+        <v>213</v>
+      </c>
+      <c r="C41" s="203" t="s">
+        <v>29</v>
+      </c>
+      <c r="D41" s="203"/>
+      <c r="E41" s="203"/>
+      <c r="F41" s="203"/>
+      <c r="G41" s="203"/>
+      <c r="H41" s="203"/>
+      <c r="I41" s="203"/>
+      <c r="J41" s="203"/>
+      <c r="K41" s="211"/>
+      <c r="L41" s="211"/>
+      <c r="M41" s="211"/>
+      <c r="N41" s="210" t="s">
+        <v>28</v>
+      </c>
+      <c r="O41" s="210"/>
+      <c r="P41" s="210"/>
+      <c r="Q41" s="143"/>
+      <c r="R41" s="208" t="s">
+        <v>214</v>
+      </c>
+      <c r="S41" s="209"/>
+      <c r="T41" s="130"/>
+      <c r="U41" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V41" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W41" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X41" s="164" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y41" s="116" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="116" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="129"/>
+      <c r="B42" s="140" t="s">
+        <v>215</v>
+      </c>
+      <c r="C42" s="203" t="s">
+        <v>216</v>
+      </c>
+      <c r="D42" s="203"/>
+      <c r="E42" s="203"/>
+      <c r="F42" s="203"/>
+      <c r="G42" s="203"/>
+      <c r="H42" s="203"/>
+      <c r="I42" s="203"/>
+      <c r="J42" s="203"/>
+      <c r="K42" s="210" t="s">
+        <v>20</v>
+      </c>
+      <c r="L42" s="210"/>
+      <c r="M42" s="210"/>
+      <c r="N42" s="211"/>
+      <c r="O42" s="211"/>
+      <c r="P42" s="211"/>
+      <c r="Q42" s="143"/>
+      <c r="R42" s="208" t="s">
+        <v>217</v>
+      </c>
+      <c r="S42" s="209"/>
+      <c r="T42" s="130"/>
+      <c r="U42" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V42" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W42" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X42" s="132"/>
+      <c r="Y42" s="116" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="116" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="129"/>
+      <c r="B43" s="115"/>
+      <c r="C43" s="115"/>
+      <c r="D43" s="115"/>
+      <c r="E43" s="115"/>
+      <c r="F43" s="115"/>
+      <c r="G43" s="115"/>
+      <c r="H43" s="115"/>
+      <c r="I43" s="115"/>
+      <c r="J43" s="115"/>
+      <c r="K43" s="115"/>
+      <c r="L43" s="115"/>
+      <c r="M43" s="115"/>
+      <c r="N43" s="115"/>
+      <c r="O43" s="115"/>
+      <c r="P43" s="115"/>
+      <c r="Q43" s="115"/>
+      <c r="R43" s="115"/>
+      <c r="S43" s="115"/>
+      <c r="T43" s="130"/>
+      <c r="U43" s="131"/>
+      <c r="V43" s="131"/>
+      <c r="W43" s="131"/>
+      <c r="X43" s="132"/>
+    </row>
+    <row r="44" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="129"/>
+      <c r="B44" s="115" t="s">
+        <v>218</v>
+      </c>
+      <c r="C44" s="115"/>
+      <c r="D44" s="115"/>
+      <c r="E44" s="115"/>
+      <c r="F44" s="115"/>
+      <c r="G44" s="115"/>
+      <c r="H44" s="115"/>
+      <c r="I44" s="115"/>
+      <c r="J44" s="115"/>
+      <c r="K44" s="115"/>
+      <c r="L44" s="115"/>
+      <c r="M44" s="115"/>
+      <c r="N44" s="115"/>
+      <c r="O44" s="115"/>
+      <c r="P44" s="115"/>
+      <c r="Q44" s="115"/>
+      <c r="R44" s="115"/>
+      <c r="S44" s="115"/>
+      <c r="T44" s="190" t="s">
+        <v>191</v>
+      </c>
+      <c r="U44" s="182"/>
+      <c r="V44" s="182"/>
+      <c r="W44" s="182"/>
+      <c r="X44" s="191"/>
+    </row>
+    <row r="45" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="129"/>
+      <c r="B45" s="115"/>
+      <c r="C45" s="115"/>
+      <c r="D45" s="115"/>
+      <c r="E45" s="115"/>
+      <c r="F45" s="115"/>
+      <c r="G45" s="115"/>
+      <c r="H45" s="115"/>
+      <c r="I45" s="115"/>
+      <c r="J45" s="115"/>
+      <c r="K45" s="115"/>
+      <c r="L45" s="115"/>
+      <c r="M45" s="115"/>
+      <c r="N45" s="115"/>
+      <c r="O45" s="115"/>
+      <c r="P45" s="115"/>
+      <c r="Q45" s="115"/>
+      <c r="R45" s="115"/>
+      <c r="S45" s="115"/>
+      <c r="T45" s="130"/>
+      <c r="U45" s="131"/>
+      <c r="V45" s="131"/>
+      <c r="W45" s="131"/>
+      <c r="X45" s="132"/>
+    </row>
+    <row r="46" spans="1:31" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="129"/>
+      <c r="B46" s="144" t="s">
         <v>219</v>
       </c>
-      <c r="C1" s="241"/>
-[...12 lines deleted...]
-      <c r="P1" s="243" t="s">
+      <c r="C46" s="192" t="s">
         <v>220</v>
       </c>
-      <c r="Q1" s="243"/>
-[...107 lines deleted...]
-      <c r="O5" s="219" t="s">
+      <c r="D46" s="192"/>
+      <c r="E46" s="192"/>
+      <c r="F46" s="192"/>
+      <c r="G46" s="192"/>
+      <c r="H46" s="192"/>
+      <c r="I46" s="192"/>
+      <c r="J46" s="192"/>
+      <c r="K46" s="192"/>
+      <c r="L46" s="192"/>
+      <c r="M46" s="192"/>
+      <c r="N46" s="192"/>
+      <c r="O46" s="192"/>
+      <c r="P46" s="192"/>
+      <c r="Q46" s="192"/>
+      <c r="R46" s="192"/>
+      <c r="S46" s="193"/>
+      <c r="T46" s="130"/>
+      <c r="U46" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V46" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W46" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X46" s="132"/>
+      <c r="Y46" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA46" s="116" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="129"/>
+      <c r="B47" s="144" t="s">
         <v>221</v>
       </c>
-      <c r="P5" s="220"/>
-[...128 lines deleted...]
-      <c r="T9" s="201" t="s">
+      <c r="C47" s="192" t="s">
         <v>222</v>
       </c>
-      <c r="U9" s="202"/>
-[...32 lines deleted...]
-      <c r="B11" s="153" t="s">
+      <c r="D47" s="192"/>
+      <c r="E47" s="192"/>
+      <c r="F47" s="192"/>
+      <c r="G47" s="192"/>
+      <c r="H47" s="192"/>
+      <c r="I47" s="192"/>
+      <c r="J47" s="192"/>
+      <c r="K47" s="192"/>
+      <c r="L47" s="192"/>
+      <c r="M47" s="192"/>
+      <c r="N47" s="192"/>
+      <c r="O47" s="192"/>
+      <c r="P47" s="192"/>
+      <c r="Q47" s="192"/>
+      <c r="R47" s="192"/>
+      <c r="S47" s="193"/>
+      <c r="T47" s="130"/>
+      <c r="U47" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V47" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W47" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X47" s="132"/>
+      <c r="Y47" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA47" s="116" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="129"/>
+      <c r="B48" s="144" t="s">
         <v>223</v>
       </c>
-      <c r="C11" s="199" t="s">
+      <c r="C48" s="192" t="s">
         <v>224</v>
       </c>
-      <c r="D11" s="199"/>
-[...16 lines deleted...]
-      <c r="U11" s="151" t="s">
+      <c r="D48" s="192"/>
+      <c r="E48" s="192"/>
+      <c r="F48" s="192"/>
+      <c r="G48" s="192"/>
+      <c r="H48" s="192"/>
+      <c r="I48" s="192"/>
+      <c r="J48" s="192"/>
+      <c r="K48" s="192"/>
+      <c r="L48" s="192"/>
+      <c r="M48" s="192"/>
+      <c r="N48" s="192"/>
+      <c r="O48" s="192"/>
+      <c r="P48" s="192"/>
+      <c r="Q48" s="192"/>
+      <c r="R48" s="192"/>
+      <c r="S48" s="193"/>
+      <c r="T48" s="130"/>
+      <c r="U48" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V48" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="W48" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X48" s="132"/>
+      <c r="AE48" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="129"/>
+      <c r="B49" s="137"/>
+      <c r="C49" s="137"/>
+      <c r="D49" s="137"/>
+      <c r="E49" s="137"/>
+      <c r="F49" s="137"/>
+      <c r="G49" s="137"/>
+      <c r="H49" s="137"/>
+      <c r="I49" s="137"/>
+      <c r="J49" s="137"/>
+      <c r="K49" s="137"/>
+      <c r="L49" s="137"/>
+      <c r="M49" s="137"/>
+      <c r="N49" s="137"/>
+      <c r="O49" s="137"/>
+      <c r="P49" s="137"/>
+      <c r="Q49" s="137"/>
+      <c r="R49" s="137"/>
+      <c r="S49" s="137"/>
+      <c r="T49" s="130"/>
+      <c r="U49" s="131"/>
+      <c r="V49" s="131"/>
+      <c r="W49" s="131"/>
+      <c r="X49" s="132"/>
+    </row>
+    <row r="50" spans="1:31" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="129"/>
+      <c r="B50" s="183" t="s">
+        <v>27</v>
+      </c>
+      <c r="C50" s="184"/>
+      <c r="D50" s="184"/>
+      <c r="E50" s="184"/>
+      <c r="F50" s="184"/>
+      <c r="G50" s="185"/>
+      <c r="H50" s="212" t="s">
+        <v>28</v>
+      </c>
+      <c r="I50" s="213"/>
+      <c r="J50" s="130"/>
+      <c r="K50" s="183" t="s">
+        <v>26</v>
+      </c>
+      <c r="L50" s="184"/>
+      <c r="M50" s="184"/>
+      <c r="N50" s="184"/>
+      <c r="O50" s="184"/>
+      <c r="P50" s="185"/>
+      <c r="Q50" s="212" t="s">
+        <v>20</v>
+      </c>
+      <c r="R50" s="214"/>
+      <c r="S50" s="115"/>
+      <c r="T50" s="130"/>
+      <c r="U50" s="131"/>
+      <c r="V50" s="131"/>
+      <c r="W50" s="131"/>
+      <c r="X50" s="132"/>
+    </row>
+    <row r="51" spans="1:31" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="129"/>
+      <c r="B51" s="115"/>
+      <c r="C51" s="115"/>
+      <c r="D51" s="115"/>
+      <c r="E51" s="115"/>
+      <c r="F51" s="115"/>
+      <c r="G51" s="115"/>
+      <c r="H51" s="115"/>
+      <c r="I51" s="115"/>
+      <c r="J51" s="115"/>
+      <c r="K51" s="115"/>
+      <c r="L51" s="115"/>
+      <c r="M51" s="115"/>
+      <c r="N51" s="115"/>
+      <c r="O51" s="115"/>
+      <c r="P51" s="115"/>
+      <c r="Q51" s="115"/>
+      <c r="R51" s="115"/>
+      <c r="S51" s="115"/>
+      <c r="T51" s="130"/>
+      <c r="U51" s="131"/>
+      <c r="V51" s="131"/>
+      <c r="W51" s="131"/>
+      <c r="X51" s="132"/>
+    </row>
+    <row r="52" spans="1:31" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="129"/>
+      <c r="B52" s="215"/>
+      <c r="C52" s="216"/>
+      <c r="D52" s="216"/>
+      <c r="E52" s="216"/>
+      <c r="F52" s="216"/>
+      <c r="G52" s="216"/>
+      <c r="H52" s="217"/>
+      <c r="I52" s="186" t="s">
+        <v>25</v>
+      </c>
+      <c r="J52" s="186"/>
+      <c r="K52" s="186"/>
+      <c r="L52" s="186"/>
+      <c r="M52" s="186"/>
+      <c r="N52" s="186" t="s">
+        <v>24</v>
+      </c>
+      <c r="O52" s="186"/>
+      <c r="P52" s="186"/>
+      <c r="Q52" s="186"/>
+      <c r="R52" s="186"/>
+      <c r="S52" s="115"/>
+      <c r="T52" s="130"/>
+      <c r="U52" s="131"/>
+      <c r="V52" s="131"/>
+      <c r="W52" s="131"/>
+      <c r="X52" s="132"/>
+    </row>
+    <row r="53" spans="1:31" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="129"/>
+      <c r="B53" s="218" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" s="219"/>
+      <c r="D53" s="219"/>
+      <c r="E53" s="219"/>
+      <c r="F53" s="219"/>
+      <c r="G53" s="220"/>
+      <c r="H53" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="I53" s="210" t="s">
+        <v>20</v>
+      </c>
+      <c r="J53" s="210"/>
+      <c r="K53" s="210"/>
+      <c r="L53" s="210"/>
+      <c r="M53" s="210"/>
+      <c r="N53" s="211"/>
+      <c r="O53" s="211"/>
+      <c r="P53" s="211"/>
+      <c r="Q53" s="211"/>
+      <c r="R53" s="211"/>
+      <c r="S53" s="115"/>
+      <c r="T53" s="130"/>
+      <c r="U53" s="131"/>
+      <c r="V53" s="131"/>
+      <c r="W53" s="131"/>
+      <c r="X53" s="132"/>
+    </row>
+    <row r="54" spans="1:31" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="129"/>
+      <c r="B54" s="221"/>
+      <c r="C54" s="222"/>
+      <c r="D54" s="222"/>
+      <c r="E54" s="222"/>
+      <c r="F54" s="222"/>
+      <c r="G54" s="223"/>
+      <c r="H54" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="210" t="s">
+        <v>20</v>
+      </c>
+      <c r="J54" s="210"/>
+      <c r="K54" s="210"/>
+      <c r="L54" s="210"/>
+      <c r="M54" s="210"/>
+      <c r="N54" s="210" t="s">
+        <v>20</v>
+      </c>
+      <c r="O54" s="210"/>
+      <c r="P54" s="210"/>
+      <c r="Q54" s="210"/>
+      <c r="R54" s="210"/>
+      <c r="S54" s="115"/>
+      <c r="T54" s="130"/>
+      <c r="U54" s="131"/>
+      <c r="V54" s="131"/>
+      <c r="W54" s="131"/>
+      <c r="X54" s="132"/>
+    </row>
+    <row r="55" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="129"/>
+      <c r="B55" s="115"/>
+      <c r="C55" s="115"/>
+      <c r="D55" s="115"/>
+      <c r="E55" s="115"/>
+      <c r="F55" s="115"/>
+      <c r="G55" s="115"/>
+      <c r="H55" s="115"/>
+      <c r="I55" s="115"/>
+      <c r="J55" s="115"/>
+      <c r="K55" s="115"/>
+      <c r="L55" s="115"/>
+      <c r="M55" s="115"/>
+      <c r="N55" s="115"/>
+      <c r="O55" s="115"/>
+      <c r="P55" s="115"/>
+      <c r="Q55" s="115"/>
+      <c r="R55" s="115"/>
+      <c r="S55" s="115"/>
+      <c r="T55" s="130"/>
+      <c r="U55" s="131"/>
+      <c r="V55" s="131"/>
+      <c r="W55" s="131"/>
+      <c r="X55" s="132"/>
+    </row>
+    <row r="56" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="129" t="s">
+        <v>19</v>
+      </c>
+      <c r="B56" s="115"/>
+      <c r="C56" s="115"/>
+      <c r="D56" s="115"/>
+      <c r="E56" s="115"/>
+      <c r="F56" s="115"/>
+      <c r="G56" s="115"/>
+      <c r="H56" s="115"/>
+      <c r="I56" s="115"/>
+      <c r="J56" s="115"/>
+      <c r="K56" s="115"/>
+      <c r="L56" s="115"/>
+      <c r="M56" s="115"/>
+      <c r="N56" s="115"/>
+      <c r="O56" s="115"/>
+      <c r="P56" s="115"/>
+      <c r="Q56" s="115"/>
+      <c r="R56" s="115"/>
+      <c r="S56" s="115"/>
+      <c r="T56" s="190" t="s">
+        <v>191</v>
+      </c>
+      <c r="U56" s="182"/>
+      <c r="V56" s="182"/>
+      <c r="W56" s="182"/>
+      <c r="X56" s="191"/>
+    </row>
+    <row r="57" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="129"/>
+      <c r="B57" s="115"/>
+      <c r="C57" s="115"/>
+      <c r="D57" s="115"/>
+      <c r="E57" s="115"/>
+      <c r="F57" s="115"/>
+      <c r="G57" s="115"/>
+      <c r="H57" s="115"/>
+      <c r="I57" s="115"/>
+      <c r="J57" s="115"/>
+      <c r="K57" s="115"/>
+      <c r="L57" s="115"/>
+      <c r="M57" s="115"/>
+      <c r="N57" s="115"/>
+      <c r="O57" s="115"/>
+      <c r="P57" s="115"/>
+      <c r="Q57" s="115"/>
+      <c r="R57" s="115"/>
+      <c r="S57" s="115"/>
+      <c r="T57" s="130"/>
+      <c r="U57" s="131"/>
+      <c r="V57" s="131"/>
+      <c r="W57" s="131"/>
+      <c r="X57" s="132"/>
+    </row>
+    <row r="58" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="129"/>
+      <c r="B58" s="144" t="s">
         <v>225</v>
       </c>
-      <c r="V11" s="151" t="s">
+      <c r="C58" s="192" t="s">
+        <v>226</v>
+      </c>
+      <c r="D58" s="192"/>
+      <c r="E58" s="192"/>
+      <c r="F58" s="192"/>
+      <c r="G58" s="192"/>
+      <c r="H58" s="192"/>
+      <c r="I58" s="192"/>
+      <c r="J58" s="192"/>
+      <c r="K58" s="192"/>
+      <c r="L58" s="192"/>
+      <c r="M58" s="192"/>
+      <c r="N58" s="192"/>
+      <c r="O58" s="192"/>
+      <c r="P58" s="192"/>
+      <c r="Q58" s="192"/>
+      <c r="R58" s="192"/>
+      <c r="S58" s="193"/>
+      <c r="T58" s="130"/>
+      <c r="U58" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V58" s="131" t="s">
         <v>18</v>
       </c>
-      <c r="W11" s="151" t="s">
-[...70 lines deleted...]
-      <c r="C14" s="199" t="s">
+      <c r="W58" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X58" s="163" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y58" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC58" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="129"/>
+      <c r="B59" s="144"/>
+      <c r="C59" s="192"/>
+      <c r="D59" s="192"/>
+      <c r="E59" s="192"/>
+      <c r="F59" s="192"/>
+      <c r="G59" s="192"/>
+      <c r="H59" s="192"/>
+      <c r="I59" s="192"/>
+      <c r="J59" s="192"/>
+      <c r="K59" s="192"/>
+      <c r="L59" s="192"/>
+      <c r="M59" s="192"/>
+      <c r="N59" s="192"/>
+      <c r="O59" s="192"/>
+      <c r="P59" s="192"/>
+      <c r="Q59" s="192"/>
+      <c r="R59" s="192"/>
+      <c r="S59" s="193"/>
+      <c r="T59" s="130"/>
+      <c r="U59" s="131"/>
+      <c r="V59" s="131"/>
+      <c r="W59" s="131"/>
+      <c r="X59" s="132"/>
+    </row>
+    <row r="60" spans="1:31" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="129"/>
+      <c r="B60" s="144"/>
+      <c r="C60" s="141"/>
+      <c r="D60" s="141"/>
+      <c r="E60" s="141"/>
+      <c r="F60" s="141"/>
+      <c r="G60" s="141"/>
+      <c r="H60" s="141"/>
+      <c r="I60" s="141"/>
+      <c r="J60" s="141"/>
+      <c r="K60" s="141"/>
+      <c r="L60" s="141"/>
+      <c r="M60" s="141"/>
+      <c r="N60" s="141"/>
+      <c r="O60" s="141"/>
+      <c r="P60" s="141"/>
+      <c r="Q60" s="141"/>
+      <c r="R60" s="141"/>
+      <c r="S60" s="145"/>
+      <c r="T60" s="130"/>
+      <c r="U60" s="131"/>
+      <c r="V60" s="131"/>
+      <c r="W60" s="131"/>
+      <c r="X60" s="163"/>
+    </row>
+    <row r="61" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="129"/>
+      <c r="B61" s="144" t="s">
+        <v>197</v>
+      </c>
+      <c r="C61" s="192" t="s">
         <v>227</v>
       </c>
-      <c r="D14" s="199"/>
-[...19 lines deleted...]
-      <c r="V14" s="151" t="s">
+      <c r="D61" s="192"/>
+      <c r="E61" s="192"/>
+      <c r="F61" s="192"/>
+      <c r="G61" s="192"/>
+      <c r="H61" s="192"/>
+      <c r="I61" s="192"/>
+      <c r="J61" s="192"/>
+      <c r="K61" s="192"/>
+      <c r="L61" s="192"/>
+      <c r="M61" s="192"/>
+      <c r="N61" s="192"/>
+      <c r="O61" s="192"/>
+      <c r="P61" s="192"/>
+      <c r="Q61" s="192"/>
+      <c r="R61" s="192"/>
+      <c r="S61" s="193"/>
+      <c r="T61" s="130"/>
+      <c r="U61" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="V61" s="131" t="s">
         <v>18</v>
       </c>
-      <c r="W14" s="151" t="s">
-[...61 lines deleted...]
-      <c r="B17" s="135" t="s">
+      <c r="W61" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="X61" s="163" t="s">
+        <v>244</v>
+      </c>
+      <c r="AE61" s="116" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="146"/>
+      <c r="B62" s="147"/>
+      <c r="C62" s="225"/>
+      <c r="D62" s="225"/>
+      <c r="E62" s="225"/>
+      <c r="F62" s="225"/>
+      <c r="G62" s="225"/>
+      <c r="H62" s="225"/>
+      <c r="I62" s="225"/>
+      <c r="J62" s="225"/>
+      <c r="K62" s="225"/>
+      <c r="L62" s="225"/>
+      <c r="M62" s="225"/>
+      <c r="N62" s="225"/>
+      <c r="O62" s="225"/>
+      <c r="P62" s="225"/>
+      <c r="Q62" s="225"/>
+      <c r="R62" s="225"/>
+      <c r="S62" s="226"/>
+      <c r="T62" s="148"/>
+      <c r="U62" s="149"/>
+      <c r="V62" s="149"/>
+      <c r="W62" s="149"/>
+      <c r="X62" s="150"/>
+    </row>
+    <row r="63" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="125"/>
+      <c r="B63" s="125"/>
+      <c r="C63" s="125"/>
+      <c r="D63" s="125"/>
+      <c r="E63" s="125"/>
+      <c r="F63" s="125"/>
+      <c r="G63" s="125"/>
+      <c r="H63" s="125"/>
+      <c r="I63" s="125"/>
+      <c r="J63" s="125"/>
+      <c r="K63" s="125"/>
+      <c r="L63" s="125"/>
+      <c r="M63" s="125"/>
+      <c r="N63" s="125"/>
+      <c r="O63" s="125"/>
+      <c r="P63" s="125"/>
+      <c r="Q63" s="125"/>
+      <c r="R63" s="125"/>
+      <c r="S63" s="125"/>
+      <c r="T63" s="125"/>
+      <c r="U63" s="125"/>
+      <c r="V63" s="125"/>
+      <c r="W63" s="125"/>
+      <c r="X63" s="125"/>
+    </row>
+    <row r="64" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="115" t="s">
         <v>228</v>
       </c>
-      <c r="C17" s="241" t="s">
+      <c r="B64" s="115"/>
+      <c r="C64" s="115"/>
+      <c r="D64" s="115"/>
+      <c r="E64" s="115"/>
+      <c r="F64" s="115"/>
+      <c r="G64" s="115"/>
+      <c r="H64" s="115"/>
+      <c r="I64" s="115"/>
+      <c r="J64" s="115"/>
+      <c r="K64" s="115"/>
+      <c r="L64" s="115"/>
+      <c r="M64" s="115"/>
+      <c r="N64" s="115"/>
+      <c r="O64" s="115"/>
+      <c r="P64" s="115"/>
+      <c r="Q64" s="115"/>
+      <c r="R64" s="115"/>
+      <c r="S64" s="115"/>
+      <c r="T64" s="115"/>
+      <c r="U64" s="115"/>
+      <c r="V64" s="115"/>
+      <c r="W64" s="115"/>
+      <c r="X64" s="115"/>
+    </row>
+    <row r="65" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="151">
+        <v>1</v>
+      </c>
+      <c r="B65" s="224" t="s">
         <v>229</v>
       </c>
-      <c r="D17" s="241"/>
-[...70 lines deleted...]
-      <c r="C19" s="232" t="s">
+      <c r="C65" s="224"/>
+      <c r="D65" s="224"/>
+      <c r="E65" s="224"/>
+      <c r="F65" s="224"/>
+      <c r="G65" s="224"/>
+      <c r="H65" s="224"/>
+      <c r="I65" s="224"/>
+      <c r="J65" s="224"/>
+      <c r="K65" s="224"/>
+      <c r="L65" s="224"/>
+      <c r="M65" s="224"/>
+      <c r="N65" s="224"/>
+      <c r="O65" s="224"/>
+      <c r="P65" s="224"/>
+      <c r="Q65" s="224"/>
+      <c r="R65" s="224"/>
+      <c r="S65" s="224"/>
+      <c r="T65" s="224"/>
+      <c r="U65" s="224"/>
+      <c r="V65" s="224"/>
+      <c r="W65" s="224"/>
+      <c r="X65" s="224"/>
+    </row>
+    <row r="66" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="134" t="s">
         <v>230</v>
       </c>
-      <c r="D19" s="232"/>
-[...70 lines deleted...]
-      <c r="C21" s="199" t="s">
+      <c r="B66" s="192" t="s">
         <v>231</v>
       </c>
-      <c r="D21" s="199"/>
-[...93 lines deleted...]
-      <c r="B24" s="135" t="s">
+      <c r="C66" s="192"/>
+      <c r="D66" s="192"/>
+      <c r="E66" s="192"/>
+      <c r="F66" s="192"/>
+      <c r="G66" s="192"/>
+      <c r="H66" s="192"/>
+      <c r="I66" s="192"/>
+      <c r="J66" s="192"/>
+      <c r="K66" s="192"/>
+      <c r="L66" s="192"/>
+      <c r="M66" s="192"/>
+      <c r="N66" s="192"/>
+      <c r="O66" s="192"/>
+      <c r="P66" s="192"/>
+      <c r="Q66" s="192"/>
+      <c r="R66" s="192"/>
+      <c r="S66" s="192"/>
+      <c r="T66" s="192"/>
+      <c r="U66" s="192"/>
+      <c r="V66" s="192"/>
+      <c r="W66" s="192"/>
+      <c r="X66" s="192"/>
+    </row>
+    <row r="67" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="151">
+        <v>3</v>
+      </c>
+      <c r="B67" s="224" t="s">
         <v>232</v>
       </c>
-      <c r="C24" s="135" t="s">
+      <c r="C67" s="224"/>
+      <c r="D67" s="224"/>
+      <c r="E67" s="224"/>
+      <c r="F67" s="224"/>
+      <c r="G67" s="224"/>
+      <c r="H67" s="224"/>
+      <c r="I67" s="224"/>
+      <c r="J67" s="224"/>
+      <c r="K67" s="224"/>
+      <c r="L67" s="224"/>
+      <c r="M67" s="224"/>
+      <c r="N67" s="224"/>
+      <c r="O67" s="224"/>
+      <c r="P67" s="224"/>
+      <c r="Q67" s="224"/>
+      <c r="R67" s="224"/>
+      <c r="S67" s="224"/>
+      <c r="T67" s="224"/>
+      <c r="U67" s="224"/>
+      <c r="V67" s="224"/>
+      <c r="W67" s="224"/>
+      <c r="X67" s="224"/>
+    </row>
+    <row r="68" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="151">
+        <v>4</v>
+      </c>
+      <c r="B68" s="192" t="s">
         <v>233</v>
       </c>
-      <c r="D24" s="135"/>
-[...67 lines deleted...]
-      <c r="B26" s="135" t="s">
+      <c r="C68" s="224"/>
+      <c r="D68" s="224"/>
+      <c r="E68" s="224"/>
+      <c r="F68" s="224"/>
+      <c r="G68" s="224"/>
+      <c r="H68" s="224"/>
+      <c r="I68" s="224"/>
+      <c r="J68" s="224"/>
+      <c r="K68" s="224"/>
+      <c r="L68" s="224"/>
+      <c r="M68" s="224"/>
+      <c r="N68" s="224"/>
+      <c r="O68" s="224"/>
+      <c r="P68" s="224"/>
+      <c r="Q68" s="224"/>
+      <c r="R68" s="224"/>
+      <c r="S68" s="224"/>
+      <c r="T68" s="224"/>
+      <c r="U68" s="224"/>
+      <c r="V68" s="224"/>
+      <c r="W68" s="224"/>
+      <c r="X68" s="224"/>
+      <c r="Y68" s="118"/>
+    </row>
+    <row r="69" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A69" s="115"/>
+      <c r="B69" s="115"/>
+      <c r="C69" s="115"/>
+      <c r="D69" s="115"/>
+      <c r="E69" s="115"/>
+      <c r="F69" s="115"/>
+      <c r="G69" s="115"/>
+      <c r="H69" s="115"/>
+      <c r="I69" s="115"/>
+      <c r="J69" s="115"/>
+      <c r="K69" s="115"/>
+      <c r="L69" s="115"/>
+      <c r="M69" s="115"/>
+      <c r="N69" s="115"/>
+      <c r="O69" s="115"/>
+      <c r="P69" s="115"/>
+      <c r="Q69" s="115"/>
+      <c r="R69" s="115"/>
+      <c r="S69" s="115"/>
+      <c r="T69" s="115"/>
+      <c r="U69" s="115"/>
+      <c r="V69" s="115"/>
+      <c r="W69" s="115"/>
+      <c r="X69" s="115"/>
+    </row>
+    <row r="70" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="E70" s="152" t="s">
         <v>234</v>
-      </c>
-[...1418 lines deleted...]
-        <v>265</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="62">
-    <mergeCell ref="C17:S17"/>
-[...22 lines deleted...]
-    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="B68:X68"/>
+    <mergeCell ref="T56:X56"/>
+    <mergeCell ref="C58:S59"/>
+    <mergeCell ref="C61:S62"/>
+    <mergeCell ref="B65:X65"/>
+    <mergeCell ref="B66:X66"/>
+    <mergeCell ref="B67:X67"/>
+    <mergeCell ref="B52:H52"/>
+    <mergeCell ref="I52:M52"/>
+    <mergeCell ref="N52:R52"/>
+    <mergeCell ref="B53:G54"/>
+    <mergeCell ref="I53:M53"/>
+    <mergeCell ref="N53:R53"/>
+    <mergeCell ref="I54:M54"/>
+    <mergeCell ref="N54:R54"/>
+    <mergeCell ref="T44:X44"/>
+    <mergeCell ref="C47:S47"/>
+    <mergeCell ref="C48:S48"/>
+    <mergeCell ref="B50:G50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="K50:P50"/>
+    <mergeCell ref="Q50:R50"/>
+    <mergeCell ref="C46:S46"/>
     <mergeCell ref="C42:J42"/>
     <mergeCell ref="K42:M42"/>
     <mergeCell ref="N42:P42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="C38:J38"/>
     <mergeCell ref="K38:M38"/>
     <mergeCell ref="N38:P38"/>
     <mergeCell ref="C40:J40"/>
     <mergeCell ref="K40:M40"/>
     <mergeCell ref="N40:P40"/>
     <mergeCell ref="R40:S40"/>
     <mergeCell ref="C41:J41"/>
     <mergeCell ref="K41:M41"/>
     <mergeCell ref="N41:P41"/>
     <mergeCell ref="R41:S41"/>
-    <mergeCell ref="T44:X44"/>
-[...21 lines deleted...]
-    <mergeCell ref="B67:X67"/>
+    <mergeCell ref="T38:X38"/>
+    <mergeCell ref="C39:J39"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="N39:P39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="C19:S19"/>
+    <mergeCell ref="C21:S22"/>
+    <mergeCell ref="C28:S29"/>
+    <mergeCell ref="B34:S35"/>
+    <mergeCell ref="C37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="C17:S17"/>
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="P1:X1"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="L5:N5"/>
+    <mergeCell ref="O5:X5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="F6:X6"/>
+    <mergeCell ref="T9:X9"/>
+    <mergeCell ref="C11:S12"/>
+    <mergeCell ref="C14:S15"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="I53:I54">
     <cfRule type="expression" dxfId="4" priority="2">
       <formula>I53="人"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N54">
     <cfRule type="expression" dxfId="3" priority="3">
       <formula>N54="人"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X41">
     <cfRule type="expression" dxfId="2" priority="1">
       <formula>U41="□"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X58">
     <cfRule type="expression" dxfId="1" priority="5">
       <formula>U58="□"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X60:X61">
     <cfRule type="expression" dxfId="0" priority="4">
       <formula>U60="□"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U11:U12 W11:W12 U14 W14 U17 W17 U19 W19 U21 W21 U24 W24 U26 W26 U28 W28 U39:U42 W39:W42 U46:U48 W46:W48 U58 W58 U61 W61" xr:uid="{7ADDEF8F-E1D8-4FBF-8EAB-919DF8EFA216}">
       <formula1>"□,■"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F6:X6" xr:uid="{97FC9D46-DC88-4A60-962C-3A2EC6E441ED}">
       <formula1>"１　特定事業所加算(Ⅰ),２　特定事業所加算(Ⅱ),３　特定事業所加算(Ⅲ)　,４　特定事業所加算(Ⅳ)"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O5:X5" xr:uid="{0485E8F8-B3F4-4B22-9FB6-5F9648AFCF6E}">
       <formula1>"１　新規,２　変更,３　終了"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X58 X61 X41" xr:uid="{7A33D3A0-1085-44A7-BBB9-3BEE1F06E73A}">
       <formula1>"前年度,前3月"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E56B3E0-5532-4963-9FA9-A8B4B0693848}">
-[...1092 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21B8F420-B4AE-4874-BD5A-90FBA35EC3A5}">
   <sheetPr codeName="Sheet35">
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AJ42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="K1" sqref="K1:O1"/>
-      <selection pane="bottomLeft" activeCell="K1" sqref="K1:O1"/>
+      <selection pane="bottomLeft" activeCell="M13" sqref="M13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="8" customWidth="1"/>
+    <col min="1" max="1" width="7.88671875" style="8" customWidth="1"/>
     <col min="2" max="2" width="9" style="8"/>
-    <col min="3" max="3" width="3.25" style="8" customWidth="1"/>
+    <col min="3" max="3" width="3.21875" style="8" customWidth="1"/>
     <col min="4" max="16" width="8" style="8" customWidth="1"/>
     <col min="17" max="17" width="9" style="9"/>
     <col min="18" max="19" width="9" style="8"/>
-    <col min="20" max="20" width="7.875" style="8" customWidth="1"/>
+    <col min="20" max="20" width="7.88671875" style="8" customWidth="1"/>
     <col min="21" max="21" width="9" style="8"/>
-    <col min="22" max="22" width="3.25" style="8" customWidth="1"/>
+    <col min="22" max="22" width="3.21875" style="8" customWidth="1"/>
     <col min="23" max="35" width="8" style="8" customWidth="1"/>
     <col min="36" max="36" width="9" style="9"/>
     <col min="37" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" s="38" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:36" s="38" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
         <v>94</v>
       </c>
       <c r="E1" s="41"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
-      <c r="K1" s="316" t="s">
+      <c r="K1" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="L1" s="316"/>
-[...2 lines deleted...]
-      <c r="O1" s="316"/>
+      <c r="L1" s="227"/>
+      <c r="M1" s="227"/>
+      <c r="N1" s="227"/>
+      <c r="O1" s="227"/>
       <c r="Q1" s="39"/>
       <c r="S1" s="43"/>
       <c r="T1" s="42" t="s">
         <v>94</v>
       </c>
       <c r="X1" s="41"/>
       <c r="AB1" s="40"/>
       <c r="AC1" s="40"/>
-      <c r="AD1" s="316" t="s">
+      <c r="AD1" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="AE1" s="316"/>
-      <c r="AF1" s="317" t="s">
+      <c r="AE1" s="227"/>
+      <c r="AF1" s="228" t="s">
         <v>92</v>
       </c>
-      <c r="AG1" s="317"/>
-      <c r="AH1" s="317"/>
+      <c r="AG1" s="228"/>
+      <c r="AH1" s="228"/>
       <c r="AJ1" s="39"/>
     </row>
-    <row r="2" spans="1:36" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:36" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="S2" s="11"/>
       <c r="T2" s="37" t="s">
         <v>91</v>
       </c>
       <c r="U2" s="23"/>
       <c r="V2" s="23"/>
       <c r="W2" s="23"/>
     </row>
-    <row r="3" spans="1:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="37"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="S3" s="11"/>
       <c r="T3" s="37"/>
       <c r="U3" s="23"/>
       <c r="V3" s="23"/>
       <c r="W3" s="23"/>
     </row>
-    <row r="4" spans="1:36" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:36" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="S4" s="11"/>
       <c r="T4" s="10" t="s">
         <v>90</v>
       </c>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="23"/>
     </row>
-    <row r="5" spans="1:36" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:36" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A5" s="23"/>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="P5" s="22" t="s">
         <v>65</v>
       </c>
       <c r="S5" s="11"/>
       <c r="T5" s="23"/>
       <c r="U5" s="23"/>
       <c r="V5" s="23"/>
       <c r="W5" s="23"/>
       <c r="AI5" s="22" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="6" spans="1:36" ht="36.75" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C6" s="299"/>
+    <row r="6" spans="1:36" ht="48.6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="230"/>
+      <c r="B6" s="231"/>
+      <c r="C6" s="232"/>
       <c r="D6" s="21" t="s">
         <v>64</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>63</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>62</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>61</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>60</v>
       </c>
       <c r="I6" s="21" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>58</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>57</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>56</v>
       </c>
       <c r="M6" s="21" t="s">
         <v>55</v>
       </c>
       <c r="N6" s="20" t="s">
         <v>54</v>
       </c>
       <c r="O6" s="19" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="18" t="s">
         <v>52</v>
       </c>
       <c r="S6" s="11"/>
-      <c r="T6" s="297"/>
-[...1 lines deleted...]
-      <c r="V6" s="299"/>
+      <c r="T6" s="230"/>
+      <c r="U6" s="231"/>
+      <c r="V6" s="232"/>
       <c r="W6" s="21" t="s">
         <v>64</v>
       </c>
       <c r="X6" s="21" t="s">
         <v>63</v>
       </c>
       <c r="Y6" s="21" t="s">
         <v>62</v>
       </c>
       <c r="Z6" s="21" t="s">
         <v>61</v>
       </c>
       <c r="AA6" s="21" t="s">
         <v>60</v>
       </c>
       <c r="AB6" s="21" t="s">
         <v>59</v>
       </c>
       <c r="AC6" s="21" t="s">
         <v>58</v>
       </c>
       <c r="AD6" s="21" t="s">
         <v>57</v>
       </c>
       <c r="AE6" s="21" t="s">
         <v>56</v>
       </c>
       <c r="AF6" s="21" t="s">
         <v>55</v>
       </c>
       <c r="AG6" s="20" t="s">
         <v>54</v>
       </c>
       <c r="AH6" s="19" t="s">
         <v>53</v>
       </c>
       <c r="AI6" s="18" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="1:36" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="295" t="s">
+    <row r="7" spans="1:36" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="233" t="s">
         <v>89</v>
       </c>
-      <c r="B7" s="295"/>
-      <c r="C7" s="296"/>
+      <c r="B7" s="233"/>
+      <c r="C7" s="234"/>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="36"/>
       <c r="L7" s="36"/>
       <c r="M7" s="36"/>
       <c r="N7" s="36"/>
       <c r="O7" s="35">
         <f>SUM(D7:N7)</f>
         <v>0</v>
       </c>
       <c r="P7" s="14">
         <f>ROUNDDOWN(O7/11,1)</f>
         <v>0</v>
       </c>
       <c r="Q7" s="9" t="s">
         <v>88</v>
       </c>
       <c r="S7" s="11"/>
-      <c r="T7" s="295" t="s">
+      <c r="T7" s="233" t="s">
         <v>89</v>
       </c>
-      <c r="U7" s="295"/>
-      <c r="V7" s="296"/>
+      <c r="U7" s="233"/>
+      <c r="V7" s="234"/>
       <c r="W7" s="34">
         <v>800</v>
       </c>
       <c r="X7" s="34">
         <v>796</v>
       </c>
       <c r="Y7" s="34">
         <v>798</v>
       </c>
       <c r="Z7" s="34">
         <v>802</v>
       </c>
       <c r="AA7" s="34">
         <v>810</v>
       </c>
       <c r="AB7" s="34">
         <v>790</v>
       </c>
       <c r="AC7" s="34">
         <v>798</v>
       </c>
       <c r="AD7" s="34">
         <v>800</v>
       </c>
       <c r="AE7" s="34">
         <v>802</v>
       </c>
       <c r="AF7" s="34">
         <v>804</v>
       </c>
       <c r="AG7" s="34">
         <v>800</v>
       </c>
       <c r="AH7" s="33">
         <f>SUM(W7:AG7)</f>
         <v>8800</v>
       </c>
       <c r="AI7" s="14">
         <f>ROUNDDOWN(AH7/11,1)</f>
         <v>800</v>
       </c>
       <c r="AJ7" s="9" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="8" spans="1:36" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="295" t="s">
+    <row r="8" spans="1:36" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="233" t="s">
         <v>87</v>
       </c>
-      <c r="B8" s="295"/>
-      <c r="C8" s="296"/>
+      <c r="B8" s="233"/>
+      <c r="C8" s="234"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
       <c r="I8" s="36"/>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="36"/>
       <c r="N8" s="36"/>
       <c r="O8" s="35">
         <f>SUM(D8:N8)</f>
         <v>0</v>
       </c>
       <c r="P8" s="14">
         <f>ROUNDDOWN(O8/11,1)</f>
         <v>0</v>
       </c>
       <c r="Q8" s="9" t="s">
         <v>86</v>
       </c>
       <c r="S8" s="11"/>
-      <c r="T8" s="295" t="s">
+      <c r="T8" s="233" t="s">
         <v>87</v>
       </c>
-      <c r="U8" s="295"/>
-      <c r="V8" s="296"/>
+      <c r="U8" s="233"/>
+      <c r="V8" s="234"/>
       <c r="W8" s="34">
         <v>320</v>
       </c>
       <c r="X8" s="34">
         <v>300</v>
       </c>
       <c r="Y8" s="34">
         <v>295</v>
       </c>
       <c r="Z8" s="34">
         <v>310</v>
       </c>
       <c r="AA8" s="34">
         <v>288</v>
       </c>
       <c r="AB8" s="34">
         <v>295</v>
       </c>
       <c r="AC8" s="34">
         <v>300</v>
       </c>
       <c r="AD8" s="34">
         <v>290</v>
       </c>
       <c r="AE8" s="34">
         <v>288</v>
       </c>
       <c r="AF8" s="34">
         <v>298</v>
       </c>
       <c r="AG8" s="34">
         <v>300</v>
       </c>
       <c r="AH8" s="33">
         <f>SUM(W8:AG8)</f>
         <v>3284</v>
       </c>
       <c r="AI8" s="14">
         <f>ROUNDDOWN(AH8/11,1)</f>
         <v>298.5</v>
       </c>
       <c r="AJ8" s="9" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="9" spans="1:36" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="303" t="s">
+    <row r="9" spans="1:36" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="235" t="s">
         <v>85</v>
       </c>
-      <c r="B9" s="303"/>
-      <c r="C9" s="304"/>
+      <c r="B9" s="235"/>
+      <c r="C9" s="236"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="36"/>
       <c r="N9" s="36"/>
       <c r="O9" s="35">
         <f>SUM(D9:N9)</f>
         <v>0</v>
       </c>
       <c r="P9" s="14">
         <f>ROUNDDOWN(O9/11,1)</f>
         <v>0</v>
       </c>
       <c r="Q9" s="9" t="s">
         <v>84</v>
       </c>
       <c r="S9" s="11"/>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="235" t="s">
         <v>85</v>
       </c>
-      <c r="U9" s="303"/>
-      <c r="V9" s="304"/>
+      <c r="U9" s="235"/>
+      <c r="V9" s="236"/>
       <c r="W9" s="34">
         <v>400</v>
       </c>
       <c r="X9" s="34">
         <v>420</v>
       </c>
       <c r="Y9" s="34">
         <v>410</v>
       </c>
       <c r="Z9" s="34">
         <v>420</v>
       </c>
       <c r="AA9" s="34">
         <v>395</v>
       </c>
       <c r="AB9" s="34">
         <v>420</v>
       </c>
       <c r="AC9" s="34">
         <v>410</v>
       </c>
       <c r="AD9" s="34">
         <v>440</v>
       </c>
       <c r="AE9" s="34">
         <v>480</v>
       </c>
       <c r="AF9" s="34">
         <v>400</v>
       </c>
       <c r="AG9" s="34">
         <v>430</v>
       </c>
       <c r="AH9" s="33">
         <f>SUM(W9:AG9)</f>
         <v>4625</v>
       </c>
       <c r="AI9" s="14">
         <f>ROUNDDOWN(AH9/11,1)</f>
         <v>420.4</v>
       </c>
       <c r="AJ9" s="9" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="1:36" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:36" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="32"/>
       <c r="B10" s="32"/>
       <c r="C10" s="32"/>
       <c r="P10" s="31"/>
       <c r="S10" s="11"/>
       <c r="T10" s="32"/>
       <c r="U10" s="32"/>
       <c r="V10" s="32"/>
       <c r="AI10" s="31"/>
     </row>
-    <row r="11" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:36" x14ac:dyDescent="0.2">
       <c r="S11" s="11"/>
     </row>
-    <row r="12" spans="1:36" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:36" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="S12" s="11"/>
     </row>
-    <row r="13" spans="1:36" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:36" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="10"/>
-      <c r="F13" s="300"/>
-      <c r="G13" s="301"/>
+      <c r="F13" s="250"/>
+      <c r="G13" s="251"/>
       <c r="H13" s="30" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="9" t="s">
         <v>81</v>
       </c>
       <c r="S13" s="11"/>
       <c r="T13" s="10" t="s">
         <v>83</v>
       </c>
       <c r="U13" s="10"/>
-      <c r="Y13" s="318">
+      <c r="Y13" s="237">
         <v>160</v>
       </c>
-      <c r="Z13" s="319"/>
+      <c r="Z13" s="238"/>
       <c r="AA13" s="30" t="s">
         <v>82</v>
       </c>
       <c r="AB13" s="9" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="14" spans="1:36" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:36" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A14" s="10"/>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="H14" s="9"/>
       <c r="S14" s="11"/>
       <c r="T14" s="10"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="AA14" s="9"/>
     </row>
-    <row r="15" spans="1:36" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F15" s="310" t="s">
+    <row r="15" spans="1:36" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="239"/>
+      <c r="B15" s="239"/>
+      <c r="C15" s="239"/>
+      <c r="D15" s="239"/>
+      <c r="E15" s="239"/>
+      <c r="F15" s="247" t="s">
         <v>80</v>
       </c>
-      <c r="G15" s="310"/>
+      <c r="G15" s="247"/>
       <c r="H15" s="9"/>
       <c r="J15" s="9"/>
       <c r="S15" s="11"/>
-      <c r="T15" s="305"/>
-[...4 lines deleted...]
-      <c r="Y15" s="310" t="s">
+      <c r="T15" s="239"/>
+      <c r="U15" s="239"/>
+      <c r="V15" s="239"/>
+      <c r="W15" s="239"/>
+      <c r="X15" s="239"/>
+      <c r="Y15" s="247" t="s">
         <v>80</v>
       </c>
-      <c r="Z15" s="310"/>
+      <c r="Z15" s="247"/>
       <c r="AA15" s="9"/>
       <c r="AC15" s="9"/>
     </row>
-    <row r="16" spans="1:36" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:36" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
-      <c r="F16" s="306" t="e">
+      <c r="F16" s="241" t="e">
         <f>ROUNDDOWN(P7/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G16" s="307"/>
-      <c r="H16" s="302" t="s">
+      <c r="G16" s="242"/>
+      <c r="H16" s="229" t="s">
         <v>20</v>
       </c>
-      <c r="I16" s="302" t="s">
+      <c r="I16" s="229" t="s">
         <v>78</v>
       </c>
       <c r="S16" s="11"/>
       <c r="T16" s="10" t="s">
         <v>79</v>
       </c>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="X16" s="10"/>
-      <c r="Y16" s="306">
+      <c r="Y16" s="241">
         <f>ROUNDDOWN(AI7/Y13,1)</f>
         <v>5</v>
       </c>
-      <c r="Z16" s="307"/>
-      <c r="AA16" s="302" t="s">
+      <c r="Z16" s="242"/>
+      <c r="AA16" s="229" t="s">
         <v>20</v>
       </c>
-      <c r="AB16" s="302" t="s">
+      <c r="AB16" s="229" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="17" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
-      <c r="F17" s="308"/>
-[...2 lines deleted...]
-      <c r="I17" s="302"/>
+      <c r="F17" s="243"/>
+      <c r="G17" s="244"/>
+      <c r="H17" s="229"/>
+      <c r="I17" s="229"/>
       <c r="K17" s="9"/>
       <c r="S17" s="11"/>
       <c r="T17" s="10" t="s">
         <v>77</v>
       </c>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
       <c r="W17" s="10"/>
       <c r="X17" s="10"/>
-      <c r="Y17" s="308"/>
-[...2 lines deleted...]
-      <c r="AB17" s="302"/>
+      <c r="Y17" s="243"/>
+      <c r="Z17" s="244"/>
+      <c r="AA17" s="229"/>
+      <c r="AB17" s="229"/>
       <c r="AD17" s="9"/>
     </row>
-    <row r="18" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27"/>
       <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="27"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="K18" s="9"/>
       <c r="S18" s="11"/>
       <c r="T18" s="27"/>
       <c r="U18" s="27"/>
       <c r="V18" s="27"/>
       <c r="W18" s="27"/>
       <c r="X18" s="27"/>
       <c r="Y18" s="29"/>
       <c r="Z18" s="29"/>
       <c r="AA18" s="9"/>
       <c r="AB18" s="9"/>
       <c r="AD18" s="9"/>
     </row>
-    <row r="19" spans="1:30" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:30" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
-      <c r="F19" s="306" t="e">
+      <c r="F19" s="241" t="e">
         <f>ROUNDDOWN(P8/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G19" s="307"/>
-      <c r="H19" s="302" t="s">
+      <c r="G19" s="242"/>
+      <c r="H19" s="229" t="s">
         <v>20</v>
       </c>
-      <c r="I19" s="302" t="s">
+      <c r="I19" s="229" t="s">
         <v>75</v>
       </c>
       <c r="S19" s="11"/>
       <c r="T19" s="10" t="s">
         <v>76</v>
       </c>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="X19" s="10"/>
-      <c r="Y19" s="306">
+      <c r="Y19" s="241">
         <f>ROUNDDOWN(AI8/Y13,1)</f>
         <v>1.8</v>
       </c>
-      <c r="Z19" s="307"/>
-      <c r="AA19" s="302" t="s">
+      <c r="Z19" s="242"/>
+      <c r="AA19" s="229" t="s">
         <v>20</v>
       </c>
-      <c r="AB19" s="302" t="s">
+      <c r="AB19" s="229" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="20" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
-      <c r="F20" s="308"/>
-[...2 lines deleted...]
-      <c r="I20" s="302"/>
+      <c r="F20" s="243"/>
+      <c r="G20" s="244"/>
+      <c r="H20" s="229"/>
+      <c r="I20" s="229"/>
       <c r="S20" s="11"/>
       <c r="T20" s="10" t="s">
         <v>74</v>
       </c>
       <c r="U20" s="10"/>
       <c r="V20" s="10"/>
       <c r="W20" s="10"/>
       <c r="X20" s="10"/>
-      <c r="Y20" s="308"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="Y20" s="243"/>
+      <c r="Z20" s="244"/>
+      <c r="AA20" s="229"/>
+      <c r="AB20" s="229"/>
+    </row>
+    <row r="21" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27"/>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="S21" s="11"/>
       <c r="T21" s="27"/>
       <c r="U21" s="27"/>
       <c r="V21" s="27"/>
       <c r="W21" s="27"/>
       <c r="X21" s="27"/>
       <c r="Y21" s="29"/>
       <c r="Z21" s="29"/>
       <c r="AA21" s="9"/>
       <c r="AB21" s="9"/>
     </row>
-    <row r="22" spans="1:30" ht="46.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="315" t="s">
+    <row r="22" spans="1:30" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="240" t="s">
         <v>73</v>
       </c>
-      <c r="B22" s="315"/>
-[...3 lines deleted...]
-      <c r="F22" s="306" t="e">
+      <c r="B22" s="240"/>
+      <c r="C22" s="240"/>
+      <c r="D22" s="240"/>
+      <c r="E22" s="240"/>
+      <c r="F22" s="241" t="e">
         <f>ROUNDDOWN(P9/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G22" s="307"/>
-      <c r="H22" s="302" t="s">
+      <c r="G22" s="242"/>
+      <c r="H22" s="229" t="s">
         <v>20</v>
       </c>
-      <c r="I22" s="302" t="s">
+      <c r="I22" s="229" t="s">
         <v>72</v>
       </c>
       <c r="S22" s="11"/>
-      <c r="T22" s="315" t="s">
+      <c r="T22" s="240" t="s">
         <v>73</v>
       </c>
-      <c r="U22" s="315"/>
-[...3 lines deleted...]
-      <c r="Y22" s="306">
+      <c r="U22" s="240"/>
+      <c r="V22" s="240"/>
+      <c r="W22" s="240"/>
+      <c r="X22" s="240"/>
+      <c r="Y22" s="241">
         <f>ROUNDDOWN(AI9/Y13,1)</f>
         <v>2.6</v>
       </c>
-      <c r="Z22" s="307"/>
-      <c r="AA22" s="302" t="s">
+      <c r="Z22" s="242"/>
+      <c r="AA22" s="229" t="s">
         <v>20</v>
       </c>
-      <c r="AB22" s="302" t="s">
+      <c r="AB22" s="229" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="23" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:30" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
-      <c r="F23" s="308"/>
-[...2 lines deleted...]
-      <c r="I23" s="302"/>
+      <c r="F23" s="243"/>
+      <c r="G23" s="244"/>
+      <c r="H23" s="229"/>
+      <c r="I23" s="229"/>
       <c r="S23" s="11"/>
       <c r="T23" s="10" t="s">
         <v>71</v>
       </c>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
       <c r="W23" s="10"/>
       <c r="X23" s="10"/>
-      <c r="Y23" s="308"/>
-[...4 lines deleted...]
-    <row r="24" spans="1:30" x14ac:dyDescent="0.15">
+      <c r="Y23" s="243"/>
+      <c r="Z23" s="244"/>
+      <c r="AA23" s="229"/>
+      <c r="AB23" s="229"/>
+    </row>
+    <row r="24" spans="1:30" x14ac:dyDescent="0.2">
       <c r="H24" s="9"/>
       <c r="S24" s="11"/>
       <c r="AA24" s="9"/>
     </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:30" x14ac:dyDescent="0.2">
       <c r="H25" s="9"/>
       <c r="S25" s="11"/>
       <c r="AA25" s="9"/>
     </row>
-    <row r="26" spans="1:30" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:30" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="9"/>
       <c r="S26" s="11"/>
       <c r="T26" s="28" t="s">
         <v>70</v>
       </c>
       <c r="U26" s="28"/>
       <c r="V26" s="28"/>
       <c r="W26" s="28"/>
       <c r="X26" s="28"/>
       <c r="Y26" s="28"/>
       <c r="Z26" s="28"/>
       <c r="AA26" s="9"/>
     </row>
-    <row r="27" spans="1:30" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:30" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
-      <c r="F27" s="311" t="e">
+      <c r="F27" s="248" t="e">
         <f>ROUNDDOWN(F19/F16*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G27" s="312"/>
+      <c r="G27" s="249"/>
       <c r="H27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="S27" s="11"/>
       <c r="T27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="U27" s="10"/>
       <c r="V27" s="10"/>
       <c r="W27" s="10"/>
       <c r="X27" s="10"/>
-      <c r="Y27" s="311">
+      <c r="Y27" s="248">
         <f>ROUNDDOWN(Y19/Y16*100,1)</f>
         <v>36</v>
       </c>
-      <c r="Z27" s="312"/>
+      <c r="Z27" s="249"/>
       <c r="AA27" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="28" spans="1:30" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:30" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="27"/>
       <c r="B28" s="27"/>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="27"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="9"/>
       <c r="S28" s="11"/>
       <c r="T28" s="27"/>
       <c r="U28" s="27"/>
       <c r="V28" s="27"/>
       <c r="W28" s="27"/>
       <c r="X28" s="27"/>
       <c r="Y28" s="26"/>
       <c r="Z28" s="26"/>
       <c r="AA28" s="9"/>
     </row>
-    <row r="29" spans="1:30" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:30" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="24"/>
       <c r="H29" s="9"/>
       <c r="S29" s="11"/>
       <c r="T29" s="25" t="s">
         <v>68</v>
       </c>
       <c r="U29" s="25"/>
       <c r="V29" s="25"/>
       <c r="W29" s="25"/>
       <c r="X29" s="25"/>
       <c r="Y29" s="25"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="9"/>
     </row>
-    <row r="30" spans="1:30" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:30" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
-      <c r="F30" s="313" t="e">
+      <c r="F30" s="245" t="e">
         <f>ROUNDDOWN(F22/F16*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G30" s="314"/>
+      <c r="G30" s="246"/>
       <c r="H30" s="9" t="s">
         <v>45</v>
       </c>
       <c r="S30" s="11"/>
       <c r="T30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
-      <c r="Y30" s="313">
+      <c r="Y30" s="245">
         <f>ROUNDDOWN(Y22/Y16*100,1)</f>
         <v>52</v>
       </c>
-      <c r="Z30" s="314"/>
+      <c r="Z30" s="246"/>
       <c r="AA30" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="31" spans="1:30" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:30" x14ac:dyDescent="0.2">
       <c r="S31" s="11"/>
     </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:30" x14ac:dyDescent="0.2">
       <c r="S32" s="11"/>
     </row>
-    <row r="33" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:36" x14ac:dyDescent="0.2">
       <c r="S33" s="11"/>
     </row>
-    <row r="34" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>66</v>
       </c>
       <c r="S34" s="11"/>
       <c r="T34" s="10" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="35" spans="1:36" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:36" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="P35" s="22" t="s">
         <v>65</v>
       </c>
       <c r="S35" s="11"/>
       <c r="T35" s="23"/>
       <c r="U35" s="23"/>
       <c r="V35" s="23"/>
       <c r="W35" s="23"/>
       <c r="AI35" s="22" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="36" spans="1:36" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C36" s="299"/>
+    <row r="36" spans="1:36" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="230"/>
+      <c r="B36" s="231"/>
+      <c r="C36" s="232"/>
       <c r="D36" s="21" t="s">
         <v>64</v>
       </c>
       <c r="E36" s="21" t="s">
         <v>63</v>
       </c>
       <c r="F36" s="21" t="s">
         <v>62</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>61</v>
       </c>
       <c r="H36" s="21" t="s">
         <v>60</v>
       </c>
       <c r="I36" s="21" t="s">
         <v>59</v>
       </c>
       <c r="J36" s="21" t="s">
         <v>58</v>
       </c>
       <c r="K36" s="21" t="s">
         <v>57</v>
       </c>
       <c r="L36" s="21" t="s">
         <v>56</v>
       </c>
       <c r="M36" s="21" t="s">
         <v>55</v>
       </c>
       <c r="N36" s="20" t="s">
         <v>54</v>
       </c>
       <c r="O36" s="19" t="s">
         <v>53</v>
       </c>
       <c r="P36" s="18" t="s">
         <v>52</v>
       </c>
       <c r="S36" s="11"/>
-      <c r="T36" s="297"/>
-[...1 lines deleted...]
-      <c r="V36" s="299"/>
+      <c r="T36" s="230"/>
+      <c r="U36" s="231"/>
+      <c r="V36" s="232"/>
       <c r="W36" s="21" t="s">
         <v>64</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>63</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>62</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>61</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>60</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>59</v>
       </c>
       <c r="AC36" s="21" t="s">
         <v>58</v>
       </c>
       <c r="AD36" s="21" t="s">
         <v>57</v>
       </c>
       <c r="AE36" s="21" t="s">
         <v>56</v>
       </c>
       <c r="AF36" s="21" t="s">
         <v>55</v>
       </c>
       <c r="AG36" s="20" t="s">
         <v>54</v>
       </c>
       <c r="AH36" s="19" t="s">
         <v>53</v>
       </c>
       <c r="AI36" s="18" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="37" spans="1:36" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="295" t="s">
+    <row r="37" spans="1:36" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="233" t="s">
         <v>51</v>
       </c>
-      <c r="B37" s="295"/>
-      <c r="C37" s="296"/>
+      <c r="B37" s="233"/>
+      <c r="C37" s="234"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="15">
         <f>SUM(D37:N37)</f>
         <v>0</v>
       </c>
       <c r="P37" s="14">
         <f>ROUNDDOWN(O37/11,1)</f>
         <v>0</v>
       </c>
       <c r="Q37" s="9" t="s">
         <v>50</v>
       </c>
       <c r="S37" s="11"/>
-      <c r="T37" s="295" t="s">
+      <c r="T37" s="233" t="s">
         <v>51</v>
       </c>
-      <c r="U37" s="295"/>
-      <c r="V37" s="296"/>
+      <c r="U37" s="233"/>
+      <c r="V37" s="234"/>
       <c r="W37" s="16">
         <v>800</v>
       </c>
       <c r="X37" s="16">
         <v>796</v>
       </c>
       <c r="Y37" s="16">
         <v>798</v>
       </c>
       <c r="Z37" s="16">
         <v>802</v>
       </c>
       <c r="AA37" s="16">
         <v>810</v>
       </c>
       <c r="AB37" s="16">
         <v>790</v>
       </c>
       <c r="AC37" s="16">
         <v>798</v>
       </c>
       <c r="AD37" s="16">
         <v>800</v>
       </c>
       <c r="AE37" s="16">
         <v>802</v>
       </c>
       <c r="AF37" s="16">
         <v>804</v>
       </c>
       <c r="AG37" s="16">
         <v>800</v>
       </c>
       <c r="AH37" s="15">
         <f>SUM(W37:AG37)</f>
         <v>8800</v>
       </c>
       <c r="AI37" s="14">
         <f>ROUNDDOWN(AH37/11,1)</f>
         <v>800</v>
       </c>
       <c r="AJ37" s="9" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="38" spans="1:36" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="295" t="s">
+    <row r="38" spans="1:36" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="233" t="s">
         <v>49</v>
       </c>
-      <c r="B38" s="295"/>
-      <c r="C38" s="296"/>
+      <c r="B38" s="233"/>
+      <c r="C38" s="234"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="17"/>
       <c r="O38" s="15">
         <f>SUM(D38:N38)</f>
         <v>0</v>
       </c>
       <c r="P38" s="14">
         <f>ROUNDDOWN(O38/11,1)</f>
         <v>0</v>
       </c>
       <c r="Q38" s="9" t="s">
         <v>48</v>
       </c>
       <c r="S38" s="11"/>
-      <c r="T38" s="295" t="s">
+      <c r="T38" s="233" t="s">
         <v>49</v>
       </c>
-      <c r="U38" s="295"/>
-      <c r="V38" s="296"/>
+      <c r="U38" s="233"/>
+      <c r="V38" s="234"/>
       <c r="W38" s="16">
         <v>320</v>
       </c>
       <c r="X38" s="16">
         <v>340</v>
       </c>
       <c r="Y38" s="16">
         <v>335</v>
       </c>
       <c r="Z38" s="16">
         <v>300</v>
       </c>
       <c r="AA38" s="16">
         <v>320</v>
       </c>
       <c r="AB38" s="16">
         <v>325</v>
       </c>
       <c r="AC38" s="16">
         <v>315</v>
       </c>
       <c r="AD38" s="16">
         <v>320</v>
       </c>
       <c r="AE38" s="16">
         <v>323</v>
       </c>
       <c r="AF38" s="16">
         <v>317</v>
       </c>
       <c r="AG38" s="16">
         <v>324</v>
       </c>
       <c r="AH38" s="15">
         <f>SUM(W38:AG38)</f>
         <v>3539</v>
       </c>
       <c r="AI38" s="14">
         <f>ROUNDDOWN(AH38/11,1)</f>
         <v>321.7</v>
       </c>
       <c r="AJ38" s="9" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="39" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:36" x14ac:dyDescent="0.2">
       <c r="S39" s="11"/>
     </row>
-    <row r="40" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:36" x14ac:dyDescent="0.2">
       <c r="S40" s="11"/>
     </row>
-    <row r="41" spans="1:36" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:36" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12"/>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="9"/>
       <c r="S41" s="11"/>
       <c r="T41" s="13" t="s">
         <v>47</v>
       </c>
       <c r="U41" s="12"/>
       <c r="V41" s="12"/>
       <c r="W41" s="12"/>
       <c r="X41" s="12"/>
       <c r="Y41" s="12"/>
       <c r="Z41" s="12"/>
       <c r="AA41" s="9"/>
     </row>
-    <row r="42" spans="1:36" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:36" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="10"/>
       <c r="D42" s="10"/>
       <c r="E42" s="10"/>
-      <c r="F42" s="313" t="e">
+      <c r="F42" s="245" t="e">
         <f>ROUNDDOWN(P38/P37*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G42" s="314"/>
+      <c r="G42" s="246"/>
       <c r="H42" s="9" t="s">
         <v>45</v>
       </c>
       <c r="S42" s="11"/>
       <c r="T42" s="10" t="s">
         <v>46</v>
       </c>
       <c r="U42" s="10"/>
       <c r="V42" s="10"/>
       <c r="W42" s="10"/>
       <c r="X42" s="10"/>
-      <c r="Y42" s="313">
+      <c r="Y42" s="245">
         <f>ROUNDDOWN(AI38/AI37*100,1)</f>
         <v>40.200000000000003</v>
       </c>
-      <c r="Z42" s="314"/>
+      <c r="Z42" s="246"/>
       <c r="AA42" s="9" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="50">
-    <mergeCell ref="K1:L1"/>
-[...19 lines deleted...]
-    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="F16:G17"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="F19:G20"/>
+    <mergeCell ref="F22:G23"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="A22:E22"/>
     <mergeCell ref="T38:V38"/>
     <mergeCell ref="M1:O1"/>
     <mergeCell ref="Y42:Z42"/>
     <mergeCell ref="AA19:AA20"/>
     <mergeCell ref="AA22:AA23"/>
     <mergeCell ref="AA16:AA17"/>
     <mergeCell ref="Y15:Z15"/>
     <mergeCell ref="Y16:Z17"/>
     <mergeCell ref="Y27:Z27"/>
     <mergeCell ref="Y30:Z30"/>
     <mergeCell ref="T36:V36"/>
     <mergeCell ref="T37:V37"/>
-    <mergeCell ref="A36:C36"/>
-[...15 lines deleted...]
-    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="AB19:AB20"/>
+    <mergeCell ref="T22:X22"/>
+    <mergeCell ref="Y22:Z23"/>
+    <mergeCell ref="AB22:AB23"/>
+    <mergeCell ref="Y19:Z20"/>
+    <mergeCell ref="K1:L1"/>
+    <mergeCell ref="AD1:AE1"/>
+    <mergeCell ref="AF1:AH1"/>
+    <mergeCell ref="AB16:AB17"/>
+    <mergeCell ref="T6:V6"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="T8:V8"/>
+    <mergeCell ref="T9:V9"/>
+    <mergeCell ref="Y13:Z13"/>
+    <mergeCell ref="T15:X15"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A706EB2-2DD6-4BE7-A58C-7D3A4AB218FE}">
   <sheetPr codeName="Sheet36">
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="K1" sqref="K1:O1"/>
       <selection pane="bottomLeft" activeCell="K1" sqref="K1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="8" customWidth="1"/>
+    <col min="1" max="1" width="7.88671875" style="8" customWidth="1"/>
     <col min="2" max="2" width="9" style="8"/>
-    <col min="3" max="3" width="3.25" style="8" customWidth="1"/>
-    <col min="4" max="8" width="8.25" style="8" customWidth="1"/>
+    <col min="3" max="3" width="3.21875" style="8" customWidth="1"/>
+    <col min="4" max="8" width="8.21875" style="8" customWidth="1"/>
     <col min="9" max="11" width="8" style="8" customWidth="1"/>
-    <col min="12" max="12" width="7.875" style="8" customWidth="1"/>
+    <col min="12" max="12" width="7.88671875" style="8" customWidth="1"/>
     <col min="13" max="13" width="9" style="8"/>
-    <col min="14" max="14" width="3.25" style="8" customWidth="1"/>
-    <col min="15" max="19" width="8.25" style="8" customWidth="1"/>
+    <col min="14" max="14" width="3.21875" style="8" customWidth="1"/>
+    <col min="15" max="19" width="8.21875" style="8" customWidth="1"/>
     <col min="20" max="20" width="8" style="8" customWidth="1"/>
     <col min="21" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="59" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:20" s="59" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
         <v>104</v>
       </c>
       <c r="E1" s="61"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="62"/>
       <c r="L1" s="42" t="s">
         <v>104</v>
       </c>
       <c r="P1" s="61"/>
       <c r="T1" s="60"/>
     </row>
-    <row r="2" spans="1:20" ht="18.75" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:20" ht="19.2" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
         <v>103</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="K2" s="11"/>
       <c r="L2" s="37" t="s">
         <v>103</v>
       </c>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
       <c r="O2" s="23"/>
     </row>
-    <row r="3" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="316" t="s">
+    <row r="3" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="B3" s="316"/>
-[...2 lines deleted...]
-      <c r="E3" s="330"/>
+      <c r="B3" s="227"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
       <c r="K3" s="11"/>
-      <c r="L3" s="316" t="s">
+      <c r="L3" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="M3" s="316"/>
-      <c r="N3" s="317" t="s">
+      <c r="M3" s="227"/>
+      <c r="N3" s="228" t="s">
         <v>92</v>
       </c>
-      <c r="O3" s="317"/>
-[...3 lines deleted...]
-      <c r="A4" s="329" t="s">
+      <c r="O3" s="228"/>
+      <c r="P3" s="228"/>
+    </row>
+    <row r="4" spans="1:20" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="252" t="s">
         <v>90</v>
       </c>
-      <c r="B4" s="329"/>
-[...5 lines deleted...]
-      <c r="H4" s="329"/>
+      <c r="B4" s="252"/>
+      <c r="C4" s="252"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="252"/>
+      <c r="F4" s="252"/>
+      <c r="G4" s="252"/>
+      <c r="H4" s="252"/>
       <c r="K4" s="11"/>
-      <c r="L4" s="329" t="s">
+      <c r="L4" s="252" t="s">
         <v>90</v>
       </c>
-      <c r="M4" s="329"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:20" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="M4" s="252"/>
+      <c r="N4" s="252"/>
+      <c r="O4" s="252"/>
+      <c r="P4" s="252"/>
+      <c r="Q4" s="252"/>
+      <c r="R4" s="252"/>
+      <c r="S4" s="252"/>
+    </row>
+    <row r="5" spans="1:20" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="H5" s="22" t="s">
         <v>65</v>
       </c>
       <c r="K5" s="11"/>
       <c r="M5" s="23"/>
       <c r="N5" s="23"/>
       <c r="O5" s="23"/>
       <c r="S5" s="22" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="6" spans="1:20" ht="36.75" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C6" s="299"/>
+    <row r="6" spans="1:20" ht="36.6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="230"/>
+      <c r="B6" s="231"/>
+      <c r="C6" s="232"/>
       <c r="D6" s="51" t="s">
         <v>102</v>
       </c>
       <c r="E6" s="51" t="s">
         <v>102</v>
       </c>
       <c r="F6" s="50" t="s">
         <v>101</v>
       </c>
       <c r="G6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="H6" s="46" t="s">
         <v>97</v>
       </c>
       <c r="K6" s="11"/>
-      <c r="L6" s="297"/>
-[...1 lines deleted...]
-      <c r="N6" s="299"/>
+      <c r="L6" s="230"/>
+      <c r="M6" s="231"/>
+      <c r="N6" s="232"/>
       <c r="O6" s="49" t="s">
         <v>100</v>
       </c>
       <c r="P6" s="49" t="s">
         <v>99</v>
       </c>
       <c r="Q6" s="48" t="s">
         <v>98</v>
       </c>
       <c r="R6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="S6" s="46" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="7" spans="1:20" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="295" t="s">
+    <row r="7" spans="1:20" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="233" t="s">
         <v>89</v>
       </c>
-      <c r="B7" s="295"/>
-      <c r="C7" s="296"/>
+      <c r="B7" s="233"/>
+      <c r="C7" s="234"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="57">
         <f>SUM(D7:F7)</f>
         <v>0</v>
       </c>
       <c r="H7" s="44">
         <f>ROUNDDOWN(G7/3,1)</f>
         <v>0</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>88</v>
       </c>
       <c r="K7" s="11"/>
-      <c r="L7" s="295" t="s">
+      <c r="L7" s="233" t="s">
         <v>89</v>
       </c>
-      <c r="M7" s="295"/>
-      <c r="N7" s="296"/>
+      <c r="M7" s="233"/>
+      <c r="N7" s="234"/>
       <c r="O7" s="34">
         <v>802</v>
       </c>
       <c r="P7" s="34">
         <v>804</v>
       </c>
       <c r="Q7" s="34">
         <v>800</v>
       </c>
       <c r="R7" s="57">
         <f>SUM(O7:Q7)</f>
         <v>2406</v>
       </c>
       <c r="S7" s="44">
         <f>ROUNDDOWN(R7/3,1)</f>
         <v>802</v>
       </c>
       <c r="T7" s="9" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="295" t="s">
+    <row r="8" spans="1:20" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="233" t="s">
         <v>87</v>
       </c>
-      <c r="B8" s="295"/>
-      <c r="C8" s="296"/>
+      <c r="B8" s="233"/>
+      <c r="C8" s="234"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="57">
         <f>SUM(D8:F8)</f>
         <v>0</v>
       </c>
       <c r="H8" s="44">
         <f>ROUNDDOWN(G8/3,1)</f>
         <v>0</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>86</v>
       </c>
       <c r="K8" s="11"/>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="233" t="s">
         <v>87</v>
       </c>
-      <c r="M8" s="295"/>
-      <c r="N8" s="296"/>
+      <c r="M8" s="233"/>
+      <c r="N8" s="234"/>
       <c r="O8" s="34">
         <v>288</v>
       </c>
       <c r="P8" s="34">
         <v>298</v>
       </c>
       <c r="Q8" s="34">
         <v>300</v>
       </c>
       <c r="R8" s="57">
         <f>SUM(O8:Q8)</f>
         <v>886</v>
       </c>
       <c r="S8" s="44">
         <f>ROUNDDOWN(R8/3,1)</f>
         <v>295.3</v>
       </c>
       <c r="T8" s="9" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="295" t="s">
+    <row r="9" spans="1:20" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="233" t="s">
         <v>85</v>
       </c>
-      <c r="B9" s="295"/>
-      <c r="C9" s="296"/>
+      <c r="B9" s="233"/>
+      <c r="C9" s="234"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="57">
         <f>SUM(D9:F9)</f>
         <v>0</v>
       </c>
       <c r="H9" s="44">
         <f>ROUNDDOWN(G9/3,1)</f>
         <v>0</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>84</v>
       </c>
       <c r="K9" s="11"/>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="233" t="s">
         <v>85</v>
       </c>
-      <c r="M9" s="295"/>
-      <c r="N9" s="296"/>
+      <c r="M9" s="233"/>
+      <c r="N9" s="234"/>
       <c r="O9" s="34">
         <v>480</v>
       </c>
       <c r="P9" s="34">
         <v>400</v>
       </c>
       <c r="Q9" s="34">
         <v>430</v>
       </c>
       <c r="R9" s="57">
         <f>SUM(O9:Q9)</f>
         <v>1310</v>
       </c>
       <c r="S9" s="44">
         <f>ROUNDDOWN(R9/3,1)</f>
         <v>436.6</v>
       </c>
       <c r="T9" s="9" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="32"/>
       <c r="B10" s="32"/>
       <c r="C10" s="32"/>
       <c r="K10" s="11"/>
       <c r="L10" s="32"/>
       <c r="M10" s="32"/>
       <c r="N10" s="32"/>
     </row>
-    <row r="11" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K11" s="11"/>
     </row>
-    <row r="12" spans="1:20" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K12" s="11"/>
     </row>
-    <row r="13" spans="1:20" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:20" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="10"/>
-      <c r="F13" s="300"/>
-      <c r="G13" s="301"/>
+      <c r="F13" s="250"/>
+      <c r="G13" s="251"/>
       <c r="H13" s="30" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="9" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="11"/>
       <c r="L13" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="10"/>
-      <c r="Q13" s="326">
+      <c r="Q13" s="261">
         <v>160</v>
       </c>
-      <c r="R13" s="327"/>
+      <c r="R13" s="262"/>
       <c r="S13" s="30" t="s">
         <v>82</v>
       </c>
       <c r="T13" s="9" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="14" spans="1:20" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:20" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A14" s="10"/>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="K14" s="11"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
     </row>
-    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F15" s="328" t="s">
+    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="239"/>
+      <c r="B15" s="239"/>
+      <c r="C15" s="239"/>
+      <c r="D15" s="239"/>
+      <c r="E15" s="239"/>
+      <c r="F15" s="259" t="s">
         <v>80</v>
       </c>
-      <c r="G15" s="328"/>
+      <c r="G15" s="259"/>
       <c r="J15" s="9"/>
       <c r="K15" s="11"/>
-      <c r="L15" s="305"/>
-[...4 lines deleted...]
-      <c r="Q15" s="328" t="s">
+      <c r="L15" s="239"/>
+      <c r="M15" s="239"/>
+      <c r="N15" s="239"/>
+      <c r="O15" s="239"/>
+      <c r="P15" s="239"/>
+      <c r="Q15" s="259" t="s">
         <v>80</v>
       </c>
-      <c r="R15" s="328"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="R15" s="259"/>
+    </row>
+    <row r="16" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
-      <c r="F16" s="322" t="e">
+      <c r="F16" s="254" t="e">
         <f>ROUNDDOWN(H7/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G16" s="323"/>
-      <c r="H16" s="320" t="s">
+      <c r="G16" s="255"/>
+      <c r="H16" s="258" t="s">
         <v>20</v>
       </c>
-      <c r="I16" s="302" t="s">
+      <c r="I16" s="229" t="s">
         <v>78</v>
       </c>
       <c r="K16" s="11"/>
       <c r="L16" s="10" t="s">
         <v>79</v>
       </c>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
-      <c r="Q16" s="322">
+      <c r="Q16" s="254">
         <f>ROUNDDOWN(S7/Q13,1)</f>
         <v>5</v>
       </c>
-      <c r="R16" s="323"/>
-      <c r="S16" s="320" t="s">
+      <c r="R16" s="255"/>
+      <c r="S16" s="258" t="s">
         <v>20</v>
       </c>
-      <c r="T16" s="302" t="s">
+      <c r="T16" s="229" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="17" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
-      <c r="F17" s="324"/>
-[...2 lines deleted...]
-      <c r="I17" s="302"/>
+      <c r="F17" s="256"/>
+      <c r="G17" s="257"/>
+      <c r="H17" s="258"/>
+      <c r="I17" s="229"/>
       <c r="K17" s="56"/>
       <c r="L17" s="10" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="10"/>
       <c r="N17" s="10"/>
       <c r="O17" s="10"/>
       <c r="P17" s="10"/>
-      <c r="Q17" s="324"/>
-[...4 lines deleted...]
-    <row r="18" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="Q17" s="256"/>
+      <c r="R17" s="257"/>
+      <c r="S17" s="258"/>
+      <c r="T17" s="229"/>
+    </row>
+    <row r="18" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27"/>
       <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="27"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="55"/>
       <c r="I18" s="9"/>
       <c r="K18" s="56"/>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
       <c r="N18" s="27"/>
       <c r="O18" s="27"/>
       <c r="P18" s="27"/>
       <c r="Q18" s="29"/>
       <c r="R18" s="29"/>
       <c r="S18" s="55"/>
       <c r="T18" s="9"/>
     </row>
-    <row r="19" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
-      <c r="F19" s="322" t="e">
+      <c r="F19" s="254" t="e">
         <f>ROUNDDOWN(H8/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G19" s="323"/>
-      <c r="H19" s="320" t="s">
+      <c r="G19" s="255"/>
+      <c r="H19" s="258" t="s">
         <v>20</v>
       </c>
-      <c r="I19" s="302" t="s">
+      <c r="I19" s="229" t="s">
         <v>75</v>
       </c>
       <c r="K19" s="11"/>
       <c r="L19" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
       <c r="O19" s="10"/>
       <c r="P19" s="10"/>
-      <c r="Q19" s="322">
+      <c r="Q19" s="254">
         <f>ROUNDDOWN(S8/Q13,1)</f>
         <v>1.8</v>
       </c>
-      <c r="R19" s="323"/>
-      <c r="S19" s="320" t="s">
+      <c r="R19" s="255"/>
+      <c r="S19" s="258" t="s">
         <v>20</v>
       </c>
-      <c r="T19" s="302" t="s">
+      <c r="T19" s="229" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="20" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
-      <c r="F20" s="324"/>
-[...2 lines deleted...]
-      <c r="I20" s="302"/>
+      <c r="F20" s="256"/>
+      <c r="G20" s="257"/>
+      <c r="H20" s="258"/>
+      <c r="I20" s="229"/>
       <c r="K20" s="11"/>
       <c r="L20" s="10" t="s">
         <v>74</v>
       </c>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
-      <c r="Q20" s="324"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="Q20" s="256"/>
+      <c r="R20" s="257"/>
+      <c r="S20" s="258"/>
+      <c r="T20" s="229"/>
+    </row>
+    <row r="21" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27"/>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="55"/>
       <c r="I21" s="9"/>
       <c r="K21" s="11"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
       <c r="O21" s="27"/>
       <c r="P21" s="27"/>
       <c r="Q21" s="29"/>
       <c r="R21" s="29"/>
       <c r="S21" s="55"/>
       <c r="T21" s="9"/>
     </row>
-    <row r="22" spans="1:20" ht="46.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="315" t="s">
+    <row r="22" spans="1:20" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="240" t="s">
         <v>73</v>
       </c>
-      <c r="B22" s="315"/>
-[...3 lines deleted...]
-      <c r="F22" s="322" t="e">
+      <c r="B22" s="240"/>
+      <c r="C22" s="240"/>
+      <c r="D22" s="240"/>
+      <c r="E22" s="260"/>
+      <c r="F22" s="254" t="e">
         <f>ROUNDDOWN(H9/F13,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G22" s="323"/>
-      <c r="H22" s="320" t="s">
+      <c r="G22" s="255"/>
+      <c r="H22" s="258" t="s">
         <v>20</v>
       </c>
-      <c r="I22" s="302" t="s">
+      <c r="I22" s="229" t="s">
         <v>72</v>
       </c>
       <c r="K22" s="11"/>
-      <c r="L22" s="315" t="s">
+      <c r="L22" s="240" t="s">
         <v>73</v>
       </c>
-      <c r="M22" s="315"/>
-[...3 lines deleted...]
-      <c r="Q22" s="322">
+      <c r="M22" s="240"/>
+      <c r="N22" s="240"/>
+      <c r="O22" s="240"/>
+      <c r="P22" s="260"/>
+      <c r="Q22" s="254">
         <f>ROUNDDOWN(S9/Q13,1)</f>
         <v>2.7</v>
       </c>
-      <c r="R22" s="323"/>
-      <c r="S22" s="320" t="s">
+      <c r="R22" s="255"/>
+      <c r="S22" s="258" t="s">
         <v>20</v>
       </c>
-      <c r="T22" s="302" t="s">
+      <c r="T22" s="229" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="23" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
-      <c r="F23" s="324"/>
-[...2 lines deleted...]
-      <c r="I23" s="302"/>
+      <c r="F23" s="256"/>
+      <c r="G23" s="257"/>
+      <c r="H23" s="258"/>
+      <c r="I23" s="229"/>
       <c r="K23" s="11"/>
       <c r="L23" s="10" t="s">
         <v>71</v>
       </c>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
-      <c r="Q23" s="324"/>
-[...4 lines deleted...]
-    <row r="24" spans="1:20" x14ac:dyDescent="0.15">
+      <c r="Q23" s="256"/>
+      <c r="R23" s="257"/>
+      <c r="S23" s="258"/>
+      <c r="T23" s="229"/>
+    </row>
+    <row r="24" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K24" s="11"/>
     </row>
-    <row r="25" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K25" s="11"/>
     </row>
-    <row r="26" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="K26" s="11"/>
       <c r="L26" s="10" t="s">
         <v>70</v>
       </c>
       <c r="M26" s="10"/>
       <c r="N26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
     </row>
-    <row r="27" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
-      <c r="F27" s="313" t="e">
+      <c r="F27" s="245" t="e">
         <f>ROUNDDOWN(F19/F16*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G27" s="314"/>
+      <c r="G27" s="246"/>
       <c r="H27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="K27" s="11"/>
       <c r="L27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
-      <c r="Q27" s="313">
+      <c r="Q27" s="245">
         <f>ROUNDDOWN(Q19/Q16*100,1)</f>
         <v>36</v>
       </c>
-      <c r="R27" s="314"/>
+      <c r="R27" s="246"/>
       <c r="S27" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="28" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="27"/>
       <c r="B28" s="27"/>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="27"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="9"/>
       <c r="K28" s="11"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="27"/>
       <c r="O28" s="27"/>
       <c r="P28" s="27"/>
       <c r="Q28" s="26"/>
       <c r="R28" s="26"/>
       <c r="S28" s="9"/>
     </row>
-    <row r="29" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="54" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="53"/>
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="E29" s="53"/>
       <c r="F29" s="53"/>
       <c r="G29" s="53"/>
       <c r="H29" s="9"/>
       <c r="K29" s="11"/>
       <c r="L29" s="54" t="s">
         <v>68</v>
       </c>
       <c r="M29" s="53"/>
       <c r="N29" s="53"/>
       <c r="O29" s="53"/>
       <c r="P29" s="53"/>
       <c r="Q29" s="53"/>
       <c r="R29" s="53"/>
       <c r="S29" s="9"/>
     </row>
-    <row r="30" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
-      <c r="F30" s="313" t="e">
+      <c r="F30" s="245" t="e">
         <f>ROUNDDOWN(F22/F16*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G30" s="314"/>
+      <c r="G30" s="246"/>
       <c r="H30" s="9" t="s">
         <v>45</v>
       </c>
       <c r="K30" s="11"/>
       <c r="L30" s="10" t="s">
         <v>67</v>
       </c>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
-      <c r="Q30" s="313">
+      <c r="Q30" s="245">
         <f>ROUNDDOWN(Q22/Q16*100,1)</f>
         <v>54</v>
       </c>
-      <c r="R30" s="314"/>
+      <c r="R30" s="246"/>
       <c r="S30" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="31" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K31" s="11"/>
     </row>
-    <row r="32" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K32" s="11"/>
     </row>
-    <row r="33" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K33" s="11"/>
     </row>
-    <row r="34" spans="1:20" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:20" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>66</v>
       </c>
       <c r="K34" s="11"/>
       <c r="L34" s="10" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="35" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K35" s="11"/>
     </row>
-    <row r="36" spans="1:20" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:20" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="G36" s="52"/>
       <c r="H36" s="22" t="s">
         <v>65</v>
       </c>
       <c r="K36" s="11"/>
       <c r="M36" s="23"/>
       <c r="N36" s="23"/>
       <c r="O36" s="23"/>
       <c r="R36" s="52"/>
       <c r="S36" s="22" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="37" spans="1:20" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C37" s="299"/>
+    <row r="37" spans="1:20" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="230"/>
+      <c r="B37" s="231"/>
+      <c r="C37" s="232"/>
       <c r="D37" s="51" t="s">
         <v>102</v>
       </c>
       <c r="E37" s="51" t="s">
         <v>102</v>
       </c>
       <c r="F37" s="50" t="s">
         <v>101</v>
       </c>
       <c r="G37" s="47" t="s">
         <v>53</v>
       </c>
       <c r="H37" s="46" t="s">
         <v>97</v>
       </c>
       <c r="K37" s="11"/>
-      <c r="L37" s="297"/>
-[...1 lines deleted...]
-      <c r="N37" s="299"/>
+      <c r="L37" s="230"/>
+      <c r="M37" s="231"/>
+      <c r="N37" s="232"/>
       <c r="O37" s="49" t="s">
         <v>100</v>
       </c>
       <c r="P37" s="49" t="s">
         <v>99</v>
       </c>
       <c r="Q37" s="48" t="s">
         <v>98</v>
       </c>
       <c r="R37" s="47" t="s">
         <v>53</v>
       </c>
       <c r="S37" s="46" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="38" spans="1:20" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="295" t="s">
+    <row r="38" spans="1:20" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="233" t="s">
         <v>51</v>
       </c>
-      <c r="B38" s="295"/>
-      <c r="C38" s="296"/>
+      <c r="B38" s="233"/>
+      <c r="C38" s="234"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="45">
         <f>SUM(D38:F38)</f>
         <v>0</v>
       </c>
       <c r="H38" s="44">
         <f>ROUNDDOWN(G38/3,1)</f>
         <v>0</v>
       </c>
       <c r="I38" s="8" t="s">
         <v>96</v>
       </c>
       <c r="K38" s="11"/>
-      <c r="L38" s="295" t="s">
+      <c r="L38" s="233" t="s">
         <v>51</v>
       </c>
-      <c r="M38" s="295"/>
-      <c r="N38" s="296"/>
+      <c r="M38" s="233"/>
+      <c r="N38" s="234"/>
       <c r="O38" s="34">
         <v>802</v>
       </c>
       <c r="P38" s="34">
         <v>804</v>
       </c>
       <c r="Q38" s="34">
         <v>800</v>
       </c>
       <c r="R38" s="45">
         <f>SUM(O38:Q38)</f>
         <v>2406</v>
       </c>
       <c r="S38" s="44">
         <f>ROUNDDOWN(R38/3,1)</f>
         <v>802</v>
       </c>
       <c r="T38" s="8" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="39" spans="1:20" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="295" t="s">
+    <row r="39" spans="1:20" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="233" t="s">
         <v>49</v>
       </c>
-      <c r="B39" s="295"/>
-      <c r="C39" s="296"/>
+      <c r="B39" s="233"/>
+      <c r="C39" s="234"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="45">
         <f>SUM(D39:F39)</f>
         <v>0</v>
       </c>
       <c r="H39" s="44">
         <f>ROUNDDOWN(G39/3,1)</f>
         <v>0</v>
       </c>
       <c r="I39" s="8" t="s">
         <v>95</v>
       </c>
       <c r="K39" s="11"/>
-      <c r="L39" s="295" t="s">
+      <c r="L39" s="233" t="s">
         <v>49</v>
       </c>
-      <c r="M39" s="295"/>
-      <c r="N39" s="296"/>
+      <c r="M39" s="233"/>
+      <c r="N39" s="234"/>
       <c r="O39" s="16">
         <v>323</v>
       </c>
       <c r="P39" s="16">
         <v>317</v>
       </c>
       <c r="Q39" s="16">
         <v>324</v>
       </c>
       <c r="R39" s="45">
         <f>SUM(O39:Q39)</f>
         <v>964</v>
       </c>
       <c r="S39" s="44">
         <f>ROUNDDOWN(R39/3,1)</f>
         <v>321.3</v>
       </c>
       <c r="T39" s="8" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="40" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K40" s="11"/>
     </row>
-    <row r="41" spans="1:20" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K41" s="11"/>
     </row>
-    <row r="42" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="13"/>
       <c r="G42" s="13"/>
       <c r="H42" s="9"/>
       <c r="K42" s="11"/>
       <c r="L42" s="13" t="s">
         <v>47</v>
       </c>
       <c r="M42" s="13"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="9"/>
     </row>
-    <row r="43" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="27"/>
       <c r="C43" s="27"/>
       <c r="D43" s="27"/>
       <c r="E43" s="27"/>
-      <c r="F43" s="313" t="e">
+      <c r="F43" s="245" t="e">
         <f>ROUNDDOWN(H39/H38*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G43" s="314"/>
+      <c r="G43" s="246"/>
       <c r="H43" s="9" t="s">
         <v>45</v>
       </c>
       <c r="K43" s="11"/>
       <c r="L43" s="27" t="s">
         <v>46</v>
       </c>
       <c r="M43" s="27"/>
       <c r="N43" s="27"/>
       <c r="O43" s="27"/>
       <c r="P43" s="27"/>
-      <c r="Q43" s="313">
+      <c r="Q43" s="245">
         <f>ROUNDDOWN(S39/S38*100,1)</f>
         <v>40</v>
       </c>
-      <c r="R43" s="314"/>
+      <c r="R43" s="246"/>
       <c r="S43" s="9" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="52">
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="F16:G17"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="F22:G23"/>
+    <mergeCell ref="F19:G20"/>
+    <mergeCell ref="L6:N6"/>
+    <mergeCell ref="L7:N7"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="L9:N9"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="T19:T20"/>
+    <mergeCell ref="L22:P22"/>
+    <mergeCell ref="Q22:R23"/>
+    <mergeCell ref="S22:S23"/>
+    <mergeCell ref="T22:T23"/>
+    <mergeCell ref="Q16:R17"/>
+    <mergeCell ref="S16:S17"/>
+    <mergeCell ref="T16:T17"/>
+    <mergeCell ref="F15:G15"/>
     <mergeCell ref="Q43:R43"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="L4:S4"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="Q27:R27"/>
     <mergeCell ref="Q30:R30"/>
     <mergeCell ref="L37:N37"/>
     <mergeCell ref="L38:N38"/>
     <mergeCell ref="L39:N39"/>
     <mergeCell ref="Q19:R20"/>
     <mergeCell ref="S19:S20"/>
     <mergeCell ref="L15:P15"/>
     <mergeCell ref="Q15:R15"/>
-    <mergeCell ref="I16:I17"/>
-[...34 lines deleted...]
-    <mergeCell ref="A8:C8"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R参考計算書Ａ2行動援護（人材・３月間）</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{663B9B90-30BD-46B5-A1A2-F669912BF521}">
   <sheetPr codeName="Sheet37">
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA19"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="K1" sqref="K1:O1"/>
       <selection pane="bottomLeft" activeCell="J1" sqref="J1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.625" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="14.625" style="8" customWidth="1"/>
+    <col min="1" max="1" width="20.6640625" style="8" customWidth="1"/>
+    <col min="2" max="12" width="10.6640625" style="8" customWidth="1"/>
+    <col min="13" max="13" width="14.6640625" style="8" customWidth="1"/>
     <col min="14" max="14" width="9" style="8"/>
-    <col min="15" max="15" width="20.625" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="27" width="14.625" style="8" customWidth="1"/>
+    <col min="15" max="15" width="20.6640625" style="8" customWidth="1"/>
+    <col min="16" max="26" width="10.6640625" style="8" customWidth="1"/>
+    <col min="27" max="27" width="14.6640625" style="8" customWidth="1"/>
     <col min="28" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="38" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:27" s="38" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
         <v>121</v>
       </c>
       <c r="C1" s="41"/>
       <c r="G1" s="40"/>
-      <c r="H1" s="316" t="s">
+      <c r="H1" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="I1" s="316"/>
-[...2 lines deleted...]
-      <c r="L1" s="316"/>
+      <c r="I1" s="227"/>
+      <c r="J1" s="227"/>
+      <c r="K1" s="227"/>
+      <c r="L1" s="227"/>
       <c r="N1" s="43"/>
       <c r="O1" s="42" t="s">
         <v>121</v>
       </c>
       <c r="Q1" s="41"/>
       <c r="U1" s="40"/>
-      <c r="V1" s="316" t="s">
+      <c r="V1" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="W1" s="316"/>
-      <c r="X1" s="317" t="s">
+      <c r="W1" s="227"/>
+      <c r="X1" s="228" t="s">
         <v>92</v>
       </c>
-      <c r="Y1" s="317"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:27" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y1" s="228"/>
+      <c r="Z1" s="228"/>
+    </row>
+    <row r="2" spans="1:27" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
         <v>120</v>
       </c>
       <c r="B2" s="23"/>
       <c r="N2" s="11"/>
       <c r="O2" s="37" t="s">
         <v>120</v>
       </c>
       <c r="P2" s="23"/>
     </row>
-    <row r="3" spans="1:27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B3" s="23"/>
       <c r="N3" s="11"/>
       <c r="O3" s="10" t="s">
         <v>119</v>
       </c>
       <c r="P3" s="23"/>
     </row>
-    <row r="4" spans="1:27" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:27" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A4" s="23"/>
       <c r="B4" s="23"/>
       <c r="L4" s="22" t="s">
         <v>118</v>
       </c>
       <c r="N4" s="11"/>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Z4" s="22" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:27" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="79"/>
       <c r="B5" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>63</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>62</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>61</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>59</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>58</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>57</v>
       </c>
@@ -23336,51 +19718,51 @@
       <c r="S5" s="21" t="s">
         <v>61</v>
       </c>
       <c r="T5" s="21" t="s">
         <v>60</v>
       </c>
       <c r="U5" s="21" t="s">
         <v>59</v>
       </c>
       <c r="V5" s="21" t="s">
         <v>58</v>
       </c>
       <c r="W5" s="21" t="s">
         <v>57</v>
       </c>
       <c r="X5" s="21" t="s">
         <v>56</v>
       </c>
       <c r="Y5" s="21" t="s">
         <v>55</v>
       </c>
       <c r="Z5" s="21" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="6" spans="1:27" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:27" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="76" t="s">
         <v>117</v>
       </c>
       <c r="B6" s="77"/>
       <c r="C6" s="78"/>
       <c r="D6" s="77"/>
       <c r="E6" s="78"/>
       <c r="F6" s="77"/>
       <c r="G6" s="78"/>
       <c r="H6" s="77"/>
       <c r="I6" s="78"/>
       <c r="J6" s="77"/>
       <c r="K6" s="78"/>
       <c r="L6" s="77"/>
       <c r="N6" s="11"/>
       <c r="O6" s="76" t="s">
         <v>117</v>
       </c>
       <c r="P6" s="71">
         <v>5</v>
       </c>
       <c r="Q6" s="71">
         <v>5</v>
       </c>
       <c r="R6" s="71">
@@ -23389,51 +19771,51 @@
       <c r="S6" s="71">
         <v>5</v>
       </c>
       <c r="T6" s="71">
         <v>5</v>
       </c>
       <c r="U6" s="71">
         <v>6</v>
       </c>
       <c r="V6" s="71">
         <v>6</v>
       </c>
       <c r="W6" s="71">
         <v>6</v>
       </c>
       <c r="X6" s="71">
         <v>6</v>
       </c>
       <c r="Y6" s="71">
         <v>6</v>
       </c>
       <c r="Z6" s="71">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="70" t="s">
         <v>116</v>
       </c>
       <c r="B7" s="75"/>
       <c r="C7" s="75"/>
       <c r="D7" s="75"/>
       <c r="E7" s="75"/>
       <c r="F7" s="75"/>
       <c r="G7" s="75"/>
       <c r="H7" s="75"/>
       <c r="I7" s="75"/>
       <c r="J7" s="75"/>
       <c r="K7" s="75"/>
       <c r="L7" s="75"/>
       <c r="N7" s="11"/>
       <c r="O7" s="70" t="s">
         <v>116</v>
       </c>
       <c r="P7" s="71">
         <v>2</v>
       </c>
       <c r="Q7" s="71">
         <v>2</v>
       </c>
       <c r="R7" s="71">
@@ -23442,51 +19824,51 @@
       <c r="S7" s="71">
         <v>2</v>
       </c>
       <c r="T7" s="71">
         <v>2</v>
       </c>
       <c r="U7" s="71">
         <v>2</v>
       </c>
       <c r="V7" s="71">
         <v>3</v>
       </c>
       <c r="W7" s="71">
         <v>3</v>
       </c>
       <c r="X7" s="71">
         <v>3</v>
       </c>
       <c r="Y7" s="71">
         <v>3</v>
       </c>
       <c r="Z7" s="71">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="70" t="s">
         <v>115</v>
       </c>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
       <c r="I8" s="36"/>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="N8" s="11"/>
       <c r="O8" s="70" t="s">
         <v>115</v>
       </c>
       <c r="P8" s="71">
         <v>1</v>
       </c>
       <c r="Q8" s="71">
         <v>1</v>
       </c>
       <c r="R8" s="71">
@@ -23495,51 +19877,51 @@
       <c r="S8" s="71">
         <v>1</v>
       </c>
       <c r="T8" s="71">
         <v>1</v>
       </c>
       <c r="U8" s="71">
         <v>1</v>
       </c>
       <c r="V8" s="71">
         <v>1</v>
       </c>
       <c r="W8" s="71">
         <v>2</v>
       </c>
       <c r="X8" s="71">
         <v>2</v>
       </c>
       <c r="Y8" s="71">
         <v>2</v>
       </c>
       <c r="Z8" s="71">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="70" t="s">
         <v>114</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="N9" s="11"/>
       <c r="O9" s="70" t="s">
         <v>114</v>
       </c>
       <c r="P9" s="71">
         <v>3</v>
       </c>
       <c r="Q9" s="71">
         <v>3</v>
       </c>
       <c r="R9" s="71">
@@ -23548,51 +19930,51 @@
       <c r="S9" s="71">
         <v>3</v>
       </c>
       <c r="T9" s="71">
         <v>3</v>
       </c>
       <c r="U9" s="71">
         <v>3</v>
       </c>
       <c r="V9" s="71">
         <v>3</v>
       </c>
       <c r="W9" s="71">
         <v>3</v>
       </c>
       <c r="X9" s="71">
         <v>3</v>
       </c>
       <c r="Y9" s="71">
         <v>3</v>
       </c>
       <c r="Z9" s="71">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="70" t="s">
         <v>113</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="36"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="74"/>
       <c r="N10" s="11"/>
       <c r="O10" s="70" t="s">
         <v>113</v>
       </c>
       <c r="P10" s="71">
         <v>2</v>
       </c>
       <c r="Q10" s="71">
         <v>2</v>
       </c>
@@ -23603,51 +19985,51 @@
         <v>2</v>
       </c>
       <c r="T10" s="71">
         <v>2</v>
       </c>
       <c r="U10" s="71">
         <v>2</v>
       </c>
       <c r="V10" s="71">
         <v>2</v>
       </c>
       <c r="W10" s="71">
         <v>2</v>
       </c>
       <c r="X10" s="71">
         <v>2</v>
       </c>
       <c r="Y10" s="71">
         <v>2</v>
       </c>
       <c r="Z10" s="71">
         <v>2</v>
       </c>
       <c r="AA10" s="74"/>
     </row>
-    <row r="11" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="73" t="s">
         <v>112</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="N11" s="72"/>
       <c r="O11" s="70" t="s">
         <v>112</v>
       </c>
       <c r="P11" s="71">
         <v>2</v>
       </c>
       <c r="Q11" s="71">
         <v>1</v>
       </c>
       <c r="R11" s="71">
@@ -23656,51 +20038,51 @@
       <c r="S11" s="71">
         <v>1</v>
       </c>
       <c r="T11" s="71">
         <v>0</v>
       </c>
       <c r="U11" s="71">
         <v>0</v>
       </c>
       <c r="V11" s="71">
         <v>0</v>
       </c>
       <c r="W11" s="71">
         <v>0</v>
       </c>
       <c r="X11" s="71">
         <v>0</v>
       </c>
       <c r="Y11" s="71">
         <v>0</v>
       </c>
       <c r="Z11" s="71">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:27" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="70" t="s">
         <v>111</v>
       </c>
       <c r="B12" s="36">
         <f t="shared" ref="B12:L12" si="0">SUM(B6:B11)</f>
         <v>0</v>
       </c>
       <c r="C12" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D12" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E12" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G12" s="36">
         <f t="shared" si="0"/>
@@ -23753,51 +20135,51 @@
       <c r="U12" s="36">
         <f t="shared" si="1"/>
         <v>14</v>
       </c>
       <c r="V12" s="36">
         <f t="shared" si="1"/>
         <v>15</v>
       </c>
       <c r="W12" s="36">
         <f t="shared" si="1"/>
         <v>16</v>
       </c>
       <c r="X12" s="36">
         <f t="shared" si="1"/>
         <v>16</v>
       </c>
       <c r="Y12" s="36">
         <f t="shared" si="1"/>
         <v>16</v>
       </c>
       <c r="Z12" s="36">
         <f t="shared" si="1"/>
         <v>16</v>
       </c>
     </row>
-    <row r="13" spans="1:27" ht="91.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:27" ht="91.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="70" t="s">
         <v>110</v>
       </c>
       <c r="B13" s="36">
         <f t="shared" ref="B13:L13" si="2">SUM(B8:B11)</f>
         <v>0</v>
       </c>
       <c r="C13" s="36">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D13" s="36">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E13" s="36">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F13" s="36">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G13" s="36">
         <f t="shared" si="2"/>
@@ -23850,51 +20232,51 @@
       <c r="U13" s="36">
         <f t="shared" si="3"/>
         <v>6</v>
       </c>
       <c r="V13" s="36">
         <f t="shared" si="3"/>
         <v>6</v>
       </c>
       <c r="W13" s="36">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="X13" s="36">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="Y13" s="36">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="Z13" s="36">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:27" ht="91.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:27" ht="91.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="69" t="s">
         <v>108</v>
       </c>
       <c r="B14" s="67" t="e">
         <f t="shared" ref="B14:L14" si="4">ROUNDDOWN(B13/B12*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C14" s="67" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="D14" s="67" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E14" s="67" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="F14" s="67" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G14" s="68" t="e">
         <f t="shared" si="4"/>
@@ -23947,2220 +20329,3009 @@
       <c r="U14" s="68">
         <f t="shared" si="5"/>
         <v>42.8</v>
       </c>
       <c r="V14" s="68">
         <f t="shared" si="5"/>
         <v>40</v>
       </c>
       <c r="W14" s="68">
         <f t="shared" si="5"/>
         <v>43.7</v>
       </c>
       <c r="X14" s="68">
         <f t="shared" si="5"/>
         <v>43.7</v>
       </c>
       <c r="Y14" s="67">
         <f t="shared" si="5"/>
         <v>43.7</v>
       </c>
       <c r="Z14" s="67">
         <f t="shared" si="5"/>
         <v>43.7</v>
       </c>
     </row>
-    <row r="15" spans="1:27" ht="66.599999999999994" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="331" t="s">
+    <row r="15" spans="1:27" ht="66.599999999999994" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="263" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="332"/>
-[...1 lines deleted...]
-      <c r="D15" s="334" t="e">
+      <c r="B15" s="264"/>
+      <c r="C15" s="265"/>
+      <c r="D15" s="266" t="e">
         <f>ROUNDDOWN(SUM(B14:L14)/11,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E15" s="335"/>
+      <c r="E15" s="267"/>
       <c r="F15" s="66" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="65"/>
       <c r="L15" s="64"/>
       <c r="N15" s="11"/>
-      <c r="O15" s="336" t="s">
+      <c r="O15" s="268" t="s">
         <v>105</v>
       </c>
-      <c r="P15" s="332"/>
-[...1 lines deleted...]
-      <c r="R15" s="334">
+      <c r="P15" s="264"/>
+      <c r="Q15" s="265"/>
+      <c r="R15" s="266">
         <f>ROUNDDOWN(SUM(P14:Z14)/11,1)</f>
         <v>46</v>
       </c>
-      <c r="S15" s="335"/>
+      <c r="S15" s="267"/>
       <c r="T15" s="66" t="s">
         <v>45</v>
       </c>
       <c r="Y15" s="65"/>
       <c r="Z15" s="64"/>
     </row>
-    <row r="16" spans="1:27" ht="50.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:27" ht="50.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A16" s="32"/>
       <c r="K16" s="31"/>
       <c r="L16" s="63"/>
       <c r="O16" s="32"/>
       <c r="Y16" s="31"/>
       <c r="Z16" s="63"/>
     </row>
-    <row r="19" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27"/>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="9"/>
       <c r="O19" s="27"/>
       <c r="P19" s="27"/>
       <c r="Q19" s="27"/>
       <c r="R19" s="26"/>
       <c r="S19" s="26"/>
       <c r="T19" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="X1:Z1"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="J1:L1"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="O15:Q15"/>
     <mergeCell ref="R15:S15"/>
     <mergeCell ref="V1:W1"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF287AEF-9308-41C5-B7F0-6FB7117DE1FE}">
   <sheetPr codeName="Sheet38">
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF26"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="K1" sqref="K1:O1"/>
       <selection pane="bottomLeft" activeCell="K1" sqref="K1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.625" style="8" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" style="8" customWidth="1"/>
     <col min="2" max="2" width="9" style="8"/>
-    <col min="3" max="3" width="3.25" style="8" customWidth="1"/>
+    <col min="3" max="3" width="3.21875" style="8" customWidth="1"/>
     <col min="4" max="14" width="8" style="8" customWidth="1"/>
-    <col min="15" max="15" width="12.625" style="8" customWidth="1"/>
+    <col min="15" max="15" width="12.6640625" style="8" customWidth="1"/>
     <col min="16" max="17" width="9" style="8"/>
-    <col min="18" max="18" width="10.625" style="8" customWidth="1"/>
+    <col min="18" max="18" width="10.6640625" style="8" customWidth="1"/>
     <col min="19" max="19" width="9" style="8"/>
-    <col min="20" max="20" width="3.25" style="8" customWidth="1"/>
+    <col min="20" max="20" width="3.21875" style="8" customWidth="1"/>
     <col min="21" max="31" width="8" style="8" customWidth="1"/>
-    <col min="32" max="32" width="12.625" style="8" customWidth="1"/>
+    <col min="32" max="32" width="12.6640625" style="8" customWidth="1"/>
     <col min="33" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="38" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:32" s="38" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
         <v>121</v>
       </c>
       <c r="E1" s="41"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
-      <c r="K1" s="316" t="s">
+      <c r="K1" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="L1" s="316"/>
-[...2 lines deleted...]
-      <c r="O1" s="316"/>
+      <c r="L1" s="227"/>
+      <c r="M1" s="227"/>
+      <c r="N1" s="227"/>
+      <c r="O1" s="227"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="42" t="s">
         <v>121</v>
       </c>
       <c r="V1" s="41"/>
       <c r="Z1" s="40"/>
       <c r="AA1" s="40"/>
-      <c r="AB1" s="316" t="s">
+      <c r="AB1" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="AC1" s="316"/>
-      <c r="AD1" s="317" t="s">
+      <c r="AC1" s="227"/>
+      <c r="AD1" s="228" t="s">
         <v>92</v>
       </c>
-      <c r="AE1" s="317"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:32" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AE1" s="228"/>
+      <c r="AF1" s="228"/>
+    </row>
+    <row r="2" spans="1:32" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
         <v>143</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="37" t="s">
         <v>143</v>
       </c>
       <c r="S2" s="23"/>
       <c r="T2" s="23"/>
       <c r="U2" s="23"/>
     </row>
-    <row r="3" spans="1:32" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:32" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="10" t="s">
         <v>142</v>
       </c>
       <c r="S3" s="23"/>
       <c r="T3" s="23"/>
       <c r="U3" s="23"/>
     </row>
-    <row r="4" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="37"/>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="Q4" s="11"/>
       <c r="R4" s="37"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
     </row>
-    <row r="5" spans="1:32" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:32" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A5" s="23"/>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="O5" s="22" t="s">
         <v>141</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="23"/>
       <c r="S5" s="23"/>
       <c r="T5" s="23"/>
       <c r="U5" s="23"/>
       <c r="AF5" s="22" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="6" spans="1:32" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:32" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="79" t="s">
         <v>140</v>
       </c>
-      <c r="B6" s="298" t="s">
+      <c r="B6" s="231" t="s">
         <v>139</v>
       </c>
-      <c r="C6" s="348"/>
+      <c r="C6" s="281"/>
       <c r="D6" s="21" t="s">
         <v>64</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>63</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>62</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>61</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>60</v>
       </c>
       <c r="I6" s="21" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>58</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>57</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>56</v>
       </c>
       <c r="M6" s="21" t="s">
         <v>55</v>
       </c>
       <c r="N6" s="20" t="s">
         <v>54</v>
       </c>
       <c r="O6" s="19" t="s">
         <v>53</v>
       </c>
       <c r="Q6" s="11"/>
       <c r="R6" s="79" t="s">
         <v>140</v>
       </c>
-      <c r="S6" s="298" t="s">
+      <c r="S6" s="231" t="s">
         <v>139</v>
       </c>
-      <c r="T6" s="348"/>
+      <c r="T6" s="281"/>
       <c r="U6" s="21" t="s">
         <v>64</v>
       </c>
       <c r="V6" s="21" t="s">
         <v>63</v>
       </c>
       <c r="W6" s="21" t="s">
         <v>62</v>
       </c>
       <c r="X6" s="21" t="s">
         <v>61</v>
       </c>
       <c r="Y6" s="21" t="s">
         <v>60</v>
       </c>
       <c r="Z6" s="21" t="s">
         <v>59</v>
       </c>
       <c r="AA6" s="21" t="s">
         <v>58</v>
       </c>
       <c r="AB6" s="21" t="s">
         <v>57</v>
       </c>
       <c r="AC6" s="21" t="s">
         <v>56</v>
       </c>
       <c r="AD6" s="21" t="s">
         <v>55</v>
       </c>
       <c r="AE6" s="20" t="s">
         <v>54</v>
       </c>
       <c r="AF6" s="19" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="70" t="s">
         <v>138</v>
       </c>
-      <c r="B7" s="296"/>
-      <c r="C7" s="344"/>
+      <c r="B7" s="234"/>
+      <c r="C7" s="282"/>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="36"/>
       <c r="L7" s="36"/>
       <c r="M7" s="36"/>
       <c r="N7" s="36"/>
       <c r="O7" s="35">
         <f t="shared" ref="O7:O12" si="0">SUM(D7:N7)</f>
         <v>0</v>
       </c>
       <c r="Q7" s="11"/>
       <c r="R7" s="70" t="s">
         <v>138</v>
       </c>
-      <c r="S7" s="349" t="s">
+      <c r="S7" s="274" t="s">
         <v>135</v>
       </c>
-      <c r="T7" s="350"/>
+      <c r="T7" s="275"/>
       <c r="U7" s="34">
         <v>20</v>
       </c>
       <c r="V7" s="34">
         <v>20</v>
       </c>
       <c r="W7" s="34">
         <v>20</v>
       </c>
       <c r="X7" s="34">
         <v>20</v>
       </c>
       <c r="Y7" s="34">
         <v>20</v>
       </c>
       <c r="Z7" s="34">
         <v>20</v>
       </c>
       <c r="AA7" s="34">
         <v>10</v>
       </c>
       <c r="AB7" s="34">
         <v>15</v>
       </c>
       <c r="AC7" s="34">
         <v>15</v>
       </c>
       <c r="AD7" s="34">
         <v>10</v>
       </c>
       <c r="AE7" s="34">
         <v>20</v>
       </c>
       <c r="AF7" s="35">
         <f t="shared" ref="AF7:AF12" si="1">SUM(U7:AE7)</f>
         <v>190</v>
       </c>
     </row>
-    <row r="8" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="70" t="s">
         <v>137</v>
       </c>
-      <c r="B8" s="296"/>
-      <c r="C8" s="344"/>
+      <c r="B8" s="234"/>
+      <c r="C8" s="282"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
       <c r="I8" s="36"/>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="36"/>
       <c r="N8" s="36"/>
       <c r="O8" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q8" s="11"/>
       <c r="R8" s="70" t="s">
         <v>137</v>
       </c>
-      <c r="S8" s="349" t="s">
+      <c r="S8" s="274" t="s">
         <v>135</v>
       </c>
-      <c r="T8" s="350"/>
+      <c r="T8" s="275"/>
       <c r="U8" s="34">
         <v>20</v>
       </c>
       <c r="V8" s="34">
         <v>20</v>
       </c>
       <c r="W8" s="34">
         <v>20</v>
       </c>
       <c r="X8" s="34">
         <v>20</v>
       </c>
       <c r="Y8" s="34">
         <v>20</v>
       </c>
       <c r="Z8" s="34">
         <v>20</v>
       </c>
       <c r="AA8" s="34">
         <v>10</v>
       </c>
       <c r="AB8" s="34">
         <v>15</v>
       </c>
       <c r="AC8" s="34">
         <v>10</v>
       </c>
       <c r="AD8" s="34">
         <v>10</v>
       </c>
       <c r="AE8" s="34">
         <v>12</v>
       </c>
       <c r="AF8" s="35">
         <f t="shared" si="1"/>
         <v>177</v>
       </c>
     </row>
-    <row r="9" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="70" t="s">
         <v>136</v>
       </c>
-      <c r="B9" s="296"/>
-      <c r="C9" s="344"/>
+      <c r="B9" s="234"/>
+      <c r="C9" s="282"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="36"/>
       <c r="N9" s="36"/>
       <c r="O9" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q9" s="11"/>
       <c r="R9" s="70" t="s">
         <v>136</v>
       </c>
-      <c r="S9" s="349" t="s">
+      <c r="S9" s="274" t="s">
         <v>135</v>
       </c>
-      <c r="T9" s="350"/>
+      <c r="T9" s="275"/>
       <c r="U9" s="34">
         <v>10</v>
       </c>
       <c r="V9" s="34">
         <v>12</v>
       </c>
       <c r="W9" s="34">
         <v>10</v>
       </c>
       <c r="X9" s="34">
         <v>12</v>
       </c>
       <c r="Y9" s="34">
         <v>10</v>
       </c>
       <c r="Z9" s="34">
         <v>12</v>
       </c>
       <c r="AA9" s="34">
         <v>12</v>
       </c>
       <c r="AB9" s="34">
         <v>12</v>
       </c>
       <c r="AC9" s="34">
         <v>10</v>
       </c>
       <c r="AD9" s="34">
         <v>14</v>
       </c>
       <c r="AE9" s="34">
         <v>10</v>
       </c>
       <c r="AF9" s="35">
         <f t="shared" si="1"/>
         <v>124</v>
       </c>
     </row>
-    <row r="10" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="70" t="s">
         <v>134</v>
       </c>
-      <c r="B10" s="296"/>
-      <c r="C10" s="344"/>
+      <c r="B10" s="234"/>
+      <c r="C10" s="282"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="36"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="36"/>
       <c r="N10" s="36"/>
       <c r="O10" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q10" s="11"/>
       <c r="R10" s="70" t="s">
         <v>134</v>
       </c>
-      <c r="S10" s="349" t="s">
+      <c r="S10" s="274" t="s">
         <v>133</v>
       </c>
-      <c r="T10" s="350"/>
+      <c r="T10" s="275"/>
       <c r="U10" s="34">
         <v>10</v>
       </c>
       <c r="V10" s="34">
         <v>12</v>
       </c>
       <c r="W10" s="34">
         <v>10</v>
       </c>
       <c r="X10" s="34">
         <v>12</v>
       </c>
       <c r="Y10" s="34">
         <v>12</v>
       </c>
       <c r="Z10" s="34">
         <v>12</v>
       </c>
       <c r="AA10" s="34">
         <v>12</v>
       </c>
       <c r="AB10" s="34">
         <v>12</v>
       </c>
       <c r="AC10" s="34">
         <v>12</v>
       </c>
       <c r="AD10" s="34">
         <v>14</v>
       </c>
       <c r="AE10" s="34">
         <v>10</v>
       </c>
       <c r="AF10" s="35">
         <f t="shared" si="1"/>
         <v>128</v>
       </c>
     </row>
-    <row r="11" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="70" t="s">
         <v>132</v>
       </c>
-      <c r="B11" s="296"/>
-      <c r="C11" s="344"/>
+      <c r="B11" s="234"/>
+      <c r="C11" s="282"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
       <c r="N11" s="36"/>
       <c r="O11" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q11" s="11"/>
       <c r="R11" s="70" t="s">
         <v>132</v>
       </c>
-      <c r="S11" s="349" t="s">
+      <c r="S11" s="274" t="s">
         <v>131</v>
       </c>
-      <c r="T11" s="350"/>
+      <c r="T11" s="275"/>
       <c r="U11" s="34">
         <v>10</v>
       </c>
       <c r="V11" s="34">
         <v>12</v>
       </c>
       <c r="W11" s="34">
         <v>10</v>
       </c>
       <c r="X11" s="34">
         <v>12</v>
       </c>
       <c r="Y11" s="34">
         <v>14</v>
       </c>
       <c r="Z11" s="34">
         <v>12</v>
       </c>
       <c r="AA11" s="34">
         <v>12</v>
       </c>
       <c r="AB11" s="34">
         <v>12</v>
       </c>
       <c r="AC11" s="34">
         <v>10</v>
       </c>
       <c r="AD11" s="34">
         <v>14</v>
       </c>
       <c r="AE11" s="34">
         <v>10</v>
       </c>
       <c r="AF11" s="35">
         <f t="shared" si="1"/>
         <v>128</v>
       </c>
     </row>
-    <row r="12" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:32" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="70" t="s">
         <v>130</v>
       </c>
-      <c r="B12" s="296"/>
-      <c r="C12" s="344"/>
+      <c r="B12" s="234"/>
+      <c r="C12" s="282"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="36"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="36"/>
       <c r="N12" s="36"/>
       <c r="O12" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q12" s="11"/>
       <c r="R12" s="70" t="s">
         <v>130</v>
       </c>
-      <c r="S12" s="349" t="s">
+      <c r="S12" s="274" t="s">
         <v>129</v>
       </c>
-      <c r="T12" s="350"/>
+      <c r="T12" s="275"/>
       <c r="U12" s="34">
         <v>20</v>
       </c>
       <c r="V12" s="34">
         <v>25</v>
       </c>
       <c r="W12" s="34">
         <v>25</v>
       </c>
       <c r="X12" s="34">
         <v>25</v>
       </c>
       <c r="Y12" s="34">
         <v>20</v>
       </c>
       <c r="Z12" s="34">
         <v>20</v>
       </c>
       <c r="AA12" s="34">
         <v>22</v>
       </c>
       <c r="AB12" s="34">
         <v>23</v>
       </c>
       <c r="AC12" s="34">
         <v>25</v>
       </c>
       <c r="AD12" s="34">
         <v>25</v>
       </c>
       <c r="AE12" s="34">
         <v>20</v>
       </c>
       <c r="AF12" s="35">
         <f t="shared" si="1"/>
         <v>250</v>
       </c>
     </row>
-    <row r="13" spans="1:32" ht="35.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:32" ht="35.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="32"/>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
-      <c r="K13" s="351" t="s">
+      <c r="K13" s="278" t="s">
         <v>128</v>
       </c>
-      <c r="L13" s="352"/>
-[...1 lines deleted...]
-      <c r="N13" s="353"/>
+      <c r="L13" s="279"/>
+      <c r="M13" s="279"/>
+      <c r="N13" s="280"/>
       <c r="O13" s="83">
         <f>SUM(O7:O12)</f>
         <v>0</v>
       </c>
       <c r="Q13" s="11"/>
       <c r="R13" s="32"/>
       <c r="S13" s="32"/>
       <c r="T13" s="32"/>
-      <c r="AB13" s="351" t="s">
+      <c r="AB13" s="278" t="s">
         <v>128</v>
       </c>
-      <c r="AC13" s="352"/>
-[...1 lines deleted...]
-      <c r="AE13" s="353"/>
+      <c r="AC13" s="279"/>
+      <c r="AD13" s="279"/>
+      <c r="AE13" s="280"/>
       <c r="AF13" s="83">
         <f>SUM(AF7:AF12)</f>
         <v>997</v>
       </c>
     </row>
-    <row r="14" spans="1:32" ht="69.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:32" ht="69.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="32"/>
       <c r="B14" s="32"/>
       <c r="C14" s="32"/>
-      <c r="K14" s="345" t="s">
+      <c r="K14" s="283" t="s">
         <v>127</v>
       </c>
-      <c r="L14" s="346"/>
-[...1 lines deleted...]
-      <c r="N14" s="347"/>
+      <c r="L14" s="284"/>
+      <c r="M14" s="284"/>
+      <c r="N14" s="285"/>
       <c r="O14" s="82"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="32"/>
       <c r="S14" s="32"/>
       <c r="T14" s="32"/>
-      <c r="AB14" s="345" t="s">
+      <c r="AB14" s="283" t="s">
         <v>127</v>
       </c>
-      <c r="AC14" s="346"/>
-[...1 lines deleted...]
-      <c r="AE14" s="347"/>
+      <c r="AC14" s="284"/>
+      <c r="AD14" s="284"/>
+      <c r="AE14" s="285"/>
       <c r="AF14" s="81">
         <v>378</v>
       </c>
     </row>
-    <row r="15" spans="1:32" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:32" x14ac:dyDescent="0.2">
       <c r="Q15" s="11"/>
     </row>
-    <row r="16" spans="1:32" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:32" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="Q16" s="11"/>
     </row>
-    <row r="17" spans="1:28" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="302" t="s">
+    <row r="17" spans="1:28" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="229" t="s">
         <v>126</v>
       </c>
-      <c r="B17" s="302"/>
-      <c r="F17" s="337">
+      <c r="B17" s="229"/>
+      <c r="F17" s="276">
         <f>O13</f>
         <v>0</v>
       </c>
-      <c r="G17" s="338"/>
+      <c r="G17" s="277"/>
       <c r="H17" s="80" t="s">
         <v>81</v>
       </c>
       <c r="Q17" s="11"/>
-      <c r="R17" s="302" t="s">
+      <c r="R17" s="229" t="s">
         <v>126</v>
       </c>
-      <c r="S17" s="302"/>
-      <c r="W17" s="337">
+      <c r="S17" s="229"/>
+      <c r="W17" s="276">
         <f>AF13</f>
         <v>997</v>
       </c>
-      <c r="X17" s="338"/>
+      <c r="X17" s="277"/>
       <c r="Y17" s="80" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="18" spans="1:28" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:28" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A18" s="10"/>
       <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="H18" s="80" t="s">
         <v>124</v>
       </c>
       <c r="Q18" s="11"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="Y18" s="80" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="19" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G19" s="310"/>
+    <row r="19" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="239"/>
+      <c r="B19" s="239"/>
+      <c r="C19" s="239"/>
+      <c r="D19" s="239"/>
+      <c r="E19" s="239"/>
+      <c r="F19" s="247"/>
+      <c r="G19" s="247"/>
       <c r="H19" s="9"/>
       <c r="J19" s="9"/>
       <c r="Q19" s="11"/>
-      <c r="R19" s="305"/>
-[...5 lines deleted...]
-      <c r="X19" s="310"/>
+      <c r="R19" s="239"/>
+      <c r="S19" s="239"/>
+      <c r="T19" s="239"/>
+      <c r="U19" s="239"/>
+      <c r="V19" s="239"/>
+      <c r="W19" s="247"/>
+      <c r="X19" s="247"/>
       <c r="Y19" s="9"/>
       <c r="AA19" s="9"/>
     </row>
-    <row r="20" spans="1:28" ht="61.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="339" t="s">
+    <row r="20" spans="1:28" ht="61.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="269" t="s">
         <v>125</v>
       </c>
-      <c r="B20" s="315"/>
-[...3 lines deleted...]
-      <c r="F20" s="340">
+      <c r="B20" s="240"/>
+      <c r="C20" s="240"/>
+      <c r="D20" s="240"/>
+      <c r="E20" s="260"/>
+      <c r="F20" s="270">
         <f>O14</f>
         <v>0</v>
       </c>
-      <c r="G20" s="341"/>
+      <c r="G20" s="271"/>
       <c r="H20" s="80" t="s">
         <v>78</v>
       </c>
       <c r="Q20" s="11"/>
-      <c r="R20" s="339" t="s">
+      <c r="R20" s="269" t="s">
         <v>125</v>
       </c>
-      <c r="S20" s="315"/>
-[...3 lines deleted...]
-      <c r="W20" s="340">
+      <c r="S20" s="240"/>
+      <c r="T20" s="240"/>
+      <c r="U20" s="240"/>
+      <c r="V20" s="260"/>
+      <c r="W20" s="270">
         <f>AF14</f>
         <v>378</v>
       </c>
-      <c r="X20" s="341"/>
+      <c r="X20" s="271"/>
       <c r="Y20" s="80" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="21" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G21" s="343"/>
+    <row r="21" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="239"/>
+      <c r="B21" s="239"/>
+      <c r="C21" s="239"/>
+      <c r="D21" s="239"/>
+      <c r="E21" s="239"/>
+      <c r="F21" s="272"/>
+      <c r="G21" s="273"/>
       <c r="H21" s="9" t="s">
         <v>124</v>
       </c>
       <c r="K21" s="9"/>
       <c r="Q21" s="11"/>
-      <c r="R21" s="305"/>
-[...5 lines deleted...]
-      <c r="X21" s="343"/>
+      <c r="R21" s="239"/>
+      <c r="S21" s="239"/>
+      <c r="T21" s="239"/>
+      <c r="U21" s="239"/>
+      <c r="V21" s="239"/>
+      <c r="W21" s="272"/>
+      <c r="X21" s="273"/>
       <c r="Y21" s="9" t="s">
         <v>124</v>
       </c>
       <c r="AB21" s="9"/>
     </row>
-    <row r="22" spans="1:28" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:28" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A22" s="27"/>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="I22" s="9"/>
       <c r="K22" s="9"/>
       <c r="Q22" s="11"/>
       <c r="R22" s="27"/>
       <c r="S22" s="27"/>
       <c r="T22" s="27"/>
       <c r="U22" s="27"/>
       <c r="V22" s="27"/>
       <c r="W22" s="29"/>
       <c r="X22" s="29"/>
       <c r="Z22" s="9"/>
       <c r="AB22" s="9"/>
     </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="H23" s="9"/>
       <c r="Q23" s="11"/>
       <c r="Y23" s="9"/>
     </row>
-    <row r="24" spans="1:28" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:28" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
         <v>123</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="9"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="28" t="s">
         <v>123</v>
       </c>
       <c r="S24" s="28"/>
       <c r="T24" s="28"/>
       <c r="U24" s="28"/>
       <c r="V24" s="28"/>
       <c r="W24" s="28"/>
       <c r="X24" s="28"/>
       <c r="Y24" s="9"/>
     </row>
-    <row r="25" spans="1:28" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:28" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
       <c r="E25" s="10"/>
-      <c r="F25" s="313" t="e">
+      <c r="F25" s="245" t="e">
         <f>ROUNDDOWN(F20/F17*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G25" s="314"/>
+      <c r="G25" s="246"/>
       <c r="H25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="Q25" s="11"/>
       <c r="R25" s="10" t="s">
         <v>122</v>
       </c>
       <c r="S25" s="10"/>
       <c r="T25" s="10"/>
       <c r="U25" s="10"/>
       <c r="V25" s="10"/>
-      <c r="W25" s="313">
+      <c r="W25" s="245">
         <f>ROUNDDOWN(W20/W17*100,1)</f>
         <v>37.9</v>
       </c>
-      <c r="X25" s="314"/>
+      <c r="X25" s="246"/>
       <c r="Y25" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="26" spans="1:28" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:28" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="27"/>
       <c r="B26" s="27"/>
       <c r="C26" s="27"/>
       <c r="D26" s="27"/>
       <c r="E26" s="27"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="9"/>
       <c r="R26" s="27"/>
       <c r="S26" s="27"/>
       <c r="T26" s="27"/>
       <c r="U26" s="27"/>
       <c r="V26" s="27"/>
       <c r="W26" s="26"/>
       <c r="X26" s="26"/>
       <c r="Y26" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="R20:V20"/>
-[...12 lines deleted...]
-    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="F20:G21"/>
+    <mergeCell ref="F19:G19"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="K1:L1"/>
     <mergeCell ref="M1:O1"/>
     <mergeCell ref="AB14:AE14"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="AD1:AF1"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="K13:N13"/>
     <mergeCell ref="K14:N14"/>
     <mergeCell ref="S9:T9"/>
     <mergeCell ref="S10:T10"/>
-    <mergeCell ref="A21:E21"/>
-[...6 lines deleted...]
-    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="S11:T11"/>
+    <mergeCell ref="AB1:AC1"/>
+    <mergeCell ref="AB13:AE13"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="R20:V20"/>
+    <mergeCell ref="W20:X21"/>
+    <mergeCell ref="R21:V21"/>
+    <mergeCell ref="W25:X25"/>
+    <mergeCell ref="S12:T12"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="R19:V19"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="W17:X17"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2C99026-4A9B-4146-8934-EAEAE8FB2E3A}">
   <sheetPr codeName="Sheet39">
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="K1" sqref="K1:O1"/>
       <selection pane="bottomLeft" activeCell="K1" sqref="K1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.625" style="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="8.25" style="8" customWidth="1"/>
+    <col min="1" max="1" width="20.6640625" style="8" customWidth="1"/>
+    <col min="2" max="4" width="12.6640625" style="8" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="8.21875" style="8" customWidth="1"/>
     <col min="7" max="7" width="8" style="8" customWidth="1"/>
-    <col min="8" max="8" width="20.625" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="15.625" style="8" customWidth="1"/>
+    <col min="8" max="8" width="20.6640625" style="8" customWidth="1"/>
+    <col min="9" max="11" width="12.6640625" style="8" customWidth="1"/>
+    <col min="12" max="12" width="15.6640625" style="8" customWidth="1"/>
     <col min="13" max="14" width="8" style="8" customWidth="1"/>
     <col min="15" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="59" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" s="59" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="95" t="s">
         <v>152</v>
       </c>
       <c r="C1" s="61"/>
       <c r="G1" s="62"/>
       <c r="H1" s="95" t="s">
         <v>152</v>
       </c>
       <c r="J1" s="61"/>
     </row>
-    <row r="2" spans="1:12" ht="18.75" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" ht="19.2" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
         <v>151</v>
       </c>
       <c r="B2" s="23"/>
       <c r="G2" s="11"/>
       <c r="H2" s="37" t="s">
         <v>151</v>
       </c>
       <c r="I2" s="23"/>
     </row>
-    <row r="3" spans="1:12" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B3" s="23"/>
       <c r="G3" s="11"/>
       <c r="H3" s="10" t="s">
         <v>119</v>
       </c>
       <c r="I3" s="23"/>
     </row>
-    <row r="4" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="316" t="s">
+    <row r="4" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="316"/>
-[...2 lines deleted...]
-      <c r="E4" s="330"/>
+      <c r="B4" s="227"/>
+      <c r="C4" s="253"/>
+      <c r="D4" s="253"/>
+      <c r="E4" s="253"/>
       <c r="G4" s="11"/>
-      <c r="H4" s="316" t="s">
+      <c r="H4" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="I4" s="316"/>
-      <c r="J4" s="317" t="s">
+      <c r="I4" s="227"/>
+      <c r="J4" s="228" t="s">
         <v>92</v>
       </c>
-      <c r="K4" s="317"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:12" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="K4" s="228"/>
+      <c r="L4" s="228"/>
+    </row>
+    <row r="5" spans="1:12" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B5" s="23"/>
       <c r="D5" s="94" t="s">
         <v>118</v>
       </c>
       <c r="E5" s="94"/>
       <c r="G5" s="11"/>
       <c r="I5" s="23"/>
       <c r="K5" s="94" t="s">
         <v>118</v>
       </c>
       <c r="L5" s="94"/>
     </row>
-    <row r="6" spans="1:12" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="93" t="s">
         <v>140</v>
       </c>
       <c r="B6" s="51" t="s">
         <v>102</v>
       </c>
       <c r="C6" s="51" t="s">
         <v>102</v>
       </c>
       <c r="D6" s="50" t="s">
         <v>101</v>
       </c>
       <c r="E6" s="90"/>
       <c r="F6" s="58"/>
       <c r="G6" s="11"/>
       <c r="H6" s="93" t="s">
         <v>140</v>
       </c>
       <c r="I6" s="92" t="s">
         <v>100</v>
       </c>
       <c r="J6" s="92" t="s">
         <v>99</v>
       </c>
       <c r="K6" s="91" t="s">
         <v>98</v>
       </c>
       <c r="L6" s="90"/>
     </row>
-    <row r="7" spans="1:12" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:12" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="76" t="s">
         <v>117</v>
       </c>
       <c r="B7" s="89"/>
       <c r="C7" s="89"/>
       <c r="D7" s="89"/>
       <c r="F7" s="58"/>
       <c r="G7" s="11"/>
       <c r="H7" s="76" t="s">
         <v>117</v>
       </c>
       <c r="I7" s="71">
         <v>6</v>
       </c>
       <c r="J7" s="71">
         <v>6</v>
       </c>
       <c r="K7" s="71">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="70" t="s">
         <v>116</v>
       </c>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="88"/>
       <c r="G8" s="11"/>
       <c r="H8" s="70" t="s">
         <v>116</v>
       </c>
       <c r="I8" s="71">
         <v>3</v>
       </c>
       <c r="J8" s="71">
         <v>3</v>
       </c>
       <c r="K8" s="71">
         <v>3</v>
       </c>
       <c r="L8" s="88"/>
     </row>
-    <row r="9" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="70" t="s">
         <v>115</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="88"/>
       <c r="G9" s="11"/>
       <c r="H9" s="70" t="s">
         <v>115</v>
       </c>
       <c r="I9" s="71">
         <v>2</v>
       </c>
       <c r="J9" s="71">
         <v>2</v>
       </c>
       <c r="K9" s="71">
         <v>2</v>
       </c>
       <c r="L9" s="88"/>
     </row>
-    <row r="10" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="70" t="s">
         <v>114</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="88"/>
       <c r="G10" s="11"/>
       <c r="H10" s="70" t="s">
         <v>114</v>
       </c>
       <c r="I10" s="71">
         <v>2</v>
       </c>
       <c r="J10" s="71">
         <v>2</v>
       </c>
       <c r="K10" s="71">
         <v>2</v>
       </c>
       <c r="L10" s="88"/>
     </row>
-    <row r="11" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="70" t="s">
         <v>150</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="88"/>
       <c r="G11" s="11"/>
       <c r="H11" s="70" t="s">
         <v>150</v>
       </c>
       <c r="I11" s="71">
         <v>1</v>
       </c>
       <c r="J11" s="71">
         <v>1</v>
       </c>
       <c r="K11" s="71">
         <v>1</v>
       </c>
       <c r="L11" s="88"/>
     </row>
-    <row r="12" spans="1:12" ht="43.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12" ht="43.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="73" t="s">
         <v>112</v>
       </c>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="88"/>
       <c r="G12" s="11"/>
       <c r="H12" s="70" t="s">
         <v>112</v>
       </c>
       <c r="I12" s="71">
         <v>1</v>
       </c>
       <c r="J12" s="71">
         <v>0</v>
       </c>
       <c r="K12" s="71">
         <v>0</v>
       </c>
       <c r="L12" s="88"/>
     </row>
-    <row r="13" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="70" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="36">
         <f>SUM(B7:B12)</f>
         <v>0</v>
       </c>
       <c r="C13" s="36">
         <f>SUM(C7:C12)</f>
         <v>0</v>
       </c>
       <c r="D13" s="36">
         <f>SUM(D7:D12)</f>
         <v>0</v>
       </c>
       <c r="E13" s="88"/>
       <c r="G13" s="11"/>
       <c r="H13" s="70" t="s">
         <v>111</v>
       </c>
       <c r="I13" s="36">
         <f>SUM(I7:I12)</f>
         <v>15</v>
       </c>
       <c r="J13" s="36">
         <f>SUM(J7:J12)</f>
         <v>14</v>
       </c>
       <c r="K13" s="36">
         <f>SUM(K7:K12)</f>
         <v>14</v>
       </c>
       <c r="L13" s="88"/>
     </row>
-    <row r="14" spans="1:12" ht="82.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:12" ht="82.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="70" t="s">
         <v>149</v>
       </c>
       <c r="B14" s="36">
         <f>SUM(B9:B12)</f>
         <v>0</v>
       </c>
       <c r="C14" s="36">
         <f>SUM(C9:C12)</f>
         <v>0</v>
       </c>
       <c r="D14" s="36">
         <f>SUM(D9:D12)</f>
         <v>0</v>
       </c>
       <c r="E14" s="31"/>
       <c r="F14" s="87"/>
       <c r="G14" s="86"/>
       <c r="H14" s="70" t="s">
         <v>148</v>
       </c>
       <c r="I14" s="36">
         <f>SUM(I9:I12)</f>
         <v>6</v>
       </c>
       <c r="J14" s="36">
         <f>SUM(J9:J12)</f>
         <v>5</v>
       </c>
       <c r="K14" s="36">
         <f>SUM(K9:K12)</f>
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="78" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:12" ht="78" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="85" t="s">
         <v>147</v>
       </c>
       <c r="B15" s="68" t="e">
         <f>ROUNDDOWN(B14/B13*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C15" s="68" t="e">
         <f>ROUNDDOWN(C14/C13*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D15" s="68" t="e">
         <f>ROUNDDOWN(D14/D13*100,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G15" s="11"/>
       <c r="H15" s="85" t="s">
         <v>146</v>
       </c>
       <c r="I15" s="68">
         <f>ROUNDDOWN(I14/I13*100,1)</f>
         <v>40</v>
       </c>
       <c r="J15" s="68">
         <f>ROUNDDOWN(J14/J13*100,1)</f>
         <v>35.700000000000003</v>
       </c>
       <c r="K15" s="68">
         <f>ROUNDDOWN(K14/K13*100,1)</f>
         <v>35.700000000000003</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="61.9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="331" t="s">
+    <row r="16" spans="1:12" ht="61.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="263" t="s">
         <v>145</v>
       </c>
-      <c r="B16" s="332"/>
-      <c r="C16" s="333"/>
+      <c r="B16" s="264"/>
+      <c r="C16" s="265"/>
       <c r="D16" s="84" t="e">
         <f>ROUNDDOWN(SUM(B15:D15)/3,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="11"/>
-      <c r="H16" s="336" t="s">
+      <c r="H16" s="268" t="s">
         <v>144</v>
       </c>
-      <c r="I16" s="332"/>
-      <c r="J16" s="333"/>
+      <c r="I16" s="264"/>
+      <c r="J16" s="265"/>
       <c r="K16" s="84">
         <f>ROUNDDOWN(SUM(I15:K15)/3,1)</f>
         <v>37.1</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="17" ht="14.25" thickTop="1" x14ac:dyDescent="0.15"/>
+    <row r="17" ht="13.8" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="H16:J16"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:L4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R参考計算書B2行動援護（利用者数・３月間）</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6B8286C-C4D1-4FF7-AEC9-4D8303C8B580}">
   <sheetPr codeName="Sheet40">
     <tabColor indexed="13"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="K1" sqref="K1:O1"/>
       <selection pane="bottomLeft" activeCell="K1" sqref="K1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.625" style="8" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" style="8" customWidth="1"/>
     <col min="2" max="2" width="9" style="8"/>
-    <col min="3" max="3" width="3.25" style="8" customWidth="1"/>
-    <col min="4" max="8" width="8.25" style="8" customWidth="1"/>
+    <col min="3" max="3" width="3.21875" style="8" customWidth="1"/>
+    <col min="4" max="8" width="8.21875" style="8" customWidth="1"/>
     <col min="9" max="10" width="8" style="8" customWidth="1"/>
-    <col min="11" max="11" width="10.625" style="8" customWidth="1"/>
+    <col min="11" max="11" width="10.6640625" style="8" customWidth="1"/>
     <col min="12" max="12" width="9" style="8"/>
-    <col min="13" max="13" width="3.25" style="8" customWidth="1"/>
-    <col min="14" max="18" width="8.25" style="8" customWidth="1"/>
+    <col min="13" max="13" width="3.21875" style="8" customWidth="1"/>
+    <col min="14" max="18" width="8.21875" style="8" customWidth="1"/>
     <col min="19" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="59" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:18" s="59" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="95" t="s">
         <v>160</v>
       </c>
       <c r="E1" s="61"/>
       <c r="I1" s="60"/>
       <c r="J1" s="62"/>
       <c r="K1" s="95" t="s">
         <v>160</v>
       </c>
       <c r="O1" s="61"/>
     </row>
-    <row r="2" spans="1:18" ht="18.75" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:18" ht="19.2" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
         <v>151</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="J2" s="11"/>
       <c r="K2" s="37" t="s">
         <v>151</v>
       </c>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
     </row>
-    <row r="3" spans="1:18" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:18" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="J3" s="11"/>
       <c r="K3" s="10" t="s">
         <v>142</v>
       </c>
       <c r="L3" s="23"/>
       <c r="M3" s="23"/>
       <c r="N3" s="23"/>
     </row>
-    <row r="4" spans="1:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="316" t="s">
+    <row r="4" spans="1:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="316"/>
-[...2 lines deleted...]
-      <c r="E4" s="330"/>
+      <c r="B4" s="227"/>
+      <c r="C4" s="253"/>
+      <c r="D4" s="253"/>
+      <c r="E4" s="253"/>
       <c r="J4" s="11"/>
-      <c r="K4" s="316" t="s">
+      <c r="K4" s="227" t="s">
         <v>93</v>
       </c>
-      <c r="L4" s="316"/>
-      <c r="M4" s="317" t="s">
+      <c r="L4" s="227"/>
+      <c r="M4" s="228" t="s">
         <v>92</v>
       </c>
-      <c r="N4" s="317"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:18" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="N4" s="228"/>
+      <c r="O4" s="228"/>
+    </row>
+    <row r="5" spans="1:18" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="G5" s="94" t="s">
         <v>159</v>
       </c>
       <c r="J5" s="11"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="23"/>
       <c r="Q5" s="94" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="6" spans="1:18" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:18" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="93" t="s">
         <v>140</v>
       </c>
-      <c r="B6" s="354" t="s">
+      <c r="B6" s="295" t="s">
         <v>139</v>
       </c>
-      <c r="C6" s="355"/>
+      <c r="C6" s="296"/>
       <c r="D6" s="51" t="s">
         <v>102</v>
       </c>
       <c r="E6" s="51" t="s">
         <v>102</v>
       </c>
       <c r="F6" s="50" t="s">
         <v>101</v>
       </c>
       <c r="G6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="H6" s="58"/>
       <c r="J6" s="11"/>
       <c r="K6" s="93" t="s">
         <v>140</v>
       </c>
-      <c r="L6" s="354" t="s">
+      <c r="L6" s="295" t="s">
         <v>139</v>
       </c>
-      <c r="M6" s="355"/>
+      <c r="M6" s="296"/>
       <c r="N6" s="49" t="s">
         <v>100</v>
       </c>
       <c r="O6" s="49" t="s">
         <v>99</v>
       </c>
       <c r="P6" s="48" t="s">
         <v>98</v>
       </c>
       <c r="Q6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="R6" s="58"/>
     </row>
-    <row r="7" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="70" t="s">
         <v>138</v>
       </c>
-      <c r="B7" s="296"/>
-      <c r="C7" s="344"/>
+      <c r="B7" s="234"/>
+      <c r="C7" s="282"/>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="45">
         <f t="shared" ref="G7:G12" si="0">SUM(D7:F7)</f>
         <v>0</v>
       </c>
       <c r="H7" s="90"/>
       <c r="J7" s="11"/>
       <c r="K7" s="70" t="s">
         <v>138</v>
       </c>
-      <c r="L7" s="349" t="s">
+      <c r="L7" s="274" t="s">
         <v>135</v>
       </c>
-      <c r="M7" s="350"/>
+      <c r="M7" s="275"/>
       <c r="N7" s="34">
         <v>15</v>
       </c>
       <c r="O7" s="34">
         <v>10</v>
       </c>
       <c r="P7" s="34">
         <v>20</v>
       </c>
       <c r="Q7" s="45">
         <f t="shared" ref="Q7:Q12" si="1">SUM(N7:P7)</f>
         <v>45</v>
       </c>
       <c r="R7" s="90"/>
     </row>
-    <row r="8" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="70" t="s">
         <v>137</v>
       </c>
-      <c r="B8" s="296"/>
-      <c r="C8" s="344"/>
+      <c r="B8" s="234"/>
+      <c r="C8" s="282"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="90"/>
       <c r="J8" s="11"/>
       <c r="K8" s="70" t="s">
         <v>137</v>
       </c>
-      <c r="L8" s="349" t="s">
+      <c r="L8" s="274" t="s">
         <v>135</v>
       </c>
-      <c r="M8" s="350"/>
+      <c r="M8" s="275"/>
       <c r="N8" s="34">
         <v>10</v>
       </c>
       <c r="O8" s="34">
         <v>10</v>
       </c>
       <c r="P8" s="34">
         <v>12</v>
       </c>
       <c r="Q8" s="45">
         <f t="shared" si="1"/>
         <v>32</v>
       </c>
       <c r="R8" s="90"/>
     </row>
-    <row r="9" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="70" t="s">
         <v>136</v>
       </c>
-      <c r="B9" s="296"/>
-      <c r="C9" s="344"/>
+      <c r="B9" s="234"/>
+      <c r="C9" s="282"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H9" s="90"/>
       <c r="J9" s="11"/>
       <c r="K9" s="70" t="s">
         <v>136</v>
       </c>
-      <c r="L9" s="349" t="s">
+      <c r="L9" s="274" t="s">
         <v>135</v>
       </c>
-      <c r="M9" s="350"/>
+      <c r="M9" s="275"/>
       <c r="N9" s="34">
         <v>10</v>
       </c>
       <c r="O9" s="34">
         <v>14</v>
       </c>
       <c r="P9" s="34">
         <v>10</v>
       </c>
       <c r="Q9" s="45">
         <f t="shared" si="1"/>
         <v>34</v>
       </c>
       <c r="R9" s="90"/>
     </row>
-    <row r="10" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="70" t="s">
         <v>134</v>
       </c>
-      <c r="B10" s="296"/>
-      <c r="C10" s="344"/>
+      <c r="B10" s="234"/>
+      <c r="C10" s="282"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H10" s="90"/>
       <c r="J10" s="11"/>
       <c r="K10" s="70" t="s">
         <v>134</v>
       </c>
-      <c r="L10" s="349" t="s">
+      <c r="L10" s="274" t="s">
         <v>133</v>
       </c>
-      <c r="M10" s="350"/>
+      <c r="M10" s="275"/>
       <c r="N10" s="34">
         <v>12</v>
       </c>
       <c r="O10" s="34">
         <v>14</v>
       </c>
       <c r="P10" s="34">
         <v>10</v>
       </c>
       <c r="Q10" s="45">
         <f t="shared" si="1"/>
         <v>36</v>
       </c>
       <c r="R10" s="90"/>
     </row>
-    <row r="11" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="70" t="s">
         <v>132</v>
       </c>
-      <c r="B11" s="296"/>
-      <c r="C11" s="344"/>
+      <c r="B11" s="234"/>
+      <c r="C11" s="282"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H11" s="90"/>
       <c r="J11" s="11"/>
       <c r="K11" s="70" t="s">
         <v>132</v>
       </c>
-      <c r="L11" s="349" t="s">
+      <c r="L11" s="274" t="s">
         <v>131</v>
       </c>
-      <c r="M11" s="350"/>
+      <c r="M11" s="275"/>
       <c r="N11" s="34">
         <v>10</v>
       </c>
       <c r="O11" s="34">
         <v>14</v>
       </c>
       <c r="P11" s="34">
         <v>10</v>
       </c>
       <c r="Q11" s="45">
         <f t="shared" si="1"/>
         <v>34</v>
       </c>
       <c r="R11" s="90"/>
     </row>
-    <row r="12" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:18" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="70" t="s">
         <v>130</v>
       </c>
-      <c r="B12" s="296"/>
-      <c r="C12" s="344"/>
+      <c r="B12" s="234"/>
+      <c r="C12" s="282"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="101"/>
       <c r="G12" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H12" s="90"/>
       <c r="J12" s="11"/>
       <c r="K12" s="70" t="s">
         <v>130</v>
       </c>
-      <c r="L12" s="349" t="s">
+      <c r="L12" s="274" t="s">
         <v>129</v>
       </c>
-      <c r="M12" s="350"/>
+      <c r="M12" s="275"/>
       <c r="N12" s="34">
         <v>18</v>
       </c>
       <c r="O12" s="34">
         <v>20</v>
       </c>
       <c r="P12" s="34">
         <v>16</v>
       </c>
       <c r="Q12" s="45">
         <f t="shared" si="1"/>
         <v>54</v>
       </c>
       <c r="R12" s="90"/>
     </row>
-    <row r="13" spans="1:18" ht="32.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:18" ht="32.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="32"/>
       <c r="B13" s="32"/>
       <c r="C13" s="63"/>
-      <c r="D13" s="351" t="s">
+      <c r="D13" s="278" t="s">
         <v>128</v>
       </c>
-      <c r="E13" s="352"/>
-      <c r="F13" s="353"/>
+      <c r="E13" s="279"/>
+      <c r="F13" s="280"/>
       <c r="G13" s="100">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
       <c r="J13" s="11"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="99"/>
-      <c r="N13" s="351" t="s">
+      <c r="N13" s="278" t="s">
         <v>128</v>
       </c>
-      <c r="O13" s="352"/>
-      <c r="P13" s="353"/>
+      <c r="O13" s="279"/>
+      <c r="P13" s="280"/>
       <c r="Q13" s="100">
         <f>SUM(Q7:Q12)</f>
         <v>235</v>
       </c>
     </row>
-    <row r="14" spans="1:18" ht="68.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:18" ht="68.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="32"/>
       <c r="B14" s="32"/>
       <c r="C14" s="63"/>
-      <c r="D14" s="356" t="s">
+      <c r="D14" s="292" t="s">
         <v>158</v>
       </c>
-      <c r="E14" s="357"/>
-      <c r="F14" s="358"/>
+      <c r="E14" s="293"/>
+      <c r="F14" s="294"/>
       <c r="G14" s="100"/>
       <c r="J14" s="11"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="99"/>
-      <c r="N14" s="356" t="s">
+      <c r="N14" s="292" t="s">
         <v>157</v>
       </c>
-      <c r="O14" s="357"/>
-      <c r="P14" s="358"/>
+      <c r="O14" s="293"/>
+      <c r="P14" s="294"/>
       <c r="Q14" s="98">
         <v>88</v>
       </c>
     </row>
-    <row r="15" spans="1:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="32"/>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="J15" s="11"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="J16" s="11"/>
     </row>
-    <row r="17" spans="1:18" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:18" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J17" s="11"/>
     </row>
-    <row r="18" spans="1:18" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:18" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="10"/>
-      <c r="F18" s="337">
+      <c r="F18" s="276">
         <f>G13</f>
         <v>0</v>
       </c>
-      <c r="G18" s="338"/>
+      <c r="G18" s="277"/>
       <c r="H18" s="9" t="s">
         <v>81</v>
       </c>
       <c r="J18" s="11"/>
       <c r="K18" s="10" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="10"/>
-      <c r="P18" s="337">
+      <c r="P18" s="276">
         <f>Q13</f>
         <v>235</v>
       </c>
-      <c r="Q18" s="338"/>
+      <c r="Q18" s="277"/>
       <c r="R18" s="9" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:18" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A19" s="10"/>
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="H19" s="80" t="s">
         <v>124</v>
       </c>
       <c r="J19" s="11"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
       <c r="O19" s="10"/>
       <c r="R19" s="80" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G20" s="328"/>
+    <row r="20" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="239"/>
+      <c r="B20" s="239"/>
+      <c r="C20" s="239"/>
+      <c r="D20" s="239"/>
+      <c r="E20" s="239"/>
+      <c r="F20" s="259"/>
+      <c r="G20" s="259"/>
       <c r="H20" s="9"/>
       <c r="J20" s="56"/>
-      <c r="K20" s="305"/>
-[...5 lines deleted...]
-      <c r="Q20" s="328"/>
+      <c r="K20" s="239"/>
+      <c r="L20" s="239"/>
+      <c r="M20" s="239"/>
+      <c r="N20" s="239"/>
+      <c r="O20" s="239"/>
+      <c r="P20" s="259"/>
+      <c r="Q20" s="259"/>
       <c r="R20" s="9"/>
     </row>
-    <row r="21" spans="1:18" ht="42" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="329" t="s">
+    <row r="21" spans="1:18" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="252" t="s">
         <v>156</v>
       </c>
-      <c r="B21" s="359"/>
-[...3 lines deleted...]
-      <c r="F21" s="361">
+      <c r="B21" s="287"/>
+      <c r="C21" s="287"/>
+      <c r="D21" s="287"/>
+      <c r="E21" s="287"/>
+      <c r="F21" s="288">
         <f>G14</f>
         <v>0</v>
       </c>
-      <c r="G21" s="362"/>
+      <c r="G21" s="289"/>
       <c r="H21" s="9" t="s">
         <v>78</v>
       </c>
       <c r="J21" s="11"/>
-      <c r="K21" s="329" t="s">
+      <c r="K21" s="252" t="s">
         <v>155</v>
       </c>
-      <c r="L21" s="359"/>
-[...3 lines deleted...]
-      <c r="P21" s="361">
+      <c r="L21" s="287"/>
+      <c r="M21" s="287"/>
+      <c r="N21" s="287"/>
+      <c r="O21" s="287"/>
+      <c r="P21" s="288">
         <f>Q14</f>
         <v>88</v>
       </c>
-      <c r="Q21" s="362"/>
+      <c r="Q21" s="289"/>
       <c r="R21" s="9" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="22" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G22" s="364"/>
+    <row r="22" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="239"/>
+      <c r="B22" s="239"/>
+      <c r="C22" s="239"/>
+      <c r="D22" s="239"/>
+      <c r="E22" s="297"/>
+      <c r="F22" s="290"/>
+      <c r="G22" s="291"/>
       <c r="H22" s="97" t="s">
         <v>124</v>
       </c>
       <c r="J22" s="11"/>
-      <c r="K22" s="305"/>
-[...5 lines deleted...]
-      <c r="Q22" s="364"/>
+      <c r="K22" s="239"/>
+      <c r="L22" s="239"/>
+      <c r="M22" s="239"/>
+      <c r="N22" s="239"/>
+      <c r="O22" s="239"/>
+      <c r="P22" s="290"/>
+      <c r="Q22" s="291"/>
       <c r="R22" s="97" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:18" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A23" s="27"/>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="55"/>
       <c r="I23" s="9"/>
       <c r="J23" s="11"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
       <c r="O23" s="27"/>
       <c r="P23" s="29"/>
       <c r="Q23" s="29"/>
       <c r="R23" s="55"/>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.2">
       <c r="J24" s="11"/>
     </row>
-    <row r="25" spans="1:18" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="365" t="s">
+    <row r="25" spans="1:18" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="286" t="s">
         <v>154</v>
       </c>
-      <c r="B25" s="365"/>
-[...2 lines deleted...]
-      <c r="E25" s="365"/>
+      <c r="B25" s="286"/>
+      <c r="C25" s="286"/>
+      <c r="D25" s="286"/>
+      <c r="E25" s="286"/>
       <c r="F25" s="96"/>
       <c r="G25" s="96"/>
       <c r="J25" s="11"/>
-      <c r="K25" s="365" t="s">
+      <c r="K25" s="286" t="s">
         <v>153</v>
       </c>
-      <c r="L25" s="365"/>
-[...2 lines deleted...]
-      <c r="O25" s="365"/>
+      <c r="L25" s="286"/>
+      <c r="M25" s="286"/>
+      <c r="N25" s="286"/>
+      <c r="O25" s="286"/>
       <c r="P25" s="96"/>
       <c r="Q25" s="96"/>
     </row>
-    <row r="26" spans="1:18" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:18" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
-      <c r="F26" s="313" t="e">
+      <c r="F26" s="245" t="e">
         <f>ROUNDDOWN(F21/F18*100,1)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G26" s="314"/>
+      <c r="G26" s="246"/>
       <c r="H26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="J26" s="11"/>
       <c r="K26" s="10" t="s">
         <v>122</v>
       </c>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="10"/>
       <c r="O26" s="10"/>
-      <c r="P26" s="313">
+      <c r="P26" s="245">
         <f>ROUNDDOWN(P21/P18*100,1)</f>
         <v>37.4</v>
       </c>
-      <c r="Q26" s="314"/>
+      <c r="Q26" s="246"/>
       <c r="R26" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="27" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27"/>
       <c r="B27" s="27"/>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="9"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="27"/>
       <c r="O27" s="27"/>
       <c r="P27" s="26"/>
       <c r="Q27" s="26"/>
       <c r="R27" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="38">
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="F21:G22"/>
+    <mergeCell ref="N14:P14"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="L10:M10"/>
     <mergeCell ref="P26:Q26"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="K25:O25"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="K20:O20"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="K21:O21"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="P21:Q22"/>
     <mergeCell ref="K22:O22"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="N13:P13"/>
-    <mergeCell ref="N14:P14"/>
-[...20 lines deleted...]
-    <mergeCell ref="B9:C9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R参考計算書B2行動援護（利用回数・３月間）</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{681B9AC7-D1D8-41B5-87F8-5233A0B21F04}">
+  <sheetPr codeName="Sheet41">
+    <tabColor rgb="FFFFFF00"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z18"/>
+  <sheetViews>
+    <sheetView topLeftCell="I1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="K1" sqref="K1:O1"/>
+      <selection pane="bottomLeft" activeCell="J1" sqref="J1:O1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="20.33203125" style="8" customWidth="1"/>
+    <col min="2" max="12" width="10.6640625" style="8" customWidth="1"/>
+    <col min="13" max="14" width="9" style="8"/>
+    <col min="15" max="15" width="20.33203125" style="8" customWidth="1"/>
+    <col min="16" max="26" width="10.6640625" style="8" customWidth="1"/>
+    <col min="27" max="16384" width="9" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="38" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="95" t="s">
+        <v>169</v>
+      </c>
+      <c r="C1" s="41"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="227" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" s="227"/>
+      <c r="J1" s="253"/>
+      <c r="K1" s="253"/>
+      <c r="L1" s="253"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="95" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q1" s="41"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="227" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" s="227"/>
+      <c r="X1" s="228" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" s="228"/>
+      <c r="Z1" s="228"/>
+    </row>
+    <row r="2" spans="1:26" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="N2" s="11"/>
+      <c r="O2" s="28" t="s">
+        <v>120</v>
+      </c>
+      <c r="P2" s="23"/>
+    </row>
+    <row r="3" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="P3" s="23"/>
+    </row>
+    <row r="4" spans="1:26" ht="16.2" x14ac:dyDescent="0.2">
+      <c r="A4" s="23"/>
+      <c r="B4" s="23"/>
+      <c r="L4" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="N4" s="11"/>
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Z4" s="22" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="79"/>
+      <c r="B5" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="G5" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="H5" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="J5" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="K5" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5" s="103" t="s">
+        <v>54</v>
+      </c>
+      <c r="N5" s="11"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q5" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="R5" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="S5" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="T5" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="U5" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="V5" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="W5" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="X5" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y5" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z5" s="103" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="70" t="s">
+        <v>168</v>
+      </c>
+      <c r="B6" s="36"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="70" t="s">
+        <v>168</v>
+      </c>
+      <c r="P6" s="34">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="34">
+        <v>1</v>
+      </c>
+      <c r="R6" s="34">
+        <v>1</v>
+      </c>
+      <c r="S6" s="34">
+        <v>1</v>
+      </c>
+      <c r="T6" s="34">
+        <v>1</v>
+      </c>
+      <c r="U6" s="34">
+        <v>1</v>
+      </c>
+      <c r="V6" s="34">
+        <v>1</v>
+      </c>
+      <c r="W6" s="34">
+        <v>2</v>
+      </c>
+      <c r="X6" s="34">
+        <v>2</v>
+      </c>
+      <c r="Y6" s="34">
+        <v>2</v>
+      </c>
+      <c r="Z6" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="70" t="s">
+        <v>167</v>
+      </c>
+      <c r="B7" s="36"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
+      <c r="K7" s="36"/>
+      <c r="L7" s="36"/>
+      <c r="N7" s="11"/>
+      <c r="O7" s="70" t="s">
+        <v>167</v>
+      </c>
+      <c r="P7" s="102">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="102">
+        <v>3</v>
+      </c>
+      <c r="R7" s="102">
+        <v>3</v>
+      </c>
+      <c r="S7" s="102">
+        <v>3</v>
+      </c>
+      <c r="T7" s="102">
+        <v>3</v>
+      </c>
+      <c r="U7" s="102">
+        <v>3</v>
+      </c>
+      <c r="V7" s="102">
+        <v>3</v>
+      </c>
+      <c r="W7" s="102">
+        <v>3</v>
+      </c>
+      <c r="X7" s="102">
+        <v>3</v>
+      </c>
+      <c r="Y7" s="102">
+        <v>3</v>
+      </c>
+      <c r="Z7" s="102">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="70" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8" s="36"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="36"/>
+      <c r="N8" s="11"/>
+      <c r="O8" s="70" t="s">
+        <v>166</v>
+      </c>
+      <c r="P8" s="102">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="102">
+        <v>3</v>
+      </c>
+      <c r="R8" s="102">
+        <v>3</v>
+      </c>
+      <c r="S8" s="102">
+        <v>3</v>
+      </c>
+      <c r="T8" s="102">
+        <v>3</v>
+      </c>
+      <c r="U8" s="102">
+        <v>3</v>
+      </c>
+      <c r="V8" s="102">
+        <v>3</v>
+      </c>
+      <c r="W8" s="102">
+        <v>3</v>
+      </c>
+      <c r="X8" s="102">
+        <v>3</v>
+      </c>
+      <c r="Y8" s="102">
+        <v>3</v>
+      </c>
+      <c r="Z8" s="102">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="70" t="s">
+        <v>165</v>
+      </c>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="N9" s="11"/>
+      <c r="O9" s="70" t="s">
+        <v>165</v>
+      </c>
+      <c r="P9" s="102">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="102">
+        <v>2</v>
+      </c>
+      <c r="R9" s="102">
+        <v>2</v>
+      </c>
+      <c r="S9" s="102">
+        <v>2</v>
+      </c>
+      <c r="T9" s="102">
+        <v>2</v>
+      </c>
+      <c r="U9" s="102">
+        <v>2</v>
+      </c>
+      <c r="V9" s="102">
+        <v>2</v>
+      </c>
+      <c r="W9" s="102">
+        <v>2</v>
+      </c>
+      <c r="X9" s="102">
+        <v>2</v>
+      </c>
+      <c r="Y9" s="102">
+        <v>2</v>
+      </c>
+      <c r="Z9" s="102">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="70" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10" s="36"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="36"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="36"/>
+      <c r="N10" s="11"/>
+      <c r="O10" s="70" t="s">
+        <v>164</v>
+      </c>
+      <c r="P10" s="102">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="102">
+        <v>2</v>
+      </c>
+      <c r="R10" s="102">
+        <v>2</v>
+      </c>
+      <c r="S10" s="102">
+        <v>2</v>
+      </c>
+      <c r="T10" s="102">
+        <v>2</v>
+      </c>
+      <c r="U10" s="102">
+        <v>2</v>
+      </c>
+      <c r="V10" s="102">
+        <v>2</v>
+      </c>
+      <c r="W10" s="102">
+        <v>2</v>
+      </c>
+      <c r="X10" s="102">
+        <v>2</v>
+      </c>
+      <c r="Y10" s="102">
+        <v>2</v>
+      </c>
+      <c r="Z10" s="102">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="70" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="36">
+        <f t="shared" ref="B11:L11" si="0">SUM(B6:B10)</f>
+        <v>0</v>
+      </c>
+      <c r="C11" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D11" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E11" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F11" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H11" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I11" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J11" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K11" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L11" s="36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N11" s="11"/>
+      <c r="O11" s="70" t="s">
+        <v>111</v>
+      </c>
+      <c r="P11" s="36">
+        <f t="shared" ref="P11:Z11" si="1">SUM(P6:P10)</f>
+        <v>11</v>
+      </c>
+      <c r="Q11" s="36">
+        <f t="shared" si="1"/>
+        <v>11</v>
+      </c>
+      <c r="R11" s="36">
+        <f t="shared" si="1"/>
+        <v>11</v>
+      </c>
+      <c r="S11" s="36">
+        <f t="shared" si="1"/>
+        <v>11</v>
+      </c>
+      <c r="T11" s="36">
+        <f t="shared" si="1"/>
+        <v>11</v>
+      </c>
+      <c r="U11" s="36">
+        <f t="shared" si="1"/>
+        <v>11</v>
+      </c>
+      <c r="V11" s="36">
+        <f t="shared" si="1"/>
+        <v>11</v>
+      </c>
+      <c r="W11" s="36">
+        <f t="shared" si="1"/>
+        <v>12</v>
+      </c>
+      <c r="X11" s="36">
+        <f t="shared" si="1"/>
+        <v>12</v>
+      </c>
+      <c r="Y11" s="36">
+        <f t="shared" si="1"/>
+        <v>12</v>
+      </c>
+      <c r="Z11" s="36">
+        <f t="shared" si="1"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="69" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12" s="36">
+        <f t="shared" ref="B12:L12" si="2">SUM(B7:B10)</f>
+        <v>0</v>
+      </c>
+      <c r="C12" s="36">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D12" s="36">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="E12" s="36">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="36">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="36">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H12" s="36">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="36">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J12" s="36">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K12" s="36">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L12" s="36">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N12" s="11"/>
+      <c r="O12" s="69" t="s">
+        <v>163</v>
+      </c>
+      <c r="P12" s="36">
+        <f t="shared" ref="P12:Z12" si="3">SUM(P7:P10)</f>
+        <v>10</v>
+      </c>
+      <c r="Q12" s="36">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="R12" s="36">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="S12" s="36">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="T12" s="36">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="U12" s="36">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="V12" s="36">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="W12" s="36">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="X12" s="36">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="Y12" s="36">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="Z12" s="36">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="69" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" s="67" t="e">
+        <f t="shared" ref="B13:L13" si="4">ROUNDDOWN(B12/B11*100,1)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="C13" s="67" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D13" s="67" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E13" s="67" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F13" s="67" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G13" s="68" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H13" s="68" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I13" s="68" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J13" s="68" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K13" s="67" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="L13" s="67" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="N13" s="11"/>
+      <c r="O13" s="69" t="s">
+        <v>162</v>
+      </c>
+      <c r="P13" s="67">
+        <f t="shared" ref="P13:Z13" si="5">ROUNDDOWN(P12/P11*100,1)</f>
+        <v>90.9</v>
+      </c>
+      <c r="Q13" s="67">
+        <f t="shared" si="5"/>
+        <v>90.9</v>
+      </c>
+      <c r="R13" s="67">
+        <f t="shared" si="5"/>
+        <v>90.9</v>
+      </c>
+      <c r="S13" s="67">
+        <f t="shared" si="5"/>
+        <v>90.9</v>
+      </c>
+      <c r="T13" s="67">
+        <f t="shared" si="5"/>
+        <v>90.9</v>
+      </c>
+      <c r="U13" s="68">
+        <f t="shared" si="5"/>
+        <v>90.9</v>
+      </c>
+      <c r="V13" s="68">
+        <f t="shared" si="5"/>
+        <v>90.9</v>
+      </c>
+      <c r="W13" s="68">
+        <f t="shared" si="5"/>
+        <v>83.3</v>
+      </c>
+      <c r="X13" s="68">
+        <f t="shared" si="5"/>
+        <v>83.3</v>
+      </c>
+      <c r="Y13" s="67">
+        <f t="shared" si="5"/>
+        <v>83.3</v>
+      </c>
+      <c r="Z13" s="67">
+        <f t="shared" si="5"/>
+        <v>83.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="50.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="263" t="s">
+        <v>161</v>
+      </c>
+      <c r="B14" s="264"/>
+      <c r="C14" s="265"/>
+      <c r="D14" s="266" t="e">
+        <f>ROUNDDOWN(SUM(B13:L13)/11,1)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E14" s="267"/>
+      <c r="F14" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="K14" s="65"/>
+      <c r="L14" s="64"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="263" t="s">
+        <v>161</v>
+      </c>
+      <c r="P14" s="264"/>
+      <c r="Q14" s="265"/>
+      <c r="R14" s="266">
+        <f>ROUNDDOWN(SUM(P13:Z13)/11,1)</f>
+        <v>88.1</v>
+      </c>
+      <c r="S14" s="267"/>
+      <c r="T14" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y14" s="65"/>
+      <c r="Z14" s="64"/>
+    </row>
+    <row r="15" spans="1:26" ht="50.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="32"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="63"/>
+      <c r="O15" s="32"/>
+      <c r="Y15" s="31"/>
+      <c r="Z15" s="63"/>
+    </row>
+    <row r="18" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27"/>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="9"/>
+      <c r="O18" s="27"/>
+      <c r="P18" s="27"/>
+      <c r="Q18" s="27"/>
+      <c r="R18" s="26"/>
+      <c r="S18" s="26"/>
+      <c r="T18" s="9"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="X1:Z1"/>
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="J1:L1"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="O14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V1:W1"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="70" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>(行)提出物一覧</vt:lpstr>
       <vt:lpstr>別紙２-４</vt:lpstr>
-      <vt:lpstr>実務経験証明書（サ責・行動援護） </vt:lpstr>
       <vt:lpstr>参考計算書A1行動援護（人材・前年度）</vt:lpstr>
       <vt:lpstr>参考計算書A2行動援護（人材・３月間）</vt:lpstr>
       <vt:lpstr>参考計算書B1行動援護（利用者数・前年度）</vt:lpstr>
       <vt:lpstr>参考計算書B1行動援護（利用回数・前年度）</vt:lpstr>
       <vt:lpstr>参考計算書B2行動援護（利用者数・３月間）</vt:lpstr>
       <vt:lpstr>参考計算書B2行動援護（利用回数・３月間）</vt:lpstr>
       <vt:lpstr>参考計算書C1行動援護Ⅳ（利用者数・前年度）</vt:lpstr>
       <vt:lpstr>参考計算書C2行動援護Ⅳ（利用者数・３月間）</vt:lpstr>
       <vt:lpstr>'参考計算書A1行動援護（人材・前年度）'!Print_Area</vt:lpstr>
       <vt:lpstr>'参考計算書A2行動援護（人材・３月間）'!Print_Area</vt:lpstr>
       <vt:lpstr>'参考計算書B1行動援護（利用回数・前年度）'!Print_Area</vt:lpstr>
       <vt:lpstr>'参考計算書B1行動援護（利用者数・前年度）'!Print_Area</vt:lpstr>
       <vt:lpstr>'参考計算書B2行動援護（利用回数・３月間）'!Print_Area</vt:lpstr>
       <vt:lpstr>'参考計算書B2行動援護（利用者数・３月間）'!Print_Area</vt:lpstr>
       <vt:lpstr>'参考計算書C1行動援護Ⅳ（利用者数・前年度）'!Print_Area</vt:lpstr>
       <vt:lpstr>'参考計算書C2行動援護Ⅳ（利用者数・３月間）'!Print_Area</vt:lpstr>
-      <vt:lpstr>'実務経験証明書（サ責・行動援護） '!Print_Area</vt:lpstr>
       <vt:lpstr>'別紙２-４'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>田和　克哉</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>