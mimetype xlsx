--- v0 (2026-05-11)
+++ v1 (2026-09-26)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\3 就労支援担当\03 担当内共有\02 各事業関連\04 指定・運営指導\02 指定関連業務\01 新規指定・変更・更新・廃止等事業所対応\10 4月変更届対応\令和８年度\080312 就労内確認用様式\確定版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\共有\●●施設係・就労支援係共有●●\09 書式ライブラリー様式\02 就労支援担当\R8\04 0903\02 修正版\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4CA7C45A-1323-43B0-A2EC-F4D63AABE8A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67764033-535E-4031-8EB7-5B6E0000D17E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Ｂ型基本報酬算定区分" sheetId="8" r:id="rId1"/>
     <sheet name="Ｂ型基本報酬算定区分【記載例】" sheetId="9" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="____________________________________________________________________kk29" localSheetId="0">#REF!</definedName>
     <definedName name="____________________________________________________________________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="____________________________________________________________________kk29">#REF!</definedName>
     <definedName name="___________________________________________________________________kk29" localSheetId="0">#REF!</definedName>
     <definedName name="___________________________________________________________________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="___________________________________________________________________kk29">#REF!</definedName>
     <definedName name="__________________________________________________________________kk29" localSheetId="0">#REF!</definedName>
     <definedName name="__________________________________________________________________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="__________________________________________________________________kk29">#REF!</definedName>
     <definedName name="_________________________________________________________________kk06" localSheetId="0">#REF!</definedName>
     <definedName name="_________________________________________________________________kk06" localSheetId="1">#REF!</definedName>
@@ -574,51 +575,51 @@
     <definedName name="KK_03">#REF!</definedName>
     <definedName name="kk_04" localSheetId="0">#REF!</definedName>
     <definedName name="kk_04" localSheetId="1">#REF!</definedName>
     <definedName name="kk_04">#REF!</definedName>
     <definedName name="KK_06" localSheetId="0">#REF!</definedName>
     <definedName name="KK_06" localSheetId="1">#REF!</definedName>
     <definedName name="KK_06">#REF!</definedName>
     <definedName name="kk_07" localSheetId="0">#REF!</definedName>
     <definedName name="kk_07" localSheetId="1">#REF!</definedName>
     <definedName name="kk_07">#REF!</definedName>
     <definedName name="‐㏍08" localSheetId="0">#REF!</definedName>
     <definedName name="‐㏍08" localSheetId="1">#REF!</definedName>
     <definedName name="‐㏍08">#REF!</definedName>
     <definedName name="KK2_3" localSheetId="0">#REF!</definedName>
     <definedName name="KK2_3" localSheetId="1">#REF!</definedName>
     <definedName name="KK2_3">#REF!</definedName>
     <definedName name="ｋｋｋｋ" localSheetId="0">#REF!</definedName>
     <definedName name="ｋｋｋｋ" localSheetId="1">#REF!</definedName>
     <definedName name="ｋｋｋｋ">#REF!</definedName>
     <definedName name="nn" localSheetId="0">#REF!</definedName>
     <definedName name="nn" localSheetId="1">#REF!</definedName>
     <definedName name="nn">#REF!</definedName>
     <definedName name="o" localSheetId="0">#REF!</definedName>
     <definedName name="o" localSheetId="1">#REF!</definedName>
     <definedName name="o">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Ｂ型基本報酬算定区分!$A$1:$AL$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Ｂ型基本報酬算定区分!$A$1:$AL$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Ｂ型基本報酬算定区分【記載例】!$A$1:$AL$56</definedName>
     <definedName name="prtNo">[1]main!#REF!</definedName>
     <definedName name="q" localSheetId="0">#REF!</definedName>
     <definedName name="q" localSheetId="1">#REF!</definedName>
     <definedName name="q">#REF!</definedName>
     <definedName name="qqq" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="qqq" localSheetId="1" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="qqq" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="QW_Excel">[2]data!#REF!</definedName>
     <definedName name="qwerty" localSheetId="0">#REF!</definedName>
     <definedName name="qwerty" localSheetId="1">#REF!</definedName>
     <definedName name="qwerty">#REF!</definedName>
     <definedName name="Roman_01" localSheetId="0">#REF!</definedName>
     <definedName name="Roman_01" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_01">#REF!</definedName>
     <definedName name="Roman_02" localSheetId="0">#REF!</definedName>
     <definedName name="Roman_02" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_02">#REF!</definedName>
     <definedName name="Roman_03" localSheetId="0">#REF!</definedName>
     <definedName name="Roman_03" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_03">#REF!</definedName>
     <definedName name="Roman_04" localSheetId="0">#REF!</definedName>
@@ -838,81 +839,75 @@
     <definedName name="利用日数記入例" localSheetId="1">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AC40" i="9" l="1"/>
+  <c r="AC40" i="8" l="1"/>
+  <c r="AC36" i="8"/>
+  <c r="AC40" i="9"/>
   <c r="AC36" i="9"/>
-  <c r="AC36" i="8" l="1"/>
-  <c r="AC40" i="8" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="57">
   <si>
     <t>定員区分</t>
     <rPh sb="0" eb="2">
       <t>テイイン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>人</t>
     <rPh sb="0" eb="1">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="3"/>
-  </si>
-[...4 lines deleted...]
-    <t>選択下さい</t>
   </si>
   <si>
     <t>事業所名</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>サービス費区分</t>
     <rPh sb="4" eb="5">
       <t>ヒ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>サービス費（Ⅰ）（Ⅱ）（Ⅲ）</t>
     <rPh sb="4" eb="5">
       <t>ヒ</t>
@@ -996,60 +991,50 @@
   </si>
   <si>
     <t>（ア）÷（イ）÷１２月
 （1人当たり平均工賃月額）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>エ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>重度障害者支援体制加算（Ⅰ）を算定している場合　（ウ）＋２０００円</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>算定有無</t>
     <rPh sb="0" eb="2">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ウム</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>※オレンジセルは自動計算です。</t>
-[...8 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">サービス費
 </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（Ⅳ）（Ⅴ）（Ⅵ）</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ピアサポーターの配置</t>
     <rPh sb="8" eb="10">
       <t>ハイチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>注１　就労継続支援Ｂ型サービス費（Ⅰ）、就労継続支援Ｂ型サービス費（Ⅱ）又は就労継続支援Ｂ型サービス費
@@ -1323,66 +1308,50 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>東京福祉園</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>フクシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>１．就労継続支援B型サービス費（Ⅰ）</t>
   </si>
   <si>
     <t>５．20人以下</t>
   </si>
   <si>
-    <t>６．平均工賃月額が１万５千円以上２万円未満</t>
-[...14 lines deleted...]
-  <si>
     <t>注１　就労継続支援Ｂ型サービス費（Ⅰ）、就労継続支援Ｂ型サービス費（Ⅱ）又は就労継続支援Ｂ型サービス費
 　　（Ⅲ）を算定する場合は、前年度における工賃支払総額及び前年度における開所日1日当たりの平均利用者数を
 　　記載すること。ただし、通常の事業所に雇用されている利用者であって当該事業所での就労に必要な知識及び
 　　能力の向上のための支援を一時的に受けるものを除くこと。
 注２　重度者支援体制加算（Ⅰ）を算定している場合は、平均工賃月額に２千円を加える。
 注３　平均工賃月額区分「なし（経過措置対象）」は、指定を受けてから１年間を経過していない事業所が選択す
 　　る。
 注４　就労継続支援Ｂ型サービス費（Ⅳ）、就労継続支援Ｂ型サービス費（Ⅴ）又は就労継続支援Ｂ型サービス費
 　　（Ⅵ）を算定する場合は、ピアサポーターの配置の有無を記載すること。なお、ピアサポーターを配置してい
 　　る場合は、別添「ピアサポーター等の配置に関する届出書」を提出すること。
 注５　新規に指定を受けた日から６月以上１年未満の事業所で、指定を受けた日から６月間における平均工賃月額
 　　に応じて基本報酬の区分を算定する場合、「支払工賃額の状況」における「前年度」を「直近の６月間」に、
 　　ウの１２月を６月とそれぞれ読み替え、金額を直接入力してください。
 注６　「支払工賃の状況」においては、小数点第２位以下切り上げで入力してください。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="3" eb="9">
       <t>シュウロウケイゾクシエン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ガタ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヒ</t>
@@ -1593,102 +1562,234 @@
     </rPh>
     <rPh sb="547" eb="548">
       <t>ヨ</t>
     </rPh>
     <rPh sb="549" eb="550">
       <t>カ</t>
     </rPh>
     <rPh sb="552" eb="554">
       <t>キンガク</t>
     </rPh>
     <rPh sb="555" eb="557">
       <t>チョクセツ</t>
     </rPh>
     <rPh sb="557" eb="559">
       <t>ニュウリョク</t>
     </rPh>
     <rPh sb="598" eb="600">
       <t>ニュウリョク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>○</t>
   </si>
   <si>
-    <t>１．平均工賃月額が４万５千円以上</t>
+    <t>就労継続支援Ｂ型に係る基本報酬区分算定様式</t>
+    <rPh sb="0" eb="2">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイゾク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キホン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ホウシュウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ヨウシキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>無</t>
+    <t>２１:（Ｒ８改定対象）平均工賃月額が１万８千円以上２万円未満</t>
   </si>
   <si>
-    <t>令和　年度報酬算定</t>
+    <t>選択して下さい。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>就労継続支援Ｂ型に係る基本報酬区分算定様式</t>
+    <t>選択して下さい。</t>
     <rPh sb="0" eb="2">
-      <t>シュウロウ</t>
+      <t>センタク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>クダ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１．（Ｒ８改定対象外）平均工賃月額が４万５千円以上</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>２．（Ｒ８改定対象外）平均工賃月額が３万５千円以上４万５千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>３．（Ｒ８改定対象外）平均工賃月額が３万円以上３万５千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>４．（Ｒ８改定対象外）平均工賃月額が２万５千円以上３万円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>５．（Ｒ８改定対象外）平均工賃月額が２万円以上２万５千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>６．（Ｒ８改定対象外）平均工賃月額が１万５千円以上２万円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>７．平均工賃月額が１万円以上１万５千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>８．なし（経過措置対象）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>９．平均工賃月額が１万円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１０．なし（生産活動等への支援実施対象）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１１:（Ｒ８改定対象）平均工賃月額が４万８千円以上の場合</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１２:（Ｒ８改定対象）平均工賃月額が４万５千円以上４万８千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１３:（Ｒ８改定対象）平均工賃月額が３万８千円以上４万５千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１４:（Ｒ８改定対象）平均工賃月額が３万５千円以上３万８千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１５:（Ｒ８改定対象）平均工賃月額が３万３千円以上３万５千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１６:（Ｒ８改定対象）平均工賃月額が３万円以上３万３千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１７:（Ｒ８改定対象）平均工賃月額が２万８千円以上３万円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１８:（Ｒ８改定対象）平均工賃月額が２万５千円以上２万８千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１９:（Ｒ８改定対象）平均工賃月額が２万３千円以上２万５千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>２０:（Ｒ８改定対象）平均工賃月額が２万円以上２万３千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>２１:（Ｒ８改定対象）平均工賃月額が１万８千円以上２万円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>２２:（Ｒ８改定対象）平均工賃月額が１万５千円以上１万８千円未満</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>年度報酬改定</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>ケイゾク</t>
+      <t>ホウシュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>シエン</t>
-[...20 lines deleted...]
-      <t>ヨウシキ</t>
+      <t>カイテイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※「ウ、エ」は自動計算です。</t>
+    <rPh sb="7" eb="9">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ケイサン</t>
     </rPh>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>※「ウ、エ」は自動計算です。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>有</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="179" formatCode="#,##0.0;[Red]\-#,##0.0"/>
+    <numFmt numFmtId="176" formatCode="#,##0.0;[Red]\-#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -1744,79 +1845,102 @@
     </font>
     <font>
       <sz val="14"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Yu Gothic"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Yu Gothic"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC000"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -2051,588 +2175,798 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="133">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="7">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="7" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="5" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="2" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="5" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="2" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="2" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="2" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="179" fontId="11" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...36 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="16" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...250 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="パーセント 2" xfId="2" xr:uid="{2F02C775-9926-40F6-9F59-0D7E951FC2D2}"/>
     <cellStyle name="桁区切り 2" xfId="4" xr:uid="{18042C58-B38A-4440-9798-96602334247B}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{D5E22DD5-35C0-4283-AAD7-9F924EBFE21B}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{004BE31D-F2B5-4E6F-917F-2A341517DDF8}"/>
     <cellStyle name="標準 2 3" xfId="1" xr:uid="{F42C988A-8059-4EC8-84FF-1F631C99DFEA}"/>
+    <cellStyle name="標準 3" xfId="7" xr:uid="{6C9D3EB4-77FE-419E-968C-3359EAEE8C51}"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{0DDC4EC2-6CED-42AB-BD27-179625FF5509}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="2">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>132521</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>45</xdr:col>
+      <xdr:colOff>152399</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>53009</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="テキスト ボックス 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EB2EA16-2EA2-5672-6817-11D4A04DD020}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6460434" y="231913"/>
+          <a:ext cx="781878" cy="371061"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>入力箇所</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>139148</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>6626</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>205409</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9D7E913-8B37-4217-A8FE-5111F2B6451E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6467061" y="702365"/>
+          <a:ext cx="781878" cy="371061"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFF00"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>自動計算</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>38</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>49</xdr:col>
       <xdr:colOff>88411</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>14374</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4D3DC6A-FC1D-4C1B-AA38-0E24AE47DF98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -2696,78 +3030,78 @@
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>サービス費区分を選択してください。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="ＭＳ Ｐゴシック"/>
             <a:ea typeface="ＭＳ Ｐゴシック"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>39</xdr:col>
-      <xdr:colOff>19050</xdr:colOff>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>140970</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>49</xdr:col>
-      <xdr:colOff>145561</xdr:colOff>
+      <xdr:colOff>115081</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>109624</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="AutoShape 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A807118-2ADB-426F-8915-0AD506DAF76A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6282690" y="2586990"/>
-          <a:ext cx="1652416" cy="835429"/>
+          <a:off x="6198870" y="3089910"/>
+          <a:ext cx="1650511" cy="1004974"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -86191"/>
             <a:gd name="adj2" fmla="val -72151"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="00FF00" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="11"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
@@ -2800,78 +3134,78 @@
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>定員区分を選択してください。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="ＭＳ Ｐゴシック"/>
             <a:ea typeface="ＭＳ Ｐゴシック"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>38</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:rowOff>135255</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>49</xdr:col>
-      <xdr:colOff>69361</xdr:colOff>
+      <xdr:colOff>122701</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>176299</xdr:rowOff>
+      <xdr:rowOff>168679</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="AutoShape 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFD74233-7304-44EB-BDAB-1893EC85B7E1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6229350" y="3722370"/>
-          <a:ext cx="1629556" cy="831619"/>
+          <a:off x="6225540" y="4387215"/>
+          <a:ext cx="1631461" cy="833524"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -86191"/>
             <a:gd name="adj2" fmla="val -72151"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="00FF00" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="11"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
@@ -2883,154 +3217,50 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>平均工賃月額区分を選択してください。</a:t>
-          </a:r>
-[...102 lines deleted...]
-            <a:t>ウ、エは自動計算です。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="ＭＳ Ｐゴシック"/>
             <a:ea typeface="ＭＳ Ｐゴシック"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>39</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
@@ -3090,51 +3320,299 @@
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
-            <a:t>算定している場合、「○」を選択してください。</a:t>
+            <a:t>算定している場合、「有」を選択してください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uLnTx/>
+            <a:uFillTx/>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>99060</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>91440</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>68579</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="AutoShape 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB2FF2C0-A89F-42C8-8ABE-0E4BB64744B5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6156960" y="6141720"/>
+          <a:ext cx="1668780" cy="807719"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -87506"/>
+            <a:gd name="adj2" fmla="val 25585"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="00FF00" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="11"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPts val="1300"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>小数点第２位が</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>0</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>の場合も、小数点第３位以下の数字がある場合、切り上げて下さい。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uLnTx/>
+            <a:uFillTx/>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPts val="1300"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>例：</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>15.502</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>→</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>15.6</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>人</a:t>
           </a:r>
           <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="ＭＳ Ｐゴシック"/>
             <a:ea typeface="ＭＳ Ｐゴシック"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\&#20107;&#26989;&#32773;&#25351;&#23450;&#20418;\&#12304;&#26045;&#35373;&#31995;&#12305;&#25351;&#23450;&#26356;&#26032;&#65288;H24.10.1&#20197;&#38477;&#65289;\GH&#12539;CH&#65288;&#12503;&#12525;&#12464;&#12521;&#12512;&#65289;\&#65308;CH&#12539;&#65319;&#65320;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
@@ -3565,81 +4043,86 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C634FF5-528A-48D2-9A3C-5D7DA049CA95}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AM56"/>
+  <dimension ref="A1:AQ97"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="AZ52" sqref="AZ52"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H19" sqref="H19:AL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="2" style="2" customWidth="1"/>
     <col min="2" max="2" width="2" style="1" customWidth="1"/>
     <col min="3" max="5" width="2" style="2"/>
     <col min="6" max="6" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="2" style="2"/>
-    <col min="9" max="35" width="2.09765625" style="2" customWidth="1"/>
+    <col min="9" max="31" width="2.09765625" style="2" customWidth="1"/>
+    <col min="32" max="32" width="1.59765625" style="2" customWidth="1"/>
+    <col min="33" max="33" width="3.5" style="2" customWidth="1"/>
+    <col min="34" max="35" width="2.09765625" style="2" customWidth="1"/>
     <col min="36" max="36" width="2.3984375" style="2" customWidth="1"/>
     <col min="37" max="37" width="2" style="2"/>
-    <col min="38" max="38" width="2" style="2" customWidth="1"/>
-    <col min="39" max="256" width="2" style="2"/>
+    <col min="38" max="38" width="3.19921875" style="2" customWidth="1"/>
+    <col min="39" max="42" width="2" style="2"/>
+    <col min="43" max="43" width="2.69921875" style="2" hidden="1" customWidth="1"/>
+    <col min="44" max="256" width="2" style="2"/>
     <col min="257" max="258" width="2" style="2" customWidth="1"/>
     <col min="259" max="261" width="2" style="2"/>
     <col min="262" max="262" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="263" max="264" width="2" style="2"/>
     <col min="265" max="292" width="2.09765625" style="2" customWidth="1"/>
     <col min="293" max="293" width="2" style="2"/>
     <col min="294" max="294" width="2" style="2" customWidth="1"/>
     <col min="295" max="512" width="2" style="2"/>
     <col min="513" max="514" width="2" style="2" customWidth="1"/>
     <col min="515" max="517" width="2" style="2"/>
     <col min="518" max="518" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="519" max="520" width="2" style="2"/>
     <col min="521" max="548" width="2.09765625" style="2" customWidth="1"/>
     <col min="549" max="549" width="2" style="2"/>
     <col min="550" max="550" width="2" style="2" customWidth="1"/>
     <col min="551" max="768" width="2" style="2"/>
     <col min="769" max="770" width="2" style="2" customWidth="1"/>
     <col min="771" max="773" width="2" style="2"/>
     <col min="774" max="774" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="775" max="776" width="2" style="2"/>
     <col min="777" max="804" width="2.09765625" style="2" customWidth="1"/>
     <col min="805" max="805" width="2" style="2"/>
     <col min="806" max="806" width="2" style="2" customWidth="1"/>
     <col min="807" max="1024" width="2" style="2"/>
     <col min="1025" max="1026" width="2" style="2" customWidth="1"/>
@@ -4102,2277 +4585,2402 @@
     <col min="15619" max="15621" width="2" style="2"/>
     <col min="15622" max="15622" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="15623" max="15624" width="2" style="2"/>
     <col min="15625" max="15652" width="2.09765625" style="2" customWidth="1"/>
     <col min="15653" max="15653" width="2" style="2"/>
     <col min="15654" max="15654" width="2" style="2" customWidth="1"/>
     <col min="15655" max="15872" width="2" style="2"/>
     <col min="15873" max="15874" width="2" style="2" customWidth="1"/>
     <col min="15875" max="15877" width="2" style="2"/>
     <col min="15878" max="15878" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="15879" max="15880" width="2" style="2"/>
     <col min="15881" max="15908" width="2.09765625" style="2" customWidth="1"/>
     <col min="15909" max="15909" width="2" style="2"/>
     <col min="15910" max="15910" width="2" style="2" customWidth="1"/>
     <col min="15911" max="16128" width="2" style="2"/>
     <col min="16129" max="16130" width="2" style="2" customWidth="1"/>
     <col min="16131" max="16133" width="2" style="2"/>
     <col min="16134" max="16134" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="16135" max="16136" width="2" style="2"/>
     <col min="16137" max="16164" width="2.09765625" style="2" customWidth="1"/>
     <col min="16165" max="16165" width="2" style="2"/>
     <col min="16166" max="16166" width="2" style="2" customWidth="1"/>
     <col min="16167" max="16384" width="2" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
-      <c r="AL1" s="3" t="s">
+    <row r="1" spans="1:43">
+      <c r="AE1" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="20"/>
+      <c r="AH1" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
+    </row>
+    <row r="2" spans="1:43" ht="12.75" customHeight="1">
+      <c r="AQ2" s="19" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:43" ht="12.75" customHeight="1">
+      <c r="A3" s="98" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
+      <c r="O3" s="98"/>
+      <c r="P3" s="98"/>
+      <c r="Q3" s="98"/>
+      <c r="R3" s="98"/>
+      <c r="S3" s="98"/>
+      <c r="T3" s="98"/>
+      <c r="U3" s="98"/>
+      <c r="V3" s="98"/>
+      <c r="W3" s="98"/>
+      <c r="X3" s="98"/>
+      <c r="Y3" s="98"/>
+      <c r="Z3" s="98"/>
+      <c r="AA3" s="98"/>
+      <c r="AB3" s="98"/>
+      <c r="AC3" s="98"/>
+      <c r="AD3" s="98"/>
+      <c r="AE3" s="98"/>
+      <c r="AF3" s="98"/>
+      <c r="AG3" s="98"/>
+      <c r="AH3" s="98"/>
+      <c r="AI3" s="98"/>
+      <c r="AJ3" s="98"/>
+      <c r="AK3" s="98"/>
+      <c r="AL3" s="98"/>
+      <c r="AM3" s="10"/>
+      <c r="AQ3" s="19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:43" ht="12.75" customHeight="1">
+      <c r="A4" s="98"/>
+      <c r="B4" s="98"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="98"/>
+      <c r="E4" s="98"/>
+      <c r="F4" s="98"/>
+      <c r="G4" s="98"/>
+      <c r="H4" s="98"/>
+      <c r="I4" s="98"/>
+      <c r="J4" s="98"/>
+      <c r="K4" s="98"/>
+      <c r="L4" s="98"/>
+      <c r="M4" s="98"/>
+      <c r="N4" s="98"/>
+      <c r="O4" s="98"/>
+      <c r="P4" s="98"/>
+      <c r="Q4" s="98"/>
+      <c r="R4" s="98"/>
+      <c r="S4" s="98"/>
+      <c r="T4" s="98"/>
+      <c r="U4" s="98"/>
+      <c r="V4" s="98"/>
+      <c r="W4" s="98"/>
+      <c r="X4" s="98"/>
+      <c r="Y4" s="98"/>
+      <c r="Z4" s="98"/>
+      <c r="AA4" s="98"/>
+      <c r="AB4" s="98"/>
+      <c r="AC4" s="98"/>
+      <c r="AD4" s="98"/>
+      <c r="AE4" s="98"/>
+      <c r="AF4" s="98"/>
+      <c r="AG4" s="98"/>
+      <c r="AH4" s="98"/>
+      <c r="AI4" s="98"/>
+      <c r="AJ4" s="98"/>
+      <c r="AK4" s="98"/>
+      <c r="AL4" s="98"/>
+      <c r="AM4" s="10"/>
+      <c r="AQ4" s="19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:43" ht="12.75" customHeight="1" thickBot="1">
+      <c r="AQ5" s="19" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="2" spans="1:39" ht="12.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A3" s="25" t="s">
+    <row r="6" spans="1:43">
+      <c r="B6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
+      <c r="Z6" s="42"/>
+      <c r="AA6" s="42"/>
+      <c r="AB6" s="42"/>
+      <c r="AC6" s="42"/>
+      <c r="AD6" s="42"/>
+      <c r="AE6" s="42"/>
+      <c r="AF6" s="42"/>
+      <c r="AG6" s="42"/>
+      <c r="AH6" s="42"/>
+      <c r="AI6" s="42"/>
+      <c r="AJ6" s="42"/>
+      <c r="AK6" s="42"/>
+      <c r="AL6" s="43"/>
+      <c r="AQ6" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="25"/>
-[...81 lines deleted...]
-      <c r="B6" s="69" t="s">
+    </row>
+    <row r="7" spans="1:43">
+      <c r="B7" s="24"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="39"/>
+      <c r="X7" s="39"/>
+      <c r="Y7" s="39"/>
+      <c r="Z7" s="39"/>
+      <c r="AA7" s="39"/>
+      <c r="AB7" s="39"/>
+      <c r="AC7" s="39"/>
+      <c r="AD7" s="39"/>
+      <c r="AE7" s="39"/>
+      <c r="AF7" s="39"/>
+      <c r="AG7" s="39"/>
+      <c r="AH7" s="39"/>
+      <c r="AI7" s="39"/>
+      <c r="AJ7" s="39"/>
+      <c r="AK7" s="39"/>
+      <c r="AL7" s="40"/>
+      <c r="AQ7" s="19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43">
+      <c r="B8" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="I8" s="33"/>
+      <c r="J8" s="33"/>
+      <c r="K8" s="33"/>
+      <c r="L8" s="33"/>
+      <c r="M8" s="33"/>
+      <c r="N8" s="33"/>
+      <c r="O8" s="33"/>
+      <c r="P8" s="33"/>
+      <c r="Q8" s="33"/>
+      <c r="R8" s="33"/>
+      <c r="S8" s="33"/>
+      <c r="T8" s="33"/>
+      <c r="U8" s="33"/>
+      <c r="V8" s="33"/>
+      <c r="W8" s="33"/>
+      <c r="X8" s="33"/>
+      <c r="Y8" s="33"/>
+      <c r="Z8" s="33"/>
+      <c r="AA8" s="33"/>
+      <c r="AB8" s="33"/>
+      <c r="AC8" s="33"/>
+      <c r="AD8" s="33"/>
+      <c r="AE8" s="33"/>
+      <c r="AF8" s="33"/>
+      <c r="AG8" s="33"/>
+      <c r="AH8" s="33"/>
+      <c r="AI8" s="33"/>
+      <c r="AJ8" s="33"/>
+      <c r="AK8" s="33"/>
+      <c r="AL8" s="34"/>
+      <c r="AQ8" s="19" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43">
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="36"/>
+      <c r="O9" s="36"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="36"/>
+      <c r="R9" s="36"/>
+      <c r="S9" s="36"/>
+      <c r="T9" s="36"/>
+      <c r="U9" s="36"/>
+      <c r="V9" s="36"/>
+      <c r="W9" s="36"/>
+      <c r="X9" s="36"/>
+      <c r="Y9" s="36"/>
+      <c r="Z9" s="36"/>
+      <c r="AA9" s="36"/>
+      <c r="AB9" s="36"/>
+      <c r="AC9" s="36"/>
+      <c r="AD9" s="36"/>
+      <c r="AE9" s="36"/>
+      <c r="AF9" s="36"/>
+      <c r="AG9" s="36"/>
+      <c r="AH9" s="36"/>
+      <c r="AI9" s="36"/>
+      <c r="AJ9" s="36"/>
+      <c r="AK9" s="36"/>
+      <c r="AL9" s="37"/>
+      <c r="AQ9" s="19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43">
+      <c r="B10" s="28"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="35"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="36"/>
+      <c r="N10" s="36"/>
+      <c r="O10" s="36"/>
+      <c r="P10" s="36"/>
+      <c r="Q10" s="36"/>
+      <c r="R10" s="36"/>
+      <c r="S10" s="36"/>
+      <c r="T10" s="36"/>
+      <c r="U10" s="36"/>
+      <c r="V10" s="36"/>
+      <c r="W10" s="36"/>
+      <c r="X10" s="36"/>
+      <c r="Y10" s="36"/>
+      <c r="Z10" s="36"/>
+      <c r="AA10" s="36"/>
+      <c r="AB10" s="36"/>
+      <c r="AC10" s="36"/>
+      <c r="AD10" s="36"/>
+      <c r="AE10" s="36"/>
+      <c r="AF10" s="36"/>
+      <c r="AG10" s="36"/>
+      <c r="AH10" s="36"/>
+      <c r="AI10" s="36"/>
+      <c r="AJ10" s="36"/>
+      <c r="AK10" s="36"/>
+      <c r="AL10" s="37"/>
+      <c r="AQ10" s="19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
+      <c r="B11" s="28"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="35"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="36"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="36"/>
+      <c r="O11" s="36"/>
+      <c r="P11" s="36"/>
+      <c r="Q11" s="36"/>
+      <c r="R11" s="36"/>
+      <c r="S11" s="36"/>
+      <c r="T11" s="36"/>
+      <c r="U11" s="36"/>
+      <c r="V11" s="36"/>
+      <c r="W11" s="36"/>
+      <c r="X11" s="36"/>
+      <c r="Y11" s="36"/>
+      <c r="Z11" s="36"/>
+      <c r="AA11" s="36"/>
+      <c r="AB11" s="36"/>
+      <c r="AC11" s="36"/>
+      <c r="AD11" s="36"/>
+      <c r="AE11" s="36"/>
+      <c r="AF11" s="36"/>
+      <c r="AG11" s="36"/>
+      <c r="AH11" s="36"/>
+      <c r="AI11" s="36"/>
+      <c r="AJ11" s="36"/>
+      <c r="AK11" s="36"/>
+      <c r="AL11" s="37"/>
+      <c r="AQ11" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="35"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="36"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="36"/>
+      <c r="T12" s="36"/>
+      <c r="U12" s="36"/>
+      <c r="V12" s="36"/>
+      <c r="W12" s="36"/>
+      <c r="X12" s="36"/>
+      <c r="Y12" s="36"/>
+      <c r="Z12" s="36"/>
+      <c r="AA12" s="36"/>
+      <c r="AB12" s="36"/>
+      <c r="AC12" s="36"/>
+      <c r="AD12" s="36"/>
+      <c r="AE12" s="36"/>
+      <c r="AF12" s="36"/>
+      <c r="AG12" s="36"/>
+      <c r="AH12" s="36"/>
+      <c r="AI12" s="36"/>
+      <c r="AJ12" s="36"/>
+      <c r="AK12" s="36"/>
+      <c r="AL12" s="37"/>
+      <c r="AQ12" s="19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
+      <c r="B13" s="30"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="39"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="39"/>
+      <c r="N13" s="39"/>
+      <c r="O13" s="39"/>
+      <c r="P13" s="39"/>
+      <c r="Q13" s="39"/>
+      <c r="R13" s="39"/>
+      <c r="S13" s="39"/>
+      <c r="T13" s="39"/>
+      <c r="U13" s="39"/>
+      <c r="V13" s="39"/>
+      <c r="W13" s="39"/>
+      <c r="X13" s="39"/>
+      <c r="Y13" s="39"/>
+      <c r="Z13" s="39"/>
+      <c r="AA13" s="39"/>
+      <c r="AB13" s="39"/>
+      <c r="AC13" s="39"/>
+      <c r="AD13" s="39"/>
+      <c r="AE13" s="39"/>
+      <c r="AF13" s="39"/>
+      <c r="AG13" s="39"/>
+      <c r="AH13" s="39"/>
+      <c r="AI13" s="39"/>
+      <c r="AJ13" s="39"/>
+      <c r="AK13" s="39"/>
+      <c r="AL13" s="40"/>
+      <c r="AQ13" s="19" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" ht="13.5" customHeight="1">
+      <c r="B14" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="52"/>
+      <c r="H14" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="I14" s="90"/>
+      <c r="J14" s="90"/>
+      <c r="K14" s="90"/>
+      <c r="L14" s="90"/>
+      <c r="M14" s="90"/>
+      <c r="N14" s="90"/>
+      <c r="O14" s="90"/>
+      <c r="P14" s="90"/>
+      <c r="Q14" s="90"/>
+      <c r="R14" s="90"/>
+      <c r="S14" s="90"/>
+      <c r="T14" s="90"/>
+      <c r="U14" s="90"/>
+      <c r="V14" s="90"/>
+      <c r="W14" s="90"/>
+      <c r="X14" s="90"/>
+      <c r="Y14" s="90"/>
+      <c r="Z14" s="90"/>
+      <c r="AA14" s="90"/>
+      <c r="AB14" s="90"/>
+      <c r="AC14" s="90"/>
+      <c r="AD14" s="90"/>
+      <c r="AE14" s="90"/>
+      <c r="AF14" s="90"/>
+      <c r="AG14" s="90"/>
+      <c r="AH14" s="90"/>
+      <c r="AI14" s="90"/>
+      <c r="AJ14" s="90"/>
+      <c r="AK14" s="90"/>
+      <c r="AL14" s="91"/>
+      <c r="AQ14" s="19" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" ht="13.5" customHeight="1">
+      <c r="B15" s="87"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="92"/>
+      <c r="I15" s="93"/>
+      <c r="J15" s="93"/>
+      <c r="K15" s="93"/>
+      <c r="L15" s="93"/>
+      <c r="M15" s="93"/>
+      <c r="N15" s="93"/>
+      <c r="O15" s="93"/>
+      <c r="P15" s="93"/>
+      <c r="Q15" s="93"/>
+      <c r="R15" s="93"/>
+      <c r="S15" s="93"/>
+      <c r="T15" s="93"/>
+      <c r="U15" s="93"/>
+      <c r="V15" s="93"/>
+      <c r="W15" s="93"/>
+      <c r="X15" s="93"/>
+      <c r="Y15" s="93"/>
+      <c r="Z15" s="93"/>
+      <c r="AA15" s="93"/>
+      <c r="AB15" s="93"/>
+      <c r="AC15" s="93"/>
+      <c r="AD15" s="93"/>
+      <c r="AE15" s="93"/>
+      <c r="AF15" s="93"/>
+      <c r="AG15" s="93"/>
+      <c r="AH15" s="93"/>
+      <c r="AI15" s="93"/>
+      <c r="AJ15" s="93"/>
+      <c r="AK15" s="93"/>
+      <c r="AL15" s="94"/>
+      <c r="AQ15" s="19" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
+      <c r="B16" s="87"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="92"/>
+      <c r="I16" s="93"/>
+      <c r="J16" s="93"/>
+      <c r="K16" s="93"/>
+      <c r="L16" s="93"/>
+      <c r="M16" s="93"/>
+      <c r="N16" s="93"/>
+      <c r="O16" s="93"/>
+      <c r="P16" s="93"/>
+      <c r="Q16" s="93"/>
+      <c r="R16" s="93"/>
+      <c r="S16" s="93"/>
+      <c r="T16" s="93"/>
+      <c r="U16" s="93"/>
+      <c r="V16" s="93"/>
+      <c r="W16" s="93"/>
+      <c r="X16" s="93"/>
+      <c r="Y16" s="93"/>
+      <c r="Z16" s="93"/>
+      <c r="AA16" s="93"/>
+      <c r="AB16" s="93"/>
+      <c r="AC16" s="93"/>
+      <c r="AD16" s="93"/>
+      <c r="AE16" s="93"/>
+      <c r="AF16" s="93"/>
+      <c r="AG16" s="93"/>
+      <c r="AH16" s="93"/>
+      <c r="AI16" s="93"/>
+      <c r="AJ16" s="93"/>
+      <c r="AK16" s="93"/>
+      <c r="AL16" s="94"/>
+      <c r="AQ16" s="19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43">
+      <c r="B17" s="87"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="92"/>
+      <c r="I17" s="93"/>
+      <c r="J17" s="93"/>
+      <c r="K17" s="93"/>
+      <c r="L17" s="93"/>
+      <c r="M17" s="93"/>
+      <c r="N17" s="93"/>
+      <c r="O17" s="93"/>
+      <c r="P17" s="93"/>
+      <c r="Q17" s="93"/>
+      <c r="R17" s="93"/>
+      <c r="S17" s="93"/>
+      <c r="T17" s="93"/>
+      <c r="U17" s="93"/>
+      <c r="V17" s="93"/>
+      <c r="W17" s="93"/>
+      <c r="X17" s="93"/>
+      <c r="Y17" s="93"/>
+      <c r="Z17" s="93"/>
+      <c r="AA17" s="93"/>
+      <c r="AB17" s="93"/>
+      <c r="AC17" s="93"/>
+      <c r="AD17" s="93"/>
+      <c r="AE17" s="93"/>
+      <c r="AF17" s="93"/>
+      <c r="AG17" s="93"/>
+      <c r="AH17" s="93"/>
+      <c r="AI17" s="93"/>
+      <c r="AJ17" s="93"/>
+      <c r="AK17" s="93"/>
+      <c r="AL17" s="94"/>
+      <c r="AQ17" s="19" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43">
+      <c r="B18" s="88"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="58"/>
+      <c r="E18" s="58"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="58"/>
+      <c r="H18" s="95"/>
+      <c r="I18" s="96"/>
+      <c r="J18" s="96"/>
+      <c r="K18" s="96"/>
+      <c r="L18" s="96"/>
+      <c r="M18" s="96"/>
+      <c r="N18" s="96"/>
+      <c r="O18" s="96"/>
+      <c r="P18" s="96"/>
+      <c r="Q18" s="96"/>
+      <c r="R18" s="96"/>
+      <c r="S18" s="96"/>
+      <c r="T18" s="96"/>
+      <c r="U18" s="96"/>
+      <c r="V18" s="96"/>
+      <c r="W18" s="96"/>
+      <c r="X18" s="96"/>
+      <c r="Y18" s="96"/>
+      <c r="Z18" s="96"/>
+      <c r="AA18" s="96"/>
+      <c r="AB18" s="96"/>
+      <c r="AC18" s="96"/>
+      <c r="AD18" s="96"/>
+      <c r="AE18" s="96"/>
+      <c r="AF18" s="96"/>
+      <c r="AG18" s="96"/>
+      <c r="AH18" s="96"/>
+      <c r="AI18" s="96"/>
+      <c r="AJ18" s="96"/>
+      <c r="AK18" s="96"/>
+      <c r="AL18" s="97"/>
+      <c r="AQ18" s="19" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="21" customHeight="1">
+      <c r="B19" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="70"/>
-[...76 lines deleted...]
-      <c r="B8" s="93" t="s">
+      <c r="C19" s="46"/>
+      <c r="D19" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="72"/>
-[...5 lines deleted...]
-        <v>3</v>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="32" t="s">
+        <v>28</v>
       </c>
-      <c r="I8" s="27"/>
-[...227 lines deleted...]
-        <v>0</v>
+      <c r="I19" s="33"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="33"/>
+      <c r="O19" s="33"/>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="33"/>
+      <c r="R19" s="33"/>
+      <c r="S19" s="33"/>
+      <c r="T19" s="33"/>
+      <c r="U19" s="33"/>
+      <c r="V19" s="33"/>
+      <c r="W19" s="33"/>
+      <c r="X19" s="33"/>
+      <c r="Y19" s="33"/>
+      <c r="Z19" s="33"/>
+      <c r="AA19" s="33"/>
+      <c r="AB19" s="33"/>
+      <c r="AC19" s="33"/>
+      <c r="AD19" s="33"/>
+      <c r="AE19" s="33"/>
+      <c r="AF19" s="33"/>
+      <c r="AG19" s="33"/>
+      <c r="AH19" s="33"/>
+      <c r="AI19" s="33"/>
+      <c r="AJ19" s="33"/>
+      <c r="AK19" s="33"/>
+      <c r="AL19" s="34"/>
+      <c r="AQ19" s="19" t="s">
+        <v>47</v>
       </c>
-      <c r="C14" s="61"/>
-[...5 lines deleted...]
-        <v>3</v>
+    </row>
+    <row r="20" spans="2:43" ht="21" customHeight="1">
+      <c r="B20" s="47"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="35"/>
+      <c r="I20" s="36"/>
+      <c r="J20" s="36"/>
+      <c r="K20" s="36"/>
+      <c r="L20" s="36"/>
+      <c r="M20" s="36"/>
+      <c r="N20" s="36"/>
+      <c r="O20" s="36"/>
+      <c r="P20" s="36"/>
+      <c r="Q20" s="36"/>
+      <c r="R20" s="36"/>
+      <c r="S20" s="36"/>
+      <c r="T20" s="36"/>
+      <c r="U20" s="36"/>
+      <c r="V20" s="36"/>
+      <c r="W20" s="36"/>
+      <c r="X20" s="36"/>
+      <c r="Y20" s="36"/>
+      <c r="Z20" s="36"/>
+      <c r="AA20" s="36"/>
+      <c r="AB20" s="36"/>
+      <c r="AC20" s="36"/>
+      <c r="AD20" s="36"/>
+      <c r="AE20" s="36"/>
+      <c r="AF20" s="36"/>
+      <c r="AG20" s="36"/>
+      <c r="AH20" s="36"/>
+      <c r="AI20" s="36"/>
+      <c r="AJ20" s="36"/>
+      <c r="AK20" s="36"/>
+      <c r="AL20" s="37"/>
+      <c r="AQ20" s="19" t="s">
+        <v>48</v>
       </c>
-      <c r="I14" s="17"/>
-[...187 lines deleted...]
-      <c r="B19" s="107" t="s">
+    </row>
+    <row r="21" spans="2:43" ht="21" customHeight="1">
+      <c r="B21" s="47"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="36"/>
+      <c r="J21" s="36"/>
+      <c r="K21" s="36"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="36"/>
+      <c r="N21" s="36"/>
+      <c r="O21" s="36"/>
+      <c r="P21" s="36"/>
+      <c r="Q21" s="36"/>
+      <c r="R21" s="36"/>
+      <c r="S21" s="36"/>
+      <c r="T21" s="36"/>
+      <c r="U21" s="36"/>
+      <c r="V21" s="36"/>
+      <c r="W21" s="36"/>
+      <c r="X21" s="36"/>
+      <c r="Y21" s="36"/>
+      <c r="Z21" s="36"/>
+      <c r="AA21" s="36"/>
+      <c r="AB21" s="36"/>
+      <c r="AC21" s="36"/>
+      <c r="AD21" s="36"/>
+      <c r="AE21" s="36"/>
+      <c r="AF21" s="36"/>
+      <c r="AG21" s="36"/>
+      <c r="AH21" s="36"/>
+      <c r="AI21" s="36"/>
+      <c r="AJ21" s="36"/>
+      <c r="AK21" s="36"/>
+      <c r="AL21" s="37"/>
+      <c r="AQ21" s="19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="21" customHeight="1">
+      <c r="B22" s="47"/>
+      <c r="C22" s="48"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="35"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
+      <c r="N22" s="36"/>
+      <c r="O22" s="36"/>
+      <c r="P22" s="36"/>
+      <c r="Q22" s="36"/>
+      <c r="R22" s="36"/>
+      <c r="S22" s="36"/>
+      <c r="T22" s="36"/>
+      <c r="U22" s="36"/>
+      <c r="V22" s="36"/>
+      <c r="W22" s="36"/>
+      <c r="X22" s="36"/>
+      <c r="Y22" s="36"/>
+      <c r="Z22" s="36"/>
+      <c r="AA22" s="36"/>
+      <c r="AB22" s="36"/>
+      <c r="AC22" s="36"/>
+      <c r="AD22" s="36"/>
+      <c r="AE22" s="36"/>
+      <c r="AF22" s="36"/>
+      <c r="AG22" s="36"/>
+      <c r="AH22" s="36"/>
+      <c r="AI22" s="36"/>
+      <c r="AJ22" s="36"/>
+      <c r="AK22" s="36"/>
+      <c r="AL22" s="37"/>
+      <c r="AQ22" s="19" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="21" customHeight="1">
+      <c r="B23" s="47"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="56"/>
+      <c r="H23" s="35"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="36"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="36"/>
+      <c r="R23" s="36"/>
+      <c r="S23" s="36"/>
+      <c r="T23" s="36"/>
+      <c r="U23" s="36"/>
+      <c r="V23" s="36"/>
+      <c r="W23" s="36"/>
+      <c r="X23" s="36"/>
+      <c r="Y23" s="36"/>
+      <c r="Z23" s="36"/>
+      <c r="AA23" s="36"/>
+      <c r="AB23" s="36"/>
+      <c r="AC23" s="36"/>
+      <c r="AD23" s="36"/>
+      <c r="AE23" s="36"/>
+      <c r="AF23" s="36"/>
+      <c r="AG23" s="36"/>
+      <c r="AH23" s="36"/>
+      <c r="AI23" s="36"/>
+      <c r="AJ23" s="36"/>
+      <c r="AK23" s="36"/>
+      <c r="AL23" s="37"/>
+      <c r="AQ23" s="19" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="21" customHeight="1">
+      <c r="B24" s="47"/>
+      <c r="C24" s="48"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="35"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="36"/>
+      <c r="Q24" s="36"/>
+      <c r="R24" s="36"/>
+      <c r="S24" s="36"/>
+      <c r="T24" s="36"/>
+      <c r="U24" s="36"/>
+      <c r="V24" s="36"/>
+      <c r="W24" s="36"/>
+      <c r="X24" s="36"/>
+      <c r="Y24" s="36"/>
+      <c r="Z24" s="36"/>
+      <c r="AA24" s="36"/>
+      <c r="AB24" s="36"/>
+      <c r="AC24" s="36"/>
+      <c r="AD24" s="36"/>
+      <c r="AE24" s="36"/>
+      <c r="AF24" s="36"/>
+      <c r="AG24" s="36"/>
+      <c r="AH24" s="36"/>
+      <c r="AI24" s="36"/>
+      <c r="AJ24" s="36"/>
+      <c r="AK24" s="36"/>
+      <c r="AL24" s="37"/>
+    </row>
+    <row r="25" spans="2:43" ht="21" customHeight="1">
+      <c r="B25" s="47"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="58"/>
+      <c r="G25" s="59"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="39"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="39"/>
+      <c r="L25" s="39"/>
+      <c r="M25" s="39"/>
+      <c r="N25" s="39"/>
+      <c r="O25" s="39"/>
+      <c r="P25" s="39"/>
+      <c r="Q25" s="39"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="39"/>
+      <c r="U25" s="39"/>
+      <c r="V25" s="39"/>
+      <c r="W25" s="39"/>
+      <c r="X25" s="39"/>
+      <c r="Y25" s="39"/>
+      <c r="Z25" s="39"/>
+      <c r="AA25" s="39"/>
+      <c r="AB25" s="39"/>
+      <c r="AC25" s="39"/>
+      <c r="AD25" s="39"/>
+      <c r="AE25" s="39"/>
+      <c r="AF25" s="39"/>
+      <c r="AG25" s="39"/>
+      <c r="AH25" s="39"/>
+      <c r="AI25" s="39"/>
+      <c r="AJ25" s="39"/>
+      <c r="AK25" s="39"/>
+      <c r="AL25" s="40"/>
+    </row>
+    <row r="26" spans="2:43" ht="10.5" customHeight="1">
+      <c r="B26" s="47"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="C19" s="53"/>
-      <c r="D19" s="60" t="s">
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4"/>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="4"/>
+      <c r="V26" s="4"/>
+      <c r="W26" s="3"/>
+      <c r="X26" s="3"/>
+      <c r="Y26" s="3"/>
+      <c r="Z26" s="3"/>
+      <c r="AA26" s="3"/>
+      <c r="AB26" s="3"/>
+      <c r="AC26" s="3"/>
+      <c r="AD26" s="3"/>
+      <c r="AE26" s="3"/>
+      <c r="AF26" s="3"/>
+      <c r="AG26" s="3"/>
+      <c r="AH26" s="3"/>
+      <c r="AI26" s="3"/>
+      <c r="AJ26" s="3"/>
+      <c r="AK26" s="3"/>
+      <c r="AL26" s="14"/>
+    </row>
+    <row r="27" spans="2:43" ht="10.5" customHeight="1">
+      <c r="B27" s="47"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="56"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="12"/>
+      <c r="T27" s="12"/>
+      <c r="U27" s="12"/>
+      <c r="V27" s="12"/>
+      <c r="W27" s="12"/>
+      <c r="X27" s="12"/>
+      <c r="Y27" s="12"/>
+      <c r="Z27" s="12"/>
+      <c r="AA27" s="12"/>
+      <c r="AB27" s="12"/>
+      <c r="AC27" s="12"/>
+      <c r="AD27" s="12"/>
+      <c r="AE27" s="12"/>
+      <c r="AF27" s="12"/>
+      <c r="AG27" s="12"/>
+      <c r="AH27" s="12"/>
+      <c r="AI27" s="12"/>
+      <c r="AJ27" s="12"/>
+      <c r="AL27" s="15"/>
+    </row>
+    <row r="28" spans="2:43" ht="10.5" customHeight="1">
+      <c r="B28" s="47"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="E19" s="61"/>
-[...273 lines deleted...]
-      <c r="D26" s="60" t="s">
+      <c r="J28" s="60"/>
+      <c r="K28" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="E26" s="61"/>
-[...81 lines deleted...]
-      <c r="I28" s="81" t="s">
+      <c r="L28" s="60"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="60"/>
+      <c r="P28" s="60"/>
+      <c r="Q28" s="60"/>
+      <c r="R28" s="60"/>
+      <c r="S28" s="60"/>
+      <c r="T28" s="60"/>
+      <c r="U28" s="60"/>
+      <c r="V28" s="60"/>
+      <c r="W28" s="60"/>
+      <c r="X28" s="60"/>
+      <c r="Y28" s="60"/>
+      <c r="Z28" s="60"/>
+      <c r="AA28" s="60"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="61"/>
+      <c r="AD28" s="61"/>
+      <c r="AE28" s="61"/>
+      <c r="AF28" s="61"/>
+      <c r="AG28" s="61"/>
+      <c r="AH28" s="61"/>
+      <c r="AI28" s="61"/>
+      <c r="AJ28" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="J28" s="81"/>
-      <c r="K28" s="81" t="s">
+      <c r="AK28" s="62"/>
+      <c r="AL28" s="15"/>
+    </row>
+    <row r="29" spans="2:43" ht="10.5" customHeight="1">
+      <c r="B29" s="47"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="56"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="60"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="61"/>
+      <c r="AD29" s="61"/>
+      <c r="AE29" s="61"/>
+      <c r="AF29" s="61"/>
+      <c r="AG29" s="61"/>
+      <c r="AH29" s="61"/>
+      <c r="AI29" s="61"/>
+      <c r="AJ29" s="62"/>
+      <c r="AK29" s="62"/>
+      <c r="AL29" s="15"/>
+    </row>
+    <row r="30" spans="2:43" ht="10.5" customHeight="1">
+      <c r="B30" s="47"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="56"/>
+      <c r="I30" s="60"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="60"/>
+      <c r="L30" s="60"/>
+      <c r="M30" s="60"/>
+      <c r="N30" s="60"/>
+      <c r="O30" s="60"/>
+      <c r="P30" s="60"/>
+      <c r="Q30" s="60"/>
+      <c r="R30" s="60"/>
+      <c r="S30" s="60"/>
+      <c r="T30" s="60"/>
+      <c r="U30" s="60"/>
+      <c r="V30" s="60"/>
+      <c r="W30" s="60"/>
+      <c r="X30" s="60"/>
+      <c r="Y30" s="60"/>
+      <c r="Z30" s="60"/>
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="60"/>
+      <c r="AC30" s="61"/>
+      <c r="AD30" s="61"/>
+      <c r="AE30" s="61"/>
+      <c r="AF30" s="61"/>
+      <c r="AG30" s="61"/>
+      <c r="AH30" s="61"/>
+      <c r="AI30" s="61"/>
+      <c r="AJ30" s="62"/>
+      <c r="AK30" s="62"/>
+      <c r="AL30" s="15"/>
+    </row>
+    <row r="31" spans="2:43" ht="10.5" customHeight="1">
+      <c r="B31" s="47"/>
+      <c r="C31" s="48"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="56"/>
+      <c r="I31" s="60"/>
+      <c r="J31" s="60"/>
+      <c r="K31" s="60"/>
+      <c r="L31" s="60"/>
+      <c r="M31" s="60"/>
+      <c r="N31" s="60"/>
+      <c r="O31" s="60"/>
+      <c r="P31" s="60"/>
+      <c r="Q31" s="60"/>
+      <c r="R31" s="60"/>
+      <c r="S31" s="60"/>
+      <c r="T31" s="60"/>
+      <c r="U31" s="60"/>
+      <c r="V31" s="60"/>
+      <c r="W31" s="60"/>
+      <c r="X31" s="60"/>
+      <c r="Y31" s="60"/>
+      <c r="Z31" s="60"/>
+      <c r="AA31" s="60"/>
+      <c r="AB31" s="60"/>
+      <c r="AC31" s="61"/>
+      <c r="AD31" s="61"/>
+      <c r="AE31" s="61"/>
+      <c r="AF31" s="61"/>
+      <c r="AG31" s="61"/>
+      <c r="AH31" s="61"/>
+      <c r="AI31" s="61"/>
+      <c r="AJ31" s="62"/>
+      <c r="AK31" s="62"/>
+      <c r="AL31" s="15"/>
+    </row>
+    <row r="32" spans="2:43" ht="10.5" customHeight="1">
+      <c r="B32" s="47"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="54"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+      <c r="G32" s="56"/>
+      <c r="I32" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="L28" s="81"/>
-[...23 lines deleted...]
-      <c r="AJ28" s="82" t="s">
+      <c r="J32" s="60"/>
+      <c r="K32" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="AK28" s="82"/>
-[...127 lines deleted...]
-      <c r="I32" s="81" t="s">
+      <c r="L32" s="60"/>
+      <c r="M32" s="60"/>
+      <c r="N32" s="60"/>
+      <c r="O32" s="60"/>
+      <c r="P32" s="60"/>
+      <c r="Q32" s="60"/>
+      <c r="R32" s="60"/>
+      <c r="S32" s="60"/>
+      <c r="T32" s="60"/>
+      <c r="U32" s="60"/>
+      <c r="V32" s="60"/>
+      <c r="W32" s="60"/>
+      <c r="X32" s="60"/>
+      <c r="Y32" s="60"/>
+      <c r="Z32" s="60"/>
+      <c r="AA32" s="60"/>
+      <c r="AB32" s="60"/>
+      <c r="AC32" s="69"/>
+      <c r="AD32" s="69"/>
+      <c r="AE32" s="69"/>
+      <c r="AF32" s="69"/>
+      <c r="AG32" s="69"/>
+      <c r="AH32" s="69"/>
+      <c r="AI32" s="69"/>
+      <c r="AJ32" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK32" s="62"/>
+      <c r="AL32" s="15"/>
+    </row>
+    <row r="33" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B33" s="47"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="54"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="56"/>
+      <c r="I33" s="60"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="60"/>
+      <c r="L33" s="60"/>
+      <c r="M33" s="60"/>
+      <c r="N33" s="60"/>
+      <c r="O33" s="60"/>
+      <c r="P33" s="60"/>
+      <c r="Q33" s="60"/>
+      <c r="R33" s="60"/>
+      <c r="S33" s="60"/>
+      <c r="T33" s="60"/>
+      <c r="U33" s="60"/>
+      <c r="V33" s="60"/>
+      <c r="W33" s="60"/>
+      <c r="X33" s="60"/>
+      <c r="Y33" s="60"/>
+      <c r="Z33" s="60"/>
+      <c r="AA33" s="60"/>
+      <c r="AB33" s="60"/>
+      <c r="AC33" s="69"/>
+      <c r="AD33" s="69"/>
+      <c r="AE33" s="69"/>
+      <c r="AF33" s="69"/>
+      <c r="AG33" s="69"/>
+      <c r="AH33" s="69"/>
+      <c r="AI33" s="69"/>
+      <c r="AJ33" s="62"/>
+      <c r="AK33" s="62"/>
+      <c r="AL33" s="15"/>
+    </row>
+    <row r="34" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B34" s="47"/>
+      <c r="C34" s="48"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="56"/>
+      <c r="I34" s="60"/>
+      <c r="J34" s="60"/>
+      <c r="K34" s="60"/>
+      <c r="L34" s="60"/>
+      <c r="M34" s="60"/>
+      <c r="N34" s="60"/>
+      <c r="O34" s="60"/>
+      <c r="P34" s="60"/>
+      <c r="Q34" s="60"/>
+      <c r="R34" s="60"/>
+      <c r="S34" s="60"/>
+      <c r="T34" s="60"/>
+      <c r="U34" s="60"/>
+      <c r="V34" s="60"/>
+      <c r="W34" s="60"/>
+      <c r="X34" s="60"/>
+      <c r="Y34" s="60"/>
+      <c r="Z34" s="60"/>
+      <c r="AA34" s="60"/>
+      <c r="AB34" s="60"/>
+      <c r="AC34" s="69"/>
+      <c r="AD34" s="69"/>
+      <c r="AE34" s="69"/>
+      <c r="AF34" s="69"/>
+      <c r="AG34" s="69"/>
+      <c r="AH34" s="69"/>
+      <c r="AI34" s="69"/>
+      <c r="AJ34" s="62"/>
+      <c r="AK34" s="62"/>
+      <c r="AL34" s="15"/>
+    </row>
+    <row r="35" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B35" s="47"/>
+      <c r="C35" s="48"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
+      <c r="G35" s="56"/>
+      <c r="I35" s="60"/>
+      <c r="J35" s="60"/>
+      <c r="K35" s="60"/>
+      <c r="L35" s="60"/>
+      <c r="M35" s="60"/>
+      <c r="N35" s="60"/>
+      <c r="O35" s="60"/>
+      <c r="P35" s="60"/>
+      <c r="Q35" s="60"/>
+      <c r="R35" s="60"/>
+      <c r="S35" s="60"/>
+      <c r="T35" s="60"/>
+      <c r="U35" s="60"/>
+      <c r="V35" s="60"/>
+      <c r="W35" s="60"/>
+      <c r="X35" s="60"/>
+      <c r="Y35" s="60"/>
+      <c r="Z35" s="60"/>
+      <c r="AA35" s="60"/>
+      <c r="AB35" s="60"/>
+      <c r="AC35" s="69"/>
+      <c r="AD35" s="69"/>
+      <c r="AE35" s="69"/>
+      <c r="AF35" s="69"/>
+      <c r="AG35" s="69"/>
+      <c r="AH35" s="69"/>
+      <c r="AI35" s="69"/>
+      <c r="AJ35" s="62"/>
+      <c r="AK35" s="62"/>
+      <c r="AL35" s="15"/>
+    </row>
+    <row r="36" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B36" s="47"/>
+      <c r="C36" s="48"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="56"/>
+      <c r="I36" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="J32" s="81"/>
-      <c r="K32" s="82" t="s">
+      <c r="J36" s="64"/>
+      <c r="K36" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="L32" s="81"/>
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="L36" s="63"/>
+      <c r="M36" s="63"/>
+      <c r="N36" s="63"/>
+      <c r="O36" s="63"/>
+      <c r="P36" s="63"/>
+      <c r="Q36" s="63"/>
+      <c r="R36" s="63"/>
+      <c r="S36" s="63"/>
+      <c r="T36" s="63"/>
+      <c r="U36" s="63"/>
+      <c r="V36" s="63"/>
+      <c r="W36" s="63"/>
+      <c r="X36" s="63"/>
+      <c r="Y36" s="63"/>
+      <c r="Z36" s="63"/>
+      <c r="AA36" s="63"/>
+      <c r="AB36" s="63"/>
+      <c r="AC36" s="84" t="str">
+        <f>IFERROR(ROUND(AC28/AC32/12,1),"")</f>
+        <v/>
       </c>
-      <c r="AK32" s="82"/>
-[...127 lines deleted...]
-      <c r="I36" s="83" t="s">
+      <c r="AD36" s="84"/>
+      <c r="AE36" s="84"/>
+      <c r="AF36" s="84"/>
+      <c r="AG36" s="84"/>
+      <c r="AH36" s="84"/>
+      <c r="AI36" s="84"/>
+      <c r="AJ36" s="85" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK36" s="85"/>
+      <c r="AL36" s="15"/>
+    </row>
+    <row r="37" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B37" s="47"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="55"/>
+      <c r="G37" s="56"/>
+      <c r="I37" s="64"/>
+      <c r="J37" s="64"/>
+      <c r="K37" s="63"/>
+      <c r="L37" s="63"/>
+      <c r="M37" s="63"/>
+      <c r="N37" s="63"/>
+      <c r="O37" s="63"/>
+      <c r="P37" s="63"/>
+      <c r="Q37" s="63"/>
+      <c r="R37" s="63"/>
+      <c r="S37" s="63"/>
+      <c r="T37" s="63"/>
+      <c r="U37" s="63"/>
+      <c r="V37" s="63"/>
+      <c r="W37" s="63"/>
+      <c r="X37" s="63"/>
+      <c r="Y37" s="63"/>
+      <c r="Z37" s="63"/>
+      <c r="AA37" s="63"/>
+      <c r="AB37" s="63"/>
+      <c r="AC37" s="84"/>
+      <c r="AD37" s="84"/>
+      <c r="AE37" s="84"/>
+      <c r="AF37" s="84"/>
+      <c r="AG37" s="84"/>
+      <c r="AH37" s="84"/>
+      <c r="AI37" s="84"/>
+      <c r="AJ37" s="85"/>
+      <c r="AK37" s="85"/>
+      <c r="AL37" s="15"/>
+    </row>
+    <row r="38" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B38" s="47"/>
+      <c r="C38" s="48"/>
+      <c r="D38" s="54"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="55"/>
+      <c r="G38" s="56"/>
+      <c r="I38" s="64"/>
+      <c r="J38" s="64"/>
+      <c r="K38" s="63"/>
+      <c r="L38" s="63"/>
+      <c r="M38" s="63"/>
+      <c r="N38" s="63"/>
+      <c r="O38" s="63"/>
+      <c r="P38" s="63"/>
+      <c r="Q38" s="63"/>
+      <c r="R38" s="63"/>
+      <c r="S38" s="63"/>
+      <c r="T38" s="63"/>
+      <c r="U38" s="63"/>
+      <c r="V38" s="63"/>
+      <c r="W38" s="63"/>
+      <c r="X38" s="63"/>
+      <c r="Y38" s="63"/>
+      <c r="Z38" s="63"/>
+      <c r="AA38" s="63"/>
+      <c r="AB38" s="63"/>
+      <c r="AC38" s="84"/>
+      <c r="AD38" s="84"/>
+      <c r="AE38" s="84"/>
+      <c r="AF38" s="84"/>
+      <c r="AG38" s="84"/>
+      <c r="AH38" s="84"/>
+      <c r="AI38" s="84"/>
+      <c r="AJ38" s="85"/>
+      <c r="AK38" s="85"/>
+      <c r="AL38" s="15"/>
+    </row>
+    <row r="39" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B39" s="47"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="55"/>
+      <c r="G39" s="56"/>
+      <c r="I39" s="64"/>
+      <c r="J39" s="64"/>
+      <c r="K39" s="63"/>
+      <c r="L39" s="63"/>
+      <c r="M39" s="63"/>
+      <c r="N39" s="63"/>
+      <c r="O39" s="63"/>
+      <c r="P39" s="63"/>
+      <c r="Q39" s="63"/>
+      <c r="R39" s="63"/>
+      <c r="S39" s="63"/>
+      <c r="T39" s="63"/>
+      <c r="U39" s="63"/>
+      <c r="V39" s="63"/>
+      <c r="W39" s="63"/>
+      <c r="X39" s="63"/>
+      <c r="Y39" s="63"/>
+      <c r="Z39" s="63"/>
+      <c r="AA39" s="63"/>
+      <c r="AB39" s="63"/>
+      <c r="AC39" s="84"/>
+      <c r="AD39" s="84"/>
+      <c r="AE39" s="84"/>
+      <c r="AF39" s="84"/>
+      <c r="AG39" s="84"/>
+      <c r="AH39" s="84"/>
+      <c r="AI39" s="84"/>
+      <c r="AJ39" s="85"/>
+      <c r="AK39" s="85"/>
+      <c r="AL39" s="15"/>
+    </row>
+    <row r="40" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B40" s="47"/>
+      <c r="C40" s="48"/>
+      <c r="D40" s="54"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="55"/>
+      <c r="G40" s="56"/>
+      <c r="I40" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="J36" s="83"/>
-      <c r="K36" s="83" t="s">
+      <c r="J40" s="63"/>
+      <c r="K40" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="L36" s="84"/>
-[...157 lines deleted...]
-      <c r="I40" s="84" t="s">
+      <c r="L40" s="63"/>
+      <c r="M40" s="63"/>
+      <c r="N40" s="63"/>
+      <c r="O40" s="63"/>
+      <c r="P40" s="63"/>
+      <c r="Q40" s="63"/>
+      <c r="R40" s="63"/>
+      <c r="S40" s="63"/>
+      <c r="T40" s="63"/>
+      <c r="U40" s="63"/>
+      <c r="V40" s="63"/>
+      <c r="W40" s="63"/>
+      <c r="X40" s="63"/>
+      <c r="Y40" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="J40" s="84"/>
-      <c r="K40" s="83" t="s">
+      <c r="Z40" s="65"/>
+      <c r="AA40" s="65"/>
+      <c r="AB40" s="65"/>
+      <c r="AC40" s="66" t="str">
+        <f>IF(Y42="有",AC36+2000," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="AD40" s="66"/>
+      <c r="AE40" s="66"/>
+      <c r="AF40" s="66"/>
+      <c r="AG40" s="66"/>
+      <c r="AH40" s="66"/>
+      <c r="AI40" s="66"/>
+      <c r="AJ40" s="67" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK40" s="67"/>
+      <c r="AL40" s="15"/>
+    </row>
+    <row r="41" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B41" s="47"/>
+      <c r="C41" s="48"/>
+      <c r="D41" s="54"/>
+      <c r="E41" s="55"/>
+      <c r="F41" s="55"/>
+      <c r="G41" s="56"/>
+      <c r="I41" s="63"/>
+      <c r="J41" s="63"/>
+      <c r="K41" s="63"/>
+      <c r="L41" s="63"/>
+      <c r="M41" s="63"/>
+      <c r="N41" s="63"/>
+      <c r="O41" s="63"/>
+      <c r="P41" s="63"/>
+      <c r="Q41" s="63"/>
+      <c r="R41" s="63"/>
+      <c r="S41" s="63"/>
+      <c r="T41" s="63"/>
+      <c r="U41" s="63"/>
+      <c r="V41" s="63"/>
+      <c r="W41" s="63"/>
+      <c r="X41" s="63"/>
+      <c r="Y41" s="63"/>
+      <c r="Z41" s="63"/>
+      <c r="AA41" s="63"/>
+      <c r="AB41" s="63"/>
+      <c r="AC41" s="66"/>
+      <c r="AD41" s="66"/>
+      <c r="AE41" s="66"/>
+      <c r="AF41" s="66"/>
+      <c r="AG41" s="66"/>
+      <c r="AH41" s="66"/>
+      <c r="AI41" s="66"/>
+      <c r="AJ41" s="67"/>
+      <c r="AK41" s="67"/>
+      <c r="AL41" s="15"/>
+    </row>
+    <row r="42" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B42" s="47"/>
+      <c r="C42" s="48"/>
+      <c r="D42" s="54"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="56"/>
+      <c r="I42" s="63"/>
+      <c r="J42" s="63"/>
+      <c r="K42" s="63"/>
+      <c r="L42" s="63"/>
+      <c r="M42" s="63"/>
+      <c r="N42" s="63"/>
+      <c r="O42" s="63"/>
+      <c r="P42" s="63"/>
+      <c r="Q42" s="63"/>
+      <c r="R42" s="63"/>
+      <c r="S42" s="63"/>
+      <c r="T42" s="63"/>
+      <c r="U42" s="63"/>
+      <c r="V42" s="63"/>
+      <c r="W42" s="63"/>
+      <c r="X42" s="63"/>
+      <c r="Y42" s="68" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z42" s="68"/>
+      <c r="AA42" s="68"/>
+      <c r="AB42" s="68"/>
+      <c r="AC42" s="66"/>
+      <c r="AD42" s="66"/>
+      <c r="AE42" s="66"/>
+      <c r="AF42" s="66"/>
+      <c r="AG42" s="66"/>
+      <c r="AH42" s="66"/>
+      <c r="AI42" s="66"/>
+      <c r="AJ42" s="67"/>
+      <c r="AK42" s="67"/>
+      <c r="AL42" s="15"/>
+    </row>
+    <row r="43" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B43" s="47"/>
+      <c r="C43" s="48"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="55"/>
+      <c r="G43" s="56"/>
+      <c r="I43" s="63"/>
+      <c r="J43" s="63"/>
+      <c r="K43" s="63"/>
+      <c r="L43" s="63"/>
+      <c r="M43" s="63"/>
+      <c r="N43" s="63"/>
+      <c r="O43" s="63"/>
+      <c r="P43" s="63"/>
+      <c r="Q43" s="63"/>
+      <c r="R43" s="63"/>
+      <c r="S43" s="63"/>
+      <c r="T43" s="63"/>
+      <c r="U43" s="63"/>
+      <c r="V43" s="63"/>
+      <c r="W43" s="63"/>
+      <c r="X43" s="63"/>
+      <c r="Y43" s="68"/>
+      <c r="Z43" s="68"/>
+      <c r="AA43" s="68"/>
+      <c r="AB43" s="68"/>
+      <c r="AC43" s="66"/>
+      <c r="AD43" s="66"/>
+      <c r="AE43" s="66"/>
+      <c r="AF43" s="66"/>
+      <c r="AG43" s="66"/>
+      <c r="AH43" s="66"/>
+      <c r="AI43" s="66"/>
+      <c r="AJ43" s="67"/>
+      <c r="AK43" s="67"/>
+      <c r="AL43" s="15"/>
+    </row>
+    <row r="44" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B44" s="47"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="55"/>
+      <c r="G44" s="56"/>
+      <c r="I44" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="J44" s="71"/>
+      <c r="K44" s="71"/>
+      <c r="L44" s="71"/>
+      <c r="M44" s="71"/>
+      <c r="N44" s="71"/>
+      <c r="O44" s="71"/>
+      <c r="P44" s="71"/>
+      <c r="Q44" s="71"/>
+      <c r="R44" s="71"/>
+      <c r="S44" s="71"/>
+      <c r="T44" s="71"/>
+      <c r="U44" s="71"/>
+      <c r="V44" s="71"/>
+      <c r="W44" s="71"/>
+      <c r="X44" s="71"/>
+      <c r="Y44" s="71"/>
+      <c r="Z44" s="71"/>
+      <c r="AA44" s="71"/>
+      <c r="AB44" s="71"/>
+      <c r="AC44" s="71"/>
+      <c r="AD44" s="71"/>
+      <c r="AE44" s="71"/>
+      <c r="AF44" s="71"/>
+      <c r="AG44" s="71"/>
+      <c r="AH44" s="71"/>
+      <c r="AI44" s="71"/>
+      <c r="AJ44" s="71"/>
+      <c r="AK44" s="71"/>
+      <c r="AL44" s="15"/>
+    </row>
+    <row r="45" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B45" s="49"/>
+      <c r="C45" s="50"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="58"/>
+      <c r="G45" s="59"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="72"/>
+      <c r="J45" s="72"/>
+      <c r="K45" s="72"/>
+      <c r="L45" s="72"/>
+      <c r="M45" s="72"/>
+      <c r="N45" s="72"/>
+      <c r="O45" s="72"/>
+      <c r="P45" s="72"/>
+      <c r="Q45" s="72"/>
+      <c r="R45" s="72"/>
+      <c r="S45" s="72"/>
+      <c r="T45" s="72"/>
+      <c r="U45" s="72"/>
+      <c r="V45" s="72"/>
+      <c r="W45" s="72"/>
+      <c r="X45" s="72"/>
+      <c r="Y45" s="72"/>
+      <c r="Z45" s="72"/>
+      <c r="AA45" s="72"/>
+      <c r="AB45" s="72"/>
+      <c r="AC45" s="72"/>
+      <c r="AD45" s="72"/>
+      <c r="AE45" s="72"/>
+      <c r="AF45" s="72"/>
+      <c r="AG45" s="72"/>
+      <c r="AH45" s="72"/>
+      <c r="AI45" s="72"/>
+      <c r="AJ45" s="72"/>
+      <c r="AK45" s="72"/>
+      <c r="AL45" s="16"/>
+    </row>
+    <row r="46" spans="2:38" ht="19.5" customHeight="1">
+      <c r="B46" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="L40" s="84"/>
-[...12 lines deleted...]
-      <c r="Y40" s="85" t="s">
+      <c r="C46" s="74"/>
+      <c r="D46" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="Z40" s="85"/>
-[...4 lines deleted...]
-        <v>#VALUE!</v>
+      <c r="E46" s="52"/>
+      <c r="F46" s="52"/>
+      <c r="G46" s="52"/>
+      <c r="H46" s="52"/>
+      <c r="I46" s="52"/>
+      <c r="J46" s="52"/>
+      <c r="K46" s="52"/>
+      <c r="L46" s="52"/>
+      <c r="M46" s="52"/>
+      <c r="N46" s="52"/>
+      <c r="O46" s="52"/>
+      <c r="P46" s="52"/>
+      <c r="Q46" s="52"/>
+      <c r="R46" s="52"/>
+      <c r="S46" s="53"/>
+      <c r="T46" s="33" t="s">
+        <v>28</v>
       </c>
-      <c r="AD40" s="49"/>
-[...138 lines deleted...]
-      <c r="I44" s="39" t="s">
+      <c r="U46" s="33"/>
+      <c r="V46" s="33"/>
+      <c r="W46" s="33"/>
+      <c r="X46" s="33"/>
+      <c r="Y46" s="33"/>
+      <c r="Z46" s="33"/>
+      <c r="AA46" s="33"/>
+      <c r="AB46" s="33"/>
+      <c r="AC46" s="33"/>
+      <c r="AD46" s="33"/>
+      <c r="AE46" s="33"/>
+      <c r="AF46" s="33"/>
+      <c r="AG46" s="33"/>
+      <c r="AH46" s="33"/>
+      <c r="AI46" s="33"/>
+      <c r="AJ46" s="33"/>
+      <c r="AK46" s="33"/>
+      <c r="AL46" s="34"/>
+    </row>
+    <row r="47" spans="2:38" ht="19.5" customHeight="1">
+      <c r="B47" s="75"/>
+      <c r="C47" s="76"/>
+      <c r="D47" s="54"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="55"/>
+      <c r="G47" s="55"/>
+      <c r="H47" s="55"/>
+      <c r="I47" s="55"/>
+      <c r="J47" s="55"/>
+      <c r="K47" s="55"/>
+      <c r="L47" s="55"/>
+      <c r="M47" s="55"/>
+      <c r="N47" s="55"/>
+      <c r="O47" s="55"/>
+      <c r="P47" s="55"/>
+      <c r="Q47" s="55"/>
+      <c r="R47" s="55"/>
+      <c r="S47" s="56"/>
+      <c r="T47" s="36"/>
+      <c r="U47" s="36"/>
+      <c r="V47" s="36"/>
+      <c r="W47" s="36"/>
+      <c r="X47" s="36"/>
+      <c r="Y47" s="36"/>
+      <c r="Z47" s="36"/>
+      <c r="AA47" s="36"/>
+      <c r="AB47" s="36"/>
+      <c r="AC47" s="36"/>
+      <c r="AD47" s="36"/>
+      <c r="AE47" s="36"/>
+      <c r="AF47" s="36"/>
+      <c r="AG47" s="36"/>
+      <c r="AH47" s="36"/>
+      <c r="AI47" s="36"/>
+      <c r="AJ47" s="36"/>
+      <c r="AK47" s="36"/>
+      <c r="AL47" s="37"/>
+    </row>
+    <row r="48" spans="2:38" ht="19.5" customHeight="1">
+      <c r="B48" s="75"/>
+      <c r="C48" s="76"/>
+      <c r="D48" s="54"/>
+      <c r="E48" s="55"/>
+      <c r="F48" s="55"/>
+      <c r="G48" s="55"/>
+      <c r="H48" s="55"/>
+      <c r="I48" s="55"/>
+      <c r="J48" s="55"/>
+      <c r="K48" s="55"/>
+      <c r="L48" s="55"/>
+      <c r="M48" s="55"/>
+      <c r="N48" s="55"/>
+      <c r="O48" s="55"/>
+      <c r="P48" s="55"/>
+      <c r="Q48" s="55"/>
+      <c r="R48" s="55"/>
+      <c r="S48" s="56"/>
+      <c r="T48" s="36"/>
+      <c r="U48" s="36"/>
+      <c r="V48" s="36"/>
+      <c r="W48" s="36"/>
+      <c r="X48" s="36"/>
+      <c r="Y48" s="36"/>
+      <c r="Z48" s="36"/>
+      <c r="AA48" s="36"/>
+      <c r="AB48" s="36"/>
+      <c r="AC48" s="36"/>
+      <c r="AD48" s="36"/>
+      <c r="AE48" s="36"/>
+      <c r="AF48" s="36"/>
+      <c r="AG48" s="36"/>
+      <c r="AH48" s="36"/>
+      <c r="AI48" s="36"/>
+      <c r="AJ48" s="36"/>
+      <c r="AK48" s="36"/>
+      <c r="AL48" s="37"/>
+    </row>
+    <row r="49" spans="2:38" ht="19.5" customHeight="1">
+      <c r="B49" s="75"/>
+      <c r="C49" s="76"/>
+      <c r="D49" s="54"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="55"/>
+      <c r="H49" s="55"/>
+      <c r="I49" s="55"/>
+      <c r="J49" s="55"/>
+      <c r="K49" s="55"/>
+      <c r="L49" s="55"/>
+      <c r="M49" s="55"/>
+      <c r="N49" s="55"/>
+      <c r="O49" s="55"/>
+      <c r="P49" s="55"/>
+      <c r="Q49" s="55"/>
+      <c r="R49" s="55"/>
+      <c r="S49" s="56"/>
+      <c r="T49" s="36"/>
+      <c r="U49" s="36"/>
+      <c r="V49" s="36"/>
+      <c r="W49" s="36"/>
+      <c r="X49" s="36"/>
+      <c r="Y49" s="36"/>
+      <c r="Z49" s="36"/>
+      <c r="AA49" s="36"/>
+      <c r="AB49" s="36"/>
+      <c r="AC49" s="36"/>
+      <c r="AD49" s="36"/>
+      <c r="AE49" s="36"/>
+      <c r="AF49" s="36"/>
+      <c r="AG49" s="36"/>
+      <c r="AH49" s="36"/>
+      <c r="AI49" s="36"/>
+      <c r="AJ49" s="36"/>
+      <c r="AK49" s="36"/>
+      <c r="AL49" s="37"/>
+    </row>
+    <row r="50" spans="2:38" ht="19.5" customHeight="1">
+      <c r="B50" s="75"/>
+      <c r="C50" s="76"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="55"/>
+      <c r="H50" s="55"/>
+      <c r="I50" s="55"/>
+      <c r="J50" s="55"/>
+      <c r="K50" s="55"/>
+      <c r="L50" s="55"/>
+      <c r="M50" s="55"/>
+      <c r="N50" s="55"/>
+      <c r="O50" s="55"/>
+      <c r="P50" s="55"/>
+      <c r="Q50" s="55"/>
+      <c r="R50" s="55"/>
+      <c r="S50" s="56"/>
+      <c r="T50" s="36"/>
+      <c r="U50" s="36"/>
+      <c r="V50" s="36"/>
+      <c r="W50" s="36"/>
+      <c r="X50" s="36"/>
+      <c r="Y50" s="36"/>
+      <c r="Z50" s="36"/>
+      <c r="AA50" s="36"/>
+      <c r="AB50" s="36"/>
+      <c r="AC50" s="36"/>
+      <c r="AD50" s="36"/>
+      <c r="AE50" s="36"/>
+      <c r="AF50" s="36"/>
+      <c r="AG50" s="36"/>
+      <c r="AH50" s="36"/>
+      <c r="AI50" s="36"/>
+      <c r="AJ50" s="36"/>
+      <c r="AK50" s="36"/>
+      <c r="AL50" s="37"/>
+    </row>
+    <row r="51" spans="2:38" ht="19.5" customHeight="1" thickBot="1">
+      <c r="B51" s="77"/>
+      <c r="C51" s="78"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="80"/>
+      <c r="F51" s="80"/>
+      <c r="G51" s="80"/>
+      <c r="H51" s="80"/>
+      <c r="I51" s="80"/>
+      <c r="J51" s="80"/>
+      <c r="K51" s="80"/>
+      <c r="L51" s="80"/>
+      <c r="M51" s="80"/>
+      <c r="N51" s="80"/>
+      <c r="O51" s="80"/>
+      <c r="P51" s="80"/>
+      <c r="Q51" s="80"/>
+      <c r="R51" s="80"/>
+      <c r="S51" s="81"/>
+      <c r="T51" s="82"/>
+      <c r="U51" s="82"/>
+      <c r="V51" s="82"/>
+      <c r="W51" s="82"/>
+      <c r="X51" s="82"/>
+      <c r="Y51" s="82"/>
+      <c r="Z51" s="82"/>
+      <c r="AA51" s="82"/>
+      <c r="AB51" s="82"/>
+      <c r="AC51" s="82"/>
+      <c r="AD51" s="82"/>
+      <c r="AE51" s="82"/>
+      <c r="AF51" s="82"/>
+      <c r="AG51" s="82"/>
+      <c r="AH51" s="82"/>
+      <c r="AI51" s="82"/>
+      <c r="AJ51" s="82"/>
+      <c r="AK51" s="82"/>
+      <c r="AL51" s="83"/>
+    </row>
+    <row r="52" spans="2:38" ht="233.4" customHeight="1">
+      <c r="B52" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="J44" s="39"/>
-[...69 lines deleted...]
-      <c r="B46" s="116" t="s">
+      <c r="C52" s="44"/>
+      <c r="D52" s="44"/>
+      <c r="E52" s="44"/>
+      <c r="F52" s="44"/>
+      <c r="G52" s="44"/>
+      <c r="H52" s="44"/>
+      <c r="I52" s="44"/>
+      <c r="J52" s="44"/>
+      <c r="K52" s="44"/>
+      <c r="L52" s="44"/>
+      <c r="M52" s="44"/>
+      <c r="N52" s="44"/>
+      <c r="O52" s="44"/>
+      <c r="P52" s="44"/>
+      <c r="Q52" s="44"/>
+      <c r="R52" s="44"/>
+      <c r="S52" s="44"/>
+      <c r="T52" s="44"/>
+      <c r="U52" s="44"/>
+      <c r="V52" s="44"/>
+      <c r="W52" s="44"/>
+      <c r="X52" s="44"/>
+      <c r="Y52" s="44"/>
+      <c r="Z52" s="44"/>
+      <c r="AA52" s="44"/>
+      <c r="AB52" s="44"/>
+      <c r="AC52" s="44"/>
+      <c r="AD52" s="44"/>
+      <c r="AE52" s="44"/>
+      <c r="AF52" s="44"/>
+      <c r="AG52" s="44"/>
+      <c r="AH52" s="44"/>
+      <c r="AI52" s="44"/>
+      <c r="AJ52" s="44"/>
+      <c r="AK52" s="44"/>
+      <c r="AL52" s="44"/>
+    </row>
+    <row r="53" spans="2:38">
+      <c r="B53" s="44"/>
+      <c r="C53" s="44"/>
+      <c r="D53" s="44"/>
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44"/>
+      <c r="I53" s="44"/>
+      <c r="J53" s="44"/>
+      <c r="K53" s="44"/>
+      <c r="L53" s="44"/>
+      <c r="M53" s="44"/>
+      <c r="N53" s="44"/>
+      <c r="O53" s="44"/>
+      <c r="P53" s="44"/>
+      <c r="Q53" s="44"/>
+      <c r="R53" s="44"/>
+      <c r="S53" s="44"/>
+      <c r="T53" s="44"/>
+      <c r="U53" s="44"/>
+      <c r="V53" s="44"/>
+      <c r="W53" s="44"/>
+      <c r="X53" s="44"/>
+      <c r="Y53" s="44"/>
+      <c r="Z53" s="44"/>
+      <c r="AA53" s="44"/>
+      <c r="AB53" s="44"/>
+      <c r="AC53" s="44"/>
+      <c r="AD53" s="44"/>
+      <c r="AE53" s="44"/>
+      <c r="AF53" s="44"/>
+      <c r="AG53" s="44"/>
+      <c r="AH53" s="44"/>
+      <c r="AI53" s="44"/>
+      <c r="AJ53" s="44"/>
+      <c r="AK53" s="44"/>
+      <c r="AL53" s="44"/>
+    </row>
+    <row r="54" spans="2:38" ht="13.8" customHeight="1">
+      <c r="B54" s="44"/>
+      <c r="C54" s="44"/>
+      <c r="D54" s="44"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="44"/>
+      <c r="H54" s="44"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="44"/>
+      <c r="K54" s="44"/>
+      <c r="L54" s="44"/>
+      <c r="M54" s="44"/>
+      <c r="N54" s="44"/>
+      <c r="O54" s="44"/>
+      <c r="P54" s="44"/>
+      <c r="Q54" s="44"/>
+      <c r="R54" s="44"/>
+      <c r="S54" s="44"/>
+      <c r="T54" s="44"/>
+      <c r="U54" s="44"/>
+      <c r="V54" s="44"/>
+      <c r="W54" s="44"/>
+      <c r="X54" s="44"/>
+      <c r="Y54" s="44"/>
+      <c r="Z54" s="44"/>
+      <c r="AA54" s="44"/>
+      <c r="AB54" s="44"/>
+      <c r="AC54" s="44"/>
+      <c r="AD54" s="44"/>
+      <c r="AE54" s="44"/>
+      <c r="AF54" s="44"/>
+      <c r="AG54" s="44"/>
+      <c r="AH54" s="44"/>
+      <c r="AI54" s="44"/>
+      <c r="AJ54" s="44"/>
+      <c r="AK54" s="44"/>
+      <c r="AL54" s="44"/>
+    </row>
+    <row r="55" spans="2:38">
+      <c r="B55" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C46" s="78"/>
-[...433 lines deleted...]
-    </row>
+      <c r="C55" s="13"/>
+      <c r="D55" s="13"/>
+      <c r="E55" s="13"/>
+      <c r="F55" s="13"/>
+      <c r="G55" s="13"/>
+      <c r="H55" s="13"/>
+      <c r="I55" s="13"/>
+      <c r="J55" s="13"/>
+      <c r="K55" s="13"/>
+      <c r="L55" s="13"/>
+      <c r="M55" s="13"/>
+      <c r="N55" s="13"/>
+      <c r="O55" s="13"/>
+      <c r="P55" s="13"/>
+      <c r="Q55" s="13"/>
+      <c r="R55" s="13"/>
+      <c r="S55" s="13"/>
+      <c r="T55" s="13"/>
+      <c r="U55" s="13"/>
+      <c r="V55" s="13"/>
+      <c r="W55" s="13"/>
+      <c r="X55" s="13"/>
+      <c r="Y55" s="13"/>
+      <c r="Z55" s="13"/>
+      <c r="AA55" s="13"/>
+      <c r="AB55" s="13"/>
+      <c r="AC55" s="13"/>
+      <c r="AD55" s="13"/>
+      <c r="AE55" s="13"/>
+      <c r="AF55" s="13"/>
+      <c r="AG55" s="13"/>
+      <c r="AH55" s="13"/>
+      <c r="AI55" s="13"/>
+      <c r="AJ55" s="13"/>
+      <c r="AK55" s="13"/>
+      <c r="AL55" s="13"/>
+    </row>
+    <row r="74" spans="4:5">
+      <c r="D74" s="17"/>
+      <c r="E74" s="18"/>
+    </row>
+    <row r="75" spans="4:5">
+      <c r="D75" s="19"/>
+      <c r="E75" s="18"/>
+    </row>
+    <row r="76" spans="4:5">
+      <c r="D76" s="19"/>
+      <c r="E76" s="18"/>
+    </row>
+    <row r="77" spans="4:5">
+      <c r="D77" s="19"/>
+      <c r="E77" s="18"/>
+    </row>
+    <row r="78" spans="4:5">
+      <c r="D78" s="19"/>
+      <c r="E78" s="18"/>
+    </row>
+    <row r="79" spans="4:5">
+      <c r="D79" s="19"/>
+      <c r="E79" s="18"/>
+    </row>
+    <row r="80" spans="4:5">
+      <c r="D80" s="19"/>
+      <c r="E80" s="18"/>
+    </row>
+    <row r="81" spans="4:5">
+      <c r="D81" s="19"/>
+      <c r="E81" s="18"/>
+    </row>
+    <row r="82" spans="4:5">
+      <c r="D82" s="19"/>
+      <c r="E82" s="18"/>
+    </row>
+    <row r="83" spans="4:5">
+      <c r="D83" s="19"/>
+      <c r="E83" s="18"/>
+    </row>
+    <row r="84" spans="4:5">
+      <c r="D84" s="19"/>
+      <c r="E84" s="18"/>
+    </row>
+    <row r="85" spans="4:5">
+      <c r="D85" s="19"/>
+      <c r="E85" s="18"/>
+    </row>
+    <row r="86" spans="4:5">
+      <c r="D86" s="19"/>
+      <c r="E86" s="18"/>
+    </row>
+    <row r="87" spans="4:5">
+      <c r="D87" s="19"/>
+      <c r="E87" s="18"/>
+    </row>
+    <row r="88" spans="4:5">
+      <c r="D88" s="19"/>
+      <c r="E88" s="18"/>
+    </row>
+    <row r="89" spans="4:5">
+      <c r="D89" s="19"/>
+      <c r="E89" s="18"/>
+    </row>
+    <row r="90" spans="4:5">
+      <c r="D90" s="19"/>
+      <c r="E90" s="18"/>
+    </row>
+    <row r="91" spans="4:5">
+      <c r="D91" s="19"/>
+      <c r="E91" s="18"/>
+    </row>
+    <row r="92" spans="4:5">
+      <c r="D92" s="19"/>
+      <c r="E92" s="18"/>
+    </row>
+    <row r="93" spans="4:5">
+      <c r="D93" s="19"/>
+      <c r="E93" s="18"/>
+    </row>
+    <row r="94" spans="4:5">
+      <c r="D94" s="19"/>
+      <c r="E94" s="18"/>
+    </row>
+    <row r="95" spans="4:5">
+      <c r="D95" s="19"/>
+      <c r="E95" s="18"/>
+    </row>
+    <row r="96" spans="4:5">
+      <c r="D96" s="19"/>
+      <c r="E96" s="18"/>
+    </row>
+    <row r="97" ht="33" customHeight="1"/>
   </sheetData>
-  <mergeCells count="34">
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="36">
+    <mergeCell ref="B14:G18"/>
+    <mergeCell ref="H14:AL18"/>
+    <mergeCell ref="A3:AL4"/>
     <mergeCell ref="I44:AK45"/>
     <mergeCell ref="B46:C51"/>
     <mergeCell ref="D46:S51"/>
     <mergeCell ref="T46:AL51"/>
-    <mergeCell ref="B52:AL55"/>
+    <mergeCell ref="AJ32:AK35"/>
+    <mergeCell ref="I36:J39"/>
+    <mergeCell ref="K36:AB39"/>
+    <mergeCell ref="AC36:AI39"/>
+    <mergeCell ref="AJ36:AK39"/>
+    <mergeCell ref="I32:J35"/>
+    <mergeCell ref="K32:AB35"/>
+    <mergeCell ref="AC40:AI43"/>
+    <mergeCell ref="AJ40:AK43"/>
+    <mergeCell ref="Y42:AB43"/>
+    <mergeCell ref="AC32:AI35"/>
+    <mergeCell ref="AE1:AF1"/>
+    <mergeCell ref="AH1:AL1"/>
+    <mergeCell ref="B6:G7"/>
+    <mergeCell ref="B8:G13"/>
+    <mergeCell ref="H8:AL13"/>
+    <mergeCell ref="H6:AL7"/>
+    <mergeCell ref="B52:AL54"/>
     <mergeCell ref="B19:C45"/>
     <mergeCell ref="D19:G25"/>
     <mergeCell ref="H19:AL25"/>
     <mergeCell ref="D26:G45"/>
     <mergeCell ref="I28:J31"/>
     <mergeCell ref="K28:AB31"/>
     <mergeCell ref="AC28:AI31"/>
     <mergeCell ref="AJ28:AK31"/>
     <mergeCell ref="I40:J43"/>
     <mergeCell ref="K40:X43"/>
     <mergeCell ref="Y40:AB41"/>
-    <mergeCell ref="AC40:AI43"/>
-[...16 lines deleted...]
-    <mergeCell ref="H8:AL13"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations xWindow="697" yWindow="519" count="6">
-[...1 lines deleted...]
-      <formula1>"選択下さい。,有,無"</formula1>
+  <conditionalFormatting sqref="AC40:AI43">
+    <cfRule type="expression" dxfId="1" priority="1">
+      <formula>$Y$42="無"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="2">
+      <formula>$Y$42="有"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations xWindow="798" yWindow="658" count="5">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H8:AL13" xr:uid="{C6C1AB77-877B-4049-9978-80AD1446CEA4}">
+      <formula1>"１．就労継続支援B型サービス費（Ⅰ）,２．就労継続支援B型サービス費（Ⅱ）,３．就労継続支援B型サービス費（Ⅲ）,４．就労継続支援B型サービス費（Ⅳ）,５．就労継続支援B型サービス費（Ⅴ）,６．就労継続支援B型サービス費（Ⅵ）"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H19:AL25" xr:uid="{494A2D40-D9B4-4F77-BC44-F063DCFDFAA2}">
-      <formula1>"選択下さい。,１．平均工賃月額が４万５千円以上,２．平均工賃月額が３万５千円以上４万５千円未満,３．平均工賃月額が３万円以上３万５千円未満,４．平均工賃月額が２万５千円以上３万円未満,５．平均工賃月額が２万円以上２万５千円未満,６．平均工賃月額が１万５千円以上２万円未満,７．平均工賃月額が１万円以上１万５千円未満,８．なし（経過措置対象）,９．平均工賃月額が１万円未満,１０．なし（生産活動等への支援実施対象）"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H14:AL18" xr:uid="{15117841-5C98-47BD-9B8E-058BE6FFE31E}">
+      <formula1>"１．21人以上40人以下,２．41人以上60人以下,３．61人以上80人以下,４．81人以上,５．20人以下"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H14:AL18" xr:uid="{82A21D66-ABB7-48B7-83B8-DEDD41675BF7}">
-      <formula1>"選択下さい,１．21人以上40人以下,２．41人以上60人以下,３．61人以上80人以下,４．81人以上,５．20人以下"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T46:AL51 Y42:AB43" xr:uid="{509A337D-4E32-4039-B3DE-9E7B5D130B78}">
+      <formula1>"有,無"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H8:AL13" xr:uid="{41ECF1C1-2D13-4691-B984-B63D00DFBAF5}">
-      <formula1>"選択下さい,１．就労継続支援B型サービス費（Ⅰ）,２．就労継続支援B型サービス費（Ⅱ）,３．就労継続支援B型サービス費（Ⅲ）,４．就労継続支援B型サービス費（Ⅳ）,５．就労継続支援B型サービス費（Ⅴ）,６．就労継続支援B型サービス費（Ⅵ）"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H19:AL25" xr:uid="{7C705B03-8965-4F52-BADA-9B62084FF21F}">
+      <formula1>$AQ$2:$AQ$23</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Y42:AB43" xr:uid="{CC15C51D-390E-41C6-ADE2-D35F5FE1C878}">
-[...2 lines deleted...]
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力エラー" error="小数点第2位以下の値は入力できません。_x000a_小数点第1位まで（例：15.0, 15.1）で入力してください。" promptTitle="入力規則" prompt="※小数点第２位以下切り上げで入力してください。" sqref="AC32" xr:uid="{4A509766-1AA1-4093-BC02-96EFEBFD6822}">
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力エラー" error="小数点第2位以下の値は入力できません。_x000a_小数点第1位まで（例：15.0, 15.1）で入力してください。" promptTitle="注意" prompt="※小数点第２位以下切り上げで入力してください。_x000a_※小数点第２位が0の場合も、小数点第３位以下の数字がある場合、切り上げて下さい。_x000a_例：15.502→15.6人_x000a_" sqref="AC32:AI35" xr:uid="{C656861B-CA0C-4102-8243-FAF54F01081E}">
       <formula1>OR(AC32="", AC32=ROUND(AC32,1))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="91" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1607827-EB54-41F6-A5D4-BC36346DC50E}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM56"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="BB34" sqref="BB34"/>
+    <sheetView showGridLines="0" topLeftCell="A23" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8:AL13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="2" style="2" customWidth="1"/>
     <col min="2" max="2" width="2" style="1" customWidth="1"/>
     <col min="3" max="5" width="2" style="2"/>
     <col min="6" max="6" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="2" style="2"/>
-    <col min="9" max="36" width="2.09765625" style="2" customWidth="1"/>
+    <col min="9" max="32" width="2.09765625" style="2" customWidth="1"/>
+    <col min="33" max="33" width="2.59765625" style="2" customWidth="1"/>
+    <col min="34" max="36" width="2.09765625" style="2" customWidth="1"/>
     <col min="37" max="37" width="2.5" style="2" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="2" style="2" customWidth="1"/>
     <col min="39" max="256" width="2" style="2"/>
     <col min="257" max="258" width="2" style="2" customWidth="1"/>
     <col min="259" max="261" width="2" style="2"/>
     <col min="262" max="262" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="263" max="264" width="2" style="2"/>
     <col min="265" max="292" width="2.09765625" style="2" customWidth="1"/>
     <col min="293" max="293" width="2" style="2"/>
     <col min="294" max="294" width="2" style="2" customWidth="1"/>
     <col min="295" max="512" width="2" style="2"/>
     <col min="513" max="514" width="2" style="2" customWidth="1"/>
     <col min="515" max="517" width="2" style="2"/>
     <col min="518" max="518" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="519" max="520" width="2" style="2"/>
     <col min="521" max="548" width="2.09765625" style="2" customWidth="1"/>
     <col min="549" max="549" width="2" style="2"/>
     <col min="550" max="550" width="2" style="2" customWidth="1"/>
     <col min="551" max="768" width="2" style="2"/>
     <col min="769" max="770" width="2" style="2" customWidth="1"/>
     <col min="771" max="773" width="2" style="2"/>
     <col min="774" max="774" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="775" max="776" width="2" style="2"/>
     <col min="777" max="804" width="2.09765625" style="2" customWidth="1"/>
     <col min="805" max="805" width="2" style="2"/>
@@ -6839,2241 +7447,2262 @@
     <col min="15622" max="15622" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="15623" max="15624" width="2" style="2"/>
     <col min="15625" max="15652" width="2.09765625" style="2" customWidth="1"/>
     <col min="15653" max="15653" width="2" style="2"/>
     <col min="15654" max="15654" width="2" style="2" customWidth="1"/>
     <col min="15655" max="15872" width="2" style="2"/>
     <col min="15873" max="15874" width="2" style="2" customWidth="1"/>
     <col min="15875" max="15877" width="2" style="2"/>
     <col min="15878" max="15878" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="15879" max="15880" width="2" style="2"/>
     <col min="15881" max="15908" width="2.09765625" style="2" customWidth="1"/>
     <col min="15909" max="15909" width="2" style="2"/>
     <col min="15910" max="15910" width="2" style="2" customWidth="1"/>
     <col min="15911" max="16128" width="2" style="2"/>
     <col min="16129" max="16130" width="2" style="2" customWidth="1"/>
     <col min="16131" max="16133" width="2" style="2"/>
     <col min="16134" max="16134" width="2.19921875" style="2" bestFit="1" customWidth="1"/>
     <col min="16135" max="16136" width="2" style="2"/>
     <col min="16137" max="16164" width="2.09765625" style="2" customWidth="1"/>
     <col min="16165" max="16165" width="2" style="2"/>
     <col min="16166" max="16166" width="2" style="2" customWidth="1"/>
     <col min="16167" max="16384" width="2" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39">
-      <c r="AG1" s="3"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="AE1" s="70" t="s">
+        <v>52</v>
       </c>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="21">
+        <v>8</v>
+      </c>
+      <c r="AH1" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
     </row>
     <row r="2" spans="1:39" ht="12.75" customHeight="1"/>
     <row r="3" spans="1:39" ht="12.75" customHeight="1">
-      <c r="A3" s="25" t="s">
-        <v>34</v>
+      <c r="A3" s="98" t="s">
+        <v>26</v>
       </c>
-      <c r="B3" s="25"/>
-[...36 lines deleted...]
-      <c r="AM3" s="11"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
+      <c r="O3" s="98"/>
+      <c r="P3" s="98"/>
+      <c r="Q3" s="98"/>
+      <c r="R3" s="98"/>
+      <c r="S3" s="98"/>
+      <c r="T3" s="98"/>
+      <c r="U3" s="98"/>
+      <c r="V3" s="98"/>
+      <c r="W3" s="98"/>
+      <c r="X3" s="98"/>
+      <c r="Y3" s="98"/>
+      <c r="Z3" s="98"/>
+      <c r="AA3" s="98"/>
+      <c r="AB3" s="98"/>
+      <c r="AC3" s="98"/>
+      <c r="AD3" s="98"/>
+      <c r="AE3" s="98"/>
+      <c r="AF3" s="98"/>
+      <c r="AG3" s="98"/>
+      <c r="AH3" s="98"/>
+      <c r="AI3" s="98"/>
+      <c r="AJ3" s="98"/>
+      <c r="AK3" s="98"/>
+      <c r="AL3" s="98"/>
+      <c r="AM3" s="10"/>
     </row>
     <row r="4" spans="1:39" ht="12.75" customHeight="1">
-      <c r="A4" s="25"/>
-[...37 lines deleted...]
-      <c r="AM4" s="11"/>
+      <c r="A4" s="98"/>
+      <c r="B4" s="98"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="98"/>
+      <c r="E4" s="98"/>
+      <c r="F4" s="98"/>
+      <c r="G4" s="98"/>
+      <c r="H4" s="98"/>
+      <c r="I4" s="98"/>
+      <c r="J4" s="98"/>
+      <c r="K4" s="98"/>
+      <c r="L4" s="98"/>
+      <c r="M4" s="98"/>
+      <c r="N4" s="98"/>
+      <c r="O4" s="98"/>
+      <c r="P4" s="98"/>
+      <c r="Q4" s="98"/>
+      <c r="R4" s="98"/>
+      <c r="S4" s="98"/>
+      <c r="T4" s="98"/>
+      <c r="U4" s="98"/>
+      <c r="V4" s="98"/>
+      <c r="W4" s="98"/>
+      <c r="X4" s="98"/>
+      <c r="Y4" s="98"/>
+      <c r="Z4" s="98"/>
+      <c r="AA4" s="98"/>
+      <c r="AB4" s="98"/>
+      <c r="AC4" s="98"/>
+      <c r="AD4" s="98"/>
+      <c r="AE4" s="98"/>
+      <c r="AF4" s="98"/>
+      <c r="AG4" s="98"/>
+      <c r="AH4" s="98"/>
+      <c r="AI4" s="98"/>
+      <c r="AJ4" s="98"/>
+      <c r="AK4" s="98"/>
+      <c r="AL4" s="98"/>
+      <c r="AM4" s="10"/>
     </row>
     <row r="5" spans="1:39" ht="12.75" customHeight="1"/>
     <row r="6" spans="1:39">
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="108" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="109"/>
+      <c r="D6" s="109"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="109"/>
+      <c r="G6" s="109"/>
+      <c r="H6" s="111" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="112"/>
+      <c r="J6" s="112"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+      <c r="O6" s="112"/>
+      <c r="P6" s="112"/>
+      <c r="Q6" s="112"/>
+      <c r="R6" s="112"/>
+      <c r="S6" s="112"/>
+      <c r="T6" s="112"/>
+      <c r="U6" s="112"/>
+      <c r="V6" s="112"/>
+      <c r="W6" s="112"/>
+      <c r="X6" s="112"/>
+      <c r="Y6" s="112"/>
+      <c r="Z6" s="112"/>
+      <c r="AA6" s="112"/>
+      <c r="AB6" s="112"/>
+      <c r="AC6" s="112"/>
+      <c r="AD6" s="112"/>
+      <c r="AE6" s="112"/>
+      <c r="AF6" s="112"/>
+      <c r="AG6" s="112"/>
+      <c r="AH6" s="112"/>
+      <c r="AI6" s="112"/>
+      <c r="AJ6" s="112"/>
+      <c r="AK6" s="112"/>
+      <c r="AL6" s="113"/>
+    </row>
+    <row r="7" spans="1:39">
+      <c r="B7" s="110"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="115"/>
+      <c r="J7" s="115"/>
+      <c r="K7" s="115"/>
+      <c r="L7" s="115"/>
+      <c r="M7" s="115"/>
+      <c r="N7" s="115"/>
+      <c r="O7" s="115"/>
+      <c r="P7" s="115"/>
+      <c r="Q7" s="115"/>
+      <c r="R7" s="115"/>
+      <c r="S7" s="115"/>
+      <c r="T7" s="115"/>
+      <c r="U7" s="115"/>
+      <c r="V7" s="115"/>
+      <c r="W7" s="115"/>
+      <c r="X7" s="115"/>
+      <c r="Y7" s="115"/>
+      <c r="Z7" s="115"/>
+      <c r="AA7" s="115"/>
+      <c r="AB7" s="115"/>
+      <c r="AC7" s="115"/>
+      <c r="AD7" s="115"/>
+      <c r="AE7" s="115"/>
+      <c r="AF7" s="115"/>
+      <c r="AG7" s="115"/>
+      <c r="AH7" s="115"/>
+      <c r="AI7" s="115"/>
+      <c r="AJ7" s="115"/>
+      <c r="AK7" s="115"/>
+      <c r="AL7" s="116"/>
+    </row>
+    <row r="8" spans="1:39">
+      <c r="B8" s="108" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="109"/>
+      <c r="D8" s="109"/>
+      <c r="E8" s="109"/>
+      <c r="F8" s="109"/>
+      <c r="G8" s="109"/>
+      <c r="H8" s="111" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+      <c r="O8" s="112"/>
+      <c r="P8" s="112"/>
+      <c r="Q8" s="112"/>
+      <c r="R8" s="112"/>
+      <c r="S8" s="112"/>
+      <c r="T8" s="112"/>
+      <c r="U8" s="112"/>
+      <c r="V8" s="112"/>
+      <c r="W8" s="112"/>
+      <c r="X8" s="112"/>
+      <c r="Y8" s="112"/>
+      <c r="Z8" s="112"/>
+      <c r="AA8" s="112"/>
+      <c r="AB8" s="112"/>
+      <c r="AC8" s="112"/>
+      <c r="AD8" s="112"/>
+      <c r="AE8" s="112"/>
+      <c r="AF8" s="112"/>
+      <c r="AG8" s="112"/>
+      <c r="AH8" s="112"/>
+      <c r="AI8" s="112"/>
+      <c r="AJ8" s="112"/>
+      <c r="AK8" s="112"/>
+      <c r="AL8" s="113"/>
+    </row>
+    <row r="9" spans="1:39">
+      <c r="B9" s="117"/>
+      <c r="C9" s="118"/>
+      <c r="D9" s="118"/>
+      <c r="E9" s="118"/>
+      <c r="F9" s="118"/>
+      <c r="G9" s="118"/>
+      <c r="H9" s="119"/>
+      <c r="I9" s="120"/>
+      <c r="J9" s="120"/>
+      <c r="K9" s="120"/>
+      <c r="L9" s="120"/>
+      <c r="M9" s="120"/>
+      <c r="N9" s="120"/>
+      <c r="O9" s="120"/>
+      <c r="P9" s="120"/>
+      <c r="Q9" s="120"/>
+      <c r="R9" s="120"/>
+      <c r="S9" s="120"/>
+      <c r="T9" s="120"/>
+      <c r="U9" s="120"/>
+      <c r="V9" s="120"/>
+      <c r="W9" s="120"/>
+      <c r="X9" s="120"/>
+      <c r="Y9" s="120"/>
+      <c r="Z9" s="120"/>
+      <c r="AA9" s="120"/>
+      <c r="AB9" s="120"/>
+      <c r="AC9" s="120"/>
+      <c r="AD9" s="120"/>
+      <c r="AE9" s="120"/>
+      <c r="AF9" s="120"/>
+      <c r="AG9" s="120"/>
+      <c r="AH9" s="120"/>
+      <c r="AI9" s="120"/>
+      <c r="AJ9" s="120"/>
+      <c r="AK9" s="120"/>
+      <c r="AL9" s="121"/>
+    </row>
+    <row r="10" spans="1:39">
+      <c r="B10" s="117"/>
+      <c r="C10" s="118"/>
+      <c r="D10" s="118"/>
+      <c r="E10" s="118"/>
+      <c r="F10" s="118"/>
+      <c r="G10" s="118"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="120"/>
+      <c r="J10" s="120"/>
+      <c r="K10" s="120"/>
+      <c r="L10" s="120"/>
+      <c r="M10" s="120"/>
+      <c r="N10" s="120"/>
+      <c r="O10" s="120"/>
+      <c r="P10" s="120"/>
+      <c r="Q10" s="120"/>
+      <c r="R10" s="120"/>
+      <c r="S10" s="120"/>
+      <c r="T10" s="120"/>
+      <c r="U10" s="120"/>
+      <c r="V10" s="120"/>
+      <c r="W10" s="120"/>
+      <c r="X10" s="120"/>
+      <c r="Y10" s="120"/>
+      <c r="Z10" s="120"/>
+      <c r="AA10" s="120"/>
+      <c r="AB10" s="120"/>
+      <c r="AC10" s="120"/>
+      <c r="AD10" s="120"/>
+      <c r="AE10" s="120"/>
+      <c r="AF10" s="120"/>
+      <c r="AG10" s="120"/>
+      <c r="AH10" s="120"/>
+      <c r="AI10" s="120"/>
+      <c r="AJ10" s="120"/>
+      <c r="AK10" s="120"/>
+      <c r="AL10" s="121"/>
+    </row>
+    <row r="11" spans="1:39">
+      <c r="B11" s="117"/>
+      <c r="C11" s="118"/>
+      <c r="D11" s="118"/>
+      <c r="E11" s="118"/>
+      <c r="F11" s="118"/>
+      <c r="G11" s="118"/>
+      <c r="H11" s="119"/>
+      <c r="I11" s="120"/>
+      <c r="J11" s="120"/>
+      <c r="K11" s="120"/>
+      <c r="L11" s="120"/>
+      <c r="M11" s="120"/>
+      <c r="N11" s="120"/>
+      <c r="O11" s="120"/>
+      <c r="P11" s="120"/>
+      <c r="Q11" s="120"/>
+      <c r="R11" s="120"/>
+      <c r="S11" s="120"/>
+      <c r="T11" s="120"/>
+      <c r="U11" s="120"/>
+      <c r="V11" s="120"/>
+      <c r="W11" s="120"/>
+      <c r="X11" s="120"/>
+      <c r="Y11" s="120"/>
+      <c r="Z11" s="120"/>
+      <c r="AA11" s="120"/>
+      <c r="AB11" s="120"/>
+      <c r="AC11" s="120"/>
+      <c r="AD11" s="120"/>
+      <c r="AE11" s="120"/>
+      <c r="AF11" s="120"/>
+      <c r="AG11" s="120"/>
+      <c r="AH11" s="120"/>
+      <c r="AI11" s="120"/>
+      <c r="AJ11" s="120"/>
+      <c r="AK11" s="120"/>
+      <c r="AL11" s="121"/>
+    </row>
+    <row r="12" spans="1:39">
+      <c r="B12" s="117"/>
+      <c r="C12" s="118"/>
+      <c r="D12" s="118"/>
+      <c r="E12" s="118"/>
+      <c r="F12" s="118"/>
+      <c r="G12" s="118"/>
+      <c r="H12" s="119"/>
+      <c r="I12" s="120"/>
+      <c r="J12" s="120"/>
+      <c r="K12" s="120"/>
+      <c r="L12" s="120"/>
+      <c r="M12" s="120"/>
+      <c r="N12" s="120"/>
+      <c r="O12" s="120"/>
+      <c r="P12" s="120"/>
+      <c r="Q12" s="120"/>
+      <c r="R12" s="120"/>
+      <c r="S12" s="120"/>
+      <c r="T12" s="120"/>
+      <c r="U12" s="120"/>
+      <c r="V12" s="120"/>
+      <c r="W12" s="120"/>
+      <c r="X12" s="120"/>
+      <c r="Y12" s="120"/>
+      <c r="Z12" s="120"/>
+      <c r="AA12" s="120"/>
+      <c r="AB12" s="120"/>
+      <c r="AC12" s="120"/>
+      <c r="AD12" s="120"/>
+      <c r="AE12" s="120"/>
+      <c r="AF12" s="120"/>
+      <c r="AG12" s="120"/>
+      <c r="AH12" s="120"/>
+      <c r="AI12" s="120"/>
+      <c r="AJ12" s="120"/>
+      <c r="AK12" s="120"/>
+      <c r="AL12" s="121"/>
+    </row>
+    <row r="13" spans="1:39">
+      <c r="B13" s="110"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="114"/>
+      <c r="I13" s="115"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="115"/>
+      <c r="L13" s="115"/>
+      <c r="M13" s="115"/>
+      <c r="N13" s="115"/>
+      <c r="O13" s="115"/>
+      <c r="P13" s="115"/>
+      <c r="Q13" s="115"/>
+      <c r="R13" s="115"/>
+      <c r="S13" s="115"/>
+      <c r="T13" s="115"/>
+      <c r="U13" s="115"/>
+      <c r="V13" s="115"/>
+      <c r="W13" s="115"/>
+      <c r="X13" s="115"/>
+      <c r="Y13" s="115"/>
+      <c r="Z13" s="115"/>
+      <c r="AA13" s="115"/>
+      <c r="AB13" s="115"/>
+      <c r="AC13" s="115"/>
+      <c r="AD13" s="115"/>
+      <c r="AE13" s="115"/>
+      <c r="AF13" s="115"/>
+      <c r="AG13" s="115"/>
+      <c r="AH13" s="115"/>
+      <c r="AI13" s="115"/>
+      <c r="AJ13" s="115"/>
+      <c r="AK13" s="115"/>
+      <c r="AL13" s="116"/>
+    </row>
+    <row r="14" spans="1:39" ht="13.5" customHeight="1">
+      <c r="B14" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="52"/>
+      <c r="H14" s="99" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="100"/>
+      <c r="J14" s="100"/>
+      <c r="K14" s="100"/>
+      <c r="L14" s="100"/>
+      <c r="M14" s="100"/>
+      <c r="N14" s="100"/>
+      <c r="O14" s="100"/>
+      <c r="P14" s="100"/>
+      <c r="Q14" s="100"/>
+      <c r="R14" s="100"/>
+      <c r="S14" s="100"/>
+      <c r="T14" s="100"/>
+      <c r="U14" s="100"/>
+      <c r="V14" s="100"/>
+      <c r="W14" s="100"/>
+      <c r="X14" s="100"/>
+      <c r="Y14" s="100"/>
+      <c r="Z14" s="100"/>
+      <c r="AA14" s="100"/>
+      <c r="AB14" s="100"/>
+      <c r="AC14" s="100"/>
+      <c r="AD14" s="100"/>
+      <c r="AE14" s="100"/>
+      <c r="AF14" s="100"/>
+      <c r="AG14" s="100"/>
+      <c r="AH14" s="100"/>
+      <c r="AI14" s="100"/>
+      <c r="AJ14" s="100"/>
+      <c r="AK14" s="100"/>
+      <c r="AL14" s="101"/>
+    </row>
+    <row r="15" spans="1:39" ht="13.5" customHeight="1">
+      <c r="B15" s="54"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="102"/>
+      <c r="I15" s="103"/>
+      <c r="J15" s="103"/>
+      <c r="K15" s="103"/>
+      <c r="L15" s="103"/>
+      <c r="M15" s="103"/>
+      <c r="N15" s="103"/>
+      <c r="O15" s="103"/>
+      <c r="P15" s="103"/>
+      <c r="Q15" s="103"/>
+      <c r="R15" s="103"/>
+      <c r="S15" s="103"/>
+      <c r="T15" s="103"/>
+      <c r="U15" s="103"/>
+      <c r="V15" s="103"/>
+      <c r="W15" s="103"/>
+      <c r="X15" s="103"/>
+      <c r="Y15" s="103"/>
+      <c r="Z15" s="103"/>
+      <c r="AA15" s="103"/>
+      <c r="AB15" s="103"/>
+      <c r="AC15" s="103"/>
+      <c r="AD15" s="103"/>
+      <c r="AE15" s="103"/>
+      <c r="AF15" s="103"/>
+      <c r="AG15" s="103"/>
+      <c r="AH15" s="103"/>
+      <c r="AI15" s="103"/>
+      <c r="AJ15" s="103"/>
+      <c r="AK15" s="103"/>
+      <c r="AL15" s="104"/>
+    </row>
+    <row r="16" spans="1:39">
+      <c r="B16" s="54"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="102"/>
+      <c r="I16" s="103"/>
+      <c r="J16" s="103"/>
+      <c r="K16" s="103"/>
+      <c r="L16" s="103"/>
+      <c r="M16" s="103"/>
+      <c r="N16" s="103"/>
+      <c r="O16" s="103"/>
+      <c r="P16" s="103"/>
+      <c r="Q16" s="103"/>
+      <c r="R16" s="103"/>
+      <c r="S16" s="103"/>
+      <c r="T16" s="103"/>
+      <c r="U16" s="103"/>
+      <c r="V16" s="103"/>
+      <c r="W16" s="103"/>
+      <c r="X16" s="103"/>
+      <c r="Y16" s="103"/>
+      <c r="Z16" s="103"/>
+      <c r="AA16" s="103"/>
+      <c r="AB16" s="103"/>
+      <c r="AC16" s="103"/>
+      <c r="AD16" s="103"/>
+      <c r="AE16" s="103"/>
+      <c r="AF16" s="103"/>
+      <c r="AG16" s="103"/>
+      <c r="AH16" s="103"/>
+      <c r="AI16" s="103"/>
+      <c r="AJ16" s="103"/>
+      <c r="AK16" s="103"/>
+      <c r="AL16" s="104"/>
+    </row>
+    <row r="17" spans="2:38">
+      <c r="B17" s="54"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="102"/>
+      <c r="I17" s="103"/>
+      <c r="J17" s="103"/>
+      <c r="K17" s="103"/>
+      <c r="L17" s="103"/>
+      <c r="M17" s="103"/>
+      <c r="N17" s="103"/>
+      <c r="O17" s="103"/>
+      <c r="P17" s="103"/>
+      <c r="Q17" s="103"/>
+      <c r="R17" s="103"/>
+      <c r="S17" s="103"/>
+      <c r="T17" s="103"/>
+      <c r="U17" s="103"/>
+      <c r="V17" s="103"/>
+      <c r="W17" s="103"/>
+      <c r="X17" s="103"/>
+      <c r="Y17" s="103"/>
+      <c r="Z17" s="103"/>
+      <c r="AA17" s="103"/>
+      <c r="AB17" s="103"/>
+      <c r="AC17" s="103"/>
+      <c r="AD17" s="103"/>
+      <c r="AE17" s="103"/>
+      <c r="AF17" s="103"/>
+      <c r="AG17" s="103"/>
+      <c r="AH17" s="103"/>
+      <c r="AI17" s="103"/>
+      <c r="AJ17" s="103"/>
+      <c r="AK17" s="103"/>
+      <c r="AL17" s="104"/>
+    </row>
+    <row r="18" spans="2:38">
+      <c r="B18" s="57"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="58"/>
+      <c r="E18" s="58"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="58"/>
+      <c r="H18" s="105"/>
+      <c r="I18" s="106"/>
+      <c r="J18" s="106"/>
+      <c r="K18" s="106"/>
+      <c r="L18" s="106"/>
+      <c r="M18" s="106"/>
+      <c r="N18" s="106"/>
+      <c r="O18" s="106"/>
+      <c r="P18" s="106"/>
+      <c r="Q18" s="106"/>
+      <c r="R18" s="106"/>
+      <c r="S18" s="106"/>
+      <c r="T18" s="106"/>
+      <c r="U18" s="106"/>
+      <c r="V18" s="106"/>
+      <c r="W18" s="106"/>
+      <c r="X18" s="106"/>
+      <c r="Y18" s="106"/>
+      <c r="Z18" s="106"/>
+      <c r="AA18" s="106"/>
+      <c r="AB18" s="106"/>
+      <c r="AC18" s="106"/>
+      <c r="AD18" s="106"/>
+      <c r="AE18" s="106"/>
+      <c r="AF18" s="106"/>
+      <c r="AG18" s="106"/>
+      <c r="AH18" s="106"/>
+      <c r="AI18" s="106"/>
+      <c r="AJ18" s="106"/>
+      <c r="AK18" s="106"/>
+      <c r="AL18" s="107"/>
+    </row>
+    <row r="19" spans="2:38" ht="21" customHeight="1">
+      <c r="B19" s="129" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="66"/>
-[...78 lines deleted...]
-      <c r="B8" s="58" t="s">
+      <c r="C19" s="46"/>
+      <c r="D19" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="66"/>
-[...5 lines deleted...]
-        <v>25</v>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="111" t="s">
+        <v>27</v>
       </c>
-      <c r="I8" s="27"/>
-[...425 lines deleted...]
-      <c r="B19" s="52" t="s">
+      <c r="I19" s="112"/>
+      <c r="J19" s="112"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+      <c r="O19" s="112"/>
+      <c r="P19" s="112"/>
+      <c r="Q19" s="112"/>
+      <c r="R19" s="112"/>
+      <c r="S19" s="112"/>
+      <c r="T19" s="112"/>
+      <c r="U19" s="112"/>
+      <c r="V19" s="112"/>
+      <c r="W19" s="112"/>
+      <c r="X19" s="112"/>
+      <c r="Y19" s="112"/>
+      <c r="Z19" s="112"/>
+      <c r="AA19" s="112"/>
+      <c r="AB19" s="112"/>
+      <c r="AC19" s="112"/>
+      <c r="AD19" s="112"/>
+      <c r="AE19" s="112"/>
+      <c r="AF19" s="112"/>
+      <c r="AG19" s="112"/>
+      <c r="AH19" s="112"/>
+      <c r="AI19" s="112"/>
+      <c r="AJ19" s="112"/>
+      <c r="AK19" s="112"/>
+      <c r="AL19" s="113"/>
+    </row>
+    <row r="20" spans="2:38" ht="21" customHeight="1">
+      <c r="B20" s="130"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="119"/>
+      <c r="I20" s="120"/>
+      <c r="J20" s="120"/>
+      <c r="K20" s="120"/>
+      <c r="L20" s="120"/>
+      <c r="M20" s="120"/>
+      <c r="N20" s="120"/>
+      <c r="O20" s="120"/>
+      <c r="P20" s="120"/>
+      <c r="Q20" s="120"/>
+      <c r="R20" s="120"/>
+      <c r="S20" s="120"/>
+      <c r="T20" s="120"/>
+      <c r="U20" s="120"/>
+      <c r="V20" s="120"/>
+      <c r="W20" s="120"/>
+      <c r="X20" s="120"/>
+      <c r="Y20" s="120"/>
+      <c r="Z20" s="120"/>
+      <c r="AA20" s="120"/>
+      <c r="AB20" s="120"/>
+      <c r="AC20" s="120"/>
+      <c r="AD20" s="120"/>
+      <c r="AE20" s="120"/>
+      <c r="AF20" s="120"/>
+      <c r="AG20" s="120"/>
+      <c r="AH20" s="120"/>
+      <c r="AI20" s="120"/>
+      <c r="AJ20" s="120"/>
+      <c r="AK20" s="120"/>
+      <c r="AL20" s="121"/>
+    </row>
+    <row r="21" spans="2:38" ht="21" customHeight="1">
+      <c r="B21" s="130"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="119"/>
+      <c r="I21" s="120"/>
+      <c r="J21" s="120"/>
+      <c r="K21" s="120"/>
+      <c r="L21" s="120"/>
+      <c r="M21" s="120"/>
+      <c r="N21" s="120"/>
+      <c r="O21" s="120"/>
+      <c r="P21" s="120"/>
+      <c r="Q21" s="120"/>
+      <c r="R21" s="120"/>
+      <c r="S21" s="120"/>
+      <c r="T21" s="120"/>
+      <c r="U21" s="120"/>
+      <c r="V21" s="120"/>
+      <c r="W21" s="120"/>
+      <c r="X21" s="120"/>
+      <c r="Y21" s="120"/>
+      <c r="Z21" s="120"/>
+      <c r="AA21" s="120"/>
+      <c r="AB21" s="120"/>
+      <c r="AC21" s="120"/>
+      <c r="AD21" s="120"/>
+      <c r="AE21" s="120"/>
+      <c r="AF21" s="120"/>
+      <c r="AG21" s="120"/>
+      <c r="AH21" s="120"/>
+      <c r="AI21" s="120"/>
+      <c r="AJ21" s="120"/>
+      <c r="AK21" s="120"/>
+      <c r="AL21" s="121"/>
+    </row>
+    <row r="22" spans="2:38" ht="21" customHeight="1">
+      <c r="B22" s="130"/>
+      <c r="C22" s="48"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="119"/>
+      <c r="I22" s="120"/>
+      <c r="J22" s="120"/>
+      <c r="K22" s="120"/>
+      <c r="L22" s="120"/>
+      <c r="M22" s="120"/>
+      <c r="N22" s="120"/>
+      <c r="O22" s="120"/>
+      <c r="P22" s="120"/>
+      <c r="Q22" s="120"/>
+      <c r="R22" s="120"/>
+      <c r="S22" s="120"/>
+      <c r="T22" s="120"/>
+      <c r="U22" s="120"/>
+      <c r="V22" s="120"/>
+      <c r="W22" s="120"/>
+      <c r="X22" s="120"/>
+      <c r="Y22" s="120"/>
+      <c r="Z22" s="120"/>
+      <c r="AA22" s="120"/>
+      <c r="AB22" s="120"/>
+      <c r="AC22" s="120"/>
+      <c r="AD22" s="120"/>
+      <c r="AE22" s="120"/>
+      <c r="AF22" s="120"/>
+      <c r="AG22" s="120"/>
+      <c r="AH22" s="120"/>
+      <c r="AI22" s="120"/>
+      <c r="AJ22" s="120"/>
+      <c r="AK22" s="120"/>
+      <c r="AL22" s="121"/>
+    </row>
+    <row r="23" spans="2:38" ht="21" customHeight="1">
+      <c r="B23" s="130"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="56"/>
+      <c r="H23" s="119"/>
+      <c r="I23" s="120"/>
+      <c r="J23" s="120"/>
+      <c r="K23" s="120"/>
+      <c r="L23" s="120"/>
+      <c r="M23" s="120"/>
+      <c r="N23" s="120"/>
+      <c r="O23" s="120"/>
+      <c r="P23" s="120"/>
+      <c r="Q23" s="120"/>
+      <c r="R23" s="120"/>
+      <c r="S23" s="120"/>
+      <c r="T23" s="120"/>
+      <c r="U23" s="120"/>
+      <c r="V23" s="120"/>
+      <c r="W23" s="120"/>
+      <c r="X23" s="120"/>
+      <c r="Y23" s="120"/>
+      <c r="Z23" s="120"/>
+      <c r="AA23" s="120"/>
+      <c r="AB23" s="120"/>
+      <c r="AC23" s="120"/>
+      <c r="AD23" s="120"/>
+      <c r="AE23" s="120"/>
+      <c r="AF23" s="120"/>
+      <c r="AG23" s="120"/>
+      <c r="AH23" s="120"/>
+      <c r="AI23" s="120"/>
+      <c r="AJ23" s="120"/>
+      <c r="AK23" s="120"/>
+      <c r="AL23" s="121"/>
+    </row>
+    <row r="24" spans="2:38" ht="21" customHeight="1">
+      <c r="B24" s="130"/>
+      <c r="C24" s="48"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="119"/>
+      <c r="I24" s="120"/>
+      <c r="J24" s="120"/>
+      <c r="K24" s="120"/>
+      <c r="L24" s="120"/>
+      <c r="M24" s="120"/>
+      <c r="N24" s="120"/>
+      <c r="O24" s="120"/>
+      <c r="P24" s="120"/>
+      <c r="Q24" s="120"/>
+      <c r="R24" s="120"/>
+      <c r="S24" s="120"/>
+      <c r="T24" s="120"/>
+      <c r="U24" s="120"/>
+      <c r="V24" s="120"/>
+      <c r="W24" s="120"/>
+      <c r="X24" s="120"/>
+      <c r="Y24" s="120"/>
+      <c r="Z24" s="120"/>
+      <c r="AA24" s="120"/>
+      <c r="AB24" s="120"/>
+      <c r="AC24" s="120"/>
+      <c r="AD24" s="120"/>
+      <c r="AE24" s="120"/>
+      <c r="AF24" s="120"/>
+      <c r="AG24" s="120"/>
+      <c r="AH24" s="120"/>
+      <c r="AI24" s="120"/>
+      <c r="AJ24" s="120"/>
+      <c r="AK24" s="120"/>
+      <c r="AL24" s="121"/>
+    </row>
+    <row r="25" spans="2:38" ht="21" customHeight="1">
+      <c r="B25" s="130"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="58"/>
+      <c r="G25" s="59"/>
+      <c r="H25" s="114"/>
+      <c r="I25" s="115"/>
+      <c r="J25" s="115"/>
+      <c r="K25" s="115"/>
+      <c r="L25" s="115"/>
+      <c r="M25" s="115"/>
+      <c r="N25" s="115"/>
+      <c r="O25" s="115"/>
+      <c r="P25" s="115"/>
+      <c r="Q25" s="115"/>
+      <c r="R25" s="115"/>
+      <c r="S25" s="115"/>
+      <c r="T25" s="115"/>
+      <c r="U25" s="115"/>
+      <c r="V25" s="115"/>
+      <c r="W25" s="115"/>
+      <c r="X25" s="115"/>
+      <c r="Y25" s="115"/>
+      <c r="Z25" s="115"/>
+      <c r="AA25" s="115"/>
+      <c r="AB25" s="115"/>
+      <c r="AC25" s="115"/>
+      <c r="AD25" s="115"/>
+      <c r="AE25" s="115"/>
+      <c r="AF25" s="115"/>
+      <c r="AG25" s="115"/>
+      <c r="AH25" s="115"/>
+      <c r="AI25" s="115"/>
+      <c r="AJ25" s="115"/>
+      <c r="AK25" s="115"/>
+      <c r="AL25" s="116"/>
+    </row>
+    <row r="26" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B26" s="130"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="C19" s="53"/>
-      <c r="D19" s="60" t="s">
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4"/>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="4"/>
+      <c r="V26" s="4"/>
+      <c r="W26" s="3"/>
+      <c r="X26" s="3"/>
+      <c r="Y26" s="3"/>
+      <c r="Z26" s="3"/>
+      <c r="AA26" s="3"/>
+      <c r="AB26" s="3"/>
+      <c r="AC26" s="3"/>
+      <c r="AD26" s="3"/>
+      <c r="AE26" s="3"/>
+      <c r="AF26" s="3"/>
+      <c r="AG26" s="3"/>
+      <c r="AH26" s="3"/>
+      <c r="AI26" s="3"/>
+      <c r="AJ26" s="3"/>
+      <c r="AK26" s="3"/>
+      <c r="AL26" s="6"/>
+    </row>
+    <row r="27" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B27" s="130"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="56"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="12"/>
+      <c r="T27" s="12"/>
+      <c r="U27" s="12"/>
+      <c r="V27" s="12"/>
+      <c r="W27" s="12"/>
+      <c r="X27" s="12"/>
+      <c r="Y27" s="12"/>
+      <c r="Z27" s="12"/>
+      <c r="AA27" s="12"/>
+      <c r="AB27" s="12"/>
+      <c r="AC27" s="12"/>
+      <c r="AD27" s="12"/>
+      <c r="AE27" s="12"/>
+      <c r="AF27" s="12"/>
+      <c r="AG27" s="12"/>
+      <c r="AH27" s="12"/>
+      <c r="AI27" s="12"/>
+      <c r="AJ27" s="12"/>
+      <c r="AL27" s="7"/>
+    </row>
+    <row r="28" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B28" s="130"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="E19" s="61"/>
-[...273 lines deleted...]
-      <c r="D26" s="60" t="s">
+      <c r="J28" s="60"/>
+      <c r="K28" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="E26" s="61"/>
-[...80 lines deleted...]
-      <c r="I28" s="81" t="s">
+      <c r="L28" s="60"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="60"/>
+      <c r="P28" s="60"/>
+      <c r="Q28" s="60"/>
+      <c r="R28" s="60"/>
+      <c r="S28" s="60"/>
+      <c r="T28" s="60"/>
+      <c r="U28" s="60"/>
+      <c r="V28" s="60"/>
+      <c r="W28" s="60"/>
+      <c r="X28" s="60"/>
+      <c r="Y28" s="60"/>
+      <c r="Z28" s="60"/>
+      <c r="AA28" s="60"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="132">
+        <v>3060000</v>
+      </c>
+      <c r="AD28" s="132"/>
+      <c r="AE28" s="132"/>
+      <c r="AF28" s="132"/>
+      <c r="AG28" s="132"/>
+      <c r="AH28" s="132"/>
+      <c r="AI28" s="132"/>
+      <c r="AJ28" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="J28" s="81"/>
-      <c r="K28" s="81" t="s">
+      <c r="AK28" s="62"/>
+      <c r="AL28" s="7"/>
+    </row>
+    <row r="29" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B29" s="130"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="56"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="60"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="132"/>
+      <c r="AD29" s="132"/>
+      <c r="AE29" s="132"/>
+      <c r="AF29" s="132"/>
+      <c r="AG29" s="132"/>
+      <c r="AH29" s="132"/>
+      <c r="AI29" s="132"/>
+      <c r="AJ29" s="62"/>
+      <c r="AK29" s="62"/>
+      <c r="AL29" s="7"/>
+    </row>
+    <row r="30" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B30" s="130"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="56"/>
+      <c r="I30" s="60"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="60"/>
+      <c r="L30" s="60"/>
+      <c r="M30" s="60"/>
+      <c r="N30" s="60"/>
+      <c r="O30" s="60"/>
+      <c r="P30" s="60"/>
+      <c r="Q30" s="60"/>
+      <c r="R30" s="60"/>
+      <c r="S30" s="60"/>
+      <c r="T30" s="60"/>
+      <c r="U30" s="60"/>
+      <c r="V30" s="60"/>
+      <c r="W30" s="60"/>
+      <c r="X30" s="60"/>
+      <c r="Y30" s="60"/>
+      <c r="Z30" s="60"/>
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="60"/>
+      <c r="AC30" s="132"/>
+      <c r="AD30" s="132"/>
+      <c r="AE30" s="132"/>
+      <c r="AF30" s="132"/>
+      <c r="AG30" s="132"/>
+      <c r="AH30" s="132"/>
+      <c r="AI30" s="132"/>
+      <c r="AJ30" s="62"/>
+      <c r="AK30" s="62"/>
+      <c r="AL30" s="7"/>
+    </row>
+    <row r="31" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B31" s="130"/>
+      <c r="C31" s="48"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="56"/>
+      <c r="I31" s="60"/>
+      <c r="J31" s="60"/>
+      <c r="K31" s="60"/>
+      <c r="L31" s="60"/>
+      <c r="M31" s="60"/>
+      <c r="N31" s="60"/>
+      <c r="O31" s="60"/>
+      <c r="P31" s="60"/>
+      <c r="Q31" s="60"/>
+      <c r="R31" s="60"/>
+      <c r="S31" s="60"/>
+      <c r="T31" s="60"/>
+      <c r="U31" s="60"/>
+      <c r="V31" s="60"/>
+      <c r="W31" s="60"/>
+      <c r="X31" s="60"/>
+      <c r="Y31" s="60"/>
+      <c r="Z31" s="60"/>
+      <c r="AA31" s="60"/>
+      <c r="AB31" s="60"/>
+      <c r="AC31" s="132"/>
+      <c r="AD31" s="132"/>
+      <c r="AE31" s="132"/>
+      <c r="AF31" s="132"/>
+      <c r="AG31" s="132"/>
+      <c r="AH31" s="132"/>
+      <c r="AI31" s="132"/>
+      <c r="AJ31" s="62"/>
+      <c r="AK31" s="62"/>
+      <c r="AL31" s="7"/>
+    </row>
+    <row r="32" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B32" s="130"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="54"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+      <c r="G32" s="56"/>
+      <c r="I32" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="L28" s="81"/>
-[...25 lines deleted...]
-      <c r="AJ28" s="82" t="s">
+      <c r="J32" s="60"/>
+      <c r="K32" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="AK28" s="82"/>
-[...123 lines deleted...]
-      <c r="I32" s="81" t="s">
+      <c r="L32" s="60"/>
+      <c r="M32" s="60"/>
+      <c r="N32" s="60"/>
+      <c r="O32" s="60"/>
+      <c r="P32" s="60"/>
+      <c r="Q32" s="60"/>
+      <c r="R32" s="60"/>
+      <c r="S32" s="60"/>
+      <c r="T32" s="60"/>
+      <c r="U32" s="60"/>
+      <c r="V32" s="60"/>
+      <c r="W32" s="60"/>
+      <c r="X32" s="60"/>
+      <c r="Y32" s="60"/>
+      <c r="Z32" s="60"/>
+      <c r="AA32" s="60"/>
+      <c r="AB32" s="60"/>
+      <c r="AC32" s="125">
+        <v>15</v>
+      </c>
+      <c r="AD32" s="125"/>
+      <c r="AE32" s="125"/>
+      <c r="AF32" s="125"/>
+      <c r="AG32" s="125"/>
+      <c r="AH32" s="125"/>
+      <c r="AI32" s="125"/>
+      <c r="AJ32" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK32" s="62"/>
+      <c r="AL32" s="7"/>
+    </row>
+    <row r="33" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B33" s="130"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="54"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="56"/>
+      <c r="I33" s="60"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="60"/>
+      <c r="L33" s="60"/>
+      <c r="M33" s="60"/>
+      <c r="N33" s="60"/>
+      <c r="O33" s="60"/>
+      <c r="P33" s="60"/>
+      <c r="Q33" s="60"/>
+      <c r="R33" s="60"/>
+      <c r="S33" s="60"/>
+      <c r="T33" s="60"/>
+      <c r="U33" s="60"/>
+      <c r="V33" s="60"/>
+      <c r="W33" s="60"/>
+      <c r="X33" s="60"/>
+      <c r="Y33" s="60"/>
+      <c r="Z33" s="60"/>
+      <c r="AA33" s="60"/>
+      <c r="AB33" s="60"/>
+      <c r="AC33" s="125"/>
+      <c r="AD33" s="125"/>
+      <c r="AE33" s="125"/>
+      <c r="AF33" s="125"/>
+      <c r="AG33" s="125"/>
+      <c r="AH33" s="125"/>
+      <c r="AI33" s="125"/>
+      <c r="AJ33" s="62"/>
+      <c r="AK33" s="62"/>
+      <c r="AL33" s="7"/>
+    </row>
+    <row r="34" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B34" s="130"/>
+      <c r="C34" s="48"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="56"/>
+      <c r="I34" s="60"/>
+      <c r="J34" s="60"/>
+      <c r="K34" s="60"/>
+      <c r="L34" s="60"/>
+      <c r="M34" s="60"/>
+      <c r="N34" s="60"/>
+      <c r="O34" s="60"/>
+      <c r="P34" s="60"/>
+      <c r="Q34" s="60"/>
+      <c r="R34" s="60"/>
+      <c r="S34" s="60"/>
+      <c r="T34" s="60"/>
+      <c r="U34" s="60"/>
+      <c r="V34" s="60"/>
+      <c r="W34" s="60"/>
+      <c r="X34" s="60"/>
+      <c r="Y34" s="60"/>
+      <c r="Z34" s="60"/>
+      <c r="AA34" s="60"/>
+      <c r="AB34" s="60"/>
+      <c r="AC34" s="125"/>
+      <c r="AD34" s="125"/>
+      <c r="AE34" s="125"/>
+      <c r="AF34" s="125"/>
+      <c r="AG34" s="125"/>
+      <c r="AH34" s="125"/>
+      <c r="AI34" s="125"/>
+      <c r="AJ34" s="62"/>
+      <c r="AK34" s="62"/>
+      <c r="AL34" s="7"/>
+    </row>
+    <row r="35" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B35" s="130"/>
+      <c r="C35" s="48"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
+      <c r="G35" s="56"/>
+      <c r="I35" s="60"/>
+      <c r="J35" s="60"/>
+      <c r="K35" s="60"/>
+      <c r="L35" s="60"/>
+      <c r="M35" s="60"/>
+      <c r="N35" s="60"/>
+      <c r="O35" s="60"/>
+      <c r="P35" s="60"/>
+      <c r="Q35" s="60"/>
+      <c r="R35" s="60"/>
+      <c r="S35" s="60"/>
+      <c r="T35" s="60"/>
+      <c r="U35" s="60"/>
+      <c r="V35" s="60"/>
+      <c r="W35" s="60"/>
+      <c r="X35" s="60"/>
+      <c r="Y35" s="60"/>
+      <c r="Z35" s="60"/>
+      <c r="AA35" s="60"/>
+      <c r="AB35" s="60"/>
+      <c r="AC35" s="125"/>
+      <c r="AD35" s="125"/>
+      <c r="AE35" s="125"/>
+      <c r="AF35" s="125"/>
+      <c r="AG35" s="125"/>
+      <c r="AH35" s="125"/>
+      <c r="AI35" s="125"/>
+      <c r="AJ35" s="62"/>
+      <c r="AK35" s="62"/>
+      <c r="AL35" s="7"/>
+    </row>
+    <row r="36" spans="2:38" ht="10.5" customHeight="1">
+      <c r="B36" s="130"/>
+      <c r="C36" s="48"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="56"/>
+      <c r="I36" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="J32" s="81"/>
-      <c r="K32" s="82" t="s">
+      <c r="J36" s="64"/>
+      <c r="K36" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="L32" s="81"/>
-[...176 lines deleted...]
-      <c r="AC36" s="36">
+      <c r="L36" s="63"/>
+      <c r="M36" s="63"/>
+      <c r="N36" s="63"/>
+      <c r="O36" s="63"/>
+      <c r="P36" s="63"/>
+      <c r="Q36" s="63"/>
+      <c r="R36" s="63"/>
+      <c r="S36" s="63"/>
+      <c r="T36" s="63"/>
+      <c r="U36" s="63"/>
+      <c r="V36" s="63"/>
+      <c r="W36" s="63"/>
+      <c r="X36" s="63"/>
+      <c r="Y36" s="63"/>
+      <c r="Z36" s="63"/>
+      <c r="AA36" s="63"/>
+      <c r="AB36" s="63"/>
+      <c r="AC36" s="122">
         <f>IFERROR(ROUNDUP(AC28/AC32/12,0),"")</f>
         <v>17000</v>
       </c>
-      <c r="AD36" s="36"/>
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="AD36" s="122"/>
+      <c r="AE36" s="122"/>
+      <c r="AF36" s="122"/>
+      <c r="AG36" s="122"/>
+      <c r="AH36" s="122"/>
+      <c r="AI36" s="122"/>
+      <c r="AJ36" s="85" t="s">
+        <v>9</v>
       </c>
-      <c r="AK36" s="86"/>
-      <c r="AL36" s="8"/>
+      <c r="AK36" s="85"/>
+      <c r="AL36" s="7"/>
     </row>
     <row r="37" spans="2:38" ht="10.5" customHeight="1">
-      <c r="B37" s="54"/>
-[...34 lines deleted...]
-      <c r="AL37" s="8"/>
+      <c r="B37" s="130"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="55"/>
+      <c r="G37" s="56"/>
+      <c r="I37" s="64"/>
+      <c r="J37" s="64"/>
+      <c r="K37" s="63"/>
+      <c r="L37" s="63"/>
+      <c r="M37" s="63"/>
+      <c r="N37" s="63"/>
+      <c r="O37" s="63"/>
+      <c r="P37" s="63"/>
+      <c r="Q37" s="63"/>
+      <c r="R37" s="63"/>
+      <c r="S37" s="63"/>
+      <c r="T37" s="63"/>
+      <c r="U37" s="63"/>
+      <c r="V37" s="63"/>
+      <c r="W37" s="63"/>
+      <c r="X37" s="63"/>
+      <c r="Y37" s="63"/>
+      <c r="Z37" s="63"/>
+      <c r="AA37" s="63"/>
+      <c r="AB37" s="63"/>
+      <c r="AC37" s="122"/>
+      <c r="AD37" s="122"/>
+      <c r="AE37" s="122"/>
+      <c r="AF37" s="122"/>
+      <c r="AG37" s="122"/>
+      <c r="AH37" s="122"/>
+      <c r="AI37" s="122"/>
+      <c r="AJ37" s="85"/>
+      <c r="AK37" s="85"/>
+      <c r="AL37" s="7"/>
     </row>
     <row r="38" spans="2:38" ht="10.5" customHeight="1">
-      <c r="B38" s="54"/>
-[...34 lines deleted...]
-      <c r="AL38" s="8"/>
+      <c r="B38" s="130"/>
+      <c r="C38" s="48"/>
+      <c r="D38" s="54"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="55"/>
+      <c r="G38" s="56"/>
+      <c r="I38" s="64"/>
+      <c r="J38" s="64"/>
+      <c r="K38" s="63"/>
+      <c r="L38" s="63"/>
+      <c r="M38" s="63"/>
+      <c r="N38" s="63"/>
+      <c r="O38" s="63"/>
+      <c r="P38" s="63"/>
+      <c r="Q38" s="63"/>
+      <c r="R38" s="63"/>
+      <c r="S38" s="63"/>
+      <c r="T38" s="63"/>
+      <c r="U38" s="63"/>
+      <c r="V38" s="63"/>
+      <c r="W38" s="63"/>
+      <c r="X38" s="63"/>
+      <c r="Y38" s="63"/>
+      <c r="Z38" s="63"/>
+      <c r="AA38" s="63"/>
+      <c r="AB38" s="63"/>
+      <c r="AC38" s="122"/>
+      <c r="AD38" s="122"/>
+      <c r="AE38" s="122"/>
+      <c r="AF38" s="122"/>
+      <c r="AG38" s="122"/>
+      <c r="AH38" s="122"/>
+      <c r="AI38" s="122"/>
+      <c r="AJ38" s="85"/>
+      <c r="AK38" s="85"/>
+      <c r="AL38" s="7"/>
     </row>
     <row r="39" spans="2:38" ht="10.5" customHeight="1">
-      <c r="B39" s="54"/>
-[...34 lines deleted...]
-      <c r="AL39" s="8"/>
+      <c r="B39" s="130"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="55"/>
+      <c r="G39" s="56"/>
+      <c r="I39" s="64"/>
+      <c r="J39" s="64"/>
+      <c r="K39" s="63"/>
+      <c r="L39" s="63"/>
+      <c r="M39" s="63"/>
+      <c r="N39" s="63"/>
+      <c r="O39" s="63"/>
+      <c r="P39" s="63"/>
+      <c r="Q39" s="63"/>
+      <c r="R39" s="63"/>
+      <c r="S39" s="63"/>
+      <c r="T39" s="63"/>
+      <c r="U39" s="63"/>
+      <c r="V39" s="63"/>
+      <c r="W39" s="63"/>
+      <c r="X39" s="63"/>
+      <c r="Y39" s="63"/>
+      <c r="Z39" s="63"/>
+      <c r="AA39" s="63"/>
+      <c r="AB39" s="63"/>
+      <c r="AC39" s="122"/>
+      <c r="AD39" s="122"/>
+      <c r="AE39" s="122"/>
+      <c r="AF39" s="122"/>
+      <c r="AG39" s="122"/>
+      <c r="AH39" s="122"/>
+      <c r="AI39" s="122"/>
+      <c r="AJ39" s="85"/>
+      <c r="AK39" s="85"/>
+      <c r="AL39" s="7"/>
     </row>
     <row r="40" spans="2:38" ht="10.5" customHeight="1">
-      <c r="B40" s="54"/>
-[...5 lines deleted...]
-      <c r="I40" s="84" t="s">
+      <c r="B40" s="130"/>
+      <c r="C40" s="48"/>
+      <c r="D40" s="54"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="55"/>
+      <c r="G40" s="56"/>
+      <c r="I40" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="J40" s="63"/>
+      <c r="K40" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="L40" s="63"/>
+      <c r="M40" s="63"/>
+      <c r="N40" s="63"/>
+      <c r="O40" s="63"/>
+      <c r="P40" s="63"/>
+      <c r="Q40" s="63"/>
+      <c r="R40" s="63"/>
+      <c r="S40" s="63"/>
+      <c r="T40" s="63"/>
+      <c r="U40" s="63"/>
+      <c r="V40" s="63"/>
+      <c r="W40" s="63"/>
+      <c r="X40" s="63"/>
+      <c r="Y40" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="J40" s="84"/>
-[...22 lines deleted...]
-      <c r="AC40" s="37">
+      <c r="Z40" s="65"/>
+      <c r="AA40" s="65"/>
+      <c r="AB40" s="65"/>
+      <c r="AC40" s="123">
         <f>IF(Y42="○",AC36+2000," ")</f>
         <v>19000</v>
       </c>
-      <c r="AD40" s="37"/>
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="AD40" s="123"/>
+      <c r="AE40" s="123"/>
+      <c r="AF40" s="123"/>
+      <c r="AG40" s="123"/>
+      <c r="AH40" s="123"/>
+      <c r="AI40" s="123"/>
+      <c r="AJ40" s="62" t="s">
+        <v>9</v>
       </c>
-      <c r="AK40" s="82"/>
-      <c r="AL40" s="8"/>
+      <c r="AK40" s="62"/>
+      <c r="AL40" s="7"/>
     </row>
     <row r="41" spans="2:38" ht="10.5" customHeight="1">
-      <c r="B41" s="54"/>
-[...34 lines deleted...]
-      <c r="AL41" s="8"/>
+      <c r="B41" s="130"/>
+      <c r="C41" s="48"/>
+      <c r="D41" s="54"/>
+      <c r="E41" s="55"/>
+      <c r="F41" s="55"/>
+      <c r="G41" s="56"/>
+      <c r="I41" s="63"/>
+      <c r="J41" s="63"/>
+      <c r="K41" s="63"/>
+      <c r="L41" s="63"/>
+      <c r="M41" s="63"/>
+      <c r="N41" s="63"/>
+      <c r="O41" s="63"/>
+      <c r="P41" s="63"/>
+      <c r="Q41" s="63"/>
+      <c r="R41" s="63"/>
+      <c r="S41" s="63"/>
+      <c r="T41" s="63"/>
+      <c r="U41" s="63"/>
+      <c r="V41" s="63"/>
+      <c r="W41" s="63"/>
+      <c r="X41" s="63"/>
+      <c r="Y41" s="63"/>
+      <c r="Z41" s="63"/>
+      <c r="AA41" s="63"/>
+      <c r="AB41" s="63"/>
+      <c r="AC41" s="123"/>
+      <c r="AD41" s="123"/>
+      <c r="AE41" s="123"/>
+      <c r="AF41" s="123"/>
+      <c r="AG41" s="123"/>
+      <c r="AH41" s="123"/>
+      <c r="AI41" s="123"/>
+      <c r="AJ41" s="62"/>
+      <c r="AK41" s="62"/>
+      <c r="AL41" s="7"/>
     </row>
     <row r="42" spans="2:38" ht="10.5" customHeight="1">
-      <c r="B42" s="54"/>
-[...22 lines deleted...]
-        <v>30</v>
+      <c r="B42" s="130"/>
+      <c r="C42" s="48"/>
+      <c r="D42" s="54"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="56"/>
+      <c r="I42" s="63"/>
+      <c r="J42" s="63"/>
+      <c r="K42" s="63"/>
+      <c r="L42" s="63"/>
+      <c r="M42" s="63"/>
+      <c r="N42" s="63"/>
+      <c r="O42" s="63"/>
+      <c r="P42" s="63"/>
+      <c r="Q42" s="63"/>
+      <c r="R42" s="63"/>
+      <c r="S42" s="63"/>
+      <c r="T42" s="63"/>
+      <c r="U42" s="63"/>
+      <c r="V42" s="63"/>
+      <c r="W42" s="63"/>
+      <c r="X42" s="63"/>
+      <c r="Y42" s="124" t="s">
+        <v>25</v>
       </c>
-      <c r="Z42" s="35"/>
-[...11 lines deleted...]
-      <c r="AL42" s="8"/>
+      <c r="Z42" s="124"/>
+      <c r="AA42" s="124"/>
+      <c r="AB42" s="124"/>
+      <c r="AC42" s="123"/>
+      <c r="AD42" s="123"/>
+      <c r="AE42" s="123"/>
+      <c r="AF42" s="123"/>
+      <c r="AG42" s="123"/>
+      <c r="AH42" s="123"/>
+      <c r="AI42" s="123"/>
+      <c r="AJ42" s="62"/>
+      <c r="AK42" s="62"/>
+      <c r="AL42" s="7"/>
     </row>
     <row r="43" spans="2:38" ht="10.5" customHeight="1">
-      <c r="B43" s="54"/>
-[...34 lines deleted...]
-      <c r="AL43" s="8"/>
+      <c r="B43" s="130"/>
+      <c r="C43" s="48"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="55"/>
+      <c r="G43" s="56"/>
+      <c r="I43" s="63"/>
+      <c r="J43" s="63"/>
+      <c r="K43" s="63"/>
+      <c r="L43" s="63"/>
+      <c r="M43" s="63"/>
+      <c r="N43" s="63"/>
+      <c r="O43" s="63"/>
+      <c r="P43" s="63"/>
+      <c r="Q43" s="63"/>
+      <c r="R43" s="63"/>
+      <c r="S43" s="63"/>
+      <c r="T43" s="63"/>
+      <c r="U43" s="63"/>
+      <c r="V43" s="63"/>
+      <c r="W43" s="63"/>
+      <c r="X43" s="63"/>
+      <c r="Y43" s="124"/>
+      <c r="Z43" s="124"/>
+      <c r="AA43" s="124"/>
+      <c r="AB43" s="124"/>
+      <c r="AC43" s="123"/>
+      <c r="AD43" s="123"/>
+      <c r="AE43" s="123"/>
+      <c r="AF43" s="123"/>
+      <c r="AG43" s="123"/>
+      <c r="AH43" s="123"/>
+      <c r="AI43" s="123"/>
+      <c r="AJ43" s="62"/>
+      <c r="AK43" s="62"/>
+      <c r="AL43" s="7"/>
     </row>
     <row r="44" spans="2:38" ht="10.5" customHeight="1">
-      <c r="B44" s="54"/>
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="B44" s="130"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="55"/>
+      <c r="G44" s="56"/>
+      <c r="I44" s="71" t="s">
+        <v>55</v>
       </c>
-      <c r="J44" s="39"/>
-[...27 lines deleted...]
-      <c r="AL44" s="8"/>
+      <c r="J44" s="71"/>
+      <c r="K44" s="71"/>
+      <c r="L44" s="71"/>
+      <c r="M44" s="71"/>
+      <c r="N44" s="71"/>
+      <c r="O44" s="71"/>
+      <c r="P44" s="71"/>
+      <c r="Q44" s="71"/>
+      <c r="R44" s="71"/>
+      <c r="S44" s="71"/>
+      <c r="T44" s="71"/>
+      <c r="U44" s="71"/>
+      <c r="V44" s="71"/>
+      <c r="W44" s="71"/>
+      <c r="X44" s="71"/>
+      <c r="Y44" s="71"/>
+      <c r="Z44" s="71"/>
+      <c r="AA44" s="71"/>
+      <c r="AB44" s="71"/>
+      <c r="AC44" s="71"/>
+      <c r="AD44" s="71"/>
+      <c r="AE44" s="71"/>
+      <c r="AF44" s="71"/>
+      <c r="AG44" s="71"/>
+      <c r="AH44" s="71"/>
+      <c r="AI44" s="71"/>
+      <c r="AJ44" s="71"/>
+      <c r="AK44" s="71"/>
+      <c r="AL44" s="7"/>
     </row>
     <row r="45" spans="2:38" ht="10.5" customHeight="1">
-      <c r="B45" s="56"/>
-[...35 lines deleted...]
-      <c r="AL45" s="10"/>
+      <c r="B45" s="131"/>
+      <c r="C45" s="50"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="58"/>
+      <c r="G45" s="59"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="72"/>
+      <c r="J45" s="72"/>
+      <c r="K45" s="72"/>
+      <c r="L45" s="72"/>
+      <c r="M45" s="72"/>
+      <c r="N45" s="72"/>
+      <c r="O45" s="72"/>
+      <c r="P45" s="72"/>
+      <c r="Q45" s="72"/>
+      <c r="R45" s="72"/>
+      <c r="S45" s="72"/>
+      <c r="T45" s="72"/>
+      <c r="U45" s="72"/>
+      <c r="V45" s="72"/>
+      <c r="W45" s="72"/>
+      <c r="X45" s="72"/>
+      <c r="Y45" s="72"/>
+      <c r="Z45" s="72"/>
+      <c r="AA45" s="72"/>
+      <c r="AB45" s="72"/>
+      <c r="AC45" s="72"/>
+      <c r="AD45" s="72"/>
+      <c r="AE45" s="72"/>
+      <c r="AF45" s="72"/>
+      <c r="AG45" s="72"/>
+      <c r="AH45" s="72"/>
+      <c r="AI45" s="72"/>
+      <c r="AJ45" s="72"/>
+      <c r="AK45" s="72"/>
+      <c r="AL45" s="9"/>
     </row>
     <row r="46" spans="2:38" ht="19.5" customHeight="1">
-      <c r="B46" s="77" t="s">
+      <c r="B46" s="126" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="74"/>
+      <c r="D46" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="52"/>
+      <c r="F46" s="52"/>
+      <c r="G46" s="52"/>
+      <c r="H46" s="52"/>
+      <c r="I46" s="52"/>
+      <c r="J46" s="52"/>
+      <c r="K46" s="52"/>
+      <c r="L46" s="52"/>
+      <c r="M46" s="52"/>
+      <c r="N46" s="52"/>
+      <c r="O46" s="52"/>
+      <c r="P46" s="52"/>
+      <c r="Q46" s="52"/>
+      <c r="R46" s="52"/>
+      <c r="S46" s="53"/>
+      <c r="T46" s="112" t="s">
+        <v>56</v>
+      </c>
+      <c r="U46" s="112"/>
+      <c r="V46" s="112"/>
+      <c r="W46" s="112"/>
+      <c r="X46" s="112"/>
+      <c r="Y46" s="112"/>
+      <c r="Z46" s="112"/>
+      <c r="AA46" s="112"/>
+      <c r="AB46" s="112"/>
+      <c r="AC46" s="112"/>
+      <c r="AD46" s="112"/>
+      <c r="AE46" s="112"/>
+      <c r="AF46" s="112"/>
+      <c r="AG46" s="112"/>
+      <c r="AH46" s="112"/>
+      <c r="AI46" s="112"/>
+      <c r="AJ46" s="112"/>
+      <c r="AK46" s="112"/>
+      <c r="AL46" s="113"/>
+    </row>
+    <row r="47" spans="2:38" ht="19.5" customHeight="1">
+      <c r="B47" s="127"/>
+      <c r="C47" s="76"/>
+      <c r="D47" s="54"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="55"/>
+      <c r="G47" s="55"/>
+      <c r="H47" s="55"/>
+      <c r="I47" s="55"/>
+      <c r="J47" s="55"/>
+      <c r="K47" s="55"/>
+      <c r="L47" s="55"/>
+      <c r="M47" s="55"/>
+      <c r="N47" s="55"/>
+      <c r="O47" s="55"/>
+      <c r="P47" s="55"/>
+      <c r="Q47" s="55"/>
+      <c r="R47" s="55"/>
+      <c r="S47" s="56"/>
+      <c r="T47" s="120"/>
+      <c r="U47" s="120"/>
+      <c r="V47" s="120"/>
+      <c r="W47" s="120"/>
+      <c r="X47" s="120"/>
+      <c r="Y47" s="120"/>
+      <c r="Z47" s="120"/>
+      <c r="AA47" s="120"/>
+      <c r="AB47" s="120"/>
+      <c r="AC47" s="120"/>
+      <c r="AD47" s="120"/>
+      <c r="AE47" s="120"/>
+      <c r="AF47" s="120"/>
+      <c r="AG47" s="120"/>
+      <c r="AH47" s="120"/>
+      <c r="AI47" s="120"/>
+      <c r="AJ47" s="120"/>
+      <c r="AK47" s="120"/>
+      <c r="AL47" s="121"/>
+    </row>
+    <row r="48" spans="2:38" ht="19.5" customHeight="1">
+      <c r="B48" s="127"/>
+      <c r="C48" s="76"/>
+      <c r="D48" s="54"/>
+      <c r="E48" s="55"/>
+      <c r="F48" s="55"/>
+      <c r="G48" s="55"/>
+      <c r="H48" s="55"/>
+      <c r="I48" s="55"/>
+      <c r="J48" s="55"/>
+      <c r="K48" s="55"/>
+      <c r="L48" s="55"/>
+      <c r="M48" s="55"/>
+      <c r="N48" s="55"/>
+      <c r="O48" s="55"/>
+      <c r="P48" s="55"/>
+      <c r="Q48" s="55"/>
+      <c r="R48" s="55"/>
+      <c r="S48" s="56"/>
+      <c r="T48" s="120"/>
+      <c r="U48" s="120"/>
+      <c r="V48" s="120"/>
+      <c r="W48" s="120"/>
+      <c r="X48" s="120"/>
+      <c r="Y48" s="120"/>
+      <c r="Z48" s="120"/>
+      <c r="AA48" s="120"/>
+      <c r="AB48" s="120"/>
+      <c r="AC48" s="120"/>
+      <c r="AD48" s="120"/>
+      <c r="AE48" s="120"/>
+      <c r="AF48" s="120"/>
+      <c r="AG48" s="120"/>
+      <c r="AH48" s="120"/>
+      <c r="AI48" s="120"/>
+      <c r="AJ48" s="120"/>
+      <c r="AK48" s="120"/>
+      <c r="AL48" s="121"/>
+    </row>
+    <row r="49" spans="2:38" ht="19.5" customHeight="1">
+      <c r="B49" s="127"/>
+      <c r="C49" s="76"/>
+      <c r="D49" s="54"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="55"/>
+      <c r="H49" s="55"/>
+      <c r="I49" s="55"/>
+      <c r="J49" s="55"/>
+      <c r="K49" s="55"/>
+      <c r="L49" s="55"/>
+      <c r="M49" s="55"/>
+      <c r="N49" s="55"/>
+      <c r="O49" s="55"/>
+      <c r="P49" s="55"/>
+      <c r="Q49" s="55"/>
+      <c r="R49" s="55"/>
+      <c r="S49" s="56"/>
+      <c r="T49" s="120"/>
+      <c r="U49" s="120"/>
+      <c r="V49" s="120"/>
+      <c r="W49" s="120"/>
+      <c r="X49" s="120"/>
+      <c r="Y49" s="120"/>
+      <c r="Z49" s="120"/>
+      <c r="AA49" s="120"/>
+      <c r="AB49" s="120"/>
+      <c r="AC49" s="120"/>
+      <c r="AD49" s="120"/>
+      <c r="AE49" s="120"/>
+      <c r="AF49" s="120"/>
+      <c r="AG49" s="120"/>
+      <c r="AH49" s="120"/>
+      <c r="AI49" s="120"/>
+      <c r="AJ49" s="120"/>
+      <c r="AK49" s="120"/>
+      <c r="AL49" s="121"/>
+    </row>
+    <row r="50" spans="2:38" ht="19.5" customHeight="1">
+      <c r="B50" s="127"/>
+      <c r="C50" s="76"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="55"/>
+      <c r="H50" s="55"/>
+      <c r="I50" s="55"/>
+      <c r="J50" s="55"/>
+      <c r="K50" s="55"/>
+      <c r="L50" s="55"/>
+      <c r="M50" s="55"/>
+      <c r="N50" s="55"/>
+      <c r="O50" s="55"/>
+      <c r="P50" s="55"/>
+      <c r="Q50" s="55"/>
+      <c r="R50" s="55"/>
+      <c r="S50" s="56"/>
+      <c r="T50" s="120"/>
+      <c r="U50" s="120"/>
+      <c r="V50" s="120"/>
+      <c r="W50" s="120"/>
+      <c r="X50" s="120"/>
+      <c r="Y50" s="120"/>
+      <c r="Z50" s="120"/>
+      <c r="AA50" s="120"/>
+      <c r="AB50" s="120"/>
+      <c r="AC50" s="120"/>
+      <c r="AD50" s="120"/>
+      <c r="AE50" s="120"/>
+      <c r="AF50" s="120"/>
+      <c r="AG50" s="120"/>
+      <c r="AH50" s="120"/>
+      <c r="AI50" s="120"/>
+      <c r="AJ50" s="120"/>
+      <c r="AK50" s="120"/>
+      <c r="AL50" s="121"/>
+    </row>
+    <row r="51" spans="2:38" ht="19.5" customHeight="1">
+      <c r="B51" s="127"/>
+      <c r="C51" s="76"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="58"/>
+      <c r="F51" s="58"/>
+      <c r="G51" s="58"/>
+      <c r="H51" s="58"/>
+      <c r="I51" s="58"/>
+      <c r="J51" s="58"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="58"/>
+      <c r="M51" s="58"/>
+      <c r="N51" s="58"/>
+      <c r="O51" s="58"/>
+      <c r="P51" s="58"/>
+      <c r="Q51" s="58"/>
+      <c r="R51" s="58"/>
+      <c r="S51" s="59"/>
+      <c r="T51" s="120"/>
+      <c r="U51" s="120"/>
+      <c r="V51" s="120"/>
+      <c r="W51" s="120"/>
+      <c r="X51" s="120"/>
+      <c r="Y51" s="120"/>
+      <c r="Z51" s="120"/>
+      <c r="AA51" s="120"/>
+      <c r="AB51" s="120"/>
+      <c r="AC51" s="120"/>
+      <c r="AD51" s="120"/>
+      <c r="AE51" s="120"/>
+      <c r="AF51" s="120"/>
+      <c r="AG51" s="120"/>
+      <c r="AH51" s="120"/>
+      <c r="AI51" s="120"/>
+      <c r="AJ51" s="120"/>
+      <c r="AK51" s="120"/>
+      <c r="AL51" s="121"/>
+    </row>
+    <row r="52" spans="2:38" ht="198" customHeight="1">
+      <c r="B52" s="128" t="s">
+        <v>24</v>
+      </c>
+      <c r="C52" s="128"/>
+      <c r="D52" s="128"/>
+      <c r="E52" s="128"/>
+      <c r="F52" s="128"/>
+      <c r="G52" s="128"/>
+      <c r="H52" s="128"/>
+      <c r="I52" s="128"/>
+      <c r="J52" s="128"/>
+      <c r="K52" s="128"/>
+      <c r="L52" s="128"/>
+      <c r="M52" s="128"/>
+      <c r="N52" s="128"/>
+      <c r="O52" s="128"/>
+      <c r="P52" s="128"/>
+      <c r="Q52" s="128"/>
+      <c r="R52" s="128"/>
+      <c r="S52" s="128"/>
+      <c r="T52" s="128"/>
+      <c r="U52" s="128"/>
+      <c r="V52" s="128"/>
+      <c r="W52" s="128"/>
+      <c r="X52" s="128"/>
+      <c r="Y52" s="128"/>
+      <c r="Z52" s="128"/>
+      <c r="AA52" s="128"/>
+      <c r="AB52" s="128"/>
+      <c r="AC52" s="128"/>
+      <c r="AD52" s="128"/>
+      <c r="AE52" s="128"/>
+      <c r="AF52" s="128"/>
+      <c r="AG52" s="128"/>
+      <c r="AH52" s="128"/>
+      <c r="AI52" s="128"/>
+      <c r="AJ52" s="128"/>
+      <c r="AK52" s="128"/>
+      <c r="AL52" s="128"/>
+    </row>
+    <row r="53" spans="2:38">
+      <c r="B53" s="44"/>
+      <c r="C53" s="44"/>
+      <c r="D53" s="44"/>
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44"/>
+      <c r="I53" s="44"/>
+      <c r="J53" s="44"/>
+      <c r="K53" s="44"/>
+      <c r="L53" s="44"/>
+      <c r="M53" s="44"/>
+      <c r="N53" s="44"/>
+      <c r="O53" s="44"/>
+      <c r="P53" s="44"/>
+      <c r="Q53" s="44"/>
+      <c r="R53" s="44"/>
+      <c r="S53" s="44"/>
+      <c r="T53" s="44"/>
+      <c r="U53" s="44"/>
+      <c r="V53" s="44"/>
+      <c r="W53" s="44"/>
+      <c r="X53" s="44"/>
+      <c r="Y53" s="44"/>
+      <c r="Z53" s="44"/>
+      <c r="AA53" s="44"/>
+      <c r="AB53" s="44"/>
+      <c r="AC53" s="44"/>
+      <c r="AD53" s="44"/>
+      <c r="AE53" s="44"/>
+      <c r="AF53" s="44"/>
+      <c r="AG53" s="44"/>
+      <c r="AH53" s="44"/>
+      <c r="AI53" s="44"/>
+      <c r="AJ53" s="44"/>
+      <c r="AK53" s="44"/>
+      <c r="AL53" s="44"/>
+    </row>
+    <row r="54" spans="2:38">
+      <c r="B54" s="44"/>
+      <c r="C54" s="44"/>
+      <c r="D54" s="44"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="44"/>
+      <c r="H54" s="44"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="44"/>
+      <c r="K54" s="44"/>
+      <c r="L54" s="44"/>
+      <c r="M54" s="44"/>
+      <c r="N54" s="44"/>
+      <c r="O54" s="44"/>
+      <c r="P54" s="44"/>
+      <c r="Q54" s="44"/>
+      <c r="R54" s="44"/>
+      <c r="S54" s="44"/>
+      <c r="T54" s="44"/>
+      <c r="U54" s="44"/>
+      <c r="V54" s="44"/>
+      <c r="W54" s="44"/>
+      <c r="X54" s="44"/>
+      <c r="Y54" s="44"/>
+      <c r="Z54" s="44"/>
+      <c r="AA54" s="44"/>
+      <c r="AB54" s="44"/>
+      <c r="AC54" s="44"/>
+      <c r="AD54" s="44"/>
+      <c r="AE54" s="44"/>
+      <c r="AF54" s="44"/>
+      <c r="AG54" s="44"/>
+      <c r="AH54" s="44"/>
+      <c r="AI54" s="44"/>
+      <c r="AJ54" s="44"/>
+      <c r="AK54" s="44"/>
+      <c r="AL54" s="44"/>
+    </row>
+    <row r="55" spans="2:38">
+      <c r="B55" s="44"/>
+      <c r="C55" s="44"/>
+      <c r="D55" s="44"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="44"/>
+      <c r="G55" s="44"/>
+      <c r="H55" s="44"/>
+      <c r="I55" s="44"/>
+      <c r="J55" s="44"/>
+      <c r="K55" s="44"/>
+      <c r="L55" s="44"/>
+      <c r="M55" s="44"/>
+      <c r="N55" s="44"/>
+      <c r="O55" s="44"/>
+      <c r="P55" s="44"/>
+      <c r="Q55" s="44"/>
+      <c r="R55" s="44"/>
+      <c r="S55" s="44"/>
+      <c r="T55" s="44"/>
+      <c r="U55" s="44"/>
+      <c r="V55" s="44"/>
+      <c r="W55" s="44"/>
+      <c r="X55" s="44"/>
+      <c r="Y55" s="44"/>
+      <c r="Z55" s="44"/>
+      <c r="AA55" s="44"/>
+      <c r="AB55" s="44"/>
+      <c r="AC55" s="44"/>
+      <c r="AD55" s="44"/>
+      <c r="AE55" s="44"/>
+      <c r="AF55" s="44"/>
+      <c r="AG55" s="44"/>
+      <c r="AH55" s="44"/>
+      <c r="AI55" s="44"/>
+      <c r="AJ55" s="44"/>
+      <c r="AK55" s="44"/>
+      <c r="AL55" s="44"/>
+    </row>
+    <row r="56" spans="2:38">
+      <c r="B56" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C46" s="78"/>
-[...432 lines deleted...]
-      <c r="AL56" s="15"/>
+      <c r="C56" s="13"/>
+      <c r="D56" s="13"/>
+      <c r="E56" s="13"/>
+      <c r="F56" s="13"/>
+      <c r="G56" s="13"/>
+      <c r="H56" s="13"/>
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
+      <c r="K56" s="13"/>
+      <c r="L56" s="13"/>
+      <c r="M56" s="13"/>
+      <c r="N56" s="13"/>
+      <c r="O56" s="13"/>
+      <c r="P56" s="13"/>
+      <c r="Q56" s="13"/>
+      <c r="R56" s="13"/>
+      <c r="S56" s="13"/>
+      <c r="T56" s="13"/>
+      <c r="U56" s="13"/>
+      <c r="V56" s="13"/>
+      <c r="W56" s="13"/>
+      <c r="X56" s="13"/>
+      <c r="Y56" s="13"/>
+      <c r="Z56" s="13"/>
+      <c r="AA56" s="13"/>
+      <c r="AB56" s="13"/>
+      <c r="AC56" s="13"/>
+      <c r="AD56" s="13"/>
+      <c r="AE56" s="13"/>
+      <c r="AF56" s="13"/>
+      <c r="AG56" s="13"/>
+      <c r="AH56" s="13"/>
+      <c r="AI56" s="13"/>
+      <c r="AJ56" s="13"/>
+      <c r="AK56" s="13"/>
+      <c r="AL56" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="34">
+  <mergeCells count="36">
     <mergeCell ref="I44:AK45"/>
     <mergeCell ref="B46:C51"/>
     <mergeCell ref="D46:S51"/>
     <mergeCell ref="T46:AL51"/>
     <mergeCell ref="B52:AL55"/>
     <mergeCell ref="B19:C45"/>
     <mergeCell ref="D19:G25"/>
     <mergeCell ref="H19:AL25"/>
     <mergeCell ref="D26:G45"/>
     <mergeCell ref="I28:J31"/>
     <mergeCell ref="K28:AB31"/>
     <mergeCell ref="AC28:AI31"/>
     <mergeCell ref="AJ28:AK31"/>
     <mergeCell ref="I40:J43"/>
     <mergeCell ref="K40:X43"/>
     <mergeCell ref="Y40:AB41"/>
     <mergeCell ref="AC40:AI43"/>
     <mergeCell ref="AJ40:AK43"/>
     <mergeCell ref="Y42:AB43"/>
     <mergeCell ref="AC32:AI35"/>
     <mergeCell ref="AJ32:AK35"/>
     <mergeCell ref="I36:J39"/>
     <mergeCell ref="K36:AB39"/>
     <mergeCell ref="AC36:AI39"/>
     <mergeCell ref="AJ36:AK39"/>
     <mergeCell ref="I32:J35"/>
     <mergeCell ref="K32:AB35"/>
+    <mergeCell ref="AE1:AF1"/>
+    <mergeCell ref="AH1:AL1"/>
     <mergeCell ref="B14:G18"/>
     <mergeCell ref="H14:AL18"/>
     <mergeCell ref="A3:AL4"/>
     <mergeCell ref="B6:G7"/>
     <mergeCell ref="H6:AL7"/>
     <mergeCell ref="B8:G13"/>
     <mergeCell ref="H8:AL13"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="5">
-[...5 lines deleted...]
-    </dataValidation>
+  <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H14:AL18" xr:uid="{F845C3FB-74F4-4C8D-B986-F12FEB41308B}">
       <formula1>"選択下さい,１．21人以上40人以下,２．41人以上60人以下,３．61人以上80人以下,４．81人以上,５．20人以下"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H8:AL13" xr:uid="{F656EDBC-0A64-4C47-B76E-448DE85CF783}">
       <formula1>"選択下さい,１．就労継続支援B型サービス費（Ⅰ）,２．就労継続支援B型サービス費（Ⅱ）,３．就労継続支援B型サービス費（Ⅲ）,４．就労継続支援B型サービス費（Ⅳ）,５．就労継続支援B型サービス費（Ⅴ）,６．就労継続支援B型サービス費（Ⅵ）"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Y42:AB43" xr:uid="{42076A5E-D918-46BE-B662-6CA3CA6EFA5C}">
       <formula1>"○"</formula1>
     </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T46:AL51" xr:uid="{A90ED063-7241-4E28-A945-E663732F03F4}">
+      <formula1>"有,無"</formula1>
+    </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{83680FAB-3B4F-40AB-9B3D-21BB316B06AD}">
+          <x14:formula1>
+            <xm:f>Ｂ型基本報酬算定区分!$D$74:$D$96</xm:f>
+          </x14:formula1>
+          <xm:sqref>H19:AL25</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>