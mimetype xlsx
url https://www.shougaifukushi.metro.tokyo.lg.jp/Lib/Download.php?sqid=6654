--- v0 (2026-06-24)
+++ v1 (2026-08-28)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30128"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cmpjp.sharepoint.com/sites/a_/Shared Documents/一般/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\00_R7より_訪問系障害サービス暑さ対策緊急支援事業\サービス情報掲載データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{86B28A39-D4A9-4FD0-9D13-8B2997355894}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{433624D3-8523-41D4-A161-E7E835B91DB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="提出書類一覧" sheetId="66" r:id="rId1"/>
     <sheet name="様式第１号" sheetId="24" r:id="rId2"/>
     <sheet name="別紙1-1「積算調書」" sheetId="62" r:id="rId3"/>
     <sheet name="別紙1-2「内訳書」" sheetId="74" r:id="rId4"/>
     <sheet name="別紙1-3「職員名簿」" sheetId="75" r:id="rId5"/>
     <sheet name="(参考様式)予算書" sheetId="70" r:id="rId6"/>
     <sheet name="データセット" sheetId="73" state="hidden" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'(参考様式)予算書'!$A$1:$BB$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">提出書類一覧!$A$1:$S$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'別紙1-1「積算調書」'!$A$1:$J$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'別紙1-2「内訳書」'!$A$1:$F$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">様式第１号!$A$1:$AD$46</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">提出書類一覧!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'別紙1-3「職員名簿」'!$2:$4</definedName>
     <definedName name="図１">[1]様式5!$B$50</definedName>
     <definedName name="図３">[1]様式5!$B$50</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
@@ -2008,51 +2008,51 @@
     <rPh sb="6" eb="7">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>⑤41人～</t>
     <rPh sb="3" eb="4">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>重度障害者等包括支援、</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#"/>
     <numFmt numFmtId="177" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -3217,50 +3217,59 @@
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="2" borderId="11" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="38" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3272,50 +3281,59 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="17" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="11" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="17" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="13" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="14" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="15" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="13" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="13" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3401,163 +3419,145 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="5" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="5" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="6" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="6" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="18" xfId="13" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="13" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="19" xfId="13" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="13" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="9" xfId="13" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="12" xfId="13" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="13" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="13" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="13" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="5" fillId="6" borderId="18" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="5" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 10" xfId="15" xr:uid="{104BFAD9-EBA3-4190-AEE9-BC55203A1CC8}"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 2 2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準 2 3" xfId="13" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 5" xfId="5" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="標準 6" xfId="6" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="標準 7" xfId="11" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="標準 8" xfId="10" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="標準 9" xfId="12" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color theme="1"/>
       </font>
@@ -5053,119 +5053,131 @@
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             <a:t>・寄附金その他の収入額が１円以上となる場合は、内訳をご記載ください。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             <a:t>・特記事項等ございましたらご記載ください。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>390525</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:colOff>390524</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>215900</xdr:colOff>
+      <xdr:colOff>371474</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>109539</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="角丸四角形吹き出し 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3BA4931-F990-4D29-BC0C-786EF8023F10}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{00000000-0008-0000-0600-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="390525" y="728663"/>
-          <a:ext cx="2844800" cy="842964"/>
+          <a:off x="390524" y="209550"/>
+          <a:ext cx="2886075" cy="1366839"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -31803"/>
-            <a:gd name="adj2" fmla="val 108386"/>
+            <a:gd name="adj1" fmla="val -29012"/>
+            <a:gd name="adj2" fmla="val 82745"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US"/>
             <a:t>品名について</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP"/>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US"/>
-            <a:t>記入例の行は削除していただいて差し支えございません。</a:t>
-          </a:r>
+            <a:t>・記入例の行は削除していただいて差し支えございません。</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US"/>
+            <a:t>・送料が発生し、申請する場合には、「品名」欄に送料と記載し、金額欄にその金額を記載してください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>825500</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>285750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1676400</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>53975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="角丸四角形吹き出し 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAE04985-DB70-4B7B-A29E-21B819A2C77C}"/>
@@ -5318,52 +5330,52 @@
       <xdr:row>4</xdr:row>
       <xdr:rowOff>49529</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>478156</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>31433</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="353" name="角丸四角形吹き出し 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A05C8C2-90F4-45EB-BA18-BD619D20E203}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{6AE87AB7-282D-4758-BAEC-34A1BC0B762C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7169469" y="2649854"/>
-          <a:ext cx="2557462" cy="1315404"/>
+          <a:off x="7030404" y="2647949"/>
+          <a:ext cx="2546032" cy="1315404"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -66338"/>
             <a:gd name="adj2" fmla="val 2086"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -5467,50 +5479,219 @@
             <a:t>人数分の枠を追加し、ご入力ください。</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP"/>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US"/>
             <a:t>名前が見切れないよう、列幅を広げる又は文字サイズの調整をお願いいたします。</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP"/>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US"/>
             <a:t>記入例：</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP"/>
             <a:t>#1</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US"/>
             <a:t>をご参考ください</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>827724</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>118109</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>182880</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>167640</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="角丸四角形吹き出し 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EA4F1F5-76A6-C878-3ADE-704A620650F0}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{6AE87AB7-282D-4758-BAEC-34A1BC0B762C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1879284" y="2983229"/>
+          <a:ext cx="2464116" cy="849631"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -58556"/>
+            <a:gd name="adj2" fmla="val -57323"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent6"/>
+        </a:lnRef>
+        <a:fillRef idx="2">
+          <a:schemeClr val="accent6"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent6"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr rtlCol="0" anchor="t"/>
+        <a:lstStyle>
+          <a:lvl1pPr marL="0" indent="0">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl1pPr>
+          <a:lvl2pPr marL="457200" indent="0">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl2pPr>
+          <a:lvl3pPr marL="914400" indent="0">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl3pPr>
+          <a:lvl4pPr marL="1371600" indent="0">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl4pPr>
+          <a:lvl5pPr marL="1828800" indent="0">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl5pPr>
+          <a:lvl6pPr marL="2286000" indent="0">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl6pPr>
+          <a:lvl7pPr marL="2743200" indent="0">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl7pPr>
+          <a:lvl8pPr marL="3200400" indent="0">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl8pPr>
+          <a:lvl9pPr marL="3657600" indent="0">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl9pPr>
+        </a:lstStyle>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US"/>
+            <a:t>空欄での提出が散見されます。</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US"/>
+            <a:t>フリガナも忘れずに記載してください。</a:t>
           </a:r>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>33</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>35</xdr:col>
       <xdr:colOff>15240</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>165735</xdr:rowOff>
     </xdr:to>
@@ -6969,1272 +7150,1272 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="75" zoomScaleSheetLayoutView="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" style="42" customWidth="1"/>
+    <col min="1" max="1" width="4.6640625" style="42" customWidth="1"/>
     <col min="2" max="2" width="11" style="63" customWidth="1"/>
-    <col min="3" max="6" width="7.7109375" style="43" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="20" width="9.5703125" style="43" customWidth="1"/>
+    <col min="3" max="6" width="7.6640625" style="43" customWidth="1"/>
+    <col min="7" max="7" width="13.6640625" style="43" customWidth="1"/>
+    <col min="8" max="8" width="11.44140625" style="43" customWidth="1"/>
+    <col min="9" max="9" width="11.44140625" style="63" customWidth="1"/>
+    <col min="10" max="19" width="11.44140625" style="43" customWidth="1"/>
+    <col min="20" max="20" width="9.5546875" style="43" customWidth="1"/>
     <col min="21" max="16384" width="9" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="56.25" customHeight="1">
-      <c r="B1" s="137" t="s">
+    <row r="1" spans="1:19" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="140" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="137"/>
-[...17 lines deleted...]
-    <row r="2" spans="1:19" ht="43.5" customHeight="1" thickBot="1">
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
+      <c r="J1" s="140"/>
+      <c r="K1" s="140"/>
+      <c r="L1" s="140"/>
+      <c r="M1" s="140"/>
+      <c r="N1" s="140"/>
+      <c r="O1" s="140"/>
+      <c r="P1" s="140"/>
+      <c r="Q1" s="140"/>
+      <c r="R1" s="140"/>
+      <c r="S1" s="140"/>
+    </row>
+    <row r="2" spans="1:19" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
     </row>
-    <row r="3" spans="1:19" ht="36" customHeight="1" thickBot="1">
+    <row r="3" spans="1:19" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="47"/>
       <c r="B3" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="152"/>
-[...2 lines deleted...]
-      <c r="F3" s="153"/>
+      <c r="C3" s="155"/>
+      <c r="D3" s="155"/>
+      <c r="E3" s="155"/>
+      <c r="F3" s="156"/>
       <c r="G3" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="163"/>
-      <c r="I3" s="164"/>
+      <c r="H3" s="169"/>
+      <c r="I3" s="170"/>
       <c r="J3" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="138"/>
-[...9 lines deleted...]
-    <row r="4" spans="1:19" ht="40.15" thickBot="1">
+      <c r="K3" s="141"/>
+      <c r="L3" s="141"/>
+      <c r="M3" s="141"/>
+      <c r="N3" s="141"/>
+      <c r="O3" s="141"/>
+      <c r="P3" s="141"/>
+      <c r="Q3" s="141"/>
+      <c r="R3" s="141"/>
+      <c r="S3" s="142"/>
+    </row>
+    <row r="4" spans="1:19" ht="40.200000000000003" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="47"/>
-      <c r="B4" s="140" t="s">
+      <c r="B4" s="143" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="141"/>
-[...3 lines deleted...]
-      <c r="G4" s="142"/>
+      <c r="C4" s="144"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="145"/>
       <c r="H4" s="127" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="127" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="127" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="127" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="127" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="127" t="s">
         <v>11</v>
       </c>
       <c r="N4" s="127" t="s">
         <v>12</v>
       </c>
       <c r="O4" s="127" t="s">
         <v>13</v>
       </c>
       <c r="P4" s="127" t="s">
         <v>14</v>
       </c>
       <c r="Q4" s="127" t="s">
         <v>15</v>
       </c>
       <c r="R4" s="127" t="s">
         <v>16</v>
       </c>
       <c r="S4" s="127" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="38.25" customHeight="1" thickBot="1">
+    <row r="5" spans="1:19" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="47"/>
-      <c r="B5" s="143"/>
-[...4 lines deleted...]
-      <c r="G5" s="145"/>
+      <c r="B5" s="146"/>
+      <c r="C5" s="147"/>
+      <c r="D5" s="147"/>
+      <c r="E5" s="147"/>
+      <c r="F5" s="147"/>
+      <c r="G5" s="148"/>
       <c r="H5" s="40"/>
       <c r="I5" s="40"/>
       <c r="J5" s="40"/>
       <c r="K5" s="40"/>
       <c r="L5" s="40"/>
       <c r="M5" s="40"/>
       <c r="N5" s="40"/>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
     </row>
-    <row r="6" spans="1:19" s="54" customFormat="1" ht="18" customHeight="1" thickBot="1">
+    <row r="6" spans="1:19" s="54" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="47"/>
       <c r="B6" s="51"/>
       <c r="C6" s="52"/>
       <c r="D6" s="53"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
     </row>
-    <row r="7" spans="1:19" s="54" customFormat="1" ht="27" customHeight="1" thickBot="1">
+    <row r="7" spans="1:19" s="54" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="47"/>
-      <c r="B7" s="154" t="s">
+      <c r="B7" s="160" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="154" t="s">
+      <c r="C7" s="160" t="s">
         <v>19</v>
       </c>
-      <c r="D7" s="154"/>
-[...3 lines deleted...]
-      <c r="H7" s="161" t="s">
+      <c r="D7" s="160"/>
+      <c r="E7" s="160"/>
+      <c r="F7" s="160"/>
+      <c r="G7" s="160"/>
+      <c r="H7" s="167" t="s">
         <v>20</v>
       </c>
-      <c r="I7" s="149" t="s">
+      <c r="I7" s="152" t="s">
         <v>21</v>
       </c>
-      <c r="J7" s="149"/>
-[...10 lines deleted...]
-    <row r="8" spans="1:19" s="54" customFormat="1" ht="50.25" customHeight="1" thickBot="1">
+      <c r="J7" s="152"/>
+      <c r="K7" s="152"/>
+      <c r="L7" s="152"/>
+      <c r="M7" s="152"/>
+      <c r="N7" s="152"/>
+      <c r="O7" s="152"/>
+      <c r="P7" s="152"/>
+      <c r="Q7" s="152"/>
+      <c r="R7" s="152"/>
+      <c r="S7" s="152"/>
+    </row>
+    <row r="8" spans="1:19" s="54" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="47"/>
-      <c r="B8" s="154"/>
-[...18 lines deleted...]
-    <row r="9" spans="1:19" s="54" customFormat="1" ht="50.65" customHeight="1" thickBot="1">
+      <c r="B8" s="160"/>
+      <c r="C8" s="160"/>
+      <c r="D8" s="160"/>
+      <c r="E8" s="160"/>
+      <c r="F8" s="160"/>
+      <c r="G8" s="160"/>
+      <c r="H8" s="168"/>
+      <c r="I8" s="152"/>
+      <c r="J8" s="152"/>
+      <c r="K8" s="152"/>
+      <c r="L8" s="152"/>
+      <c r="M8" s="152"/>
+      <c r="N8" s="152"/>
+      <c r="O8" s="152"/>
+      <c r="P8" s="152"/>
+      <c r="Q8" s="152"/>
+      <c r="R8" s="152"/>
+      <c r="S8" s="152"/>
+    </row>
+    <row r="9" spans="1:19" s="54" customFormat="1" ht="50.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="47"/>
       <c r="B9" s="41">
         <v>1</v>
       </c>
-      <c r="C9" s="146" t="s">
+      <c r="C9" s="149" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="147"/>
-[...2 lines deleted...]
-      <c r="G9" s="148"/>
+      <c r="D9" s="150"/>
+      <c r="E9" s="150"/>
+      <c r="F9" s="150"/>
+      <c r="G9" s="151"/>
       <c r="H9" s="39"/>
-      <c r="I9" s="150"/>
-[...11 lines deleted...]
-    <row r="10" spans="1:19" s="55" customFormat="1" ht="50.65" customHeight="1" thickBot="1">
+      <c r="I9" s="153"/>
+      <c r="J9" s="153"/>
+      <c r="K9" s="153"/>
+      <c r="L9" s="153"/>
+      <c r="M9" s="153"/>
+      <c r="N9" s="153"/>
+      <c r="O9" s="153"/>
+      <c r="P9" s="153"/>
+      <c r="Q9" s="153"/>
+      <c r="R9" s="153"/>
+      <c r="S9" s="153"/>
+    </row>
+    <row r="10" spans="1:19" s="55" customFormat="1" ht="50.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="47"/>
       <c r="B10" s="41">
         <v>2</v>
       </c>
-      <c r="C10" s="219" t="s">
+      <c r="C10" s="157" t="s">
         <v>23</v>
       </c>
-      <c r="D10" s="220"/>
-[...2 lines deleted...]
-      <c r="G10" s="221"/>
+      <c r="D10" s="158"/>
+      <c r="E10" s="158"/>
+      <c r="F10" s="158"/>
+      <c r="G10" s="159"/>
       <c r="H10" s="39"/>
-      <c r="I10" s="150" t="s">
+      <c r="I10" s="153" t="s">
         <v>24</v>
       </c>
-      <c r="J10" s="150"/>
-[...10 lines deleted...]
-    <row r="11" spans="1:19" s="55" customFormat="1" ht="50.65" customHeight="1" thickBot="1">
+      <c r="J10" s="153"/>
+      <c r="K10" s="153"/>
+      <c r="L10" s="153"/>
+      <c r="M10" s="153"/>
+      <c r="N10" s="153"/>
+      <c r="O10" s="153"/>
+      <c r="P10" s="153"/>
+      <c r="Q10" s="153"/>
+      <c r="R10" s="153"/>
+      <c r="S10" s="153"/>
+    </row>
+    <row r="11" spans="1:19" s="55" customFormat="1" ht="50.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="47"/>
       <c r="B11" s="41">
         <v>3</v>
       </c>
-      <c r="C11" s="219" t="s">
+      <c r="C11" s="157" t="s">
         <v>25</v>
       </c>
-      <c r="D11" s="220"/>
-[...2 lines deleted...]
-      <c r="G11" s="221"/>
+      <c r="D11" s="158"/>
+      <c r="E11" s="158"/>
+      <c r="F11" s="158"/>
+      <c r="G11" s="159"/>
       <c r="H11" s="39"/>
-      <c r="I11" s="151"/>
-[...11 lines deleted...]
-    <row r="12" spans="1:19" s="55" customFormat="1" ht="50.65" customHeight="1" thickBot="1">
+      <c r="I11" s="154"/>
+      <c r="J11" s="154"/>
+      <c r="K11" s="154"/>
+      <c r="L11" s="154"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="154"/>
+      <c r="O11" s="154"/>
+      <c r="P11" s="154"/>
+      <c r="Q11" s="154"/>
+      <c r="R11" s="154"/>
+      <c r="S11" s="154"/>
+    </row>
+    <row r="12" spans="1:19" s="55" customFormat="1" ht="50.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="47"/>
       <c r="B12" s="41">
         <v>4</v>
       </c>
-      <c r="C12" s="219" t="s">
+      <c r="C12" s="157" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="220"/>
-[...2 lines deleted...]
-      <c r="G12" s="221"/>
+      <c r="D12" s="158"/>
+      <c r="E12" s="158"/>
+      <c r="F12" s="158"/>
+      <c r="G12" s="159"/>
       <c r="H12" s="39"/>
-      <c r="I12" s="150"/>
-[...11 lines deleted...]
-    <row r="13" spans="1:19" s="55" customFormat="1" ht="50.65" customHeight="1" thickBot="1">
+      <c r="I12" s="153"/>
+      <c r="J12" s="153"/>
+      <c r="K12" s="153"/>
+      <c r="L12" s="153"/>
+      <c r="M12" s="153"/>
+      <c r="N12" s="153"/>
+      <c r="O12" s="153"/>
+      <c r="P12" s="153"/>
+      <c r="Q12" s="153"/>
+      <c r="R12" s="153"/>
+      <c r="S12" s="153"/>
+    </row>
+    <row r="13" spans="1:19" s="55" customFormat="1" ht="50.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="47"/>
       <c r="B13" s="41">
         <v>5</v>
       </c>
-      <c r="C13" s="165" t="s">
+      <c r="C13" s="171" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="166"/>
-[...2 lines deleted...]
-      <c r="G13" s="167"/>
+      <c r="D13" s="172"/>
+      <c r="E13" s="172"/>
+      <c r="F13" s="172"/>
+      <c r="G13" s="173"/>
       <c r="H13" s="39"/>
-      <c r="I13" s="151"/>
-[...11 lines deleted...]
-    <row r="14" spans="1:19" s="55" customFormat="1" ht="50.65" customHeight="1" thickBot="1">
+      <c r="I13" s="154"/>
+      <c r="J13" s="154"/>
+      <c r="K13" s="154"/>
+      <c r="L13" s="154"/>
+      <c r="M13" s="154"/>
+      <c r="N13" s="154"/>
+      <c r="O13" s="154"/>
+      <c r="P13" s="154"/>
+      <c r="Q13" s="154"/>
+      <c r="R13" s="154"/>
+      <c r="S13" s="154"/>
+    </row>
+    <row r="14" spans="1:19" s="55" customFormat="1" ht="50.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="47"/>
       <c r="B14" s="41">
         <v>6</v>
       </c>
-      <c r="C14" s="165" t="s">
+      <c r="C14" s="171" t="s">
         <v>28</v>
       </c>
-      <c r="D14" s="166"/>
-[...2 lines deleted...]
-      <c r="G14" s="167"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="172"/>
+      <c r="F14" s="172"/>
+      <c r="G14" s="173"/>
       <c r="H14" s="39"/>
-      <c r="I14" s="151" t="s">
+      <c r="I14" s="154" t="s">
         <v>29</v>
       </c>
-      <c r="J14" s="151"/>
-[...10 lines deleted...]
-    <row r="15" spans="1:19" s="55" customFormat="1" ht="62.65" customHeight="1" thickBot="1">
+      <c r="J14" s="154"/>
+      <c r="K14" s="154"/>
+      <c r="L14" s="154"/>
+      <c r="M14" s="154"/>
+      <c r="N14" s="154"/>
+      <c r="O14" s="154"/>
+      <c r="P14" s="154"/>
+      <c r="Q14" s="154"/>
+      <c r="R14" s="154"/>
+      <c r="S14" s="154"/>
+    </row>
+    <row r="15" spans="1:19" s="55" customFormat="1" ht="62.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="47"/>
       <c r="B15" s="41">
         <v>7</v>
       </c>
-      <c r="C15" s="155" t="s">
+      <c r="C15" s="161" t="s">
         <v>30</v>
       </c>
-      <c r="D15" s="156"/>
-[...2 lines deleted...]
-      <c r="G15" s="157"/>
+      <c r="D15" s="162"/>
+      <c r="E15" s="162"/>
+      <c r="F15" s="162"/>
+      <c r="G15" s="163"/>
       <c r="H15" s="83"/>
-      <c r="I15" s="158" t="s">
+      <c r="I15" s="164" t="s">
         <v>31</v>
       </c>
-      <c r="J15" s="159"/>
-[...10 lines deleted...]
-    <row r="16" spans="1:19" ht="70.900000000000006" customHeight="1" thickBot="1">
+      <c r="J15" s="165"/>
+      <c r="K15" s="165"/>
+      <c r="L15" s="165"/>
+      <c r="M15" s="165"/>
+      <c r="N15" s="165"/>
+      <c r="O15" s="165"/>
+      <c r="P15" s="165"/>
+      <c r="Q15" s="165"/>
+      <c r="R15" s="165"/>
+      <c r="S15" s="166"/>
+    </row>
+    <row r="16" spans="1:19" ht="70.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="47"/>
       <c r="B16" s="41">
         <v>8</v>
       </c>
-      <c r="C16" s="146" t="s">
+      <c r="C16" s="149" t="s">
         <v>32</v>
       </c>
-      <c r="D16" s="147"/>
-[...2 lines deleted...]
-      <c r="G16" s="148"/>
+      <c r="D16" s="150"/>
+      <c r="E16" s="150"/>
+      <c r="F16" s="150"/>
+      <c r="G16" s="151"/>
       <c r="H16" s="39"/>
-      <c r="I16" s="151" t="s">
+      <c r="I16" s="154" t="s">
         <v>33</v>
       </c>
-      <c r="J16" s="151"/>
-[...10 lines deleted...]
-    <row r="17" spans="1:9" ht="15" customHeight="1">
+      <c r="J16" s="154"/>
+      <c r="K16" s="154"/>
+      <c r="L16" s="154"/>
+      <c r="M16" s="154"/>
+      <c r="N16" s="154"/>
+      <c r="O16" s="154"/>
+      <c r="P16" s="154"/>
+      <c r="Q16" s="154"/>
+      <c r="R16" s="154"/>
+      <c r="S16" s="154"/>
+    </row>
+    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="47"/>
       <c r="B17" s="56"/>
       <c r="C17" s="57"/>
       <c r="D17" s="57"/>
       <c r="E17" s="57"/>
       <c r="F17" s="57"/>
       <c r="G17" s="57"/>
       <c r="H17" s="58"/>
       <c r="I17" s="59"/>
     </row>
-    <row r="18" spans="1:9" ht="18.600000000000001">
+    <row r="18" spans="1:9" ht="18.600000000000001" x14ac:dyDescent="0.2">
       <c r="A18" s="47"/>
       <c r="B18" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="60"/>
       <c r="D18" s="60"/>
       <c r="E18" s="60"/>
       <c r="F18" s="60"/>
       <c r="G18" s="60"/>
       <c r="H18" s="60"/>
       <c r="I18" s="61"/>
     </row>
-    <row r="19" spans="1:9" ht="16.149999999999999">
+    <row r="19" spans="1:9" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A19" s="47"/>
       <c r="B19" s="44" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="62"/>
     </row>
-    <row r="20" spans="1:9" ht="16.149999999999999">
+    <row r="20" spans="1:9" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A20" s="47"/>
       <c r="B20" s="44" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="52"/>
       <c r="D20" s="52"/>
       <c r="E20" s="52"/>
       <c r="F20" s="52"/>
       <c r="G20" s="52"/>
       <c r="H20" s="52"/>
       <c r="I20" s="62"/>
     </row>
-    <row r="21" spans="1:9" ht="16.149999999999999">
+    <row r="21" spans="1:9" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A21" s="47"/>
       <c r="B21" s="44" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="62"/>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="47"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="25">
     <mergeCell ref="C15:G15"/>
     <mergeCell ref="I15:S15"/>
     <mergeCell ref="C7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="C12:G12"/>
     <mergeCell ref="C14:G14"/>
     <mergeCell ref="C13:G13"/>
     <mergeCell ref="I13:S13"/>
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="K3:S3"/>
     <mergeCell ref="B4:G5"/>
     <mergeCell ref="C16:G16"/>
     <mergeCell ref="I7:S8"/>
     <mergeCell ref="I9:S9"/>
     <mergeCell ref="I10:S10"/>
     <mergeCell ref="I11:S11"/>
     <mergeCell ref="I12:S12"/>
     <mergeCell ref="I14:S14"/>
     <mergeCell ref="I16:S16"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="B7:B8"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:S5" xr:uid="{0A408F84-635A-4C6A-ADB4-BC6D925159B1}">
       <formula1>"〇"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H9:H16" xr:uid="{E99F22A1-BEA1-4B4F-AEBE-C1AB43FC759E}">
       <formula1>"✓"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.19685039370078741" top="0.78740157480314965" bottom="0.51181102362204722" header="0.19685039370078741" footer="0.27559055118110237"/>
-  <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE45"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A36" zoomScale="85" zoomScaleNormal="115" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="AJ14" sqref="AJ14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="9" width="2.7109375" style="47" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="30" width="2.7109375" style="47" customWidth="1"/>
+    <col min="1" max="9" width="2.6640625" style="47" customWidth="1"/>
+    <col min="10" max="14" width="2.6640625" style="64" customWidth="1"/>
+    <col min="15" max="30" width="2.6640625" style="47" customWidth="1"/>
     <col min="31" max="31" width="5" style="47" customWidth="1"/>
     <col min="32" max="16384" width="9" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="17.25" customHeight="1">
+    <row r="1" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="X1" s="183"/>
-[...8 lines deleted...]
-      <c r="V2" s="185" t="s">
+      <c r="X1" s="189"/>
+      <c r="Y1" s="189"/>
+      <c r="Z1" s="189"/>
+      <c r="AA1" s="189"/>
+      <c r="AB1" s="189"/>
+      <c r="AC1" s="189"/>
+      <c r="AD1" s="189"/>
+    </row>
+    <row r="2" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V2" s="191" t="s">
         <v>39</v>
       </c>
-      <c r="W2" s="185"/>
-[...9 lines deleted...]
-    <row r="4" spans="1:31" ht="17.25" customHeight="1">
+      <c r="W2" s="191"/>
+      <c r="X2" s="191"/>
+      <c r="Y2" s="191"/>
+      <c r="Z2" s="191"/>
+      <c r="AA2" s="191"/>
+      <c r="AB2" s="191"/>
+      <c r="AC2" s="191"/>
+      <c r="AD2" s="191"/>
+    </row>
+    <row r="3" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="47" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:31" ht="17.25" customHeight="1">
+    <row r="5" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O5" s="47" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="1:31" ht="17.25" customHeight="1">
-      <c r="O6" s="186" t="s">
+    <row r="6" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O6" s="192" t="s">
         <v>42</v>
       </c>
-      <c r="P6" s="186"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:31" ht="27.75" customHeight="1">
+      <c r="P6" s="192"/>
+      <c r="Q6" s="192"/>
+      <c r="R6" s="176"/>
+      <c r="S6" s="176"/>
+      <c r="T6" s="176"/>
+      <c r="U6" s="176"/>
+      <c r="V6" s="176"/>
+      <c r="W6" s="176"/>
+      <c r="X6" s="176"/>
+      <c r="Y6" s="176"/>
+      <c r="Z6" s="176"/>
+      <c r="AA6" s="176"/>
+      <c r="AB6" s="176"/>
+      <c r="AC6" s="176"/>
+      <c r="AD6" s="176"/>
+    </row>
+    <row r="7" spans="1:31" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O7" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="R7" s="171" t="str">
+      <c r="R7" s="177" t="str">
         <f>IF(提出書類一覧!$C$3="","",提出書類一覧!$C$3)</f>
         <v/>
       </c>
-      <c r="S7" s="171"/>
-[...12 lines deleted...]
-    <row r="8" spans="1:31" ht="26.65" customHeight="1">
+      <c r="S7" s="177"/>
+      <c r="T7" s="177"/>
+      <c r="U7" s="177"/>
+      <c r="V7" s="177"/>
+      <c r="W7" s="177"/>
+      <c r="X7" s="177"/>
+      <c r="Y7" s="177"/>
+      <c r="Z7" s="177"/>
+      <c r="AA7" s="177"/>
+      <c r="AB7" s="177"/>
+      <c r="AC7" s="177"/>
+      <c r="AD7" s="177"/>
+    </row>
+    <row r="8" spans="1:31" ht="26.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O8" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="T8" s="172"/>
-[...9 lines deleted...]
-      <c r="AD8" s="172"/>
+      <c r="T8" s="178"/>
+      <c r="U8" s="178"/>
+      <c r="V8" s="178"/>
+      <c r="W8" s="178"/>
+      <c r="X8" s="178"/>
+      <c r="Y8" s="178"/>
+      <c r="Z8" s="178"/>
+      <c r="AA8" s="178"/>
+      <c r="AB8" s="178"/>
+      <c r="AC8" s="178"/>
+      <c r="AD8" s="178"/>
       <c r="AE8" s="133"/>
     </row>
-    <row r="9" spans="1:31" ht="17.25" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="A11" s="184" t="s">
+    <row r="9" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="190" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="184"/>
-[...30 lines deleted...]
-      <c r="A12" s="184" t="s">
+      <c r="B11" s="190"/>
+      <c r="C11" s="190"/>
+      <c r="D11" s="190"/>
+      <c r="E11" s="190"/>
+      <c r="F11" s="190"/>
+      <c r="G11" s="190"/>
+      <c r="H11" s="190"/>
+      <c r="I11" s="190"/>
+      <c r="J11" s="190"/>
+      <c r="K11" s="190"/>
+      <c r="L11" s="190"/>
+      <c r="M11" s="190"/>
+      <c r="N11" s="190"/>
+      <c r="O11" s="190"/>
+      <c r="P11" s="190"/>
+      <c r="Q11" s="190"/>
+      <c r="R11" s="190"/>
+      <c r="S11" s="190"/>
+      <c r="T11" s="190"/>
+      <c r="U11" s="190"/>
+      <c r="V11" s="190"/>
+      <c r="W11" s="190"/>
+      <c r="X11" s="190"/>
+      <c r="Y11" s="190"/>
+      <c r="Z11" s="190"/>
+      <c r="AA11" s="190"/>
+      <c r="AB11" s="190"/>
+      <c r="AC11" s="190"/>
+      <c r="AD11" s="190"/>
+    </row>
+    <row r="12" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="190" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="184"/>
-[...30 lines deleted...]
-    <row r="14" spans="1:31" ht="17.25" customHeight="1">
+      <c r="B12" s="190"/>
+      <c r="C12" s="190"/>
+      <c r="D12" s="190"/>
+      <c r="E12" s="190"/>
+      <c r="F12" s="190"/>
+      <c r="G12" s="190"/>
+      <c r="H12" s="190"/>
+      <c r="I12" s="190"/>
+      <c r="J12" s="190"/>
+      <c r="K12" s="190"/>
+      <c r="L12" s="190"/>
+      <c r="M12" s="190"/>
+      <c r="N12" s="190"/>
+      <c r="O12" s="190"/>
+      <c r="P12" s="190"/>
+      <c r="Q12" s="190"/>
+      <c r="R12" s="190"/>
+      <c r="S12" s="190"/>
+      <c r="T12" s="190"/>
+      <c r="U12" s="190"/>
+      <c r="V12" s="190"/>
+      <c r="W12" s="190"/>
+      <c r="X12" s="190"/>
+      <c r="Y12" s="190"/>
+      <c r="Z12" s="190"/>
+      <c r="AA12" s="190"/>
+      <c r="AB12" s="190"/>
+      <c r="AC12" s="190"/>
+      <c r="AD12" s="190"/>
+    </row>
+    <row r="13" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="65" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="66"/>
       <c r="D14" s="66"/>
       <c r="E14" s="66"/>
       <c r="F14" s="66"/>
       <c r="G14" s="66"/>
       <c r="H14" s="66"/>
       <c r="I14" s="66"/>
       <c r="J14" s="67"/>
       <c r="K14" s="67"/>
       <c r="L14" s="67"/>
       <c r="M14" s="67"/>
       <c r="N14" s="67"/>
       <c r="O14" s="66"/>
       <c r="P14" s="66"/>
       <c r="Q14" s="66"/>
       <c r="R14" s="66"/>
       <c r="S14" s="66"/>
       <c r="T14" s="66"/>
       <c r="U14" s="66"/>
       <c r="V14" s="66"/>
       <c r="W14" s="66"/>
       <c r="X14" s="66"/>
       <c r="Y14" s="66"/>
       <c r="Z14" s="66"/>
       <c r="AA14" s="66"/>
       <c r="AB14" s="66"/>
       <c r="AC14" s="66"/>
       <c r="AD14" s="66"/>
     </row>
-    <row r="15" spans="1:31" ht="17.25" customHeight="1">
+    <row r="15" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="66"/>
       <c r="B15" s="66"/>
       <c r="C15" s="66"/>
       <c r="D15" s="66"/>
       <c r="E15" s="66"/>
       <c r="F15" s="66"/>
       <c r="G15" s="66"/>
       <c r="H15" s="66"/>
       <c r="I15" s="66"/>
       <c r="J15" s="67"/>
       <c r="K15" s="67"/>
       <c r="L15" s="67"/>
       <c r="M15" s="67"/>
       <c r="N15" s="67"/>
       <c r="O15" s="66"/>
       <c r="P15" s="66"/>
       <c r="Q15" s="66"/>
       <c r="R15" s="66"/>
       <c r="S15" s="66"/>
       <c r="T15" s="66"/>
       <c r="U15" s="66"/>
       <c r="V15" s="66"/>
       <c r="W15" s="66"/>
       <c r="X15" s="66"/>
       <c r="Y15" s="66"/>
       <c r="Z15" s="66"/>
       <c r="AA15" s="66"/>
       <c r="AB15" s="66"/>
       <c r="AC15" s="66"/>
       <c r="AD15" s="66"/>
     </row>
-    <row r="16" spans="1:31" ht="17.25" customHeight="1">
+    <row r="16" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="66"/>
       <c r="B16" s="66"/>
       <c r="C16" s="66"/>
       <c r="D16" s="66"/>
       <c r="E16" s="66"/>
       <c r="F16" s="66"/>
       <c r="G16" s="66"/>
       <c r="H16" s="66"/>
       <c r="I16" s="66"/>
       <c r="J16" s="67"/>
       <c r="K16" s="67"/>
       <c r="L16" s="67"/>
       <c r="M16" s="67"/>
       <c r="N16" s="67"/>
       <c r="O16" s="66"/>
       <c r="P16" s="66"/>
       <c r="Q16" s="66"/>
       <c r="R16" s="66"/>
       <c r="S16" s="66"/>
       <c r="T16" s="66"/>
       <c r="U16" s="66"/>
       <c r="V16" s="66"/>
       <c r="W16" s="66"/>
       <c r="X16" s="66"/>
       <c r="Y16" s="66"/>
       <c r="Z16" s="66"/>
       <c r="AA16" s="66"/>
       <c r="AB16" s="66"/>
       <c r="AC16" s="66"/>
       <c r="AD16" s="66"/>
     </row>
-    <row r="17" spans="1:30" ht="17.25" customHeight="1">
-      <c r="A17" s="184" t="s">
+    <row r="17" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="190" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="184"/>
-[...31 lines deleted...]
-    <row r="20" spans="1:30" ht="17.25" customHeight="1">
+      <c r="B17" s="190"/>
+      <c r="C17" s="190"/>
+      <c r="D17" s="190"/>
+      <c r="E17" s="190"/>
+      <c r="F17" s="190"/>
+      <c r="G17" s="190"/>
+      <c r="H17" s="190"/>
+      <c r="I17" s="190"/>
+      <c r="J17" s="190"/>
+      <c r="K17" s="190"/>
+      <c r="L17" s="190"/>
+      <c r="M17" s="190"/>
+      <c r="N17" s="190"/>
+      <c r="O17" s="190"/>
+      <c r="P17" s="190"/>
+      <c r="Q17" s="190"/>
+      <c r="R17" s="190"/>
+      <c r="S17" s="190"/>
+      <c r="T17" s="190"/>
+      <c r="U17" s="190"/>
+      <c r="V17" s="190"/>
+      <c r="W17" s="190"/>
+      <c r="X17" s="190"/>
+      <c r="Y17" s="190"/>
+      <c r="Z17" s="190"/>
+      <c r="AA17" s="190"/>
+      <c r="AB17" s="190"/>
+      <c r="AC17" s="190"/>
+      <c r="AD17" s="190"/>
+    </row>
+    <row r="18" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="19" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="47" t="s">
         <v>49</v>
       </c>
       <c r="W20" s="35"/>
       <c r="X20" s="35"/>
       <c r="Y20" s="35"/>
       <c r="Z20" s="35"/>
       <c r="AA20" s="35"/>
     </row>
-    <row r="21" spans="1:30" ht="17.25" customHeight="1">
+    <row r="21" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="47" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="68"/>
       <c r="D21" s="69"/>
-      <c r="E21" s="173">
+      <c r="E21" s="179">
         <f>'別紙1-1「積算調書」'!I9</f>
         <v>0</v>
       </c>
-      <c r="F21" s="173"/>
-[...2 lines deleted...]
-      <c r="I21" s="173"/>
+      <c r="F21" s="179"/>
+      <c r="G21" s="179"/>
+      <c r="H21" s="179"/>
+      <c r="I21" s="179"/>
       <c r="J21" s="70" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="22" spans="1:30" ht="16.899999999999999" customHeight="1">
+    <row r="22" spans="1:30" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="47" t="s">
         <v>52</v>
       </c>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="47"/>
     </row>
-    <row r="23" spans="1:30" ht="17.25" customHeight="1">
-      <c r="C23" s="176" t="str">
+    <row r="23" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="182" t="str">
         <f>IF(提出書類一覧!$K$3="","",提出書類一覧!$K$3)</f>
         <v/>
       </c>
-      <c r="D23" s="176"/>
-[...23 lines deleted...]
-    <row r="24" spans="1:30" ht="17.25" customHeight="1" thickBot="1">
+      <c r="D23" s="182"/>
+      <c r="E23" s="182"/>
+      <c r="F23" s="182"/>
+      <c r="G23" s="182"/>
+      <c r="H23" s="182"/>
+      <c r="I23" s="182"/>
+      <c r="J23" s="182"/>
+      <c r="K23" s="182"/>
+      <c r="L23" s="182"/>
+      <c r="M23" s="182"/>
+      <c r="N23" s="182"/>
+      <c r="O23" s="182"/>
+      <c r="P23" s="182"/>
+      <c r="Q23" s="182"/>
+      <c r="R23" s="182"/>
+      <c r="S23" s="182"/>
+      <c r="T23" s="182"/>
+      <c r="U23" s="182"/>
+      <c r="V23" s="182"/>
+      <c r="W23" s="182"/>
+      <c r="X23" s="182"/>
+      <c r="Y23" s="182"/>
+      <c r="Z23" s="182"/>
+    </row>
+    <row r="24" spans="1:30" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="47" t="s">
         <v>53</v>
       </c>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="47"/>
     </row>
-    <row r="25" spans="1:30" ht="52.5" customHeight="1" thickBot="1">
-      <c r="C25" s="174" t="s">
+    <row r="25" spans="1:30" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C25" s="180" t="s">
         <v>6</v>
       </c>
-      <c r="D25" s="174"/>
-      <c r="E25" s="174" t="s">
+      <c r="D25" s="180"/>
+      <c r="E25" s="180" t="s">
         <v>7</v>
       </c>
-      <c r="F25" s="174"/>
-      <c r="G25" s="174" t="s">
+      <c r="F25" s="180"/>
+      <c r="G25" s="180" t="s">
         <v>8</v>
       </c>
-      <c r="H25" s="174"/>
-      <c r="I25" s="174" t="s">
+      <c r="H25" s="180"/>
+      <c r="I25" s="180" t="s">
         <v>9</v>
       </c>
-      <c r="J25" s="174"/>
-      <c r="K25" s="174" t="s">
+      <c r="J25" s="180"/>
+      <c r="K25" s="180" t="s">
         <v>10</v>
       </c>
-      <c r="L25" s="174"/>
-      <c r="M25" s="174" t="s">
+      <c r="L25" s="180"/>
+      <c r="M25" s="180" t="s">
         <v>54</v>
       </c>
-      <c r="N25" s="174"/>
-      <c r="O25" s="174" t="s">
+      <c r="N25" s="180"/>
+      <c r="O25" s="180" t="s">
         <v>12</v>
       </c>
-      <c r="P25" s="174"/>
-      <c r="Q25" s="174" t="s">
+      <c r="P25" s="180"/>
+      <c r="Q25" s="180" t="s">
         <v>55</v>
       </c>
-      <c r="R25" s="174"/>
-      <c r="S25" s="174" t="s">
+      <c r="R25" s="180"/>
+      <c r="S25" s="180" t="s">
         <v>14</v>
       </c>
-      <c r="T25" s="174"/>
-      <c r="U25" s="174" t="s">
+      <c r="T25" s="180"/>
+      <c r="U25" s="180" t="s">
         <v>56</v>
       </c>
-      <c r="V25" s="174"/>
-      <c r="W25" s="174" t="s">
+      <c r="V25" s="180"/>
+      <c r="W25" s="180" t="s">
         <v>16</v>
       </c>
-      <c r="X25" s="174"/>
-      <c r="Y25" s="174" t="s">
+      <c r="X25" s="180"/>
+      <c r="Y25" s="180" t="s">
         <v>57</v>
       </c>
-      <c r="Z25" s="174"/>
-[...2 lines deleted...]
-      <c r="C26" s="175" t="str">
+      <c r="Z25" s="180"/>
+    </row>
+    <row r="26" spans="1:30" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C26" s="181" t="str">
         <f>IF(提出書類一覧!H5="","",提出書類一覧!H5)</f>
         <v/>
       </c>
-      <c r="D26" s="175"/>
-      <c r="E26" s="175" t="str">
+      <c r="D26" s="181"/>
+      <c r="E26" s="181" t="str">
         <f>IF(提出書類一覧!I5="","",提出書類一覧!I5)</f>
         <v/>
       </c>
-      <c r="F26" s="175"/>
-      <c r="G26" s="175" t="str">
+      <c r="F26" s="181"/>
+      <c r="G26" s="181" t="str">
         <f>IF(提出書類一覧!J5="","",提出書類一覧!J5)</f>
         <v/>
       </c>
-      <c r="H26" s="175"/>
-      <c r="I26" s="175" t="str">
+      <c r="H26" s="181"/>
+      <c r="I26" s="181" t="str">
         <f>IF(提出書類一覧!K5="","",提出書類一覧!K5)</f>
         <v/>
       </c>
-      <c r="J26" s="175"/>
-      <c r="K26" s="175" t="str">
+      <c r="J26" s="181"/>
+      <c r="K26" s="181" t="str">
         <f>IF(提出書類一覧!L5="","",提出書類一覧!L5)</f>
         <v/>
       </c>
-      <c r="L26" s="175"/>
-      <c r="M26" s="175" t="str">
+      <c r="L26" s="181"/>
+      <c r="M26" s="181" t="str">
         <f>IF(提出書類一覧!M5="","",提出書類一覧!M5)</f>
         <v/>
       </c>
-      <c r="N26" s="175"/>
-      <c r="O26" s="175" t="str">
+      <c r="N26" s="181"/>
+      <c r="O26" s="181" t="str">
         <f>IF(提出書類一覧!N5="","",提出書類一覧!N5)</f>
         <v/>
       </c>
-      <c r="P26" s="175"/>
-      <c r="Q26" s="175" t="str">
+      <c r="P26" s="181"/>
+      <c r="Q26" s="181" t="str">
         <f>IF(提出書類一覧!O5="","",提出書類一覧!O5)</f>
         <v/>
       </c>
-      <c r="R26" s="175"/>
-      <c r="S26" s="175" t="str">
+      <c r="R26" s="181"/>
+      <c r="S26" s="181" t="str">
         <f>IF(提出書類一覧!P5="","",提出書類一覧!P5)</f>
         <v/>
       </c>
-      <c r="T26" s="175"/>
-      <c r="U26" s="175" t="str">
+      <c r="T26" s="181"/>
+      <c r="U26" s="181" t="str">
         <f>IF(提出書類一覧!Q5="","",提出書類一覧!Q5)</f>
         <v/>
       </c>
-      <c r="V26" s="175"/>
-      <c r="W26" s="175" t="str">
+      <c r="V26" s="181"/>
+      <c r="W26" s="181" t="str">
         <f>IF(提出書類一覧!R5="","",提出書類一覧!R5)</f>
         <v/>
       </c>
-      <c r="X26" s="175"/>
-      <c r="Y26" s="175" t="str">
+      <c r="X26" s="181"/>
+      <c r="Y26" s="181" t="str">
         <f>IF(提出書類一覧!S5="","",提出書類一覧!S5)</f>
         <v/>
       </c>
-      <c r="Z26" s="175"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:30" ht="17.25" customHeight="1">
+      <c r="Z26" s="181"/>
+    </row>
+    <row r="27" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="47" t="s">
         <v>58</v>
       </c>
       <c r="J27" s="47"/>
       <c r="K27" s="47"/>
       <c r="L27" s="47"/>
       <c r="M27" s="47"/>
       <c r="N27" s="47"/>
     </row>
-    <row r="28" spans="1:30" ht="17.25" customHeight="1">
-      <c r="C28" s="168" t="str">
+    <row r="28" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="174" t="str">
         <f>IF(提出書類一覧!$H$3="","",提出書類一覧!$H$3)</f>
         <v/>
       </c>
-      <c r="D28" s="168"/>
-[...12 lines deleted...]
-    <row r="29" spans="1:30" ht="17.25" customHeight="1">
+      <c r="D28" s="174"/>
+      <c r="E28" s="174"/>
+      <c r="F28" s="174"/>
+      <c r="G28" s="174"/>
+      <c r="H28" s="174"/>
+      <c r="I28" s="174"/>
+      <c r="J28" s="174"/>
+      <c r="K28" s="174"/>
+      <c r="L28" s="174"/>
+      <c r="M28" s="174"/>
+      <c r="N28" s="174"/>
+      <c r="O28" s="174"/>
+    </row>
+    <row r="29" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="47" t="s">
         <v>59</v>
       </c>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="47"/>
       <c r="N29" s="47"/>
     </row>
-    <row r="30" spans="1:30" ht="17.25" customHeight="1">
-[...25 lines deleted...]
-    <row r="31" spans="1:30" ht="17.25" customHeight="1">
+    <row r="30" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="182"/>
+      <c r="D30" s="182"/>
+      <c r="E30" s="182"/>
+      <c r="F30" s="182"/>
+      <c r="G30" s="182"/>
+      <c r="H30" s="182"/>
+      <c r="I30" s="182"/>
+      <c r="J30" s="182"/>
+      <c r="K30" s="182"/>
+      <c r="L30" s="182"/>
+      <c r="M30" s="182"/>
+      <c r="N30" s="182"/>
+      <c r="O30" s="182"/>
+      <c r="P30" s="182"/>
+      <c r="Q30" s="182"/>
+      <c r="R30" s="182"/>
+      <c r="S30" s="182"/>
+      <c r="T30" s="182"/>
+      <c r="U30" s="182"/>
+      <c r="V30" s="182"/>
+      <c r="W30" s="182"/>
+      <c r="X30" s="182"/>
+      <c r="Y30" s="182"/>
+      <c r="Z30" s="182"/>
+    </row>
+    <row r="31" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="47" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="32" spans="1:30" ht="17.25" customHeight="1">
+    <row r="32" spans="1:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="47" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="33" spans="2:30" ht="17.25" customHeight="1">
+    <row r="33" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="47" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="34" spans="2:30" ht="17.25" customHeight="1">
+    <row r="34" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="47" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="35" spans="2:30" ht="17.25" customHeight="1">
+    <row r="35" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="47" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="36" spans="2:30" ht="17.25" customHeight="1">
+    <row r="36" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="47" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="37" spans="2:30" ht="17.25" customHeight="1">
+    <row r="37" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="47" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="38" spans="2:30" ht="17.25" customHeight="1">
+    <row r="38" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="47" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="39" spans="2:30" ht="17.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="T40" s="169" t="s">
+    <row r="39" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T40" s="175" t="s">
         <v>68</v>
       </c>
-      <c r="U40" s="169"/>
-[...11 lines deleted...]
-      <c r="T41" s="169" t="s">
+      <c r="U40" s="175"/>
+      <c r="V40" s="175"/>
+      <c r="W40" s="175"/>
+      <c r="X40" s="175"/>
+      <c r="Y40" s="175"/>
+      <c r="Z40" s="175"/>
+      <c r="AA40" s="175"/>
+      <c r="AB40" s="175"/>
+      <c r="AC40" s="175"/>
+      <c r="AD40" s="175"/>
+    </row>
+    <row r="41" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T41" s="175" t="s">
         <v>69</v>
       </c>
-      <c r="U41" s="169"/>
-[...24 lines deleted...]
-      <c r="T43" s="177" t="s">
+      <c r="U41" s="175"/>
+      <c r="V41" s="175"/>
+      <c r="W41" s="193"/>
+      <c r="X41" s="193"/>
+      <c r="Y41" s="193"/>
+      <c r="Z41" s="193"/>
+      <c r="AA41" s="193"/>
+      <c r="AB41" s="193"/>
+      <c r="AC41" s="193"/>
+      <c r="AD41" s="193"/>
+    </row>
+    <row r="42" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T42" s="175"/>
+      <c r="U42" s="175"/>
+      <c r="V42" s="175"/>
+      <c r="W42" s="193"/>
+      <c r="X42" s="193"/>
+      <c r="Y42" s="193"/>
+      <c r="Z42" s="193"/>
+      <c r="AA42" s="193"/>
+      <c r="AB42" s="193"/>
+      <c r="AC42" s="193"/>
+      <c r="AD42" s="193"/>
+    </row>
+    <row r="43" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T43" s="183" t="s">
         <v>70</v>
       </c>
-      <c r="U43" s="178"/>
-[...11 lines deleted...]
-      <c r="T44" s="177" t="s">
+      <c r="U43" s="184"/>
+      <c r="V43" s="185"/>
+      <c r="W43" s="186"/>
+      <c r="X43" s="187"/>
+      <c r="Y43" s="187"/>
+      <c r="Z43" s="187"/>
+      <c r="AA43" s="187"/>
+      <c r="AB43" s="187"/>
+      <c r="AC43" s="187"/>
+      <c r="AD43" s="188"/>
+    </row>
+    <row r="44" spans="2:30" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T44" s="183" t="s">
         <v>71</v>
       </c>
-      <c r="U44" s="178"/>
-[...11 lines deleted...]
-      <c r="T45" s="177" t="s">
+      <c r="U44" s="184"/>
+      <c r="V44" s="185"/>
+      <c r="W44" s="186"/>
+      <c r="X44" s="187"/>
+      <c r="Y44" s="187"/>
+      <c r="Z44" s="187"/>
+      <c r="AA44" s="187"/>
+      <c r="AB44" s="187"/>
+      <c r="AC44" s="187"/>
+      <c r="AD44" s="188"/>
+    </row>
+    <row r="45" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T45" s="183" t="s">
         <v>72</v>
       </c>
-      <c r="U45" s="178"/>
-[...8 lines deleted...]
-      <c r="AD45" s="182"/>
+      <c r="U45" s="184"/>
+      <c r="V45" s="185"/>
+      <c r="W45" s="186"/>
+      <c r="X45" s="187"/>
+      <c r="Y45" s="187"/>
+      <c r="Z45" s="187"/>
+      <c r="AA45" s="187"/>
+      <c r="AB45" s="187"/>
+      <c r="AC45" s="187"/>
+      <c r="AD45" s="188"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="46">
     <mergeCell ref="T41:V42"/>
     <mergeCell ref="W41:AD42"/>
     <mergeCell ref="T43:V43"/>
     <mergeCell ref="W43:AD43"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C30:Z30"/>
     <mergeCell ref="Y26:Z26"/>
     <mergeCell ref="W25:X25"/>
     <mergeCell ref="M26:N26"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="E26:F26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="I26:J26"/>
     <mergeCell ref="K26:L26"/>
     <mergeCell ref="M25:N25"/>
     <mergeCell ref="O26:P26"/>
     <mergeCell ref="T44:V44"/>
     <mergeCell ref="W44:AD44"/>
     <mergeCell ref="T45:V45"/>
     <mergeCell ref="X1:AD1"/>
     <mergeCell ref="K25:L25"/>
@@ -8265,794 +8446,796 @@
     <mergeCell ref="U26:V26"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <dataValidations xWindow="169" yWindow="690" count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="自動入力されます" sqref="E21:I21" xr:uid="{00000000-0002-0000-0100-000000000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="87" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L14"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A9" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.5703125" style="72" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="27.42578125" style="72" customWidth="1"/>
+    <col min="1" max="1" width="1.5546875" style="72" customWidth="1"/>
+    <col min="2" max="2" width="21.44140625" style="72" customWidth="1"/>
+    <col min="3" max="9" width="16.44140625" style="72" customWidth="1"/>
+    <col min="10" max="10" width="27.44140625" style="72" customWidth="1"/>
     <col min="11" max="12" width="9" style="72" customWidth="1"/>
-    <col min="13" max="13" width="10.7109375" style="72" customWidth="1"/>
+    <col min="13" max="13" width="10.6640625" style="72" customWidth="1"/>
     <col min="14" max="16384" width="9" style="72"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="25.15" customHeight="1">
+    <row r="1" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="71"/>
       <c r="B1" s="71" t="s">
         <v>73</v>
       </c>
       <c r="C1" s="91" t="s">
         <v>74</v>
       </c>
       <c r="D1" s="71"/>
       <c r="F1" s="73"/>
       <c r="G1" s="74" t="s">
         <v>75</v>
       </c>
-      <c r="H1" s="189" t="str">
+      <c r="H1" s="195" t="str">
         <f>IF(提出書類一覧!$C$3="","",提出書類一覧!$C$3)</f>
         <v/>
       </c>
-      <c r="I1" s="189"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:12" ht="25.15" customHeight="1">
+      <c r="I1" s="195"/>
+      <c r="J1" s="195"/>
+    </row>
+    <row r="2" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F2" s="73"/>
       <c r="G2" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="H2" s="189" t="str">
+      <c r="H2" s="195" t="str">
         <f>IF(提出書類一覧!$K$3="","",提出書類一覧!$K$3)</f>
         <v/>
       </c>
-      <c r="I2" s="189"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:12" ht="24" customHeight="1">
+      <c r="I2" s="195"/>
+      <c r="J2" s="195"/>
+    </row>
+    <row r="3" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F3" s="73"/>
       <c r="G3" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="H3" s="192"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:12" ht="30" customHeight="1">
+      <c r="H3" s="198"/>
+      <c r="I3" s="198"/>
+      <c r="J3" s="198"/>
+    </row>
+    <row r="4" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="84"/>
       <c r="F4" s="73"/>
       <c r="H4" s="75"/>
       <c r="I4" s="75"/>
       <c r="J4" s="76"/>
     </row>
-    <row r="5" spans="1:12" s="75" customFormat="1" ht="41.65" customHeight="1">
-      <c r="B5" s="190"/>
+    <row r="5" spans="1:12" s="75" customFormat="1" ht="41.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="196"/>
       <c r="C5" s="126" t="s">
         <v>78</v>
       </c>
       <c r="D5" s="78" t="s">
         <v>79</v>
       </c>
       <c r="E5" s="126" t="s">
         <v>80</v>
       </c>
       <c r="F5" s="77" t="s">
         <v>81</v>
       </c>
       <c r="G5" s="78" t="s">
         <v>82</v>
       </c>
       <c r="H5" s="78" t="s">
         <v>83</v>
       </c>
       <c r="I5" s="78" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="78" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="75" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B6" s="191"/>
+    <row r="6" spans="1:12" s="75" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="197"/>
       <c r="C6" s="80" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="80" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="79" t="s">
         <v>88</v>
       </c>
       <c r="F6" s="79" t="s">
         <v>89</v>
       </c>
       <c r="G6" s="80" t="s">
         <v>90</v>
       </c>
       <c r="H6" s="81" t="s">
         <v>91</v>
       </c>
       <c r="I6" s="81" t="s">
         <v>92</v>
       </c>
       <c r="J6" s="130"/>
     </row>
-    <row r="7" spans="1:12" s="75" customFormat="1" ht="79.5" customHeight="1">
+    <row r="7" spans="1:12" s="75" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="85" t="s">
         <v>93</v>
       </c>
       <c r="C7" s="115">
         <f>SUMIF('別紙1-2「内訳書」'!B:B,LEFT(B7,1),'別紙1-2「内訳書」'!E:E)</f>
         <v>0</v>
       </c>
       <c r="D7" s="33"/>
       <c r="E7" s="27" t="str">
         <f>IF(C7=0,"",C7-D7)</f>
         <v/>
       </c>
       <c r="F7" s="27" t="str">
         <f>IFERROR(VLOOKUP(H3,データセット!C:E,2),"")</f>
         <v/>
       </c>
       <c r="G7" s="27" t="str">
         <f>IF(E7="","",MIN(E7,F7))</f>
         <v/>
       </c>
       <c r="H7" s="116">
         <v>0.75</v>
       </c>
       <c r="I7" s="129" t="str">
         <f>IF(G7="","",ROUNDDOWN(G7*H7,-3))</f>
         <v/>
       </c>
       <c r="J7" s="132"/>
       <c r="K7" s="36"/>
       <c r="L7" s="37"/>
     </row>
-    <row r="8" spans="1:12" s="75" customFormat="1" ht="79.5" customHeight="1">
+    <row r="8" spans="1:12" s="75" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="88" t="s">
         <v>94</v>
       </c>
       <c r="C8" s="115">
         <f>SUMIF('別紙1-2「内訳書」'!B:B,LEFT(B8,1),'別紙1-2「内訳書」'!E:E)</f>
         <v>0</v>
       </c>
       <c r="D8" s="89"/>
       <c r="E8" s="27" t="str">
         <f>IF(C8=0,"",C8-D8)</f>
         <v/>
       </c>
       <c r="F8" s="90" t="str">
         <f>IFERROR(VLOOKUP(H3,データセット!C:E,3),"")</f>
         <v/>
       </c>
       <c r="G8" s="90" t="str">
         <f>IF(E8="","",MIN(E8,F8))</f>
         <v/>
       </c>
       <c r="H8" s="117">
         <v>0.75</v>
       </c>
       <c r="I8" s="34" t="str">
         <f>IF(G8="","",ROUNDDOWN(G8*H8,-3))</f>
         <v/>
       </c>
       <c r="J8" s="131"/>
       <c r="K8" s="36"/>
       <c r="L8" s="37"/>
     </row>
-    <row r="9" spans="1:12" s="38" customFormat="1" ht="35.25" customHeight="1">
-      <c r="B9" s="193" t="s">
+    <row r="9" spans="1:12" s="38" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="199" t="s">
         <v>95</v>
       </c>
-      <c r="C9" s="193"/>
-[...4 lines deleted...]
-      <c r="H9" s="193"/>
+      <c r="C9" s="199"/>
+      <c r="D9" s="199"/>
+      <c r="E9" s="199"/>
+      <c r="F9" s="199"/>
+      <c r="G9" s="199"/>
+      <c r="H9" s="199"/>
       <c r="I9" s="93">
         <f>SUM(I7:I8)</f>
         <v>0</v>
       </c>
       <c r="J9" s="33"/>
       <c r="K9" s="36"/>
       <c r="L9" s="37"/>
     </row>
-    <row r="10" spans="1:12" s="38" customFormat="1" ht="25.5" customHeight="1">
-      <c r="B10" s="188" t="s">
+    <row r="10" spans="1:12" s="38" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="194" t="s">
         <v>96</v>
       </c>
-      <c r="C10" s="188"/>
-[...6 lines deleted...]
-      <c r="J10" s="188"/>
+      <c r="C10" s="194"/>
+      <c r="D10" s="194"/>
+      <c r="E10" s="194"/>
+      <c r="F10" s="194"/>
+      <c r="G10" s="194"/>
+      <c r="H10" s="194"/>
+      <c r="I10" s="194"/>
+      <c r="J10" s="194"/>
       <c r="K10" s="36"/>
       <c r="L10" s="37"/>
     </row>
-    <row r="11" spans="1:12" s="38" customFormat="1" ht="25.5" customHeight="1">
-      <c r="B11" s="188" t="s">
+    <row r="11" spans="1:12" s="38" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="194" t="s">
         <v>97</v>
       </c>
-      <c r="C11" s="188"/>
-[...6 lines deleted...]
-      <c r="J11" s="188"/>
+      <c r="C11" s="194"/>
+      <c r="D11" s="194"/>
+      <c r="E11" s="194"/>
+      <c r="F11" s="194"/>
+      <c r="G11" s="194"/>
+      <c r="H11" s="194"/>
+      <c r="I11" s="194"/>
+      <c r="J11" s="194"/>
       <c r="K11" s="36"/>
       <c r="L11" s="37"/>
     </row>
-    <row r="12" spans="1:12" ht="25.5" customHeight="1">
-      <c r="B12" s="188" t="s">
+    <row r="12" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="194" t="s">
         <v>98</v>
       </c>
-      <c r="C12" s="188"/>
-[...9 lines deleted...]
-      <c r="B13" s="188" t="s">
+      <c r="C12" s="194"/>
+      <c r="D12" s="194"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="194"/>
+      <c r="G12" s="194"/>
+      <c r="H12" s="194"/>
+      <c r="I12" s="194"/>
+      <c r="J12" s="194"/>
+    </row>
+    <row r="13" spans="1:12" s="82" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="194" t="s">
         <v>99</v>
       </c>
-      <c r="C13" s="188"/>
-[...8 lines deleted...]
-    <row r="14" spans="1:12" s="82" customFormat="1" ht="14.25" customHeight="1">
+      <c r="C13" s="194"/>
+      <c r="D13" s="194"/>
+      <c r="E13" s="194"/>
+      <c r="F13" s="194"/>
+      <c r="G13" s="194"/>
+      <c r="H13" s="194"/>
+      <c r="I13" s="194"/>
+      <c r="J13" s="194"/>
+    </row>
+    <row r="14" spans="1:12" s="82" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="9">
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="B9:H9"/>
   </mergeCells>
   <phoneticPr fontId="11"/>
   <dataValidations xWindow="549" yWindow="245" count="2">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="自動入力されます" sqref="H1:H2 E7:G8 J8:J9" xr:uid="{00000000-0002-0000-0200-000001000000}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="C7:C8" xr:uid="{00000000-0002-0000-0200-000002000000}"/>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.31496062992125984" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="56" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="549" yWindow="245" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CE8D5CD1-87D5-4EE1-BD1C-7BF9746D397B}">
           <x14:formula1>
             <xm:f>データセット!$C$2:$C$7</xm:f>
           </x14:formula1>
           <xm:sqref>H3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35753C29-4E5D-4421-8BC1-4BA0C11FE5F4}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G33"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A21" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="R32" sqref="R32"/>
+    <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="37.28515625" style="23" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="23" customWidth="1"/>
+    <col min="2" max="2" width="9.33203125" style="23" customWidth="1"/>
+    <col min="3" max="4" width="24.44140625" style="23" customWidth="1"/>
+    <col min="5" max="5" width="27.6640625" style="23" customWidth="1"/>
+    <col min="6" max="6" width="37.33203125" style="23" customWidth="1"/>
     <col min="7" max="16384" width="9" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="16.149999999999999">
+    <row r="1" spans="1:7" ht="16.2" x14ac:dyDescent="0.2">
       <c r="A1" s="28" t="s">
         <v>100</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="31" t="s">
         <v>76</v>
       </c>
-      <c r="E1" s="195" t="str">
+      <c r="E1" s="138" t="str">
         <f>IF(提出書類一覧!K3="","",提出書類一覧!K3)</f>
         <v/>
       </c>
-      <c r="F1" s="196"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:7" ht="34.5" customHeight="1">
+      <c r="F1" s="139"/>
+    </row>
+    <row r="2" spans="1:7" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
     </row>
-    <row r="3" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A3" s="194" t="s">
+    <row r="3" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="137" t="s">
         <v>101</v>
       </c>
-      <c r="B3" s="194"/>
-[...3 lines deleted...]
-      <c r="F3" s="194"/>
+      <c r="B3" s="137"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="137"/>
+      <c r="E3" s="137"/>
+      <c r="F3" s="137"/>
       <c r="G3" s="24"/>
     </row>
-    <row r="4" spans="1:7" ht="24" customHeight="1">
+    <row r="4" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
     </row>
-    <row r="5" spans="1:7" ht="18" customHeight="1">
+    <row r="5" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
     </row>
-    <row r="6" spans="1:7" ht="16.5" customHeight="1" thickBot="1">
+    <row r="6" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="28"/>
       <c r="B6" s="28"/>
       <c r="C6" s="28"/>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
       <c r="F6" s="29" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="26" customFormat="1" ht="29.25" customHeight="1" thickBot="1">
+    <row r="7" spans="1:7" s="26" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="106" t="s">
         <v>103</v>
       </c>
       <c r="B7" s="107" t="s">
         <v>104</v>
       </c>
       <c r="C7" s="107" t="s">
         <v>105</v>
       </c>
       <c r="D7" s="107" t="s">
         <v>106</v>
       </c>
       <c r="E7" s="107" t="s">
         <v>107</v>
       </c>
       <c r="F7" s="108" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="21" customHeight="1">
+    <row r="8" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="102" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="103"/>
       <c r="C8" s="104"/>
       <c r="D8" s="104"/>
       <c r="E8" s="30">
         <f t="shared" ref="E8:E22" si="0">C8*D8</f>
         <v>0</v>
       </c>
       <c r="F8" s="105"/>
     </row>
-    <row r="9" spans="1:7" ht="21" customHeight="1">
+    <row r="9" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="95" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="92"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F9" s="96"/>
     </row>
-    <row r="10" spans="1:7" ht="21" customHeight="1">
+    <row r="10" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="95" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="92"/>
       <c r="C10" s="32"/>
       <c r="D10" s="32"/>
       <c r="E10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F10" s="96"/>
     </row>
-    <row r="11" spans="1:7" ht="21" customHeight="1">
+    <row r="11" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="95"/>
       <c r="B11" s="92"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="30">
         <f t="shared" ref="E11:E18" si="1">C11*D11</f>
         <v>0</v>
       </c>
       <c r="F11" s="96"/>
     </row>
-    <row r="12" spans="1:7" ht="21" customHeight="1">
+    <row r="12" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="95"/>
       <c r="B12" s="92"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F12" s="96"/>
     </row>
-    <row r="13" spans="1:7" ht="21" customHeight="1">
+    <row r="13" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="95"/>
       <c r="B13" s="92"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F13" s="96"/>
     </row>
-    <row r="14" spans="1:7" ht="21" customHeight="1">
+    <row r="14" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="95"/>
       <c r="B14" s="92"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F14" s="96"/>
     </row>
-    <row r="15" spans="1:7" ht="21" customHeight="1">
+    <row r="15" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="95"/>
       <c r="B15" s="92"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F15" s="96"/>
     </row>
-    <row r="16" spans="1:7" ht="21" customHeight="1">
+    <row r="16" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="95"/>
       <c r="B16" s="92"/>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F16" s="96"/>
     </row>
-    <row r="17" spans="1:6" ht="21" customHeight="1">
+    <row r="17" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="95"/>
       <c r="B17" s="92"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F17" s="96"/>
     </row>
-    <row r="18" spans="1:6" ht="21" customHeight="1">
+    <row r="18" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="95"/>
       <c r="B18" s="92"/>
       <c r="C18" s="32"/>
       <c r="D18" s="32"/>
       <c r="E18" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F18" s="96"/>
     </row>
-    <row r="19" spans="1:6" ht="21" customHeight="1">
+    <row r="19" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="95"/>
       <c r="B19" s="92"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="96"/>
     </row>
-    <row r="20" spans="1:6" ht="21" customHeight="1">
+    <row r="20" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="95"/>
       <c r="B20" s="92"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="96"/>
     </row>
-    <row r="21" spans="1:6" ht="21" customHeight="1">
+    <row r="21" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="95"/>
       <c r="B21" s="92"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="96"/>
     </row>
-    <row r="22" spans="1:6" ht="21" customHeight="1">
+    <row r="22" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="95"/>
       <c r="B22" s="92"/>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="96"/>
     </row>
-    <row r="23" spans="1:6" ht="21" customHeight="1">
+    <row r="23" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="95"/>
       <c r="B23" s="92"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="30">
         <f t="shared" ref="E23:E26" si="2">C23*D23</f>
         <v>0</v>
       </c>
       <c r="F23" s="96"/>
     </row>
-    <row r="24" spans="1:6" ht="21" customHeight="1">
+    <row r="24" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="95"/>
       <c r="B24" s="92"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F24" s="96"/>
     </row>
-    <row r="25" spans="1:6" ht="21" customHeight="1">
+    <row r="25" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="95"/>
       <c r="B25" s="92"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F25" s="96"/>
     </row>
-    <row r="26" spans="1:6" ht="21" customHeight="1" thickBot="1">
+    <row r="26" spans="1:6" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="95"/>
       <c r="B26" s="92"/>
       <c r="C26" s="32"/>
       <c r="D26" s="32"/>
       <c r="E26" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F26" s="96"/>
     </row>
-    <row r="27" spans="1:6" ht="27.75" customHeight="1">
+    <row r="27" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="113" t="s">
         <v>112</v>
       </c>
       <c r="B27" s="94" t="s">
         <v>113</v>
       </c>
       <c r="C27" s="109" t="s">
         <v>114</v>
       </c>
       <c r="D27" s="109" t="s">
         <v>114</v>
       </c>
       <c r="E27" s="110">
         <f>SUMIF(B8:B26,LEFT(A27,1),E8:E26)</f>
         <v>0</v>
       </c>
       <c r="F27" s="111"/>
     </row>
-    <row r="28" spans="1:6" ht="27.75" customHeight="1" thickBot="1">
+    <row r="28" spans="1:6" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="114" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="98" t="s">
         <v>113</v>
       </c>
       <c r="C28" s="99" t="s">
         <v>114</v>
       </c>
       <c r="D28" s="99" t="s">
         <v>114</v>
       </c>
       <c r="E28" s="112">
         <f>SUMIF(B8:B26,LEFT(A28,1),E8:E26)</f>
         <v>0</v>
       </c>
       <c r="F28" s="101"/>
     </row>
-    <row r="29" spans="1:6" ht="27.75" customHeight="1" thickBot="1">
+    <row r="29" spans="1:6" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="97" t="s">
         <v>116</v>
       </c>
       <c r="B29" s="98" t="s">
         <v>113</v>
       </c>
       <c r="C29" s="99" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="99" t="s">
         <v>114</v>
       </c>
       <c r="E29" s="100">
         <f>SUM(E27:E28)</f>
         <v>0</v>
       </c>
       <c r="F29" s="101"/>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="23" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="23" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="33" spans="1:1">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A33" s="23" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="E1:F1"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <dataValidations count="2">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="自動入力されます" sqref="E1" xr:uid="{B42A053A-807F-47C9-A5B3-C960CB97BDBB}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B8:B28" xr:uid="{557CFD92-4741-40CE-9918-87FC21C25347}">
       <formula1>"①,②"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.49" right="0.39" top="0.6" bottom="0.21" header="0.51181102362204722" footer="0.21"/>
-  <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E61ADA2-4310-4D81-BAF1-77D3FDF40243}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O18"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I9" sqref="I9"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.15"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.42578125" style="120" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="15" width="5.7109375" style="119" customWidth="1"/>
+    <col min="1" max="1" width="2.44140625" style="120" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="47" bestFit="1" customWidth="1"/>
+    <col min="4" max="15" width="5.6640625" style="119" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="25.9" customHeight="1">
+    <row r="1" spans="1:15" ht="25.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="118" t="s">
         <v>121</v>
       </c>
-      <c r="H1" s="197" t="s">
+      <c r="H1" s="200" t="s">
         <v>76</v>
       </c>
-      <c r="I1" s="197"/>
-      <c r="J1" s="189" t="str">
+      <c r="I1" s="200"/>
+      <c r="J1" s="195" t="str">
         <f>IF(提出書類一覧!K3="","",提出書類一覧!K3)</f>
         <v/>
       </c>
-      <c r="K1" s="189"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:15" ht="18.75" customHeight="1" thickBot="1">
+      <c r="K1" s="195"/>
+      <c r="L1" s="195"/>
+      <c r="M1" s="195"/>
+      <c r="N1" s="195"/>
+      <c r="O1" s="195"/>
+    </row>
+    <row r="2" spans="1:15" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="121"/>
       <c r="C2" s="121"/>
       <c r="D2" s="122">
         <f>COUNTIF(D5:D1001,"〇")</f>
         <v>1</v>
       </c>
       <c r="E2" s="122">
         <f t="shared" ref="E2:O2" si="0">COUNTIF(E5:E1001,"〇")</f>
         <v>1</v>
       </c>
       <c r="F2" s="122">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G2" s="122">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="H2" s="122">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I2" s="122">
         <f t="shared" si="0"/>
         <v>0</v>
@@ -9060,333 +9243,333 @@
       <c r="J2" s="122">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K2" s="122">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L2" s="122">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M2" s="122">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N2" s="122">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O2" s="122">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
-      <c r="A3" s="202" t="s">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A3" s="205" t="s">
         <v>122</v>
       </c>
-      <c r="B3" s="200" t="s">
+      <c r="B3" s="203" t="s">
         <v>70</v>
       </c>
-      <c r="C3" s="200" t="s">
+      <c r="C3" s="203" t="s">
         <v>123</v>
       </c>
-      <c r="D3" s="198" t="s">
+      <c r="D3" s="201" t="s">
         <v>124</v>
       </c>
-      <c r="E3" s="198"/>
-[...14 lines deleted...]
-      <c r="C4" s="201"/>
+      <c r="E3" s="201"/>
+      <c r="F3" s="201"/>
+      <c r="G3" s="201"/>
+      <c r="H3" s="201"/>
+      <c r="I3" s="201"/>
+      <c r="J3" s="201"/>
+      <c r="K3" s="201"/>
+      <c r="L3" s="201"/>
+      <c r="M3" s="201"/>
+      <c r="N3" s="201"/>
+      <c r="O3" s="202"/>
+    </row>
+    <row r="4" spans="1:15" ht="147" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="206"/>
+      <c r="B4" s="204"/>
+      <c r="C4" s="204"/>
       <c r="D4" s="123" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="123" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="123" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="123" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="123" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="123" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="123" t="s">
         <v>12</v>
       </c>
       <c r="K4" s="123" t="s">
         <v>13</v>
       </c>
       <c r="L4" s="123" t="s">
         <v>14</v>
       </c>
       <c r="M4" s="123" t="s">
         <v>15</v>
       </c>
       <c r="N4" s="123" t="s">
         <v>16</v>
       </c>
       <c r="O4" s="124" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:15" ht="21" customHeight="1">
+    <row r="5" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="125">
         <v>1</v>
       </c>
       <c r="B5" s="135" t="s">
         <v>125</v>
       </c>
       <c r="C5" s="135" t="s">
         <v>126</v>
       </c>
       <c r="D5" s="136" t="s">
         <v>127</v>
       </c>
       <c r="E5" s="136" t="s">
         <v>127</v>
       </c>
       <c r="F5" s="136"/>
       <c r="G5" s="136" t="s">
         <v>127</v>
       </c>
       <c r="H5" s="136"/>
       <c r="I5" s="136"/>
       <c r="J5" s="136"/>
       <c r="K5" s="136"/>
       <c r="L5" s="136"/>
       <c r="M5" s="136"/>
       <c r="N5" s="136"/>
       <c r="O5" s="136"/>
     </row>
-    <row r="6" spans="1:15" ht="21" customHeight="1">
+    <row r="6" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="134">
         <v>2</v>
       </c>
       <c r="B6" s="135"/>
       <c r="C6" s="135"/>
       <c r="D6" s="136"/>
       <c r="E6" s="136"/>
       <c r="F6" s="136"/>
       <c r="G6" s="136"/>
       <c r="H6" s="136"/>
       <c r="I6" s="136"/>
       <c r="J6" s="136"/>
       <c r="K6" s="136"/>
       <c r="L6" s="136"/>
       <c r="M6" s="136"/>
       <c r="N6" s="136"/>
       <c r="O6" s="136"/>
     </row>
-    <row r="7" spans="1:15" ht="21" customHeight="1">
+    <row r="7" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="134">
         <v>3</v>
       </c>
       <c r="B7" s="135"/>
       <c r="C7" s="135"/>
       <c r="D7" s="136"/>
       <c r="E7" s="136"/>
       <c r="F7" s="136"/>
       <c r="G7" s="136"/>
       <c r="H7" s="136"/>
       <c r="I7" s="136"/>
       <c r="J7" s="136"/>
       <c r="K7" s="136"/>
       <c r="L7" s="136"/>
       <c r="M7" s="136"/>
       <c r="N7" s="136"/>
       <c r="O7" s="136"/>
     </row>
-    <row r="8" spans="1:15" ht="21" customHeight="1"/>
-[...9 lines deleted...]
-    <row r="18" ht="21" customHeight="1"/>
+    <row r="8" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="9" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="17" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="J1:O1"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="D3:O3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:C4"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A8:O1001">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>$A8&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D2:O2">
     <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThanOrEqual">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5:O104" xr:uid="{BCE32780-559B-4329-BEC6-FBFC4B264055}">
       <formula1>"〇"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="自動入力されます" sqref="J1" xr:uid="{ACEC82FE-4462-4C97-83C0-8262EA53ED07}"/>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:BG63"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A41" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="CI63" sqref="CI63"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="180" width="1.5703125" customWidth="1"/>
+    <col min="1" max="180" width="1.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:54" s="1" customFormat="1" ht="26.65" customHeight="1">
+    <row r="1" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:54" s="1" customFormat="1" ht="26.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AF3" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="AG3" s="214">
+      <c r="AG3" s="226">
         <f>提出書類一覧!K3</f>
         <v>0</v>
       </c>
-      <c r="AH3" s="214"/>
-[...22 lines deleted...]
-      <c r="A5" s="215" t="s">
+      <c r="AH3" s="226"/>
+      <c r="AI3" s="226"/>
+      <c r="AJ3" s="226"/>
+      <c r="AK3" s="226"/>
+      <c r="AL3" s="226"/>
+      <c r="AM3" s="226"/>
+      <c r="AN3" s="226"/>
+      <c r="AO3" s="226"/>
+      <c r="AP3" s="226"/>
+      <c r="AQ3" s="226"/>
+      <c r="AR3" s="226"/>
+      <c r="AS3" s="226"/>
+      <c r="AT3" s="226"/>
+      <c r="AU3" s="226"/>
+      <c r="AV3" s="226"/>
+      <c r="AW3" s="226"/>
+      <c r="AX3" s="226"/>
+      <c r="AY3" s="226"/>
+      <c r="AZ3" s="226"/>
+      <c r="BA3" s="226"/>
+    </row>
+    <row r="4" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="227" t="s">
         <v>129</v>
       </c>
-      <c r="B5" s="215"/>
-[...55 lines deleted...]
-    <row r="8" spans="1:54" s="1" customFormat="1">
+      <c r="B5" s="227"/>
+      <c r="C5" s="227"/>
+      <c r="D5" s="227"/>
+      <c r="E5" s="227"/>
+      <c r="F5" s="227"/>
+      <c r="G5" s="227"/>
+      <c r="H5" s="227"/>
+      <c r="I5" s="227"/>
+      <c r="J5" s="227"/>
+      <c r="K5" s="227"/>
+      <c r="L5" s="227"/>
+      <c r="M5" s="227"/>
+      <c r="N5" s="227"/>
+      <c r="O5" s="227"/>
+      <c r="P5" s="227"/>
+      <c r="Q5" s="227"/>
+      <c r="R5" s="227"/>
+      <c r="S5" s="227"/>
+      <c r="T5" s="227"/>
+      <c r="U5" s="227"/>
+      <c r="V5" s="227"/>
+      <c r="W5" s="227"/>
+      <c r="X5" s="227"/>
+      <c r="Y5" s="227"/>
+      <c r="Z5" s="227"/>
+      <c r="AA5" s="227"/>
+      <c r="AB5" s="227"/>
+      <c r="AC5" s="227"/>
+      <c r="AD5" s="227"/>
+      <c r="AE5" s="227"/>
+      <c r="AF5" s="227"/>
+      <c r="AG5" s="227"/>
+      <c r="AH5" s="227"/>
+      <c r="AI5" s="227"/>
+      <c r="AJ5" s="227"/>
+      <c r="AK5" s="227"/>
+      <c r="AL5" s="227"/>
+      <c r="AM5" s="227"/>
+      <c r="AN5" s="227"/>
+      <c r="AO5" s="227"/>
+      <c r="AP5" s="227"/>
+      <c r="AQ5" s="227"/>
+      <c r="AR5" s="227"/>
+      <c r="AS5" s="227"/>
+      <c r="AT5" s="227"/>
+      <c r="AU5" s="227"/>
+      <c r="AV5" s="227"/>
+      <c r="AW5" s="227"/>
+      <c r="AX5" s="227"/>
+      <c r="AY5" s="227"/>
+      <c r="AZ5" s="227"/>
+      <c r="BA5" s="227"/>
+      <c r="BB5" s="227"/>
+    </row>
+    <row r="6" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="8" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2"/>
       <c r="B8" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
@@ -9400,51 +9583,51 @@
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
       <c r="AP8" s="2"/>
       <c r="AQ8" s="2"/>
       <c r="AR8" s="2"/>
       <c r="AS8" s="2"/>
       <c r="AT8" s="2"/>
       <c r="AU8" s="2"/>
       <c r="AV8" s="2"/>
       <c r="AW8" s="2"/>
       <c r="AX8" s="2"/>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="2"/>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
     </row>
-    <row r="9" spans="1:54" s="1" customFormat="1">
+    <row r="9" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
@@ -9458,964 +9641,964 @@
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
       <c r="AP9" s="2"/>
       <c r="AQ9" s="2"/>
       <c r="AR9" s="2"/>
       <c r="AS9" s="2"/>
       <c r="AT9" s="2"/>
       <c r="AU9" s="2"/>
       <c r="AV9" s="2"/>
       <c r="AW9" s="2"/>
       <c r="AX9" s="2"/>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="2"/>
       <c r="BA9" s="2"/>
       <c r="BB9" s="4" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="10" spans="1:54" s="1" customFormat="1">
+    <row r="10" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2"/>
-      <c r="D10" s="209" t="s">
+      <c r="D10" s="218" t="s">
         <v>131</v>
       </c>
-      <c r="E10" s="210"/>
-[...13 lines deleted...]
-      <c r="S10" s="216" t="s">
+      <c r="E10" s="219"/>
+      <c r="F10" s="219"/>
+      <c r="G10" s="219"/>
+      <c r="H10" s="219"/>
+      <c r="I10" s="219"/>
+      <c r="J10" s="219"/>
+      <c r="K10" s="219"/>
+      <c r="L10" s="219"/>
+      <c r="M10" s="219"/>
+      <c r="N10" s="219"/>
+      <c r="O10" s="219"/>
+      <c r="P10" s="219"/>
+      <c r="Q10" s="219"/>
+      <c r="R10" s="220"/>
+      <c r="S10" s="228" t="s">
         <v>132</v>
       </c>
-      <c r="T10" s="217"/>
-[...15 lines deleted...]
-      <c r="AJ10" s="209" t="s">
+      <c r="T10" s="229"/>
+      <c r="U10" s="229"/>
+      <c r="V10" s="229"/>
+      <c r="W10" s="229"/>
+      <c r="X10" s="229"/>
+      <c r="Y10" s="229"/>
+      <c r="Z10" s="229"/>
+      <c r="AA10" s="229"/>
+      <c r="AB10" s="229"/>
+      <c r="AC10" s="229"/>
+      <c r="AD10" s="229"/>
+      <c r="AE10" s="229"/>
+      <c r="AF10" s="229"/>
+      <c r="AG10" s="229"/>
+      <c r="AH10" s="229"/>
+      <c r="AI10" s="230"/>
+      <c r="AJ10" s="218" t="s">
         <v>133</v>
       </c>
-      <c r="AK10" s="210"/>
-[...18 lines deleted...]
-    <row r="11" spans="1:54" s="1" customFormat="1">
+      <c r="AK10" s="219"/>
+      <c r="AL10" s="219"/>
+      <c r="AM10" s="219"/>
+      <c r="AN10" s="219"/>
+      <c r="AO10" s="219"/>
+      <c r="AP10" s="219"/>
+      <c r="AQ10" s="219"/>
+      <c r="AR10" s="219"/>
+      <c r="AS10" s="219"/>
+      <c r="AT10" s="219"/>
+      <c r="AU10" s="219"/>
+      <c r="AV10" s="219"/>
+      <c r="AW10" s="219"/>
+      <c r="AX10" s="219"/>
+      <c r="AY10" s="219"/>
+      <c r="AZ10" s="219"/>
+      <c r="BA10" s="219"/>
+      <c r="BB10" s="220"/>
+    </row>
+    <row r="11" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="17"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="16"/>
       <c r="O11" s="16"/>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="15"/>
-      <c r="S11" s="206"/>
-[...15 lines deleted...]
-      <c r="AI11" s="208"/>
+      <c r="S11" s="209"/>
+      <c r="T11" s="210"/>
+      <c r="U11" s="210"/>
+      <c r="V11" s="210"/>
+      <c r="W11" s="210"/>
+      <c r="X11" s="210"/>
+      <c r="Y11" s="210"/>
+      <c r="Z11" s="210"/>
+      <c r="AA11" s="210"/>
+      <c r="AB11" s="210"/>
+      <c r="AC11" s="210"/>
+      <c r="AD11" s="210"/>
+      <c r="AE11" s="210"/>
+      <c r="AF11" s="210"/>
+      <c r="AG11" s="210"/>
+      <c r="AH11" s="210"/>
+      <c r="AI11" s="211"/>
       <c r="AJ11" s="222"/>
       <c r="AK11" s="223"/>
       <c r="AL11" s="223"/>
       <c r="AM11" s="223"/>
       <c r="AN11" s="223"/>
       <c r="AO11" s="223"/>
       <c r="AP11" s="223"/>
       <c r="AQ11" s="223"/>
       <c r="AR11" s="223"/>
       <c r="AS11" s="223"/>
       <c r="AT11" s="223"/>
       <c r="AU11" s="223"/>
       <c r="AV11" s="223"/>
       <c r="AW11" s="223"/>
       <c r="AX11" s="223"/>
       <c r="AY11" s="223"/>
       <c r="AZ11" s="223"/>
       <c r="BA11" s="223"/>
       <c r="BB11" s="224"/>
     </row>
-    <row r="12" spans="1:54" s="1" customFormat="1">
+    <row r="12" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="14" t="s">
         <v>134</v>
       </c>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="20"/>
       <c r="O12" s="20"/>
       <c r="P12" s="20"/>
       <c r="Q12" s="20"/>
       <c r="R12" s="19"/>
-      <c r="S12" s="206">
+      <c r="S12" s="209">
         <f>IF('別紙1-1「積算調書」'!I9="",0,'別紙1-1「積算調書」'!I9)</f>
         <v>0</v>
       </c>
-      <c r="T12" s="207"/>
-[...35 lines deleted...]
-    <row r="13" spans="1:54" s="1" customFormat="1">
+      <c r="T12" s="210"/>
+      <c r="U12" s="210"/>
+      <c r="V12" s="210"/>
+      <c r="W12" s="210"/>
+      <c r="X12" s="210"/>
+      <c r="Y12" s="210"/>
+      <c r="Z12" s="210"/>
+      <c r="AA12" s="210"/>
+      <c r="AB12" s="210"/>
+      <c r="AC12" s="210"/>
+      <c r="AD12" s="210"/>
+      <c r="AE12" s="210"/>
+      <c r="AF12" s="210"/>
+      <c r="AG12" s="210"/>
+      <c r="AH12" s="210"/>
+      <c r="AI12" s="211"/>
+      <c r="AJ12" s="212"/>
+      <c r="AK12" s="213"/>
+      <c r="AL12" s="213"/>
+      <c r="AM12" s="213"/>
+      <c r="AN12" s="213"/>
+      <c r="AO12" s="213"/>
+      <c r="AP12" s="213"/>
+      <c r="AQ12" s="213"/>
+      <c r="AR12" s="213"/>
+      <c r="AS12" s="213"/>
+      <c r="AT12" s="213"/>
+      <c r="AU12" s="213"/>
+      <c r="AV12" s="213"/>
+      <c r="AW12" s="213"/>
+      <c r="AX12" s="213"/>
+      <c r="AY12" s="213"/>
+      <c r="AZ12" s="213"/>
+      <c r="BA12" s="213"/>
+      <c r="BB12" s="214"/>
+    </row>
+    <row r="13" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="14"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="20"/>
       <c r="O13" s="20"/>
       <c r="P13" s="20"/>
       <c r="Q13" s="20"/>
       <c r="R13" s="19"/>
-      <c r="S13" s="206"/>
-[...36 lines deleted...]
-    <row r="14" spans="1:54" s="1" customFormat="1">
+      <c r="S13" s="209"/>
+      <c r="T13" s="210"/>
+      <c r="U13" s="210"/>
+      <c r="V13" s="210"/>
+      <c r="W13" s="210"/>
+      <c r="X13" s="210"/>
+      <c r="Y13" s="210"/>
+      <c r="Z13" s="210"/>
+      <c r="AA13" s="210"/>
+      <c r="AB13" s="210"/>
+      <c r="AC13" s="210"/>
+      <c r="AD13" s="210"/>
+      <c r="AE13" s="210"/>
+      <c r="AF13" s="210"/>
+      <c r="AG13" s="210"/>
+      <c r="AH13" s="210"/>
+      <c r="AI13" s="211"/>
+      <c r="AJ13" s="212"/>
+      <c r="AK13" s="213"/>
+      <c r="AL13" s="213"/>
+      <c r="AM13" s="213"/>
+      <c r="AN13" s="213"/>
+      <c r="AO13" s="213"/>
+      <c r="AP13" s="213"/>
+      <c r="AQ13" s="213"/>
+      <c r="AR13" s="213"/>
+      <c r="AS13" s="213"/>
+      <c r="AT13" s="213"/>
+      <c r="AU13" s="213"/>
+      <c r="AV13" s="213"/>
+      <c r="AW13" s="213"/>
+      <c r="AX13" s="213"/>
+      <c r="AY13" s="213"/>
+      <c r="AZ13" s="213"/>
+      <c r="BA13" s="213"/>
+      <c r="BB13" s="214"/>
+    </row>
+    <row r="14" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="14" t="s">
         <v>135</v>
       </c>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="20"/>
       <c r="O14" s="20"/>
       <c r="P14" s="20"/>
       <c r="Q14" s="20"/>
       <c r="R14" s="19"/>
-      <c r="S14" s="206">
+      <c r="S14" s="209">
         <f>IF(S25="",0,S25-S12)</f>
         <v>0</v>
       </c>
-      <c r="T14" s="207"/>
-[...35 lines deleted...]
-    <row r="15" spans="1:54" s="1" customFormat="1">
+      <c r="T14" s="210"/>
+      <c r="U14" s="210"/>
+      <c r="V14" s="210"/>
+      <c r="W14" s="210"/>
+      <c r="X14" s="210"/>
+      <c r="Y14" s="210"/>
+      <c r="Z14" s="210"/>
+      <c r="AA14" s="210"/>
+      <c r="AB14" s="210"/>
+      <c r="AC14" s="210"/>
+      <c r="AD14" s="210"/>
+      <c r="AE14" s="210"/>
+      <c r="AF14" s="210"/>
+      <c r="AG14" s="210"/>
+      <c r="AH14" s="210"/>
+      <c r="AI14" s="211"/>
+      <c r="AJ14" s="212"/>
+      <c r="AK14" s="213"/>
+      <c r="AL14" s="213"/>
+      <c r="AM14" s="213"/>
+      <c r="AN14" s="213"/>
+      <c r="AO14" s="213"/>
+      <c r="AP14" s="213"/>
+      <c r="AQ14" s="213"/>
+      <c r="AR14" s="213"/>
+      <c r="AS14" s="213"/>
+      <c r="AT14" s="213"/>
+      <c r="AU14" s="213"/>
+      <c r="AV14" s="213"/>
+      <c r="AW14" s="213"/>
+      <c r="AX14" s="213"/>
+      <c r="AY14" s="213"/>
+      <c r="AZ14" s="213"/>
+      <c r="BA14" s="213"/>
+      <c r="BB14" s="214"/>
+    </row>
+    <row r="15" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="13"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="10"/>
-      <c r="S15" s="206"/>
-[...36 lines deleted...]
-    <row r="16" spans="1:54" s="1" customFormat="1">
+      <c r="S15" s="209"/>
+      <c r="T15" s="210"/>
+      <c r="U15" s="210"/>
+      <c r="V15" s="210"/>
+      <c r="W15" s="210"/>
+      <c r="X15" s="210"/>
+      <c r="Y15" s="210"/>
+      <c r="Z15" s="210"/>
+      <c r="AA15" s="210"/>
+      <c r="AB15" s="210"/>
+      <c r="AC15" s="210"/>
+      <c r="AD15" s="210"/>
+      <c r="AE15" s="210"/>
+      <c r="AF15" s="210"/>
+      <c r="AG15" s="210"/>
+      <c r="AH15" s="210"/>
+      <c r="AI15" s="211"/>
+      <c r="AJ15" s="212"/>
+      <c r="AK15" s="213"/>
+      <c r="AL15" s="213"/>
+      <c r="AM15" s="213"/>
+      <c r="AN15" s="213"/>
+      <c r="AO15" s="213"/>
+      <c r="AP15" s="213"/>
+      <c r="AQ15" s="213"/>
+      <c r="AR15" s="213"/>
+      <c r="AS15" s="213"/>
+      <c r="AT15" s="213"/>
+      <c r="AU15" s="213"/>
+      <c r="AV15" s="213"/>
+      <c r="AW15" s="213"/>
+      <c r="AX15" s="213"/>
+      <c r="AY15" s="213"/>
+      <c r="AZ15" s="213"/>
+      <c r="BA15" s="213"/>
+      <c r="BB15" s="214"/>
+    </row>
+    <row r="16" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="13"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="10"/>
-      <c r="S16" s="206"/>
-[...36 lines deleted...]
-    <row r="17" spans="1:54" s="1" customFormat="1">
+      <c r="S16" s="209"/>
+      <c r="T16" s="210"/>
+      <c r="U16" s="210"/>
+      <c r="V16" s="210"/>
+      <c r="W16" s="210"/>
+      <c r="X16" s="210"/>
+      <c r="Y16" s="210"/>
+      <c r="Z16" s="210"/>
+      <c r="AA16" s="210"/>
+      <c r="AB16" s="210"/>
+      <c r="AC16" s="210"/>
+      <c r="AD16" s="210"/>
+      <c r="AE16" s="210"/>
+      <c r="AF16" s="210"/>
+      <c r="AG16" s="210"/>
+      <c r="AH16" s="210"/>
+      <c r="AI16" s="211"/>
+      <c r="AJ16" s="212"/>
+      <c r="AK16" s="213"/>
+      <c r="AL16" s="213"/>
+      <c r="AM16" s="213"/>
+      <c r="AN16" s="213"/>
+      <c r="AO16" s="213"/>
+      <c r="AP16" s="213"/>
+      <c r="AQ16" s="213"/>
+      <c r="AR16" s="213"/>
+      <c r="AS16" s="213"/>
+      <c r="AT16" s="213"/>
+      <c r="AU16" s="213"/>
+      <c r="AV16" s="213"/>
+      <c r="AW16" s="213"/>
+      <c r="AX16" s="213"/>
+      <c r="AY16" s="213"/>
+      <c r="AZ16" s="213"/>
+      <c r="BA16" s="213"/>
+      <c r="BB16" s="214"/>
+    </row>
+    <row r="17" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="13"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="10"/>
-      <c r="S17" s="206"/>
-[...36 lines deleted...]
-    <row r="18" spans="1:54" s="1" customFormat="1">
+      <c r="S17" s="209"/>
+      <c r="T17" s="210"/>
+      <c r="U17" s="210"/>
+      <c r="V17" s="210"/>
+      <c r="W17" s="210"/>
+      <c r="X17" s="210"/>
+      <c r="Y17" s="210"/>
+      <c r="Z17" s="210"/>
+      <c r="AA17" s="210"/>
+      <c r="AB17" s="210"/>
+      <c r="AC17" s="210"/>
+      <c r="AD17" s="210"/>
+      <c r="AE17" s="210"/>
+      <c r="AF17" s="210"/>
+      <c r="AG17" s="210"/>
+      <c r="AH17" s="210"/>
+      <c r="AI17" s="211"/>
+      <c r="AJ17" s="212"/>
+      <c r="AK17" s="213"/>
+      <c r="AL17" s="213"/>
+      <c r="AM17" s="213"/>
+      <c r="AN17" s="213"/>
+      <c r="AO17" s="213"/>
+      <c r="AP17" s="213"/>
+      <c r="AQ17" s="213"/>
+      <c r="AR17" s="213"/>
+      <c r="AS17" s="213"/>
+      <c r="AT17" s="213"/>
+      <c r="AU17" s="213"/>
+      <c r="AV17" s="213"/>
+      <c r="AW17" s="213"/>
+      <c r="AX17" s="213"/>
+      <c r="AY17" s="213"/>
+      <c r="AZ17" s="213"/>
+      <c r="BA17" s="213"/>
+      <c r="BB17" s="214"/>
+    </row>
+    <row r="18" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="13"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="10"/>
-      <c r="S18" s="206"/>
-[...36 lines deleted...]
-    <row r="19" spans="1:54" s="1" customFormat="1">
+      <c r="S18" s="209"/>
+      <c r="T18" s="210"/>
+      <c r="U18" s="210"/>
+      <c r="V18" s="210"/>
+      <c r="W18" s="210"/>
+      <c r="X18" s="210"/>
+      <c r="Y18" s="210"/>
+      <c r="Z18" s="210"/>
+      <c r="AA18" s="210"/>
+      <c r="AB18" s="210"/>
+      <c r="AC18" s="210"/>
+      <c r="AD18" s="210"/>
+      <c r="AE18" s="210"/>
+      <c r="AF18" s="210"/>
+      <c r="AG18" s="210"/>
+      <c r="AH18" s="210"/>
+      <c r="AI18" s="211"/>
+      <c r="AJ18" s="212"/>
+      <c r="AK18" s="213"/>
+      <c r="AL18" s="213"/>
+      <c r="AM18" s="213"/>
+      <c r="AN18" s="213"/>
+      <c r="AO18" s="213"/>
+      <c r="AP18" s="213"/>
+      <c r="AQ18" s="213"/>
+      <c r="AR18" s="213"/>
+      <c r="AS18" s="213"/>
+      <c r="AT18" s="213"/>
+      <c r="AU18" s="213"/>
+      <c r="AV18" s="213"/>
+      <c r="AW18" s="213"/>
+      <c r="AX18" s="213"/>
+      <c r="AY18" s="213"/>
+      <c r="AZ18" s="213"/>
+      <c r="BA18" s="213"/>
+      <c r="BB18" s="214"/>
+    </row>
+    <row r="19" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="13"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="10"/>
-      <c r="S19" s="206"/>
-[...36 lines deleted...]
-    <row r="20" spans="1:54" s="1" customFormat="1">
+      <c r="S19" s="209"/>
+      <c r="T19" s="210"/>
+      <c r="U19" s="210"/>
+      <c r="V19" s="210"/>
+      <c r="W19" s="210"/>
+      <c r="X19" s="210"/>
+      <c r="Y19" s="210"/>
+      <c r="Z19" s="210"/>
+      <c r="AA19" s="210"/>
+      <c r="AB19" s="210"/>
+      <c r="AC19" s="210"/>
+      <c r="AD19" s="210"/>
+      <c r="AE19" s="210"/>
+      <c r="AF19" s="210"/>
+      <c r="AG19" s="210"/>
+      <c r="AH19" s="210"/>
+      <c r="AI19" s="211"/>
+      <c r="AJ19" s="212"/>
+      <c r="AK19" s="213"/>
+      <c r="AL19" s="213"/>
+      <c r="AM19" s="213"/>
+      <c r="AN19" s="213"/>
+      <c r="AO19" s="213"/>
+      <c r="AP19" s="213"/>
+      <c r="AQ19" s="213"/>
+      <c r="AR19" s="213"/>
+      <c r="AS19" s="213"/>
+      <c r="AT19" s="213"/>
+      <c r="AU19" s="213"/>
+      <c r="AV19" s="213"/>
+      <c r="AW19" s="213"/>
+      <c r="AX19" s="213"/>
+      <c r="AY19" s="213"/>
+      <c r="AZ19" s="213"/>
+      <c r="BA19" s="213"/>
+      <c r="BB19" s="214"/>
+    </row>
+    <row r="20" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="13"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="10"/>
-      <c r="S20" s="206"/>
-[...36 lines deleted...]
-    <row r="21" spans="1:54" s="1" customFormat="1">
+      <c r="S20" s="209"/>
+      <c r="T20" s="210"/>
+      <c r="U20" s="210"/>
+      <c r="V20" s="210"/>
+      <c r="W20" s="210"/>
+      <c r="X20" s="210"/>
+      <c r="Y20" s="210"/>
+      <c r="Z20" s="210"/>
+      <c r="AA20" s="210"/>
+      <c r="AB20" s="210"/>
+      <c r="AC20" s="210"/>
+      <c r="AD20" s="210"/>
+      <c r="AE20" s="210"/>
+      <c r="AF20" s="210"/>
+      <c r="AG20" s="210"/>
+      <c r="AH20" s="210"/>
+      <c r="AI20" s="211"/>
+      <c r="AJ20" s="212"/>
+      <c r="AK20" s="213"/>
+      <c r="AL20" s="213"/>
+      <c r="AM20" s="213"/>
+      <c r="AN20" s="213"/>
+      <c r="AO20" s="213"/>
+      <c r="AP20" s="213"/>
+      <c r="AQ20" s="213"/>
+      <c r="AR20" s="213"/>
+      <c r="AS20" s="213"/>
+      <c r="AT20" s="213"/>
+      <c r="AU20" s="213"/>
+      <c r="AV20" s="213"/>
+      <c r="AW20" s="213"/>
+      <c r="AX20" s="213"/>
+      <c r="AY20" s="213"/>
+      <c r="AZ20" s="213"/>
+      <c r="BA20" s="213"/>
+      <c r="BB20" s="214"/>
+    </row>
+    <row r="21" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="13"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="10"/>
-      <c r="S21" s="206"/>
-[...36 lines deleted...]
-    <row r="22" spans="1:54" s="1" customFormat="1">
+      <c r="S21" s="209"/>
+      <c r="T21" s="210"/>
+      <c r="U21" s="210"/>
+      <c r="V21" s="210"/>
+      <c r="W21" s="210"/>
+      <c r="X21" s="210"/>
+      <c r="Y21" s="210"/>
+      <c r="Z21" s="210"/>
+      <c r="AA21" s="210"/>
+      <c r="AB21" s="210"/>
+      <c r="AC21" s="210"/>
+      <c r="AD21" s="210"/>
+      <c r="AE21" s="210"/>
+      <c r="AF21" s="210"/>
+      <c r="AG21" s="210"/>
+      <c r="AH21" s="210"/>
+      <c r="AI21" s="211"/>
+      <c r="AJ21" s="212"/>
+      <c r="AK21" s="213"/>
+      <c r="AL21" s="213"/>
+      <c r="AM21" s="213"/>
+      <c r="AN21" s="213"/>
+      <c r="AO21" s="213"/>
+      <c r="AP21" s="213"/>
+      <c r="AQ21" s="213"/>
+      <c r="AR21" s="213"/>
+      <c r="AS21" s="213"/>
+      <c r="AT21" s="213"/>
+      <c r="AU21" s="213"/>
+      <c r="AV21" s="213"/>
+      <c r="AW21" s="213"/>
+      <c r="AX21" s="213"/>
+      <c r="AY21" s="213"/>
+      <c r="AZ21" s="213"/>
+      <c r="BA21" s="213"/>
+      <c r="BB21" s="214"/>
+    </row>
+    <row r="22" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="13"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="10"/>
-      <c r="S22" s="206"/>
-[...36 lines deleted...]
-    <row r="23" spans="1:54" s="1" customFormat="1">
+      <c r="S22" s="209"/>
+      <c r="T22" s="210"/>
+      <c r="U22" s="210"/>
+      <c r="V22" s="210"/>
+      <c r="W22" s="210"/>
+      <c r="X22" s="210"/>
+      <c r="Y22" s="210"/>
+      <c r="Z22" s="210"/>
+      <c r="AA22" s="210"/>
+      <c r="AB22" s="210"/>
+      <c r="AC22" s="210"/>
+      <c r="AD22" s="210"/>
+      <c r="AE22" s="210"/>
+      <c r="AF22" s="210"/>
+      <c r="AG22" s="210"/>
+      <c r="AH22" s="210"/>
+      <c r="AI22" s="211"/>
+      <c r="AJ22" s="212"/>
+      <c r="AK22" s="213"/>
+      <c r="AL22" s="213"/>
+      <c r="AM22" s="213"/>
+      <c r="AN22" s="213"/>
+      <c r="AO22" s="213"/>
+      <c r="AP22" s="213"/>
+      <c r="AQ22" s="213"/>
+      <c r="AR22" s="213"/>
+      <c r="AS22" s="213"/>
+      <c r="AT22" s="213"/>
+      <c r="AU22" s="213"/>
+      <c r="AV22" s="213"/>
+      <c r="AW22" s="213"/>
+      <c r="AX22" s="213"/>
+      <c r="AY22" s="213"/>
+      <c r="AZ22" s="213"/>
+      <c r="BA22" s="213"/>
+      <c r="BB22" s="214"/>
+    </row>
+    <row r="23" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="13"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="10"/>
-      <c r="S23" s="206"/>
-[...36 lines deleted...]
-    <row r="24" spans="1:54" s="1" customFormat="1">
+      <c r="S23" s="209"/>
+      <c r="T23" s="210"/>
+      <c r="U23" s="210"/>
+      <c r="V23" s="210"/>
+      <c r="W23" s="210"/>
+      <c r="X23" s="210"/>
+      <c r="Y23" s="210"/>
+      <c r="Z23" s="210"/>
+      <c r="AA23" s="210"/>
+      <c r="AB23" s="210"/>
+      <c r="AC23" s="210"/>
+      <c r="AD23" s="210"/>
+      <c r="AE23" s="210"/>
+      <c r="AF23" s="210"/>
+      <c r="AG23" s="210"/>
+      <c r="AH23" s="210"/>
+      <c r="AI23" s="211"/>
+      <c r="AJ23" s="212"/>
+      <c r="AK23" s="213"/>
+      <c r="AL23" s="213"/>
+      <c r="AM23" s="213"/>
+      <c r="AN23" s="213"/>
+      <c r="AO23" s="213"/>
+      <c r="AP23" s="213"/>
+      <c r="AQ23" s="213"/>
+      <c r="AR23" s="213"/>
+      <c r="AS23" s="213"/>
+      <c r="AT23" s="213"/>
+      <c r="AU23" s="213"/>
+      <c r="AV23" s="213"/>
+      <c r="AW23" s="213"/>
+      <c r="AX23" s="213"/>
+      <c r="AY23" s="213"/>
+      <c r="AZ23" s="213"/>
+      <c r="BA23" s="213"/>
+      <c r="BB23" s="214"/>
+    </row>
+    <row r="24" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="13"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="10"/>
-      <c r="S24" s="206"/>
-[...36 lines deleted...]
-    <row r="25" spans="1:54" s="1" customFormat="1">
+      <c r="S24" s="209"/>
+      <c r="T24" s="210"/>
+      <c r="U24" s="210"/>
+      <c r="V24" s="210"/>
+      <c r="W24" s="210"/>
+      <c r="X24" s="210"/>
+      <c r="Y24" s="210"/>
+      <c r="Z24" s="210"/>
+      <c r="AA24" s="210"/>
+      <c r="AB24" s="210"/>
+      <c r="AC24" s="210"/>
+      <c r="AD24" s="210"/>
+      <c r="AE24" s="210"/>
+      <c r="AF24" s="210"/>
+      <c r="AG24" s="210"/>
+      <c r="AH24" s="210"/>
+      <c r="AI24" s="211"/>
+      <c r="AJ24" s="215"/>
+      <c r="AK24" s="216"/>
+      <c r="AL24" s="216"/>
+      <c r="AM24" s="216"/>
+      <c r="AN24" s="216"/>
+      <c r="AO24" s="216"/>
+      <c r="AP24" s="216"/>
+      <c r="AQ24" s="216"/>
+      <c r="AR24" s="216"/>
+      <c r="AS24" s="216"/>
+      <c r="AT24" s="216"/>
+      <c r="AU24" s="216"/>
+      <c r="AV24" s="216"/>
+      <c r="AW24" s="216"/>
+      <c r="AX24" s="216"/>
+      <c r="AY24" s="216"/>
+      <c r="AZ24" s="216"/>
+      <c r="BA24" s="216"/>
+      <c r="BB24" s="217"/>
+    </row>
+    <row r="25" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="2"/>
-      <c r="D25" s="209" t="s">
+      <c r="D25" s="218" t="s">
         <v>136</v>
       </c>
-      <c r="E25" s="210"/>
-[...13 lines deleted...]
-      <c r="S25" s="212">
+      <c r="E25" s="219"/>
+      <c r="F25" s="219"/>
+      <c r="G25" s="219"/>
+      <c r="H25" s="219"/>
+      <c r="I25" s="219"/>
+      <c r="J25" s="219"/>
+      <c r="K25" s="219"/>
+      <c r="L25" s="219"/>
+      <c r="M25" s="219"/>
+      <c r="N25" s="219"/>
+      <c r="O25" s="219"/>
+      <c r="P25" s="219"/>
+      <c r="Q25" s="219"/>
+      <c r="R25" s="220"/>
+      <c r="S25" s="221">
         <f>'別紙1-2「内訳書」'!E29</f>
         <v>0</v>
       </c>
-      <c r="T25" s="212"/>
-[...14 lines deleted...]
-      <c r="AI25" s="212"/>
+      <c r="T25" s="221"/>
+      <c r="U25" s="221"/>
+      <c r="V25" s="221"/>
+      <c r="W25" s="221"/>
+      <c r="X25" s="221"/>
+      <c r="Y25" s="221"/>
+      <c r="Z25" s="221"/>
+      <c r="AA25" s="221"/>
+      <c r="AB25" s="221"/>
+      <c r="AC25" s="221"/>
+      <c r="AD25" s="221"/>
+      <c r="AE25" s="221"/>
+      <c r="AF25" s="221"/>
+      <c r="AG25" s="221"/>
+      <c r="AH25" s="221"/>
+      <c r="AI25" s="221"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="8"/>
       <c r="AL25" s="8"/>
       <c r="AM25" s="8"/>
       <c r="AN25" s="8"/>
       <c r="AO25" s="8"/>
       <c r="AP25" s="8"/>
       <c r="AQ25" s="8"/>
       <c r="AR25" s="8"/>
       <c r="AS25" s="8"/>
       <c r="AT25" s="8"/>
       <c r="AU25" s="8"/>
       <c r="AV25" s="8"/>
       <c r="AW25" s="8"/>
       <c r="AX25" s="8"/>
       <c r="AY25" s="8"/>
       <c r="AZ25" s="8"/>
       <c r="BA25" s="8"/>
       <c r="BB25" s="7"/>
     </row>
-    <row r="26" spans="1:54" s="1" customFormat="1">
+    <row r="26" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="2"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="18"/>
       <c r="R26" s="18"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
@@ -10425,51 +10608,51 @@
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
     </row>
-    <row r="27" spans="1:54" s="1" customFormat="1">
+    <row r="27" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2"/>
       <c r="B27" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
@@ -10483,51 +10666,51 @@
       <c r="AE27" s="2"/>
       <c r="AF27" s="2"/>
       <c r="AG27" s="2"/>
       <c r="AH27" s="2"/>
       <c r="AI27" s="2"/>
       <c r="AJ27" s="2"/>
       <c r="AK27" s="2"/>
       <c r="AL27" s="2"/>
       <c r="AM27" s="2"/>
       <c r="AN27" s="2"/>
       <c r="AO27" s="2"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="2"/>
       <c r="AS27" s="2"/>
       <c r="AT27" s="2"/>
       <c r="AU27" s="2"/>
       <c r="AV27" s="2"/>
       <c r="AW27" s="2"/>
       <c r="AX27" s="2"/>
       <c r="AY27" s="2"/>
       <c r="AZ27" s="2"/>
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
     </row>
-    <row r="28" spans="1:54" s="1" customFormat="1">
+    <row r="28" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="2"/>
       <c r="B28" s="2" t="s">
         <v>138</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
@@ -10541,959 +10724,959 @@
       <c r="AE28" s="2"/>
       <c r="AF28" s="2"/>
       <c r="AG28" s="2"/>
       <c r="AH28" s="2"/>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="2"/>
       <c r="AL28" s="2"/>
       <c r="AM28" s="2"/>
       <c r="AN28" s="2"/>
       <c r="AO28" s="2"/>
       <c r="AP28" s="2"/>
       <c r="AQ28" s="2"/>
       <c r="AR28" s="2"/>
       <c r="AS28" s="2"/>
       <c r="AT28" s="2"/>
       <c r="AU28" s="2"/>
       <c r="AV28" s="2"/>
       <c r="AW28" s="2"/>
       <c r="AX28" s="2"/>
       <c r="AY28" s="2"/>
       <c r="AZ28" s="2"/>
       <c r="BA28" s="2"/>
       <c r="BB28" s="2"/>
     </row>
-    <row r="29" spans="1:54" s="1" customFormat="1">
+    <row r="29" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2"/>
-      <c r="D29" s="209" t="s">
+      <c r="D29" s="218" t="s">
         <v>131</v>
       </c>
-      <c r="E29" s="210"/>
-[...13 lines deleted...]
-      <c r="S29" s="209" t="s">
+      <c r="E29" s="219"/>
+      <c r="F29" s="219"/>
+      <c r="G29" s="219"/>
+      <c r="H29" s="219"/>
+      <c r="I29" s="219"/>
+      <c r="J29" s="219"/>
+      <c r="K29" s="219"/>
+      <c r="L29" s="219"/>
+      <c r="M29" s="219"/>
+      <c r="N29" s="219"/>
+      <c r="O29" s="219"/>
+      <c r="P29" s="219"/>
+      <c r="Q29" s="219"/>
+      <c r="R29" s="220"/>
+      <c r="S29" s="218" t="s">
         <v>132</v>
       </c>
-      <c r="T29" s="210"/>
-[...15 lines deleted...]
-      <c r="AJ29" s="209" t="s">
+      <c r="T29" s="219"/>
+      <c r="U29" s="219"/>
+      <c r="V29" s="219"/>
+      <c r="W29" s="219"/>
+      <c r="X29" s="219"/>
+      <c r="Y29" s="219"/>
+      <c r="Z29" s="219"/>
+      <c r="AA29" s="219"/>
+      <c r="AB29" s="219"/>
+      <c r="AC29" s="219"/>
+      <c r="AD29" s="219"/>
+      <c r="AE29" s="219"/>
+      <c r="AF29" s="219"/>
+      <c r="AG29" s="219"/>
+      <c r="AH29" s="219"/>
+      <c r="AI29" s="220"/>
+      <c r="AJ29" s="218" t="s">
         <v>133</v>
       </c>
-      <c r="AK29" s="210"/>
-[...18 lines deleted...]
-    <row r="30" spans="1:54" s="1" customFormat="1">
+      <c r="AK29" s="219"/>
+      <c r="AL29" s="219"/>
+      <c r="AM29" s="219"/>
+      <c r="AN29" s="219"/>
+      <c r="AO29" s="219"/>
+      <c r="AP29" s="219"/>
+      <c r="AQ29" s="219"/>
+      <c r="AR29" s="219"/>
+      <c r="AS29" s="219"/>
+      <c r="AT29" s="219"/>
+      <c r="AU29" s="219"/>
+      <c r="AV29" s="219"/>
+      <c r="AW29" s="219"/>
+      <c r="AX29" s="219"/>
+      <c r="AY29" s="219"/>
+      <c r="AZ29" s="219"/>
+      <c r="BA29" s="219"/>
+      <c r="BB29" s="220"/>
+    </row>
+    <row r="30" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="17"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="16"/>
       <c r="O30" s="16"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="16"/>
       <c r="R30" s="15"/>
-      <c r="S30" s="206"/>
-[...15 lines deleted...]
-      <c r="AI30" s="208"/>
+      <c r="S30" s="209"/>
+      <c r="T30" s="210"/>
+      <c r="U30" s="210"/>
+      <c r="V30" s="210"/>
+      <c r="W30" s="210"/>
+      <c r="X30" s="210"/>
+      <c r="Y30" s="210"/>
+      <c r="Z30" s="210"/>
+      <c r="AA30" s="210"/>
+      <c r="AB30" s="210"/>
+      <c r="AC30" s="210"/>
+      <c r="AD30" s="210"/>
+      <c r="AE30" s="210"/>
+      <c r="AF30" s="210"/>
+      <c r="AG30" s="210"/>
+      <c r="AH30" s="210"/>
+      <c r="AI30" s="211"/>
       <c r="AJ30" s="222"/>
       <c r="AK30" s="223"/>
       <c r="AL30" s="223"/>
       <c r="AM30" s="223"/>
       <c r="AN30" s="223"/>
       <c r="AO30" s="223"/>
       <c r="AP30" s="223"/>
       <c r="AQ30" s="223"/>
       <c r="AR30" s="223"/>
       <c r="AS30" s="223"/>
       <c r="AT30" s="223"/>
       <c r="AU30" s="223"/>
       <c r="AV30" s="223"/>
       <c r="AW30" s="223"/>
       <c r="AX30" s="223"/>
       <c r="AY30" s="223"/>
       <c r="AZ30" s="223"/>
       <c r="BA30" s="223"/>
       <c r="BB30" s="224"/>
     </row>
-    <row r="31" spans="1:54" s="1" customFormat="1">
+    <row r="31" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="14" t="s">
         <v>139</v>
       </c>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="10"/>
-      <c r="S31" s="213">
+      <c r="S31" s="225">
         <f>'別紙1-2「内訳書」'!E29</f>
         <v>0</v>
       </c>
-      <c r="T31" s="207"/>
-[...35 lines deleted...]
-    <row r="32" spans="1:54" s="1" customFormat="1">
+      <c r="T31" s="210"/>
+      <c r="U31" s="210"/>
+      <c r="V31" s="210"/>
+      <c r="W31" s="210"/>
+      <c r="X31" s="210"/>
+      <c r="Y31" s="210"/>
+      <c r="Z31" s="210"/>
+      <c r="AA31" s="210"/>
+      <c r="AB31" s="210"/>
+      <c r="AC31" s="210"/>
+      <c r="AD31" s="210"/>
+      <c r="AE31" s="210"/>
+      <c r="AF31" s="210"/>
+      <c r="AG31" s="210"/>
+      <c r="AH31" s="210"/>
+      <c r="AI31" s="211"/>
+      <c r="AJ31" s="212"/>
+      <c r="AK31" s="213"/>
+      <c r="AL31" s="213"/>
+      <c r="AM31" s="213"/>
+      <c r="AN31" s="213"/>
+      <c r="AO31" s="213"/>
+      <c r="AP31" s="213"/>
+      <c r="AQ31" s="213"/>
+      <c r="AR31" s="213"/>
+      <c r="AS31" s="213"/>
+      <c r="AT31" s="213"/>
+      <c r="AU31" s="213"/>
+      <c r="AV31" s="213"/>
+      <c r="AW31" s="213"/>
+      <c r="AX31" s="213"/>
+      <c r="AY31" s="213"/>
+      <c r="AZ31" s="213"/>
+      <c r="BA31" s="213"/>
+      <c r="BB31" s="214"/>
+    </row>
+    <row r="32" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="13"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="10"/>
-      <c r="S32" s="206"/>
-[...36 lines deleted...]
-    <row r="33" spans="1:54" s="1" customFormat="1">
+      <c r="S32" s="209"/>
+      <c r="T32" s="210"/>
+      <c r="U32" s="210"/>
+      <c r="V32" s="210"/>
+      <c r="W32" s="210"/>
+      <c r="X32" s="210"/>
+      <c r="Y32" s="210"/>
+      <c r="Z32" s="210"/>
+      <c r="AA32" s="210"/>
+      <c r="AB32" s="210"/>
+      <c r="AC32" s="210"/>
+      <c r="AD32" s="210"/>
+      <c r="AE32" s="210"/>
+      <c r="AF32" s="210"/>
+      <c r="AG32" s="210"/>
+      <c r="AH32" s="210"/>
+      <c r="AI32" s="211"/>
+      <c r="AJ32" s="212"/>
+      <c r="AK32" s="213"/>
+      <c r="AL32" s="213"/>
+      <c r="AM32" s="213"/>
+      <c r="AN32" s="213"/>
+      <c r="AO32" s="213"/>
+      <c r="AP32" s="213"/>
+      <c r="AQ32" s="213"/>
+      <c r="AR32" s="213"/>
+      <c r="AS32" s="213"/>
+      <c r="AT32" s="213"/>
+      <c r="AU32" s="213"/>
+      <c r="AV32" s="213"/>
+      <c r="AW32" s="213"/>
+      <c r="AX32" s="213"/>
+      <c r="AY32" s="213"/>
+      <c r="AZ32" s="213"/>
+      <c r="BA32" s="213"/>
+      <c r="BB32" s="214"/>
+    </row>
+    <row r="33" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="13"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="10"/>
-      <c r="S33" s="206"/>
-[...36 lines deleted...]
-    <row r="34" spans="1:54" s="1" customFormat="1">
+      <c r="S33" s="209"/>
+      <c r="T33" s="210"/>
+      <c r="U33" s="210"/>
+      <c r="V33" s="210"/>
+      <c r="W33" s="210"/>
+      <c r="X33" s="210"/>
+      <c r="Y33" s="210"/>
+      <c r="Z33" s="210"/>
+      <c r="AA33" s="210"/>
+      <c r="AB33" s="210"/>
+      <c r="AC33" s="210"/>
+      <c r="AD33" s="210"/>
+      <c r="AE33" s="210"/>
+      <c r="AF33" s="210"/>
+      <c r="AG33" s="210"/>
+      <c r="AH33" s="210"/>
+      <c r="AI33" s="211"/>
+      <c r="AJ33" s="212"/>
+      <c r="AK33" s="213"/>
+      <c r="AL33" s="213"/>
+      <c r="AM33" s="213"/>
+      <c r="AN33" s="213"/>
+      <c r="AO33" s="213"/>
+      <c r="AP33" s="213"/>
+      <c r="AQ33" s="213"/>
+      <c r="AR33" s="213"/>
+      <c r="AS33" s="213"/>
+      <c r="AT33" s="213"/>
+      <c r="AU33" s="213"/>
+      <c r="AV33" s="213"/>
+      <c r="AW33" s="213"/>
+      <c r="AX33" s="213"/>
+      <c r="AY33" s="213"/>
+      <c r="AZ33" s="213"/>
+      <c r="BA33" s="213"/>
+      <c r="BB33" s="214"/>
+    </row>
+    <row r="34" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="13"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="10"/>
-      <c r="S34" s="206"/>
-[...36 lines deleted...]
-    <row r="35" spans="1:54" s="1" customFormat="1">
+      <c r="S34" s="209"/>
+      <c r="T34" s="210"/>
+      <c r="U34" s="210"/>
+      <c r="V34" s="210"/>
+      <c r="W34" s="210"/>
+      <c r="X34" s="210"/>
+      <c r="Y34" s="210"/>
+      <c r="Z34" s="210"/>
+      <c r="AA34" s="210"/>
+      <c r="AB34" s="210"/>
+      <c r="AC34" s="210"/>
+      <c r="AD34" s="210"/>
+      <c r="AE34" s="210"/>
+      <c r="AF34" s="210"/>
+      <c r="AG34" s="210"/>
+      <c r="AH34" s="210"/>
+      <c r="AI34" s="211"/>
+      <c r="AJ34" s="212"/>
+      <c r="AK34" s="213"/>
+      <c r="AL34" s="213"/>
+      <c r="AM34" s="213"/>
+      <c r="AN34" s="213"/>
+      <c r="AO34" s="213"/>
+      <c r="AP34" s="213"/>
+      <c r="AQ34" s="213"/>
+      <c r="AR34" s="213"/>
+      <c r="AS34" s="213"/>
+      <c r="AT34" s="213"/>
+      <c r="AU34" s="213"/>
+      <c r="AV34" s="213"/>
+      <c r="AW34" s="213"/>
+      <c r="AX34" s="213"/>
+      <c r="AY34" s="213"/>
+      <c r="AZ34" s="213"/>
+      <c r="BA34" s="213"/>
+      <c r="BB34" s="214"/>
+    </row>
+    <row r="35" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="13"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="10"/>
-      <c r="S35" s="206"/>
-[...36 lines deleted...]
-    <row r="36" spans="1:54" s="1" customFormat="1">
+      <c r="S35" s="209"/>
+      <c r="T35" s="210"/>
+      <c r="U35" s="210"/>
+      <c r="V35" s="210"/>
+      <c r="W35" s="210"/>
+      <c r="X35" s="210"/>
+      <c r="Y35" s="210"/>
+      <c r="Z35" s="210"/>
+      <c r="AA35" s="210"/>
+      <c r="AB35" s="210"/>
+      <c r="AC35" s="210"/>
+      <c r="AD35" s="210"/>
+      <c r="AE35" s="210"/>
+      <c r="AF35" s="210"/>
+      <c r="AG35" s="210"/>
+      <c r="AH35" s="210"/>
+      <c r="AI35" s="211"/>
+      <c r="AJ35" s="212"/>
+      <c r="AK35" s="213"/>
+      <c r="AL35" s="213"/>
+      <c r="AM35" s="213"/>
+      <c r="AN35" s="213"/>
+      <c r="AO35" s="213"/>
+      <c r="AP35" s="213"/>
+      <c r="AQ35" s="213"/>
+      <c r="AR35" s="213"/>
+      <c r="AS35" s="213"/>
+      <c r="AT35" s="213"/>
+      <c r="AU35" s="213"/>
+      <c r="AV35" s="213"/>
+      <c r="AW35" s="213"/>
+      <c r="AX35" s="213"/>
+      <c r="AY35" s="213"/>
+      <c r="AZ35" s="213"/>
+      <c r="BA35" s="213"/>
+      <c r="BB35" s="214"/>
+    </row>
+    <row r="36" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="13"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="10"/>
-      <c r="S36" s="206"/>
-[...36 lines deleted...]
-    <row r="37" spans="1:54" s="1" customFormat="1">
+      <c r="S36" s="209"/>
+      <c r="T36" s="210"/>
+      <c r="U36" s="210"/>
+      <c r="V36" s="210"/>
+      <c r="W36" s="210"/>
+      <c r="X36" s="210"/>
+      <c r="Y36" s="210"/>
+      <c r="Z36" s="210"/>
+      <c r="AA36" s="210"/>
+      <c r="AB36" s="210"/>
+      <c r="AC36" s="210"/>
+      <c r="AD36" s="210"/>
+      <c r="AE36" s="210"/>
+      <c r="AF36" s="210"/>
+      <c r="AG36" s="210"/>
+      <c r="AH36" s="210"/>
+      <c r="AI36" s="211"/>
+      <c r="AJ36" s="212"/>
+      <c r="AK36" s="213"/>
+      <c r="AL36" s="213"/>
+      <c r="AM36" s="213"/>
+      <c r="AN36" s="213"/>
+      <c r="AO36" s="213"/>
+      <c r="AP36" s="213"/>
+      <c r="AQ36" s="213"/>
+      <c r="AR36" s="213"/>
+      <c r="AS36" s="213"/>
+      <c r="AT36" s="213"/>
+      <c r="AU36" s="213"/>
+      <c r="AV36" s="213"/>
+      <c r="AW36" s="213"/>
+      <c r="AX36" s="213"/>
+      <c r="AY36" s="213"/>
+      <c r="AZ36" s="213"/>
+      <c r="BA36" s="213"/>
+      <c r="BB36" s="214"/>
+    </row>
+    <row r="37" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="13"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="10"/>
-      <c r="S37" s="206"/>
-[...36 lines deleted...]
-    <row r="38" spans="1:54" s="1" customFormat="1">
+      <c r="S37" s="209"/>
+      <c r="T37" s="210"/>
+      <c r="U37" s="210"/>
+      <c r="V37" s="210"/>
+      <c r="W37" s="210"/>
+      <c r="X37" s="210"/>
+      <c r="Y37" s="210"/>
+      <c r="Z37" s="210"/>
+      <c r="AA37" s="210"/>
+      <c r="AB37" s="210"/>
+      <c r="AC37" s="210"/>
+      <c r="AD37" s="210"/>
+      <c r="AE37" s="210"/>
+      <c r="AF37" s="210"/>
+      <c r="AG37" s="210"/>
+      <c r="AH37" s="210"/>
+      <c r="AI37" s="211"/>
+      <c r="AJ37" s="212"/>
+      <c r="AK37" s="213"/>
+      <c r="AL37" s="213"/>
+      <c r="AM37" s="213"/>
+      <c r="AN37" s="213"/>
+      <c r="AO37" s="213"/>
+      <c r="AP37" s="213"/>
+      <c r="AQ37" s="213"/>
+      <c r="AR37" s="213"/>
+      <c r="AS37" s="213"/>
+      <c r="AT37" s="213"/>
+      <c r="AU37" s="213"/>
+      <c r="AV37" s="213"/>
+      <c r="AW37" s="213"/>
+      <c r="AX37" s="213"/>
+      <c r="AY37" s="213"/>
+      <c r="AZ37" s="213"/>
+      <c r="BA37" s="213"/>
+      <c r="BB37" s="214"/>
+    </row>
+    <row r="38" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="13"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="10"/>
-      <c r="S38" s="206"/>
-[...36 lines deleted...]
-    <row r="39" spans="1:54" s="1" customFormat="1">
+      <c r="S38" s="209"/>
+      <c r="T38" s="210"/>
+      <c r="U38" s="210"/>
+      <c r="V38" s="210"/>
+      <c r="W38" s="210"/>
+      <c r="X38" s="210"/>
+      <c r="Y38" s="210"/>
+      <c r="Z38" s="210"/>
+      <c r="AA38" s="210"/>
+      <c r="AB38" s="210"/>
+      <c r="AC38" s="210"/>
+      <c r="AD38" s="210"/>
+      <c r="AE38" s="210"/>
+      <c r="AF38" s="210"/>
+      <c r="AG38" s="210"/>
+      <c r="AH38" s="210"/>
+      <c r="AI38" s="211"/>
+      <c r="AJ38" s="212"/>
+      <c r="AK38" s="213"/>
+      <c r="AL38" s="213"/>
+      <c r="AM38" s="213"/>
+      <c r="AN38" s="213"/>
+      <c r="AO38" s="213"/>
+      <c r="AP38" s="213"/>
+      <c r="AQ38" s="213"/>
+      <c r="AR38" s="213"/>
+      <c r="AS38" s="213"/>
+      <c r="AT38" s="213"/>
+      <c r="AU38" s="213"/>
+      <c r="AV38" s="213"/>
+      <c r="AW38" s="213"/>
+      <c r="AX38" s="213"/>
+      <c r="AY38" s="213"/>
+      <c r="AZ38" s="213"/>
+      <c r="BA38" s="213"/>
+      <c r="BB38" s="214"/>
+    </row>
+    <row r="39" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="13"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="10"/>
-      <c r="S39" s="206"/>
-[...36 lines deleted...]
-    <row r="40" spans="1:54" s="1" customFormat="1">
+      <c r="S39" s="209"/>
+      <c r="T39" s="210"/>
+      <c r="U39" s="210"/>
+      <c r="V39" s="210"/>
+      <c r="W39" s="210"/>
+      <c r="X39" s="210"/>
+      <c r="Y39" s="210"/>
+      <c r="Z39" s="210"/>
+      <c r="AA39" s="210"/>
+      <c r="AB39" s="210"/>
+      <c r="AC39" s="210"/>
+      <c r="AD39" s="210"/>
+      <c r="AE39" s="210"/>
+      <c r="AF39" s="210"/>
+      <c r="AG39" s="210"/>
+      <c r="AH39" s="210"/>
+      <c r="AI39" s="211"/>
+      <c r="AJ39" s="212"/>
+      <c r="AK39" s="213"/>
+      <c r="AL39" s="213"/>
+      <c r="AM39" s="213"/>
+      <c r="AN39" s="213"/>
+      <c r="AO39" s="213"/>
+      <c r="AP39" s="213"/>
+      <c r="AQ39" s="213"/>
+      <c r="AR39" s="213"/>
+      <c r="AS39" s="213"/>
+      <c r="AT39" s="213"/>
+      <c r="AU39" s="213"/>
+      <c r="AV39" s="213"/>
+      <c r="AW39" s="213"/>
+      <c r="AX39" s="213"/>
+      <c r="AY39" s="213"/>
+      <c r="AZ39" s="213"/>
+      <c r="BA39" s="213"/>
+      <c r="BB39" s="214"/>
+    </row>
+    <row r="40" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="13"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="10"/>
-      <c r="S40" s="206"/>
-[...36 lines deleted...]
-    <row r="41" spans="1:54" s="1" customFormat="1">
+      <c r="S40" s="209"/>
+      <c r="T40" s="210"/>
+      <c r="U40" s="210"/>
+      <c r="V40" s="210"/>
+      <c r="W40" s="210"/>
+      <c r="X40" s="210"/>
+      <c r="Y40" s="210"/>
+      <c r="Z40" s="210"/>
+      <c r="AA40" s="210"/>
+      <c r="AB40" s="210"/>
+      <c r="AC40" s="210"/>
+      <c r="AD40" s="210"/>
+      <c r="AE40" s="210"/>
+      <c r="AF40" s="210"/>
+      <c r="AG40" s="210"/>
+      <c r="AH40" s="210"/>
+      <c r="AI40" s="211"/>
+      <c r="AJ40" s="212"/>
+      <c r="AK40" s="213"/>
+      <c r="AL40" s="213"/>
+      <c r="AM40" s="213"/>
+      <c r="AN40" s="213"/>
+      <c r="AO40" s="213"/>
+      <c r="AP40" s="213"/>
+      <c r="AQ40" s="213"/>
+      <c r="AR40" s="213"/>
+      <c r="AS40" s="213"/>
+      <c r="AT40" s="213"/>
+      <c r="AU40" s="213"/>
+      <c r="AV40" s="213"/>
+      <c r="AW40" s="213"/>
+      <c r="AX40" s="213"/>
+      <c r="AY40" s="213"/>
+      <c r="AZ40" s="213"/>
+      <c r="BA40" s="213"/>
+      <c r="BB40" s="214"/>
+    </row>
+    <row r="41" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="13"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="10"/>
-      <c r="S41" s="206"/>
-[...36 lines deleted...]
-    <row r="42" spans="1:54" s="1" customFormat="1">
+      <c r="S41" s="209"/>
+      <c r="T41" s="210"/>
+      <c r="U41" s="210"/>
+      <c r="V41" s="210"/>
+      <c r="W41" s="210"/>
+      <c r="X41" s="210"/>
+      <c r="Y41" s="210"/>
+      <c r="Z41" s="210"/>
+      <c r="AA41" s="210"/>
+      <c r="AB41" s="210"/>
+      <c r="AC41" s="210"/>
+      <c r="AD41" s="210"/>
+      <c r="AE41" s="210"/>
+      <c r="AF41" s="210"/>
+      <c r="AG41" s="210"/>
+      <c r="AH41" s="210"/>
+      <c r="AI41" s="211"/>
+      <c r="AJ41" s="212"/>
+      <c r="AK41" s="213"/>
+      <c r="AL41" s="213"/>
+      <c r="AM41" s="213"/>
+      <c r="AN41" s="213"/>
+      <c r="AO41" s="213"/>
+      <c r="AP41" s="213"/>
+      <c r="AQ41" s="213"/>
+      <c r="AR41" s="213"/>
+      <c r="AS41" s="213"/>
+      <c r="AT41" s="213"/>
+      <c r="AU41" s="213"/>
+      <c r="AV41" s="213"/>
+      <c r="AW41" s="213"/>
+      <c r="AX41" s="213"/>
+      <c r="AY41" s="213"/>
+      <c r="AZ41" s="213"/>
+      <c r="BA41" s="213"/>
+      <c r="BB41" s="214"/>
+    </row>
+    <row r="42" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="13"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="10"/>
-      <c r="S42" s="206"/>
-[...36 lines deleted...]
-    <row r="43" spans="1:54" s="1" customFormat="1">
+      <c r="S42" s="209"/>
+      <c r="T42" s="210"/>
+      <c r="U42" s="210"/>
+      <c r="V42" s="210"/>
+      <c r="W42" s="210"/>
+      <c r="X42" s="210"/>
+      <c r="Y42" s="210"/>
+      <c r="Z42" s="210"/>
+      <c r="AA42" s="210"/>
+      <c r="AB42" s="210"/>
+      <c r="AC42" s="210"/>
+      <c r="AD42" s="210"/>
+      <c r="AE42" s="210"/>
+      <c r="AF42" s="210"/>
+      <c r="AG42" s="210"/>
+      <c r="AH42" s="210"/>
+      <c r="AI42" s="211"/>
+      <c r="AJ42" s="212"/>
+      <c r="AK42" s="213"/>
+      <c r="AL42" s="213"/>
+      <c r="AM42" s="213"/>
+      <c r="AN42" s="213"/>
+      <c r="AO42" s="213"/>
+      <c r="AP42" s="213"/>
+      <c r="AQ42" s="213"/>
+      <c r="AR42" s="213"/>
+      <c r="AS42" s="213"/>
+      <c r="AT42" s="213"/>
+      <c r="AU42" s="213"/>
+      <c r="AV42" s="213"/>
+      <c r="AW42" s="213"/>
+      <c r="AX42" s="213"/>
+      <c r="AY42" s="213"/>
+      <c r="AZ42" s="213"/>
+      <c r="BA42" s="213"/>
+      <c r="BB42" s="214"/>
+    </row>
+    <row r="43" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="12"/>
       <c r="E43" s="11"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="10"/>
-      <c r="S43" s="206"/>
-[...36 lines deleted...]
-    <row r="44" spans="1:54" s="1" customFormat="1">
+      <c r="S43" s="209"/>
+      <c r="T43" s="210"/>
+      <c r="U43" s="210"/>
+      <c r="V43" s="210"/>
+      <c r="W43" s="210"/>
+      <c r="X43" s="210"/>
+      <c r="Y43" s="210"/>
+      <c r="Z43" s="210"/>
+      <c r="AA43" s="210"/>
+      <c r="AB43" s="210"/>
+      <c r="AC43" s="210"/>
+      <c r="AD43" s="210"/>
+      <c r="AE43" s="210"/>
+      <c r="AF43" s="210"/>
+      <c r="AG43" s="210"/>
+      <c r="AH43" s="210"/>
+      <c r="AI43" s="211"/>
+      <c r="AJ43" s="215"/>
+      <c r="AK43" s="216"/>
+      <c r="AL43" s="216"/>
+      <c r="AM43" s="216"/>
+      <c r="AN43" s="216"/>
+      <c r="AO43" s="216"/>
+      <c r="AP43" s="216"/>
+      <c r="AQ43" s="216"/>
+      <c r="AR43" s="216"/>
+      <c r="AS43" s="216"/>
+      <c r="AT43" s="216"/>
+      <c r="AU43" s="216"/>
+      <c r="AV43" s="216"/>
+      <c r="AW43" s="216"/>
+      <c r="AX43" s="216"/>
+      <c r="AY43" s="216"/>
+      <c r="AZ43" s="216"/>
+      <c r="BA43" s="216"/>
+      <c r="BB43" s="217"/>
+    </row>
+    <row r="44" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2"/>
-      <c r="D44" s="209" t="s">
+      <c r="D44" s="218" t="s">
         <v>136</v>
       </c>
-      <c r="E44" s="210"/>
-[...13 lines deleted...]
-      <c r="S44" s="212">
+      <c r="E44" s="219"/>
+      <c r="F44" s="219"/>
+      <c r="G44" s="219"/>
+      <c r="H44" s="219"/>
+      <c r="I44" s="219"/>
+      <c r="J44" s="219"/>
+      <c r="K44" s="219"/>
+      <c r="L44" s="219"/>
+      <c r="M44" s="219"/>
+      <c r="N44" s="219"/>
+      <c r="O44" s="219"/>
+      <c r="P44" s="219"/>
+      <c r="Q44" s="219"/>
+      <c r="R44" s="220"/>
+      <c r="S44" s="221">
         <f>SUM(S30:AI43)</f>
         <v>0</v>
       </c>
-      <c r="T44" s="212"/>
-[...14 lines deleted...]
-      <c r="AI44" s="212"/>
+      <c r="T44" s="221"/>
+      <c r="U44" s="221"/>
+      <c r="V44" s="221"/>
+      <c r="W44" s="221"/>
+      <c r="X44" s="221"/>
+      <c r="Y44" s="221"/>
+      <c r="Z44" s="221"/>
+      <c r="AA44" s="221"/>
+      <c r="AB44" s="221"/>
+      <c r="AC44" s="221"/>
+      <c r="AD44" s="221"/>
+      <c r="AE44" s="221"/>
+      <c r="AF44" s="221"/>
+      <c r="AG44" s="221"/>
+      <c r="AH44" s="221"/>
+      <c r="AI44" s="221"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="8"/>
       <c r="AL44" s="8"/>
       <c r="AM44" s="8"/>
       <c r="AN44" s="8"/>
       <c r="AO44" s="8"/>
       <c r="AP44" s="8"/>
       <c r="AQ44" s="8"/>
       <c r="AR44" s="8"/>
       <c r="AS44" s="8"/>
       <c r="AT44" s="8"/>
       <c r="AU44" s="8"/>
       <c r="AV44" s="8"/>
       <c r="AW44" s="8"/>
       <c r="AX44" s="8"/>
       <c r="AY44" s="8"/>
       <c r="AZ44" s="8"/>
       <c r="BA44" s="8"/>
       <c r="BB44" s="7"/>
     </row>
-    <row r="45" spans="1:54" s="1" customFormat="1">
+    <row r="45" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="2"/>
       <c r="O45" s="2"/>
       <c r="P45" s="2"/>
       <c r="Q45" s="2"/>
       <c r="R45" s="2"/>
       <c r="S45" s="2"/>
       <c r="T45" s="2"/>
       <c r="U45" s="2"/>
       <c r="V45" s="2"/>
       <c r="W45" s="2"/>
       <c r="X45" s="2"/>
       <c r="Y45" s="2"/>
@@ -11505,51 +11688,51 @@
       <c r="AE45" s="2"/>
       <c r="AF45" s="2"/>
       <c r="AG45" s="2"/>
       <c r="AH45" s="2"/>
       <c r="AI45" s="2"/>
       <c r="AJ45" s="2"/>
       <c r="AK45" s="2"/>
       <c r="AL45" s="2"/>
       <c r="AM45" s="2"/>
       <c r="AN45" s="2"/>
       <c r="AO45" s="2"/>
       <c r="AP45" s="2"/>
       <c r="AQ45" s="2"/>
       <c r="AR45" s="2"/>
       <c r="AS45" s="2"/>
       <c r="AT45" s="2"/>
       <c r="AU45" s="2"/>
       <c r="AV45" s="2"/>
       <c r="AW45" s="2"/>
       <c r="AX45" s="2"/>
       <c r="AY45" s="2"/>
       <c r="AZ45" s="2"/>
       <c r="BA45" s="2"/>
       <c r="BB45" s="2"/>
     </row>
-    <row r="46" spans="1:54" s="1" customFormat="1">
+    <row r="46" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
       <c r="M46" s="2"/>
       <c r="N46" s="2"/>
       <c r="O46" s="2"/>
       <c r="P46" s="2"/>
       <c r="Q46" s="2"/>
       <c r="R46" s="2"/>
       <c r="S46" s="2"/>
       <c r="T46" s="2"/>
       <c r="U46" s="2"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="2"/>
@@ -11561,51 +11744,51 @@
       <c r="AE46" s="2"/>
       <c r="AF46" s="2"/>
       <c r="AG46" s="2"/>
       <c r="AH46" s="2"/>
       <c r="AI46" s="2"/>
       <c r="AJ46" s="2"/>
       <c r="AK46" s="2"/>
       <c r="AL46" s="2"/>
       <c r="AM46" s="2"/>
       <c r="AN46" s="2"/>
       <c r="AO46" s="2"/>
       <c r="AP46" s="2"/>
       <c r="AQ46" s="2"/>
       <c r="AR46" s="2"/>
       <c r="AS46" s="2"/>
       <c r="AT46" s="2"/>
       <c r="AU46" s="2"/>
       <c r="AV46" s="2"/>
       <c r="AW46" s="2"/>
       <c r="AX46" s="2"/>
       <c r="AY46" s="2"/>
       <c r="AZ46" s="2"/>
       <c r="BA46" s="2"/>
       <c r="BB46" s="2"/>
     </row>
-    <row r="47" spans="1:54" s="1" customFormat="1">
+    <row r="47" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="2"/>
       <c r="B47" s="2" t="s">
         <v>140</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
       <c r="O47" s="2"/>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
       <c r="R47" s="2"/>
       <c r="S47" s="2"/>
       <c r="T47" s="2"/>
       <c r="U47" s="2"/>
@@ -11621,51 +11804,51 @@
       <c r="AE47" s="2"/>
       <c r="AF47" s="2"/>
       <c r="AG47" s="2"/>
       <c r="AH47" s="2"/>
       <c r="AI47" s="2"/>
       <c r="AJ47" s="2"/>
       <c r="AK47" s="2"/>
       <c r="AL47" s="2"/>
       <c r="AM47" s="2"/>
       <c r="AN47" s="2"/>
       <c r="AO47" s="2"/>
       <c r="AP47" s="2"/>
       <c r="AQ47" s="2"/>
       <c r="AR47" s="2"/>
       <c r="AS47" s="2"/>
       <c r="AT47" s="2"/>
       <c r="AU47" s="2"/>
       <c r="AV47" s="2"/>
       <c r="AW47" s="2"/>
       <c r="AX47" s="2"/>
       <c r="AY47" s="2"/>
       <c r="AZ47" s="2"/>
       <c r="BA47" s="2"/>
       <c r="BB47" s="2"/>
     </row>
-    <row r="48" spans="1:54" s="1" customFormat="1">
+    <row r="48" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
       <c r="R48" s="2"/>
       <c r="S48" s="2"/>
       <c r="T48" s="2"/>
       <c r="U48" s="2"/>
       <c r="V48" s="2"/>
       <c r="W48" s="2"/>
       <c r="X48" s="2"/>
       <c r="Y48" s="2"/>
@@ -11677,110 +11860,110 @@
       <c r="AE48" s="2"/>
       <c r="AF48" s="2"/>
       <c r="AG48" s="2"/>
       <c r="AH48" s="2"/>
       <c r="AI48" s="2"/>
       <c r="AJ48" s="2"/>
       <c r="AK48" s="2"/>
       <c r="AL48" s="2"/>
       <c r="AM48" s="2"/>
       <c r="AN48" s="2"/>
       <c r="AO48" s="2"/>
       <c r="AP48" s="2"/>
       <c r="AQ48" s="2"/>
       <c r="AR48" s="2"/>
       <c r="AS48" s="2"/>
       <c r="AT48" s="2"/>
       <c r="AU48" s="2"/>
       <c r="AV48" s="2"/>
       <c r="AW48" s="2"/>
       <c r="AX48" s="2"/>
       <c r="AY48" s="2"/>
       <c r="AZ48" s="2"/>
       <c r="BA48" s="2"/>
       <c r="BB48" s="2"/>
     </row>
-    <row r="49" spans="1:59" s="1" customFormat="1">
+    <row r="49" spans="1:59" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
       <c r="C49" s="6"/>
-      <c r="D49" s="204" t="str">
+      <c r="D49" s="207" t="str">
         <f>様式第１号!V2</f>
         <v>令和　　年　　月　　日</v>
       </c>
-      <c r="E49" s="204"/>
-[...11 lines deleted...]
-      <c r="Q49" s="204"/>
+      <c r="E49" s="207"/>
+      <c r="F49" s="207"/>
+      <c r="G49" s="207"/>
+      <c r="H49" s="207"/>
+      <c r="I49" s="207"/>
+      <c r="J49" s="207"/>
+      <c r="K49" s="207"/>
+      <c r="L49" s="207"/>
+      <c r="M49" s="207"/>
+      <c r="N49" s="207"/>
+      <c r="O49" s="207"/>
+      <c r="P49" s="207"/>
+      <c r="Q49" s="207"/>
       <c r="R49" s="6"/>
       <c r="S49" s="6"/>
       <c r="T49" s="6"/>
       <c r="U49" s="6"/>
       <c r="V49" s="6"/>
       <c r="W49" s="2"/>
       <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
       <c r="Z49" s="2"/>
       <c r="AA49" s="2"/>
       <c r="AB49" s="2"/>
       <c r="AC49" s="2"/>
       <c r="AD49" s="2"/>
       <c r="AE49" s="2"/>
       <c r="AF49" s="2"/>
       <c r="AG49" s="2"/>
       <c r="AH49" s="2"/>
       <c r="AI49" s="2"/>
       <c r="AJ49" s="2"/>
       <c r="AK49" s="2"/>
       <c r="AL49" s="2"/>
       <c r="AM49" s="2"/>
       <c r="AN49" s="2"/>
       <c r="AO49" s="2"/>
       <c r="AP49" s="2"/>
       <c r="AQ49" s="2"/>
       <c r="AR49" s="2"/>
       <c r="AS49" s="2"/>
       <c r="AT49" s="2"/>
       <c r="AU49" s="2"/>
       <c r="AV49" s="2"/>
       <c r="AW49" s="2"/>
       <c r="AX49" s="2"/>
       <c r="AY49" s="2"/>
       <c r="AZ49" s="2"/>
       <c r="BA49" s="2"/>
       <c r="BB49" s="2"/>
     </row>
-    <row r="50" spans="1:59" s="1" customFormat="1">
+    <row r="50" spans="1:59" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="2"/>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
       <c r="N50" s="2"/>
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
       <c r="R50" s="2"/>
       <c r="S50" s="2"/>
       <c r="T50" s="2"/>
       <c r="U50" s="2"/>
       <c r="V50" s="2"/>
       <c r="W50" s="2"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
@@ -11792,218 +11975,218 @@
       <c r="AE50" s="2"/>
       <c r="AF50" s="2"/>
       <c r="AG50" s="2"/>
       <c r="AH50" s="2"/>
       <c r="AI50" s="2"/>
       <c r="AJ50" s="2"/>
       <c r="AK50" s="2"/>
       <c r="AL50" s="2"/>
       <c r="AM50" s="2"/>
       <c r="AN50" s="2"/>
       <c r="AO50" s="2"/>
       <c r="AP50" s="2"/>
       <c r="AQ50" s="2"/>
       <c r="AR50" s="2"/>
       <c r="AS50" s="2"/>
       <c r="AT50" s="2"/>
       <c r="AU50" s="2"/>
       <c r="AV50" s="2"/>
       <c r="AW50" s="2"/>
       <c r="AX50" s="2"/>
       <c r="AY50" s="2"/>
       <c r="AZ50" s="2"/>
       <c r="BA50" s="2"/>
       <c r="BB50" s="2"/>
     </row>
-    <row r="51" spans="1:59" s="1" customFormat="1">
+    <row r="51" spans="1:59" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="2"/>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="3" t="s">
         <v>142</v>
       </c>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
-      <c r="J51" s="205">
+      <c r="J51" s="208">
         <f>提出書類一覧!C3</f>
         <v>0</v>
       </c>
-      <c r="K51" s="205"/>
-[...19 lines deleted...]
-      <c r="AE51" s="205"/>
+      <c r="K51" s="208"/>
+      <c r="L51" s="208"/>
+      <c r="M51" s="208"/>
+      <c r="N51" s="208"/>
+      <c r="O51" s="208"/>
+      <c r="P51" s="208"/>
+      <c r="Q51" s="208"/>
+      <c r="R51" s="208"/>
+      <c r="S51" s="208"/>
+      <c r="T51" s="208"/>
+      <c r="U51" s="208"/>
+      <c r="V51" s="208"/>
+      <c r="W51" s="208"/>
+      <c r="X51" s="208"/>
+      <c r="Y51" s="208"/>
+      <c r="Z51" s="208"/>
+      <c r="AA51" s="208"/>
+      <c r="AB51" s="208"/>
+      <c r="AC51" s="208"/>
+      <c r="AD51" s="208"/>
+      <c r="AE51" s="208"/>
       <c r="AF51" s="5"/>
       <c r="AG51" s="5"/>
       <c r="AH51" s="5"/>
       <c r="AI51" s="5"/>
       <c r="AJ51" s="2"/>
       <c r="AK51" s="2"/>
       <c r="AL51" s="2"/>
       <c r="AM51" s="2"/>
       <c r="AN51" s="2"/>
       <c r="AO51" s="2"/>
       <c r="AP51" s="2"/>
       <c r="AQ51" s="2"/>
       <c r="AR51" s="2"/>
       <c r="AS51" s="2"/>
       <c r="AT51" s="2"/>
       <c r="AU51" s="2"/>
       <c r="AV51" s="2"/>
       <c r="AW51" s="2"/>
       <c r="AX51" s="2"/>
       <c r="AY51" s="2"/>
       <c r="AZ51" s="2"/>
       <c r="BA51" s="2"/>
       <c r="BB51" s="2"/>
     </row>
-    <row r="52" spans="1:59" s="1" customFormat="1">
+    <row r="52" spans="1:59" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2"/>
       <c r="T52" s="2"/>
       <c r="U52" s="2"/>
       <c r="W52" s="2"/>
       <c r="X52" s="2"/>
       <c r="Y52" s="2"/>
       <c r="Z52" s="2"/>
       <c r="AA52" s="2"/>
       <c r="AB52" s="2"/>
       <c r="AC52" s="2"/>
       <c r="AD52" s="4"/>
       <c r="AE52" s="4"/>
       <c r="AF52" s="4"/>
       <c r="AG52" s="4"/>
       <c r="AH52" s="4"/>
       <c r="AI52" s="4"/>
       <c r="AJ52" s="4"/>
       <c r="AK52" s="4"/>
       <c r="AL52" s="4"/>
       <c r="AM52" s="4"/>
       <c r="AO52" s="4"/>
       <c r="AP52" s="4"/>
       <c r="AQ52" s="4"/>
       <c r="AR52" s="4"/>
       <c r="AS52" s="4"/>
       <c r="AT52" s="4"/>
     </row>
-    <row r="53" spans="1:59" s="1" customFormat="1">
+    <row r="53" spans="1:59" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="3" t="s">
         <v>143</v>
       </c>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
-      <c r="N53" s="205">
+      <c r="N53" s="208">
         <f>様式第１号!V8</f>
         <v>0</v>
       </c>
-      <c r="O53" s="205"/>
-[...15 lines deleted...]
-      <c r="AE53" s="205"/>
+      <c r="O53" s="208"/>
+      <c r="P53" s="208"/>
+      <c r="Q53" s="208"/>
+      <c r="R53" s="208"/>
+      <c r="S53" s="208"/>
+      <c r="T53" s="208"/>
+      <c r="U53" s="208"/>
+      <c r="V53" s="208"/>
+      <c r="W53" s="208"/>
+      <c r="X53" s="208"/>
+      <c r="Y53" s="208"/>
+      <c r="Z53" s="208"/>
+      <c r="AA53" s="208"/>
+      <c r="AB53" s="208"/>
+      <c r="AC53" s="208"/>
+      <c r="AD53" s="208"/>
+      <c r="AE53" s="208"/>
       <c r="AF53" s="2"/>
       <c r="AG53" s="2"/>
       <c r="AH53" s="2"/>
       <c r="AI53" s="2"/>
       <c r="AJ53" s="2"/>
       <c r="AK53" s="2"/>
       <c r="AL53" s="2"/>
       <c r="AM53" s="2"/>
       <c r="AN53" s="2"/>
       <c r="AO53" s="2"/>
       <c r="AP53" s="2"/>
       <c r="AQ53" s="2"/>
       <c r="AR53" s="2"/>
       <c r="AS53" s="2"/>
       <c r="AT53" s="2"/>
       <c r="AU53" s="2"/>
       <c r="AV53" s="2"/>
       <c r="AW53" s="2"/>
       <c r="AX53" s="2"/>
       <c r="AY53" s="2"/>
       <c r="AZ53" s="2"/>
       <c r="BA53" s="2"/>
       <c r="BB53" s="2"/>
     </row>
-    <row r="63" spans="1:59">
+    <row r="63" spans="1:59" x14ac:dyDescent="0.2">
       <c r="BG63" t="s">
         <v>144</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="71">
     <mergeCell ref="S11:AI11"/>
     <mergeCell ref="AJ11:BB11"/>
     <mergeCell ref="AG3:BA3"/>
     <mergeCell ref="A5:BB5"/>
     <mergeCell ref="D10:R10"/>
     <mergeCell ref="S10:AI10"/>
     <mergeCell ref="AJ10:BB10"/>
     <mergeCell ref="S12:AI12"/>
     <mergeCell ref="AJ12:BB12"/>
     <mergeCell ref="S13:AI13"/>
     <mergeCell ref="AJ13:BB13"/>
     <mergeCell ref="S14:AI14"/>
     <mergeCell ref="AJ14:BB14"/>
     <mergeCell ref="S15:AI15"/>
     <mergeCell ref="AJ15:BB15"/>
     <mergeCell ref="S16:AI16"/>
     <mergeCell ref="AJ16:BB16"/>
     <mergeCell ref="S17:AI17"/>
     <mergeCell ref="AJ17:BB17"/>
@@ -12054,186 +12237,186 @@
     <mergeCell ref="J51:AE51"/>
     <mergeCell ref="N53:AE53"/>
     <mergeCell ref="S42:AI42"/>
     <mergeCell ref="AJ42:BB42"/>
     <mergeCell ref="S43:AI43"/>
     <mergeCell ref="AJ43:BB43"/>
     <mergeCell ref="D44:R44"/>
     <mergeCell ref="S44:AI44"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:A13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="23.42578125" style="21" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="15.28515625" style="21" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.44140625" style="21" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.6640625" style="21" customWidth="1"/>
+    <col min="3" max="3" width="10.33203125" style="21" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="15.33203125" style="21" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="87" t="s">
         <v>145</v>
       </c>
       <c r="B1" s="87"/>
       <c r="C1" s="21" t="s">
         <v>146</v>
       </c>
       <c r="D1" s="87" t="s">
         <v>147</v>
       </c>
       <c r="E1" s="87" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="86" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="86"/>
       <c r="C2" s="22" t="s">
         <v>149</v>
       </c>
       <c r="D2" s="128">
         <v>100000</v>
       </c>
       <c r="E2" s="128">
         <v>50000</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="86" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="86"/>
       <c r="C3" s="22" t="s">
         <v>150</v>
       </c>
       <c r="D3" s="128">
         <v>200000</v>
       </c>
       <c r="E3" s="128">
         <v>100000</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="86" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="86"/>
       <c r="C4" s="22" t="s">
         <v>151</v>
       </c>
       <c r="D4" s="128">
         <v>300000</v>
       </c>
       <c r="E4" s="128">
         <v>150000</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="86" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="86"/>
       <c r="C5" s="22" t="s">
         <v>152</v>
       </c>
       <c r="D5" s="128">
         <v>400000</v>
       </c>
       <c r="E5" s="128">
         <v>200000</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="86" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="86"/>
       <c r="C6" s="22" t="s">
         <v>153</v>
       </c>
       <c r="D6" s="128">
         <v>500000</v>
       </c>
       <c r="E6" s="128">
         <v>250000</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="86" t="s">
         <v>154</v>
       </c>
       <c r="B7" s="86"/>
       <c r="C7" s="22"/>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="86" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="86"/>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="86" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="86"/>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="86" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="86"/>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="86" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="86"/>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010068BAC861EB92614AAB28838AA8F3CBCE" ma:contentTypeVersion="4" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="9897cbeba6209cf8e05d0f42145f5f0a">
@@ -12377,72 +12560,135 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_x4e8b__x696d__x6982__x8981_ xmlns="e64082c4-bc37-4b20-a16c-6ae49dd977f5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC50F2E8-D10D-4FC3-A5FD-0D567000FB79}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC50F2E8-D10D-4FC3-A5FD-0D567000FB79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e64082c4-bc37-4b20-a16c-6ae49dd977f5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{678BF07F-994F-4FA1-B7A1-778C0C1CAB94}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{678BF07F-994F-4FA1-B7A1-778C0C1CAB94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5C8FC3C-82E5-43B5-B286-73B79B323BF0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5C8FC3C-82E5-43B5-B286-73B79B323BF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e64082c4-bc37-4b20-a16c-6ae49dd977f5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>提出書類一覧</vt:lpstr>
+      <vt:lpstr>様式第１号</vt:lpstr>
+      <vt:lpstr>別紙1-1「積算調書」</vt:lpstr>
+      <vt:lpstr>別紙1-2「内訳書」</vt:lpstr>
+      <vt:lpstr>別紙1-3「職員名簿」</vt:lpstr>
+      <vt:lpstr>(参考様式)予算書</vt:lpstr>
+      <vt:lpstr>データセット</vt:lpstr>
+      <vt:lpstr>'(参考様式)予算書'!Print_Area</vt:lpstr>
+      <vt:lpstr>提出書類一覧!Print_Area</vt:lpstr>
+      <vt:lpstr>'別紙1-1「積算調書」'!Print_Area</vt:lpstr>
+      <vt:lpstr>'別紙1-2「内訳書」'!Print_Area</vt:lpstr>
+      <vt:lpstr>様式第１号!Print_Area</vt:lpstr>
+      <vt:lpstr>提出書類一覧!Print_Titles</vt:lpstr>
+      <vt:lpstr>'別紙1-3「職員名簿」'!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>丸山　裕子</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010068BAC861EB92614AAB28838AA8F3CBCE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>