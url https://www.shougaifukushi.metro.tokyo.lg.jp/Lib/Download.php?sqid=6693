--- v0 (2026-07-16)
+++ v1 (2026-09-02)
@@ -9,72 +9,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\50-10_強度行動障害者等の受入れ環境整備事業\01_周知\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\50-10_強度行動障害者等の受入れ環境整備事業\R8年度\01_周知\20260722_様式差替え\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{989816A3-01C2-4BF5-8979-AD545A76B21E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B1A64B6-CA89-44F7-B8CE-6DB4AA69EB1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="747" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="747" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="【交付申請】(第１号様式)交付申請書" sheetId="26" r:id="rId1"/>
     <sheet name="【交付申請】(参考様式1-1)交付申請額内訳）" sheetId="82" r:id="rId2"/>
     <sheet name="【交付申請】(参考様式2-1)予算書抄本" sheetId="90" r:id="rId3"/>
     <sheet name="【交付申請】(参考様式3)整備計画書① " sheetId="93" r:id="rId4"/>
     <sheet name="【交付申請】(参考様式3)整備計画書②" sheetId="95" r:id="rId5"/>
     <sheet name="【交付申請】(参考様式3)整備計画書③" sheetId="96" r:id="rId6"/>
     <sheet name="【実績報告】(第2号様式)実績報告書" sheetId="84" r:id="rId7"/>
     <sheet name="【実績報告】(参考様式1-2)実績報告額内訳" sheetId="85" r:id="rId8"/>
     <sheet name="【実績報告】(参考様式2-2)決算書抄本 " sheetId="91" r:id="rId9"/>
     <sheet name="【実績報告】(参考様式4)請求書" sheetId="87" r:id="rId10"/>
     <sheet name="【実績報告】口座振替依頼書" sheetId="86" r:id="rId11"/>
     <sheet name="別記第３号様式" sheetId="83" r:id="rId12"/>
     <sheet name="都集計表（交付決定）" sheetId="92" r:id="rId13"/>
     <sheet name="都集計表（実績報告）" sheetId="97" r:id="rId14"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
   </externalReferences>
   <definedNames>
     <definedName name="a">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'【交付申請】(参考様式1-1)交付申請額内訳）'!$A$1:$I$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'【交付申請】(参考様式2-1)予算書抄本'!$A$1:$D$19</definedName>
@@ -3847,51 +3848,51 @@
     <xf numFmtId="0" fontId="20" fillId="2" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="326">
+  <cellXfs count="325">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="24" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -4298,614 +4299,612 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="1" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="1" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="36" borderId="1" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="37" borderId="35" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="37" borderId="35" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="184" fontId="44" fillId="37" borderId="35" xfId="51" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="47" applyFont="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="33" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="47" applyFont="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="35" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="185" fontId="35" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="33" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="33" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="33" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="33" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="41" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="45" fillId="34" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="47" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="3" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="14" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="3" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="14" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="1" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="31" fillId="0" borderId="15" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="47" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="47" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="31" fillId="0" borderId="1" xfId="34" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="33" borderId="3" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="31" fillId="33" borderId="14" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...55 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="31" fillId="33" borderId="4" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="47" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="33" borderId="3" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="33" borderId="14" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="33" borderId="4" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="47" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="186" fontId="32" fillId="33" borderId="3" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="186" fontId="32" fillId="33" borderId="14" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="186" fontId="32" fillId="33" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="33" borderId="3" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="179" fontId="31" fillId="0" borderId="15" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="47" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="47" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="47" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="47" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="35" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="35" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...82 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="3" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="4" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="37" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="16" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="38" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="36" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="45" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="39" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="40" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="41" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="42" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="37" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="38" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="36" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="39" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="37" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="38" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="36" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="45" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="39" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="41" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="45" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="36" borderId="3" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="36" borderId="4" xfId="45" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="32" fillId="0" borderId="37" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="32" fillId="0" borderId="16" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="47" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="32" fillId="0" borderId="38" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="37" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="38" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="31" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="37" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="38" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="40" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="42" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="31" fillId="0" borderId="3" xfId="34" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="31" fillId="0" borderId="4" xfId="34" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="32" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="32" fillId="0" borderId="3" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="47" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="37" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    </xf>
     <xf numFmtId="182" fontId="35" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="47" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="35" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="35" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="26" xfId="47" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="27" xfId="47" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="25" xfId="47" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="21" xfId="47" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" xfId="47" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="23" xfId="47" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="24" xfId="47" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="21" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="25" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="26" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="27" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="28" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="29" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="33" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="33" borderId="0" xfId="47" applyFont="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="26" xfId="47" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="27" xfId="47" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="25" xfId="47" applyFont="1" applyBorder="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="33" borderId="26" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="34" borderId="1" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...53 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="52">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -5149,50 +5148,160 @@
           <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>474232</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>22411</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>171898</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>89648</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="テキスト ボックス 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B19BC998-D687-7830-0181-020CE9EE4B3E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8228703" y="448235"/>
+          <a:ext cx="3530077" cy="739589"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+            <a:t>R8.7.22</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+            <a:t>修正箇所</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+            <a:t>・「事業所番号</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+            <a:t>(10</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+            <a:t>桁</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+            <a:t>)</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+            <a:t>」を入力できるように修正しました。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+            <a:t>・「サービスの種類」を選択できるように修正しました。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2238375</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>144037</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>208360</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>434578</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEDEDE72-4CD1-4F56-908A-0D0A9352FB9C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
@@ -5296,51 +5405,51 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" tIns="90000" bIns="90000" rtlCol="0" anchor="ctr" anchorCtr="0"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2238375</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>144037</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>208360</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>434578</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C44DF04A-CDDE-44AF-8572-8011C81033DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -5447,51 +5556,51 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" tIns="90000" bIns="90000" rtlCol="0" anchor="ctr" anchorCtr="0"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>417443</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>125895</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1737360" cy="459100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="四角形吹き出し 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{821BA2D2-82C9-4A27-935A-6D68BDD487C3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6399143" y="1392720"/>
           <a:ext cx="1737360" cy="459100"/>
         </a:xfrm>
@@ -5603,51 +5712,51 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" tIns="90000" bIns="90000" rtlCol="0" anchor="ctr" anchorCtr="0"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>495299</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>9524</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="正方形/長方形 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{142B1D0A-4AB3-4108-9283-C9B685B262C0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
@@ -6220,51 +6329,51 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" tIns="90000" bIns="90000" rtlCol="0" anchor="ctr" anchorCtr="0"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>367665</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>183496</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="2" name="直線コネクタ 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63445388-2E35-47B7-B607-77F6FB6C3DDF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
@@ -6812,269 +6921,269 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:BJ40"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="BI18" sqref="BI18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="52" width="2.33203125" style="3"/>
     <col min="53" max="53" width="5.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="54" max="61" width="2.33203125" style="3"/>
     <col min="62" max="62" width="3.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="63" max="16384" width="2.33203125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AM1" s="3" t="s">
         <v>194</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:62" ht="3.6" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="X3" s="165" t="s">
+      <c r="X3" s="168" t="s">
         <v>126</v>
       </c>
-      <c r="Y3" s="165"/>
-[...8 lines deleted...]
-      <c r="AH3" s="165"/>
+      <c r="Y3" s="168"/>
+      <c r="Z3" s="168"/>
+      <c r="AA3" s="168"/>
+      <c r="AB3" s="168"/>
+      <c r="AC3" s="168"/>
+      <c r="AD3" s="168"/>
+      <c r="AE3" s="168"/>
+      <c r="AF3" s="168"/>
+      <c r="AG3" s="168"/>
+      <c r="AH3" s="168"/>
     </row>
     <row r="5" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BJ5" s="5"/>
     </row>
     <row r="6" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BJ6" s="5"/>
     </row>
     <row r="7" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q7" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="R7" s="164"/>
-[...17 lines deleted...]
-      <c r="AJ7" s="164"/>
+      <c r="R7" s="167"/>
+      <c r="S7" s="167"/>
+      <c r="T7" s="167"/>
+      <c r="U7" s="167"/>
+      <c r="V7" s="167"/>
+      <c r="W7" s="167"/>
+      <c r="X7" s="167"/>
+      <c r="Y7" s="167"/>
+      <c r="Z7" s="167"/>
+      <c r="AA7" s="167"/>
+      <c r="AB7" s="167"/>
+      <c r="AC7" s="167"/>
+      <c r="AD7" s="167"/>
+      <c r="AE7" s="167"/>
+      <c r="AF7" s="167"/>
+      <c r="AG7" s="167"/>
+      <c r="AH7" s="167"/>
+      <c r="AI7" s="167"/>
+      <c r="AJ7" s="167"/>
       <c r="BJ7" s="5"/>
     </row>
     <row r="8" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q8" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R8" s="164"/>
-[...17 lines deleted...]
-      <c r="AJ8" s="164"/>
+      <c r="R8" s="167"/>
+      <c r="S8" s="167"/>
+      <c r="T8" s="167"/>
+      <c r="U8" s="167"/>
+      <c r="V8" s="167"/>
+      <c r="W8" s="167"/>
+      <c r="X8" s="167"/>
+      <c r="Y8" s="167"/>
+      <c r="Z8" s="167"/>
+      <c r="AA8" s="167"/>
+      <c r="AB8" s="167"/>
+      <c r="AC8" s="167"/>
+      <c r="AD8" s="167"/>
+      <c r="AE8" s="167"/>
+      <c r="AF8" s="167"/>
+      <c r="AG8" s="167"/>
+      <c r="AH8" s="167"/>
+      <c r="AI8" s="167"/>
+      <c r="AJ8" s="167"/>
       <c r="BJ8" s="5"/>
     </row>
     <row r="9" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q9" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="R9" s="166"/>
-[...14 lines deleted...]
-      <c r="AG9" s="167"/>
+      <c r="R9" s="169"/>
+      <c r="S9" s="169"/>
+      <c r="T9" s="169"/>
+      <c r="U9" s="169"/>
+      <c r="V9" s="169"/>
+      <c r="W9" s="169"/>
+      <c r="X9" s="169"/>
+      <c r="Y9" s="170"/>
+      <c r="Z9" s="170"/>
+      <c r="AA9" s="170"/>
+      <c r="AB9" s="170"/>
+      <c r="AC9" s="170"/>
+      <c r="AD9" s="170"/>
+      <c r="AE9" s="170"/>
+      <c r="AF9" s="170"/>
+      <c r="AG9" s="170"/>
       <c r="AH9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BJ9" s="5"/>
     </row>
     <row r="10" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BJ10" s="5"/>
     </row>
     <row r="11" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="169" t="str">
+      <c r="A11" s="173" t="str">
         <f>"令和"&amp;AM1&amp;"年度強度行動障害者等の受入れ環境整備事業補助金交付申請書"</f>
         <v>令和８年度強度行動障害者等の受入れ環境整備事業補助金交付申請書</v>
       </c>
-      <c r="B11" s="169"/>
-[...35 lines deleted...]
-      <c r="AL11" s="169"/>
+      <c r="B11" s="173"/>
+      <c r="C11" s="173"/>
+      <c r="D11" s="173"/>
+      <c r="E11" s="173"/>
+      <c r="F11" s="173"/>
+      <c r="G11" s="173"/>
+      <c r="H11" s="173"/>
+      <c r="I11" s="173"/>
+      <c r="J11" s="173"/>
+      <c r="K11" s="173"/>
+      <c r="L11" s="173"/>
+      <c r="M11" s="173"/>
+      <c r="N11" s="173"/>
+      <c r="O11" s="173"/>
+      <c r="P11" s="173"/>
+      <c r="Q11" s="173"/>
+      <c r="R11" s="173"/>
+      <c r="S11" s="173"/>
+      <c r="T11" s="173"/>
+      <c r="U11" s="173"/>
+      <c r="V11" s="173"/>
+      <c r="W11" s="173"/>
+      <c r="X11" s="173"/>
+      <c r="Y11" s="173"/>
+      <c r="Z11" s="173"/>
+      <c r="AA11" s="173"/>
+      <c r="AB11" s="173"/>
+      <c r="AC11" s="173"/>
+      <c r="AD11" s="173"/>
+      <c r="AE11" s="173"/>
+      <c r="AF11" s="173"/>
+      <c r="AG11" s="173"/>
+      <c r="AH11" s="173"/>
+      <c r="AI11" s="173"/>
+      <c r="AJ11" s="173"/>
+      <c r="AK11" s="173"/>
+      <c r="AL11" s="173"/>
       <c r="BJ11" s="5"/>
     </row>
     <row r="12" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BJ12" s="5"/>
     </row>
     <row r="13" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="6"/>
       <c r="C13" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
@@ -7130,102 +7239,102 @@
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="BJ14" s="5"/>
     </row>
     <row r="15" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
-      <c r="S15" s="168" t="s">
+      <c r="S15" s="172" t="s">
         <v>11</v>
       </c>
-      <c r="T15" s="168"/>
+      <c r="T15" s="172"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="BJ15" s="5"/>
     </row>
     <row r="16" spans="1:62" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BJ16" s="5"/>
     </row>
     <row r="17" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>59</v>
       </c>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="141" t="s">
         <v>49</v>
       </c>
-      <c r="U17" s="170">
+      <c r="U17" s="174">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!H13</f>
         <v>0</v>
       </c>
-      <c r="V17" s="170"/>
-[...7 lines deleted...]
-      <c r="AD17" s="170"/>
+      <c r="V17" s="174"/>
+      <c r="W17" s="174"/>
+      <c r="X17" s="174"/>
+      <c r="Y17" s="174"/>
+      <c r="Z17" s="174"/>
+      <c r="AA17" s="174"/>
+      <c r="AB17" s="174"/>
+      <c r="AC17" s="174"/>
+      <c r="AD17" s="174"/>
       <c r="AE17" s="3" t="s">
         <v>5</v>
       </c>
       <c r="BJ17" s="5"/>
     </row>
     <row r="18" spans="3:62" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BJ18" s="5"/>
     </row>
     <row r="19" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BJ19" s="5"/>
     </row>
     <row r="20" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D20" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="1"/>
       <c r="BJ20" s="5"/>
     </row>
     <row r="21" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
@@ -7267,635 +7376,635 @@
       <c r="Q24" s="14"/>
       <c r="R24" s="14"/>
       <c r="S24" s="14"/>
       <c r="T24" s="14"/>
       <c r="U24" s="14"/>
       <c r="V24" s="14"/>
       <c r="W24" s="14"/>
       <c r="X24" s="14"/>
       <c r="Y24" s="14"/>
       <c r="Z24" s="14"/>
       <c r="AA24" s="14"/>
       <c r="AB24" s="14"/>
       <c r="AC24" s="14"/>
       <c r="AD24" s="14"/>
       <c r="AE24" s="14"/>
       <c r="AF24" s="14"/>
       <c r="AG24" s="14"/>
       <c r="AH24" s="3"/>
       <c r="AI24" s="3"/>
       <c r="AS24" s="10"/>
       <c r="AV24" s="10"/>
     </row>
     <row r="25" spans="3:62" s="9" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C25" s="15"/>
       <c r="D25" s="12"/>
-      <c r="E25" s="163"/>
-[...1 lines deleted...]
-      <c r="G25" s="162" t="s">
+      <c r="E25" s="175"/>
+      <c r="F25" s="175"/>
+      <c r="G25" s="171" t="s">
         <v>18</v>
       </c>
-      <c r="H25" s="162"/>
-[...24 lines deleted...]
-      <c r="AG25" s="162"/>
+      <c r="H25" s="171"/>
+      <c r="I25" s="171"/>
+      <c r="J25" s="171"/>
+      <c r="K25" s="171"/>
+      <c r="L25" s="171"/>
+      <c r="M25" s="171"/>
+      <c r="N25" s="171"/>
+      <c r="O25" s="171"/>
+      <c r="P25" s="171"/>
+      <c r="Q25" s="171"/>
+      <c r="R25" s="171"/>
+      <c r="S25" s="171"/>
+      <c r="T25" s="171"/>
+      <c r="U25" s="171"/>
+      <c r="V25" s="171"/>
+      <c r="W25" s="171"/>
+      <c r="X25" s="171"/>
+      <c r="Y25" s="171"/>
+      <c r="Z25" s="171"/>
+      <c r="AA25" s="171"/>
+      <c r="AB25" s="171"/>
+      <c r="AC25" s="171"/>
+      <c r="AD25" s="171"/>
+      <c r="AE25" s="171"/>
+      <c r="AF25" s="171"/>
+      <c r="AG25" s="171"/>
       <c r="AH25" s="3"/>
       <c r="AI25" s="3"/>
       <c r="AS25" s="10"/>
       <c r="AV25" s="10"/>
     </row>
     <row r="26" spans="3:62" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="15"/>
       <c r="D26" s="12"/>
-      <c r="E26" s="163"/>
-[...1 lines deleted...]
-      <c r="G26" s="162" t="s">
+      <c r="E26" s="175"/>
+      <c r="F26" s="175"/>
+      <c r="G26" s="171" t="s">
         <v>12</v>
       </c>
-      <c r="H26" s="162"/>
-[...24 lines deleted...]
-      <c r="AG26" s="162"/>
+      <c r="H26" s="171"/>
+      <c r="I26" s="171"/>
+      <c r="J26" s="171"/>
+      <c r="K26" s="171"/>
+      <c r="L26" s="171"/>
+      <c r="M26" s="171"/>
+      <c r="N26" s="171"/>
+      <c r="O26" s="171"/>
+      <c r="P26" s="171"/>
+      <c r="Q26" s="171"/>
+      <c r="R26" s="171"/>
+      <c r="S26" s="171"/>
+      <c r="T26" s="171"/>
+      <c r="U26" s="171"/>
+      <c r="V26" s="171"/>
+      <c r="W26" s="171"/>
+      <c r="X26" s="171"/>
+      <c r="Y26" s="171"/>
+      <c r="Z26" s="171"/>
+      <c r="AA26" s="171"/>
+      <c r="AB26" s="171"/>
+      <c r="AC26" s="171"/>
+      <c r="AD26" s="171"/>
+      <c r="AE26" s="171"/>
+      <c r="AF26" s="171"/>
+      <c r="AG26" s="171"/>
       <c r="AH26" s="3"/>
       <c r="AI26" s="3"/>
       <c r="AS26" s="10"/>
       <c r="AV26" s="10"/>
     </row>
     <row r="27" spans="3:62" s="9" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="15"/>
       <c r="D27" s="12"/>
-      <c r="E27" s="163"/>
-[...1 lines deleted...]
-      <c r="G27" s="162" t="s">
+      <c r="E27" s="175"/>
+      <c r="F27" s="175"/>
+      <c r="G27" s="171" t="s">
         <v>110</v>
       </c>
-      <c r="H27" s="162"/>
-[...24 lines deleted...]
-      <c r="AG27" s="162"/>
+      <c r="H27" s="171"/>
+      <c r="I27" s="171"/>
+      <c r="J27" s="171"/>
+      <c r="K27" s="171"/>
+      <c r="L27" s="171"/>
+      <c r="M27" s="171"/>
+      <c r="N27" s="171"/>
+      <c r="O27" s="171"/>
+      <c r="P27" s="171"/>
+      <c r="Q27" s="171"/>
+      <c r="R27" s="171"/>
+      <c r="S27" s="171"/>
+      <c r="T27" s="171"/>
+      <c r="U27" s="171"/>
+      <c r="V27" s="171"/>
+      <c r="W27" s="171"/>
+      <c r="X27" s="171"/>
+      <c r="Y27" s="171"/>
+      <c r="Z27" s="171"/>
+      <c r="AA27" s="171"/>
+      <c r="AB27" s="171"/>
+      <c r="AC27" s="171"/>
+      <c r="AD27" s="171"/>
+      <c r="AE27" s="171"/>
+      <c r="AF27" s="171"/>
+      <c r="AG27" s="171"/>
       <c r="AH27" s="3"/>
       <c r="AI27" s="3"/>
       <c r="AS27" s="10"/>
       <c r="AV27" s="10"/>
     </row>
     <row r="28" spans="3:62" s="9" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="15"/>
       <c r="D28" s="12"/>
-      <c r="E28" s="163"/>
-[...1 lines deleted...]
-      <c r="G28" s="162" t="s">
+      <c r="E28" s="175"/>
+      <c r="F28" s="175"/>
+      <c r="G28" s="171" t="s">
         <v>111</v>
       </c>
-      <c r="H28" s="162"/>
-[...24 lines deleted...]
-      <c r="AG28" s="162"/>
+      <c r="H28" s="171"/>
+      <c r="I28" s="171"/>
+      <c r="J28" s="171"/>
+      <c r="K28" s="171"/>
+      <c r="L28" s="171"/>
+      <c r="M28" s="171"/>
+      <c r="N28" s="171"/>
+      <c r="O28" s="171"/>
+      <c r="P28" s="171"/>
+      <c r="Q28" s="171"/>
+      <c r="R28" s="171"/>
+      <c r="S28" s="171"/>
+      <c r="T28" s="171"/>
+      <c r="U28" s="171"/>
+      <c r="V28" s="171"/>
+      <c r="W28" s="171"/>
+      <c r="X28" s="171"/>
+      <c r="Y28" s="171"/>
+      <c r="Z28" s="171"/>
+      <c r="AA28" s="171"/>
+      <c r="AB28" s="171"/>
+      <c r="AC28" s="171"/>
+      <c r="AD28" s="171"/>
+      <c r="AE28" s="171"/>
+      <c r="AF28" s="171"/>
+      <c r="AG28" s="171"/>
       <c r="AH28" s="3"/>
       <c r="AI28" s="3"/>
       <c r="AS28" s="10"/>
       <c r="AV28" s="10"/>
     </row>
     <row r="29" spans="3:62" s="9" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="15"/>
       <c r="D29" s="12"/>
-      <c r="E29" s="163"/>
-[...1 lines deleted...]
-      <c r="G29" s="162" t="s">
+      <c r="E29" s="175"/>
+      <c r="F29" s="175"/>
+      <c r="G29" s="171" t="s">
         <v>113</v>
       </c>
-      <c r="H29" s="162"/>
-[...24 lines deleted...]
-      <c r="AG29" s="162"/>
+      <c r="H29" s="171"/>
+      <c r="I29" s="171"/>
+      <c r="J29" s="171"/>
+      <c r="K29" s="171"/>
+      <c r="L29" s="171"/>
+      <c r="M29" s="171"/>
+      <c r="N29" s="171"/>
+      <c r="O29" s="171"/>
+      <c r="P29" s="171"/>
+      <c r="Q29" s="171"/>
+      <c r="R29" s="171"/>
+      <c r="S29" s="171"/>
+      <c r="T29" s="171"/>
+      <c r="U29" s="171"/>
+      <c r="V29" s="171"/>
+      <c r="W29" s="171"/>
+      <c r="X29" s="171"/>
+      <c r="Y29" s="171"/>
+      <c r="Z29" s="171"/>
+      <c r="AA29" s="171"/>
+      <c r="AB29" s="171"/>
+      <c r="AC29" s="171"/>
+      <c r="AD29" s="171"/>
+      <c r="AE29" s="171"/>
+      <c r="AF29" s="171"/>
+      <c r="AG29" s="171"/>
       <c r="AH29" s="3"/>
       <c r="AI29" s="3"/>
       <c r="AS29" s="10"/>
       <c r="AV29" s="10"/>
     </row>
     <row r="30" spans="3:62" s="9" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="15"/>
       <c r="D30" s="12"/>
-      <c r="E30" s="163"/>
-[...1 lines deleted...]
-      <c r="G30" s="162" t="s">
+      <c r="E30" s="175"/>
+      <c r="F30" s="175"/>
+      <c r="G30" s="171" t="s">
         <v>112</v>
       </c>
-      <c r="H30" s="162"/>
-[...24 lines deleted...]
-      <c r="AG30" s="162"/>
+      <c r="H30" s="171"/>
+      <c r="I30" s="171"/>
+      <c r="J30" s="171"/>
+      <c r="K30" s="171"/>
+      <c r="L30" s="171"/>
+      <c r="M30" s="171"/>
+      <c r="N30" s="171"/>
+      <c r="O30" s="171"/>
+      <c r="P30" s="171"/>
+      <c r="Q30" s="171"/>
+      <c r="R30" s="171"/>
+      <c r="S30" s="171"/>
+      <c r="T30" s="171"/>
+      <c r="U30" s="171"/>
+      <c r="V30" s="171"/>
+      <c r="W30" s="171"/>
+      <c r="X30" s="171"/>
+      <c r="Y30" s="171"/>
+      <c r="Z30" s="171"/>
+      <c r="AA30" s="171"/>
+      <c r="AB30" s="171"/>
+      <c r="AC30" s="171"/>
+      <c r="AD30" s="171"/>
+      <c r="AE30" s="171"/>
+      <c r="AF30" s="171"/>
+      <c r="AG30" s="171"/>
       <c r="AH30" s="3"/>
       <c r="AI30" s="3"/>
       <c r="AS30" s="10"/>
       <c r="AV30" s="10"/>
     </row>
     <row r="31" spans="3:62" s="9" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="15"/>
       <c r="D31" s="12"/>
-      <c r="E31" s="163"/>
-[...1 lines deleted...]
-      <c r="G31" s="162" t="s">
+      <c r="E31" s="175"/>
+      <c r="F31" s="175"/>
+      <c r="G31" s="171" t="s">
         <v>114</v>
       </c>
-      <c r="H31" s="162"/>
-[...24 lines deleted...]
-      <c r="AG31" s="162"/>
+      <c r="H31" s="171"/>
+      <c r="I31" s="171"/>
+      <c r="J31" s="171"/>
+      <c r="K31" s="171"/>
+      <c r="L31" s="171"/>
+      <c r="M31" s="171"/>
+      <c r="N31" s="171"/>
+      <c r="O31" s="171"/>
+      <c r="P31" s="171"/>
+      <c r="Q31" s="171"/>
+      <c r="R31" s="171"/>
+      <c r="S31" s="171"/>
+      <c r="T31" s="171"/>
+      <c r="U31" s="171"/>
+      <c r="V31" s="171"/>
+      <c r="W31" s="171"/>
+      <c r="X31" s="171"/>
+      <c r="Y31" s="171"/>
+      <c r="Z31" s="171"/>
+      <c r="AA31" s="171"/>
+      <c r="AB31" s="171"/>
+      <c r="AC31" s="171"/>
+      <c r="AD31" s="171"/>
+      <c r="AE31" s="171"/>
+      <c r="AF31" s="171"/>
+      <c r="AG31" s="171"/>
       <c r="AH31" s="3"/>
       <c r="AI31" s="3"/>
       <c r="AS31" s="10"/>
       <c r="AV31" s="10"/>
     </row>
     <row r="32" spans="3:62" s="9" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="15"/>
       <c r="D32" s="12"/>
-      <c r="E32" s="163"/>
-[...1 lines deleted...]
-      <c r="G32" s="162" t="s">
+      <c r="E32" s="175"/>
+      <c r="F32" s="175"/>
+      <c r="G32" s="171" t="s">
         <v>115</v>
       </c>
-      <c r="H32" s="162"/>
-[...24 lines deleted...]
-      <c r="AG32" s="162"/>
+      <c r="H32" s="171"/>
+      <c r="I32" s="171"/>
+      <c r="J32" s="171"/>
+      <c r="K32" s="171"/>
+      <c r="L32" s="171"/>
+      <c r="M32" s="171"/>
+      <c r="N32" s="171"/>
+      <c r="O32" s="171"/>
+      <c r="P32" s="171"/>
+      <c r="Q32" s="171"/>
+      <c r="R32" s="171"/>
+      <c r="S32" s="171"/>
+      <c r="T32" s="171"/>
+      <c r="U32" s="171"/>
+      <c r="V32" s="171"/>
+      <c r="W32" s="171"/>
+      <c r="X32" s="171"/>
+      <c r="Y32" s="171"/>
+      <c r="Z32" s="171"/>
+      <c r="AA32" s="171"/>
+      <c r="AB32" s="171"/>
+      <c r="AC32" s="171"/>
+      <c r="AD32" s="171"/>
+      <c r="AE32" s="171"/>
+      <c r="AF32" s="171"/>
+      <c r="AG32" s="171"/>
       <c r="AH32" s="3"/>
       <c r="AI32" s="3"/>
       <c r="AS32" s="10"/>
       <c r="AV32" s="10"/>
     </row>
     <row r="33" spans="3:48" s="9" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D33" s="3"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="16"/>
       <c r="H33" s="16"/>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="16"/>
       <c r="U33" s="16"/>
       <c r="V33" s="16"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
       <c r="Y33" s="16"/>
       <c r="Z33" s="16"/>
       <c r="AA33" s="16"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="16"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="16"/>
       <c r="AF33" s="16"/>
       <c r="AG33" s="16"/>
       <c r="AH33" s="3"/>
       <c r="AI33" s="3"/>
       <c r="AS33" s="10"/>
       <c r="AV33" s="10"/>
     </row>
     <row r="34" spans="3:48" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="3:48" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E35" s="174" t="s">
+      <c r="E35" s="157" t="s">
         <v>8</v>
       </c>
-      <c r="F35" s="174"/>
-[...26 lines deleted...]
-      <c r="AG35" s="171"/>
+      <c r="F35" s="157"/>
+      <c r="G35" s="157"/>
+      <c r="H35" s="157"/>
+      <c r="I35" s="157"/>
+      <c r="J35" s="157"/>
+      <c r="K35" s="157"/>
+      <c r="L35" s="154"/>
+      <c r="M35" s="154"/>
+      <c r="N35" s="154"/>
+      <c r="O35" s="154"/>
+      <c r="P35" s="154"/>
+      <c r="Q35" s="154"/>
+      <c r="R35" s="154"/>
+      <c r="S35" s="154"/>
+      <c r="T35" s="154"/>
+      <c r="U35" s="154"/>
+      <c r="V35" s="154"/>
+      <c r="W35" s="154"/>
+      <c r="X35" s="154"/>
+      <c r="Y35" s="154"/>
+      <c r="Z35" s="154"/>
+      <c r="AA35" s="154"/>
+      <c r="AB35" s="154"/>
+      <c r="AC35" s="154"/>
+      <c r="AD35" s="154"/>
+      <c r="AE35" s="154"/>
+      <c r="AF35" s="154"/>
+      <c r="AG35" s="154"/>
     </row>
     <row r="36" spans="3:48" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E36" s="174" t="s">
+      <c r="E36" s="157" t="s">
         <v>4</v>
       </c>
-      <c r="F36" s="174"/>
-[...26 lines deleted...]
-      <c r="AG36" s="171"/>
+      <c r="F36" s="157"/>
+      <c r="G36" s="157"/>
+      <c r="H36" s="157"/>
+      <c r="I36" s="157"/>
+      <c r="J36" s="157"/>
+      <c r="K36" s="157"/>
+      <c r="L36" s="154"/>
+      <c r="M36" s="154"/>
+      <c r="N36" s="154"/>
+      <c r="O36" s="154"/>
+      <c r="P36" s="154"/>
+      <c r="Q36" s="154"/>
+      <c r="R36" s="154"/>
+      <c r="S36" s="154"/>
+      <c r="T36" s="154"/>
+      <c r="U36" s="154"/>
+      <c r="V36" s="154"/>
+      <c r="W36" s="154"/>
+      <c r="X36" s="154"/>
+      <c r="Y36" s="154"/>
+      <c r="Z36" s="154"/>
+      <c r="AA36" s="154"/>
+      <c r="AB36" s="154"/>
+      <c r="AC36" s="154"/>
+      <c r="AD36" s="154"/>
+      <c r="AE36" s="154"/>
+      <c r="AF36" s="154"/>
+      <c r="AG36" s="154"/>
     </row>
     <row r="37" spans="3:48" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E37" s="174" t="s">
+      <c r="E37" s="157" t="s">
         <v>170</v>
       </c>
-      <c r="F37" s="174"/>
-[...26 lines deleted...]
-      <c r="AG37" s="171"/>
+      <c r="F37" s="157"/>
+      <c r="G37" s="157"/>
+      <c r="H37" s="157"/>
+      <c r="I37" s="157"/>
+      <c r="J37" s="157"/>
+      <c r="K37" s="157"/>
+      <c r="L37" s="154"/>
+      <c r="M37" s="154"/>
+      <c r="N37" s="154"/>
+      <c r="O37" s="154"/>
+      <c r="P37" s="154"/>
+      <c r="Q37" s="154"/>
+      <c r="R37" s="154"/>
+      <c r="S37" s="154"/>
+      <c r="T37" s="154"/>
+      <c r="U37" s="154"/>
+      <c r="V37" s="154"/>
+      <c r="W37" s="154"/>
+      <c r="X37" s="154"/>
+      <c r="Y37" s="154"/>
+      <c r="Z37" s="154"/>
+      <c r="AA37" s="154"/>
+      <c r="AB37" s="154"/>
+      <c r="AC37" s="154"/>
+      <c r="AD37" s="154"/>
+      <c r="AE37" s="154"/>
+      <c r="AF37" s="154"/>
+      <c r="AG37" s="154"/>
     </row>
     <row r="38" spans="3:48" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E38" s="175" t="s">
+      <c r="E38" s="158" t="s">
         <v>172</v>
       </c>
-      <c r="F38" s="176"/>
-[...2 lines deleted...]
-      <c r="I38" s="179" t="s">
+      <c r="F38" s="159"/>
+      <c r="G38" s="159"/>
+      <c r="H38" s="159"/>
+      <c r="I38" s="162" t="s">
         <v>174</v>
       </c>
-      <c r="J38" s="179"/>
-[...4 lines deleted...]
-      <c r="O38" s="181"/>
+      <c r="J38" s="162"/>
+      <c r="K38" s="162"/>
+      <c r="L38" s="163"/>
+      <c r="M38" s="164"/>
+      <c r="N38" s="164"/>
+      <c r="O38" s="164"/>
       <c r="P38" s="139" t="s">
         <v>175</v>
       </c>
-      <c r="Q38" s="182"/>
-[...4 lines deleted...]
-      <c r="V38" s="183"/>
+      <c r="Q38" s="165"/>
+      <c r="R38" s="165"/>
+      <c r="S38" s="165"/>
+      <c r="T38" s="165"/>
+      <c r="U38" s="165"/>
+      <c r="V38" s="166"/>
     </row>
     <row r="39" spans="3:48" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E39" s="177"/>
-[...3 lines deleted...]
-      <c r="I39" s="179" t="s">
+      <c r="E39" s="160"/>
+      <c r="F39" s="161"/>
+      <c r="G39" s="161"/>
+      <c r="H39" s="161"/>
+      <c r="I39" s="162" t="s">
         <v>173</v>
       </c>
-      <c r="J39" s="179"/>
-[...22 lines deleted...]
-      <c r="AG39" s="172"/>
+      <c r="J39" s="162"/>
+      <c r="K39" s="162"/>
+      <c r="L39" s="155"/>
+      <c r="M39" s="155"/>
+      <c r="N39" s="155"/>
+      <c r="O39" s="155"/>
+      <c r="P39" s="155"/>
+      <c r="Q39" s="155"/>
+      <c r="R39" s="155"/>
+      <c r="S39" s="155"/>
+      <c r="T39" s="155"/>
+      <c r="U39" s="155"/>
+      <c r="V39" s="155"/>
+      <c r="W39" s="155"/>
+      <c r="X39" s="155"/>
+      <c r="Y39" s="155"/>
+      <c r="Z39" s="155"/>
+      <c r="AA39" s="155"/>
+      <c r="AB39" s="155"/>
+      <c r="AC39" s="155"/>
+      <c r="AD39" s="155"/>
+      <c r="AE39" s="155"/>
+      <c r="AF39" s="155"/>
+      <c r="AG39" s="155"/>
     </row>
     <row r="40" spans="3:48" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E40" s="174" t="s">
+      <c r="E40" s="157" t="s">
         <v>188</v>
       </c>
-      <c r="F40" s="174"/>
-[...26 lines deleted...]
-      <c r="AG40" s="171"/>
+      <c r="F40" s="157"/>
+      <c r="G40" s="157"/>
+      <c r="H40" s="157"/>
+      <c r="I40" s="157"/>
+      <c r="J40" s="157"/>
+      <c r="K40" s="157"/>
+      <c r="L40" s="156"/>
+      <c r="M40" s="154"/>
+      <c r="N40" s="154"/>
+      <c r="O40" s="154"/>
+      <c r="P40" s="154"/>
+      <c r="Q40" s="154"/>
+      <c r="R40" s="154"/>
+      <c r="S40" s="154"/>
+      <c r="T40" s="154"/>
+      <c r="U40" s="154"/>
+      <c r="V40" s="154"/>
+      <c r="W40" s="154"/>
+      <c r="X40" s="154"/>
+      <c r="Y40" s="154"/>
+      <c r="Z40" s="154"/>
+      <c r="AA40" s="154"/>
+      <c r="AB40" s="154"/>
+      <c r="AC40" s="154"/>
+      <c r="AD40" s="154"/>
+      <c r="AE40" s="154"/>
+      <c r="AF40" s="154"/>
+      <c r="AG40" s="154"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="O+J1BbJ4JCAStYzXrh2OrODTHHPMCq0manM2YN3sExIHCf9PlnkQ31dlO3jSrvCUVRXpfWWyb1JReA/lYTa00w==" saltValue="2fM4lNGq9AYgG8xYj3J6xg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="38">
+    <mergeCell ref="G32:AG32"/>
+    <mergeCell ref="G30:AG30"/>
+    <mergeCell ref="G28:AG28"/>
+    <mergeCell ref="G26:AG26"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="G27:AG27"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="G29:AG29"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="R7:AJ7"/>
+    <mergeCell ref="X3:AH3"/>
+    <mergeCell ref="R9:X9"/>
+    <mergeCell ref="Y9:AG9"/>
+    <mergeCell ref="G31:AG31"/>
+    <mergeCell ref="R8:AJ8"/>
+    <mergeCell ref="S15:T15"/>
+    <mergeCell ref="A11:AL11"/>
+    <mergeCell ref="U17:AD17"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="G25:AG25"/>
     <mergeCell ref="L35:AG35"/>
     <mergeCell ref="L36:AG36"/>
     <mergeCell ref="L39:AG39"/>
     <mergeCell ref="L40:AG40"/>
     <mergeCell ref="E35:K35"/>
     <mergeCell ref="E40:K40"/>
     <mergeCell ref="E36:K36"/>
     <mergeCell ref="E37:K37"/>
     <mergeCell ref="L37:AG37"/>
     <mergeCell ref="E38:H39"/>
     <mergeCell ref="I38:K38"/>
     <mergeCell ref="I39:K39"/>
     <mergeCell ref="L38:O38"/>
     <mergeCell ref="Q38:V38"/>
-    <mergeCell ref="R7:AJ7"/>
-[...22 lines deleted...]
-    <mergeCell ref="E31:F31"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="4">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="入力不要" sqref="X3" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E25:F32" xr:uid="{613688C7-E893-4A8E-B008-B7360B52A600}">
       <formula1>"✔"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="職名" sqref="R9:X9" xr:uid="{263801F4-6770-4F51-A15C-EBA3C6EFC555}"/>
     <dataValidation allowBlank="1" showInputMessage="1" prompt="代表者氏名" sqref="Y9:AG9" xr:uid="{B637383B-64C3-40F2-8A67-A6E45E1F11D2}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.31496062992125984" top="0.19685039370078741" bottom="7.874015748031496E-2" header="0.35433070866141736" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C7D3A66-2709-46FB-8CE1-507279DB3034}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O49"/>
@@ -7908,57 +8017,57 @@
   <cols>
     <col min="1" max="1" width="4.33203125" style="17" customWidth="1"/>
     <col min="2" max="2" width="6" style="17" customWidth="1"/>
     <col min="3" max="8" width="2.88671875" style="17" customWidth="1"/>
     <col min="9" max="14" width="7.77734375" style="17" customWidth="1"/>
     <col min="15" max="15" width="4.33203125" style="17" customWidth="1"/>
     <col min="16" max="16" width="7" style="17"/>
     <col min="17" max="17" width="7" style="17" customWidth="1"/>
     <col min="18" max="16384" width="7" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="61" t="s">
         <v>128</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="61"/>
-      <c r="L1" s="283">
+      <c r="L1" s="292">
         <f>'【実績報告】(参考様式1-2)実績報告額内訳'!J5</f>
         <v>0</v>
       </c>
-      <c r="M1" s="284"/>
-[...1 lines deleted...]
-      <c r="O1" s="284"/>
+      <c r="M1" s="293"/>
+      <c r="N1" s="293"/>
+      <c r="O1" s="293"/>
     </row>
     <row r="2" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
       <c r="D2" s="61"/>
       <c r="E2" s="61"/>
       <c r="F2" s="61"/>
       <c r="G2" s="61"/>
       <c r="H2" s="61"/>
       <c r="I2" s="61"/>
       <c r="J2" s="61"/>
       <c r="K2" s="61"/>
       <c r="L2" s="61"/>
       <c r="M2" s="61"/>
       <c r="N2" s="62"/>
       <c r="O2" s="53"/>
     </row>
     <row r="3" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="61"/>
       <c r="B3" s="61"/>
       <c r="C3" s="61"/>
       <c r="D3" s="61"/>
       <c r="E3" s="61"/>
       <c r="F3" s="61"/>
@@ -8033,56 +8142,56 @@
       <c r="E7" s="61"/>
       <c r="F7" s="61"/>
       <c r="G7" s="61"/>
       <c r="H7" s="61"/>
       <c r="I7" s="61"/>
       <c r="J7" s="61"/>
       <c r="K7" s="61"/>
       <c r="L7" s="61"/>
       <c r="M7" s="61"/>
       <c r="N7" s="62"/>
       <c r="O7" s="53"/>
     </row>
     <row r="8" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="61"/>
       <c r="B8" s="61"/>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="61"/>
       <c r="J8" s="61"/>
       <c r="K8" s="61"/>
       <c r="L8" s="61"/>
-      <c r="M8" s="285" t="str">
+      <c r="M8" s="294" t="str">
         <f>'【実績報告】(第2号様式)実績報告書'!X3</f>
         <v>令和　　年　　月　　日</v>
       </c>
-      <c r="N8" s="285"/>
-      <c r="O8" s="285"/>
+      <c r="N8" s="294"/>
+      <c r="O8" s="294"/>
     </row>
     <row r="9" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="61" t="s">
         <v>93</v>
       </c>
       <c r="B9" s="61"/>
       <c r="C9" s="61"/>
       <c r="D9" s="61"/>
       <c r="E9" s="61"/>
       <c r="F9" s="61"/>
       <c r="G9" s="61"/>
       <c r="H9" s="61"/>
       <c r="I9" s="61"/>
       <c r="J9" s="61"/>
       <c r="K9" s="61"/>
       <c r="L9" s="61"/>
       <c r="M9" s="61"/>
       <c r="N9" s="61"/>
       <c r="O9" s="62"/>
     </row>
     <row r="10" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="61"/>
       <c r="B10" s="61"/>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
@@ -8108,138 +8217,138 @@
       <c r="E11" s="61"/>
       <c r="F11" s="61"/>
       <c r="G11" s="61"/>
       <c r="H11" s="61"/>
       <c r="I11" s="61"/>
       <c r="J11" s="61"/>
       <c r="K11" s="61"/>
       <c r="L11" s="61"/>
       <c r="M11" s="61"/>
       <c r="N11" s="61"/>
       <c r="O11" s="62"/>
     </row>
     <row r="12" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="61"/>
       <c r="B12" s="61"/>
       <c r="C12" s="61"/>
       <c r="D12" s="61"/>
       <c r="E12" s="61"/>
       <c r="F12" s="61"/>
       <c r="G12" s="61"/>
       <c r="H12" s="61"/>
       <c r="I12" s="79" t="s">
         <v>94</v>
       </c>
       <c r="J12" s="62"/>
-      <c r="K12" s="286">
+      <c r="K12" s="295">
         <f>'【実績報告】(第2号様式)実績報告書'!R7</f>
         <v>0</v>
       </c>
-      <c r="L12" s="287"/>
-[...2 lines deleted...]
-      <c r="O12" s="287"/>
+      <c r="L12" s="296"/>
+      <c r="M12" s="296"/>
+      <c r="N12" s="296"/>
+      <c r="O12" s="296"/>
     </row>
     <row r="13" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="61"/>
       <c r="B13" s="61"/>
       <c r="C13" s="61"/>
       <c r="D13" s="61"/>
       <c r="E13" s="61"/>
       <c r="F13" s="61"/>
       <c r="G13" s="61"/>
       <c r="H13" s="62"/>
       <c r="I13" s="79"/>
       <c r="J13" s="62"/>
       <c r="K13" s="62"/>
       <c r="L13" s="62"/>
       <c r="M13" s="62"/>
       <c r="N13" s="62"/>
       <c r="O13" s="62"/>
     </row>
     <row r="14" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="61"/>
       <c r="B14" s="61"/>
       <c r="C14" s="61"/>
       <c r="D14" s="61"/>
       <c r="E14" s="61"/>
       <c r="F14" s="61"/>
       <c r="G14" s="61"/>
       <c r="H14" s="62"/>
       <c r="I14" s="79" t="s">
         <v>95</v>
       </c>
       <c r="J14" s="62"/>
-      <c r="K14" s="286">
+      <c r="K14" s="295">
         <f>'【実績報告】(第2号様式)実績報告書'!R8</f>
         <v>0</v>
       </c>
-      <c r="L14" s="287"/>
-[...2 lines deleted...]
-      <c r="O14" s="287"/>
+      <c r="L14" s="296"/>
+      <c r="M14" s="296"/>
+      <c r="N14" s="296"/>
+      <c r="O14" s="296"/>
     </row>
     <row r="15" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="61"/>
       <c r="B15" s="61"/>
       <c r="C15" s="61"/>
       <c r="D15" s="61"/>
       <c r="E15" s="61"/>
       <c r="F15" s="61"/>
       <c r="G15" s="61"/>
       <c r="H15" s="80"/>
       <c r="I15" s="81"/>
       <c r="J15" s="62"/>
       <c r="K15" s="81"/>
       <c r="L15" s="81"/>
       <c r="M15" s="81"/>
       <c r="N15" s="81"/>
       <c r="O15" s="62"/>
     </row>
     <row r="16" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="61"/>
       <c r="B16" s="61"/>
       <c r="C16" s="61"/>
       <c r="D16" s="61"/>
       <c r="E16" s="61"/>
       <c r="F16" s="61"/>
       <c r="G16" s="61"/>
       <c r="H16" s="62"/>
       <c r="I16" s="81" t="s">
         <v>97</v>
       </c>
       <c r="J16" s="62"/>
-      <c r="K16" s="288">
+      <c r="K16" s="297">
         <f>'【実績報告】(第2号様式)実績報告書'!R9</f>
         <v>0</v>
       </c>
-      <c r="L16" s="288"/>
-      <c r="M16" s="288">
+      <c r="L16" s="297"/>
+      <c r="M16" s="297">
         <f>'【実績報告】(第2号様式)実績報告書'!Y9</f>
         <v>0</v>
       </c>
-      <c r="N16" s="289"/>
+      <c r="N16" s="298"/>
       <c r="O16" s="82"/>
     </row>
     <row r="17" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="61"/>
       <c r="B17" s="61"/>
       <c r="C17" s="61"/>
       <c r="D17" s="61"/>
       <c r="E17" s="61"/>
       <c r="F17" s="61"/>
       <c r="G17" s="61"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
       <c r="J17" s="61"/>
       <c r="K17" s="61"/>
       <c r="L17" s="53"/>
       <c r="M17" s="53"/>
       <c r="N17" s="53"/>
       <c r="O17" s="62"/>
     </row>
     <row r="18" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="61"/>
       <c r="B18" s="61"/>
       <c r="C18" s="61"/>
       <c r="D18" s="61"/>
       <c r="E18" s="61"/>
@@ -8305,58 +8414,58 @@
       <c r="K21" s="79"/>
       <c r="L21" s="79"/>
       <c r="M21" s="79"/>
       <c r="N21" s="79"/>
       <c r="O21" s="62"/>
     </row>
     <row r="22" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="86"/>
       <c r="B22" s="86"/>
       <c r="C22" s="86"/>
       <c r="D22" s="86"/>
       <c r="E22" s="86"/>
       <c r="F22" s="86"/>
       <c r="G22" s="86"/>
       <c r="H22" s="86"/>
       <c r="I22" s="86"/>
       <c r="J22" s="86"/>
       <c r="K22" s="86"/>
       <c r="L22" s="86"/>
       <c r="M22" s="86"/>
       <c r="N22" s="86"/>
       <c r="O22" s="86"/>
     </row>
     <row r="23" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="86"/>
-      <c r="B23" s="279" t="s">
+      <c r="B23" s="288" t="s">
         <v>98</v>
       </c>
-      <c r="C23" s="279"/>
-[...3 lines deleted...]
-      <c r="G23" s="279"/>
+      <c r="C23" s="288"/>
+      <c r="D23" s="288"/>
+      <c r="E23" s="288"/>
+      <c r="F23" s="288"/>
+      <c r="G23" s="288"/>
       <c r="H23" s="84" t="str">
         <f>'【交付申請】(第１号様式)交付申請書'!AM1</f>
         <v>８</v>
       </c>
       <c r="I23" s="79" t="s">
         <v>125</v>
       </c>
       <c r="J23" s="87"/>
       <c r="K23" s="87"/>
       <c r="L23" s="87"/>
       <c r="M23" s="87"/>
       <c r="N23" s="87"/>
       <c r="O23" s="86"/>
     </row>
     <row r="24" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="86"/>
       <c r="B24" s="79" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="87"/>
       <c r="D24" s="87"/>
       <c r="E24" s="87"/>
       <c r="F24" s="87"/>
       <c r="G24" s="87"/>
       <c r="H24" s="87"/>
@@ -8381,159 +8490,159 @@
       <c r="J25" s="62"/>
       <c r="K25" s="62"/>
       <c r="L25" s="62"/>
       <c r="M25" s="62"/>
       <c r="N25" s="62"/>
       <c r="O25" s="62"/>
     </row>
     <row r="26" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="61"/>
       <c r="B26" s="62"/>
       <c r="C26" s="62"/>
       <c r="D26" s="62"/>
       <c r="E26" s="62"/>
       <c r="F26" s="62"/>
       <c r="G26" s="62"/>
       <c r="H26" s="62"/>
       <c r="I26" s="62"/>
       <c r="J26" s="62"/>
       <c r="K26" s="62"/>
       <c r="L26" s="62"/>
       <c r="M26" s="62"/>
       <c r="N26" s="62"/>
       <c r="O26" s="62"/>
     </row>
     <row r="27" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="280" t="s">
+      <c r="A27" s="289" t="s">
         <v>100</v>
       </c>
-      <c r="B27" s="280"/>
-[...12 lines deleted...]
-      <c r="O27" s="280"/>
+      <c r="B27" s="289"/>
+      <c r="C27" s="289"/>
+      <c r="D27" s="289"/>
+      <c r="E27" s="289"/>
+      <c r="F27" s="289"/>
+      <c r="G27" s="289"/>
+      <c r="H27" s="289"/>
+      <c r="I27" s="289"/>
+      <c r="J27" s="289"/>
+      <c r="K27" s="289"/>
+      <c r="L27" s="289"/>
+      <c r="M27" s="289"/>
+      <c r="N27" s="289"/>
+      <c r="O27" s="289"/>
     </row>
     <row r="28" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="61"/>
       <c r="B28" s="62"/>
       <c r="C28" s="62"/>
       <c r="D28" s="62"/>
       <c r="E28" s="62"/>
       <c r="F28" s="62"/>
       <c r="G28" s="62"/>
       <c r="H28" s="62"/>
       <c r="I28" s="62"/>
       <c r="J28" s="62"/>
       <c r="K28" s="62"/>
       <c r="L28" s="62"/>
       <c r="M28" s="62"/>
       <c r="N28" s="62"/>
       <c r="O28" s="62"/>
     </row>
     <row r="29" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="61"/>
       <c r="B29" s="62"/>
       <c r="C29" s="62"/>
       <c r="D29" s="62"/>
       <c r="E29" s="62"/>
       <c r="F29" s="62"/>
       <c r="G29" s="62"/>
       <c r="H29" s="62"/>
       <c r="I29" s="62"/>
       <c r="J29" s="62"/>
       <c r="K29" s="62"/>
       <c r="L29" s="62"/>
       <c r="M29" s="62"/>
       <c r="N29" s="62"/>
       <c r="O29" s="62"/>
     </row>
     <row r="30" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="61"/>
       <c r="B30" s="61" t="s">
         <v>101</v>
       </c>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="61"/>
       <c r="F30" s="61"/>
       <c r="G30" s="61"/>
       <c r="H30" s="61"/>
-      <c r="I30" s="281">
+      <c r="I30" s="290">
         <f>'【実績報告】(参考様式1-2)実績報告額内訳'!D5</f>
         <v>0</v>
       </c>
-      <c r="J30" s="281"/>
-[...1 lines deleted...]
-      <c r="L30" s="281"/>
+      <c r="J30" s="290"/>
+      <c r="K30" s="290"/>
+      <c r="L30" s="290"/>
       <c r="M30" s="88"/>
       <c r="N30" s="88"/>
       <c r="O30" s="62"/>
     </row>
     <row r="31" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="61"/>
       <c r="B31" s="61"/>
       <c r="C31" s="61"/>
       <c r="D31" s="61"/>
       <c r="E31" s="61"/>
       <c r="F31" s="61"/>
       <c r="G31" s="61"/>
       <c r="H31" s="61"/>
       <c r="I31" s="62"/>
       <c r="J31" s="88"/>
       <c r="K31" s="88"/>
       <c r="L31" s="88"/>
       <c r="M31" s="88"/>
       <c r="N31" s="88"/>
       <c r="O31" s="62"/>
     </row>
     <row r="32" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="61"/>
       <c r="B32" s="61" t="s">
         <v>102</v>
       </c>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="61"/>
       <c r="F32" s="61"/>
       <c r="G32" s="61"/>
       <c r="H32" s="61"/>
-      <c r="I32" s="282">
+      <c r="I32" s="291">
         <f>'【実績報告】(参考様式1-2)実績報告額内訳'!K13</f>
         <v>0</v>
       </c>
-      <c r="J32" s="282"/>
-[...1 lines deleted...]
-      <c r="L32" s="282"/>
+      <c r="J32" s="291"/>
+      <c r="K32" s="291"/>
+      <c r="L32" s="291"/>
       <c r="M32" s="88"/>
       <c r="N32" s="88"/>
       <c r="O32" s="62"/>
     </row>
     <row r="33" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="61"/>
       <c r="B33" s="61"/>
       <c r="C33" s="61"/>
       <c r="D33" s="61"/>
       <c r="E33" s="61"/>
       <c r="F33" s="61"/>
       <c r="G33" s="61"/>
       <c r="H33" s="61"/>
       <c r="I33" s="62"/>
       <c r="J33" s="62"/>
       <c r="K33" s="62"/>
       <c r="L33" s="62"/>
       <c r="M33" s="88"/>
       <c r="N33" s="88"/>
       <c r="O33" s="62"/>
     </row>
     <row r="34" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="61"/>
       <c r="B34" s="61"/>
       <c r="C34" s="61"/>
@@ -8784,62 +8893,62 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{012F3110-C527-4A3F-B872-CC6C63F7F856}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:AM46"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="AV13" sqref="AV13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1" style="52" customWidth="1"/>
     <col min="2" max="2" width="3.21875" style="51" customWidth="1"/>
     <col min="3" max="35" width="3.21875" style="52" customWidth="1"/>
     <col min="36" max="16384" width="7" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:35" ht="14.4" x14ac:dyDescent="0.2">
       <c r="B1" s="51" t="s">
         <v>61</v>
       </c>
       <c r="AI1" s="53"/>
     </row>
     <row r="2" spans="2:35" x14ac:dyDescent="0.2">
-      <c r="AA2" s="290">
+      <c r="AA2" s="313">
         <f>'【実績報告】(参考様式1-2)実績報告額内訳'!J5</f>
         <v>0</v>
       </c>
-      <c r="AB2" s="291"/>
-[...6 lines deleted...]
-      <c r="AI2" s="291"/>
+      <c r="AB2" s="314"/>
+      <c r="AC2" s="314"/>
+      <c r="AD2" s="314"/>
+      <c r="AE2" s="314"/>
+      <c r="AF2" s="314"/>
+      <c r="AG2" s="314"/>
+      <c r="AH2" s="314"/>
+      <c r="AI2" s="314"/>
     </row>
     <row r="5" spans="2:35" s="56" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="55"/>
       <c r="Q5" s="57"/>
       <c r="R5" s="57" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="2:35" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="R6" s="58" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8" spans="2:35" ht="16.2" x14ac:dyDescent="0.2">
       <c r="AI8" s="21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="2:35" s="60" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B11" s="59" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="2:35" ht="29.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="2:35" s="62" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
@@ -8851,161 +8960,161 @@
       </c>
       <c r="M14" s="140" t="str">
         <f>'【交付申請】(第１号様式)交付申請書'!AM1</f>
         <v>８</v>
       </c>
       <c r="N14" s="61" t="s">
         <v>133</v>
       </c>
       <c r="O14" s="61"/>
     </row>
     <row r="15" spans="2:35" s="62" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="61" t="s">
         <v>134</v>
       </c>
       <c r="C15" s="61"/>
     </row>
     <row r="16" spans="2:35" ht="49.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" spans="1:35" s="58" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B17" s="63"/>
       <c r="F17" s="63"/>
       <c r="G17" s="59" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J18" s="292">
+      <c r="J18" s="315">
         <f>'【実績報告】(第2号様式)実績報告書'!R7</f>
         <v>0</v>
       </c>
-      <c r="K18" s="293"/>
-[...23 lines deleted...]
-      <c r="AI18" s="293"/>
+      <c r="K18" s="316"/>
+      <c r="L18" s="316"/>
+      <c r="M18" s="316"/>
+      <c r="N18" s="316"/>
+      <c r="O18" s="316"/>
+      <c r="P18" s="316"/>
+      <c r="Q18" s="316"/>
+      <c r="R18" s="316"/>
+      <c r="S18" s="316"/>
+      <c r="T18" s="316"/>
+      <c r="U18" s="316"/>
+      <c r="V18" s="316"/>
+      <c r="W18" s="316"/>
+      <c r="X18" s="316"/>
+      <c r="Y18" s="316"/>
+      <c r="Z18" s="316"/>
+      <c r="AA18" s="316"/>
+      <c r="AB18" s="316"/>
+      <c r="AC18" s="316"/>
+      <c r="AD18" s="316"/>
+      <c r="AE18" s="316"/>
+      <c r="AF18" s="316"/>
+      <c r="AG18" s="316"/>
+      <c r="AH18" s="316"/>
+      <c r="AI18" s="316"/>
     </row>
     <row r="19" spans="1:35" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="63"/>
       <c r="C19" s="59" t="s">
         <v>68</v>
       </c>
       <c r="J19" s="63" t="s">
         <v>69</v>
       </c>
-      <c r="P19" s="294">
+      <c r="P19" s="317">
         <f>'【実績報告】(第2号様式)実績報告書'!L28</f>
         <v>0</v>
       </c>
-      <c r="Q19" s="295"/>
-[...7 lines deleted...]
-      <c r="Y19" s="295"/>
+      <c r="Q19" s="318"/>
+      <c r="R19" s="318"/>
+      <c r="S19" s="318"/>
+      <c r="T19" s="318"/>
+      <c r="U19" s="318"/>
+      <c r="V19" s="318"/>
+      <c r="W19" s="318"/>
+      <c r="X19" s="318"/>
+      <c r="Y19" s="318"/>
       <c r="Z19" s="58" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:35" s="58" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B21" s="63"/>
       <c r="G21" s="59" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:35" s="58" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="63"/>
       <c r="G22" s="63"/>
-      <c r="J22" s="292">
+      <c r="J22" s="315">
         <f>'【実績報告】(第2号様式)実績報告書'!R8</f>
         <v>0</v>
       </c>
-      <c r="K22" s="293"/>
-[...15 lines deleted...]
-      <c r="AA22" s="293"/>
+      <c r="K22" s="316"/>
+      <c r="L22" s="316"/>
+      <c r="M22" s="316"/>
+      <c r="N22" s="316"/>
+      <c r="O22" s="316"/>
+      <c r="P22" s="316"/>
+      <c r="Q22" s="316"/>
+      <c r="R22" s="316"/>
+      <c r="S22" s="316"/>
+      <c r="T22" s="316"/>
+      <c r="U22" s="316"/>
+      <c r="V22" s="316"/>
+      <c r="W22" s="316"/>
+      <c r="X22" s="316"/>
+      <c r="Y22" s="316"/>
+      <c r="Z22" s="316"/>
+      <c r="AA22" s="316"/>
     </row>
     <row r="23" spans="1:35" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J23" s="296">
+      <c r="J23" s="319">
         <f>'【実績報告】(第2号様式)実績報告書'!R9</f>
         <v>0</v>
       </c>
-      <c r="K23" s="280"/>
-[...5 lines deleted...]
-      <c r="Q23" s="296">
+      <c r="K23" s="289"/>
+      <c r="L23" s="289"/>
+      <c r="M23" s="289"/>
+      <c r="N23" s="289"/>
+      <c r="O23" s="289"/>
+      <c r="P23" s="289"/>
+      <c r="Q23" s="319">
         <f>'【実績報告】(第2号様式)実績報告書'!Y9</f>
         <v>0</v>
       </c>
-      <c r="R23" s="280"/>
-[...8 lines deleted...]
-      <c r="AA23" s="280"/>
+      <c r="R23" s="289"/>
+      <c r="S23" s="289"/>
+      <c r="T23" s="289"/>
+      <c r="U23" s="289"/>
+      <c r="V23" s="289"/>
+      <c r="W23" s="289"/>
+      <c r="X23" s="289"/>
+      <c r="Y23" s="289"/>
+      <c r="Z23" s="289"/>
+      <c r="AA23" s="289"/>
     </row>
     <row r="24" spans="1:35" ht="47.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="1:35" s="62" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="61"/>
       <c r="H25" s="61" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:35" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="64"/>
       <c r="H26" s="63"/>
     </row>
     <row r="27" spans="1:35" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="64"/>
       <c r="H27" s="63"/>
     </row>
     <row r="28" spans="1:35" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="65"/>
       <c r="C28" s="66"/>
       <c r="D28" s="66"/>
       <c r="E28" s="66"/>
       <c r="F28" s="66"/>
       <c r="G28" s="66"/>
       <c r="H28" s="67"/>
       <c r="I28" s="66"/>
@@ -9051,161 +9160,161 @@
       <c r="I30" s="69"/>
       <c r="J30" s="69"/>
       <c r="K30" s="69"/>
       <c r="L30" s="69"/>
       <c r="M30" s="69"/>
       <c r="N30" s="69"/>
       <c r="O30" s="69"/>
       <c r="P30" s="69"/>
       <c r="Q30" s="69"/>
       <c r="R30" s="69"/>
       <c r="S30" s="69"/>
       <c r="T30" s="69"/>
       <c r="U30" s="69"/>
       <c r="V30" s="69"/>
       <c r="W30" s="69"/>
       <c r="X30" s="69"/>
       <c r="Y30" s="69"/>
       <c r="Z30" s="69"/>
       <c r="AA30" s="69"/>
       <c r="AB30" s="69"/>
       <c r="AC30" s="69"/>
       <c r="AD30" s="69"/>
     </row>
     <row r="31" spans="1:35" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="70"/>
-      <c r="B31" s="300" t="s">
+      <c r="B31" s="302" t="s">
         <v>73</v>
       </c>
-      <c r="C31" s="301"/>
-[...7 lines deleted...]
-      <c r="K31" s="303" t="s">
+      <c r="C31" s="303"/>
+      <c r="D31" s="303"/>
+      <c r="E31" s="303"/>
+      <c r="F31" s="303"/>
+      <c r="G31" s="303"/>
+      <c r="H31" s="303"/>
+      <c r="I31" s="303"/>
+      <c r="J31" s="304"/>
+      <c r="K31" s="305" t="s">
         <v>74</v>
       </c>
-      <c r="L31" s="301"/>
-[...3 lines deleted...]
-      <c r="P31" s="300" t="s">
+      <c r="L31" s="303"/>
+      <c r="M31" s="303"/>
+      <c r="N31" s="303"/>
+      <c r="O31" s="304"/>
+      <c r="P31" s="302" t="s">
         <v>75</v>
       </c>
-      <c r="Q31" s="301"/>
-[...4 lines deleted...]
-      <c r="V31" s="302"/>
+      <c r="Q31" s="303"/>
+      <c r="R31" s="303"/>
+      <c r="S31" s="303"/>
+      <c r="T31" s="303"/>
+      <c r="U31" s="303"/>
+      <c r="V31" s="304"/>
       <c r="W31" s="71" t="s">
         <v>76</v>
       </c>
-      <c r="X31" s="304" t="s">
+      <c r="X31" s="306" t="s">
         <v>77</v>
       </c>
-      <c r="Y31" s="305"/>
-[...4 lines deleted...]
-      <c r="AD31" s="306"/>
+      <c r="Y31" s="307"/>
+      <c r="Z31" s="307"/>
+      <c r="AA31" s="307"/>
+      <c r="AB31" s="307"/>
+      <c r="AC31" s="307"/>
+      <c r="AD31" s="308"/>
     </row>
     <row r="32" spans="1:35" s="62" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="72"/>
-      <c r="B32" s="307"/>
-[...5 lines deleted...]
-      <c r="H32" s="308" t="s">
+      <c r="B32" s="309"/>
+      <c r="C32" s="310"/>
+      <c r="D32" s="310"/>
+      <c r="E32" s="310"/>
+      <c r="F32" s="310"/>
+      <c r="G32" s="310"/>
+      <c r="H32" s="310" t="s">
         <v>78</v>
       </c>
-      <c r="I32" s="308"/>
-[...4 lines deleted...]
-      <c r="N32" s="308" t="s">
+      <c r="I32" s="310"/>
+      <c r="J32" s="311"/>
+      <c r="K32" s="312"/>
+      <c r="L32" s="310"/>
+      <c r="M32" s="310"/>
+      <c r="N32" s="310" t="s">
         <v>79</v>
       </c>
-      <c r="O32" s="309"/>
+      <c r="O32" s="311"/>
       <c r="P32" s="104"/>
       <c r="Q32" s="102"/>
       <c r="R32" s="102"/>
       <c r="S32" s="103"/>
       <c r="T32" s="101"/>
       <c r="U32" s="102"/>
       <c r="V32" s="103"/>
       <c r="W32" s="105"/>
       <c r="X32" s="101"/>
       <c r="Y32" s="102"/>
       <c r="Z32" s="102"/>
       <c r="AA32" s="102"/>
       <c r="AB32" s="102"/>
       <c r="AC32" s="102"/>
       <c r="AD32" s="106"/>
       <c r="AE32" s="73"/>
     </row>
     <row r="33" spans="1:39" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="70"/>
-      <c r="B33" s="297" t="s">
+      <c r="B33" s="299" t="s">
         <v>80</v>
       </c>
-      <c r="C33" s="298"/>
-[...27 lines deleted...]
-      <c r="AE33" s="299"/>
+      <c r="C33" s="300"/>
+      <c r="D33" s="300"/>
+      <c r="E33" s="300"/>
+      <c r="F33" s="300"/>
+      <c r="G33" s="300"/>
+      <c r="H33" s="300"/>
+      <c r="I33" s="300"/>
+      <c r="J33" s="300"/>
+      <c r="K33" s="300"/>
+      <c r="L33" s="300"/>
+      <c r="M33" s="300"/>
+      <c r="N33" s="300"/>
+      <c r="O33" s="300"/>
+      <c r="P33" s="300"/>
+      <c r="Q33" s="300"/>
+      <c r="R33" s="300"/>
+      <c r="S33" s="300"/>
+      <c r="T33" s="300"/>
+      <c r="U33" s="300"/>
+      <c r="V33" s="300"/>
+      <c r="W33" s="300"/>
+      <c r="X33" s="300"/>
+      <c r="Y33" s="300"/>
+      <c r="Z33" s="300"/>
+      <c r="AA33" s="300"/>
+      <c r="AB33" s="300"/>
+      <c r="AC33" s="300"/>
+      <c r="AD33" s="300"/>
+      <c r="AE33" s="301"/>
       <c r="AK33" s="52" t="s">
         <v>81</v>
       </c>
       <c r="AL33" s="52" t="s">
         <v>82</v>
       </c>
       <c r="AM33" s="52" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:39" s="62" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="72"/>
       <c r="B34" s="107"/>
       <c r="C34" s="108"/>
       <c r="D34" s="108"/>
       <c r="E34" s="108"/>
       <c r="F34" s="108"/>
       <c r="G34" s="108"/>
       <c r="H34" s="108"/>
       <c r="I34" s="108"/>
       <c r="J34" s="108"/>
       <c r="K34" s="108"/>
       <c r="L34" s="108"/>
       <c r="M34" s="108"/>
       <c r="N34" s="108"/>
@@ -9288,65 +9397,65 @@
     </row>
     <row r="42" spans="1:39" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="61"/>
     </row>
     <row r="43" spans="1:39" s="60" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B43" s="59" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:39" s="60" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B44" s="59" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:39" s="60" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B45" s="59" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="14.4" x14ac:dyDescent="0.2">
       <c r="B46" s="61"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="UwAmucpl37frFxUY7hO6X5fExfkcbgeHciMZUDC60jjhf5x/NTBvDsgT7J60hx38mDwIqEHKqmMfxYX86280HQ==" saltValue="LhOdRXGfJUBHrACMl9XnrQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="15">
+    <mergeCell ref="AA2:AI2"/>
+    <mergeCell ref="J18:AI18"/>
+    <mergeCell ref="P19:Y19"/>
+    <mergeCell ref="J22:AA22"/>
+    <mergeCell ref="J23:P23"/>
+    <mergeCell ref="Q23:AA23"/>
     <mergeCell ref="B33:AE33"/>
     <mergeCell ref="B31:J31"/>
     <mergeCell ref="K31:O31"/>
     <mergeCell ref="P31:V31"/>
     <mergeCell ref="X31:AD31"/>
     <mergeCell ref="B32:G32"/>
     <mergeCell ref="H32:J32"/>
     <mergeCell ref="K32:M32"/>
     <mergeCell ref="N32:O32"/>
-    <mergeCell ref="AA2:AI2"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q23:AA23"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H32:J32" xr:uid="{EEC8288F-A790-48B5-AC7D-EABCD2DC8960}">
       <formula1>"銀行,信用金庫,信用組合,農協"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N32:O32" xr:uid="{1A89FA80-0355-4CE9-BF41-C764A254A5B7}">
       <formula1>"本店,支店"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="W32" xr:uid="{77B1E71A-032A-4025-BF0E-BE336617F0D4}">
       <formula1>"1,2,4"</formula1>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P32:V32 X32:AD32" xr:uid="{5A5F9AAC-3A89-439F-80CC-D3E09C58142D}">
       <formula1>0</formula1>
       <formula2>9</formula2>
     </dataValidation>
     <dataValidation imeMode="halfKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK34:AM34" xr:uid="{040641CD-AD82-403F-A9F5-734CA5211A4B}"/>
     <dataValidation type="textLength" imeMode="halfKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="1マスに1文字です。_x000a_「ｬ、ｭ、ｮ」などの小文字は「ﾔ、ﾕ、ﾖ」などの大文字に変換し、1マスに入れてください。_x000a_濁点や記号も1文字として1マス使用してください。" sqref="B34:AE34" xr:uid="{676C3BB4-D7C3-4369-9390-093CF2191FA1}">
       <formula1>0</formula1>
       <formula2>1</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
@@ -9399,213 +9508,213 @@
     </row>
     <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39"/>
       <c r="B3" s="39"/>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
       <c r="F3" s="39"/>
       <c r="G3" s="41" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="39"/>
       <c r="C4" s="39"/>
       <c r="D4" s="39"/>
       <c r="E4" s="39"/>
       <c r="F4" s="39"/>
       <c r="G4" s="41" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="39"/>
-      <c r="B5" s="314"/>
-[...4 lines deleted...]
-      <c r="G5" s="314"/>
+      <c r="B5" s="320"/>
+      <c r="C5" s="320"/>
+      <c r="D5" s="320"/>
+      <c r="E5" s="320"/>
+      <c r="F5" s="320"/>
+      <c r="G5" s="320"/>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39"/>
       <c r="B6" s="39"/>
       <c r="C6" s="39"/>
       <c r="D6" s="39"/>
       <c r="E6" s="39"/>
       <c r="F6" s="39"/>
       <c r="G6" s="39"/>
     </row>
     <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39"/>
-      <c r="B7" s="314" t="s">
+      <c r="B7" s="320" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="314"/>
-[...3 lines deleted...]
-      <c r="G7" s="314"/>
+      <c r="C7" s="320"/>
+      <c r="D7" s="320"/>
+      <c r="E7" s="320"/>
+      <c r="F7" s="320"/>
+      <c r="G7" s="320"/>
     </row>
     <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39"/>
-      <c r="B8" s="314"/>
-[...4 lines deleted...]
-      <c r="G8" s="314"/>
+      <c r="B8" s="320"/>
+      <c r="C8" s="320"/>
+      <c r="D8" s="320"/>
+      <c r="E8" s="320"/>
+      <c r="F8" s="320"/>
+      <c r="G8" s="320"/>
     </row>
     <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39"/>
       <c r="B9" s="39"/>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="42" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="39"/>
     </row>
     <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39"/>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="39"/>
       <c r="F10" s="43" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="39"/>
     </row>
     <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39"/>
-      <c r="B11" s="314"/>
-[...4 lines deleted...]
-      <c r="G11" s="314"/>
+      <c r="B11" s="320"/>
+      <c r="C11" s="320"/>
+      <c r="D11" s="320"/>
+      <c r="E11" s="320"/>
+      <c r="F11" s="320"/>
+      <c r="G11" s="320"/>
     </row>
     <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39"/>
       <c r="B12" s="39"/>
       <c r="C12" s="39"/>
       <c r="D12" s="39"/>
       <c r="E12" s="39"/>
       <c r="F12" s="39"/>
       <c r="G12" s="39"/>
     </row>
     <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="39"/>
       <c r="B13" s="39"/>
       <c r="C13" s="39"/>
       <c r="D13" s="39"/>
       <c r="E13" s="39"/>
       <c r="F13" s="39"/>
       <c r="G13" s="39"/>
     </row>
     <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39"/>
-      <c r="B14" s="169" t="str">
+      <c r="B14" s="173" t="str">
         <f>"令和"&amp;'【交付申請】(第１号様式)交付申請書'!AM1&amp;"年度消費税仕入控除税額報告書"</f>
         <v>令和８年度消費税仕入控除税額報告書</v>
       </c>
-      <c r="C14" s="169"/>
-[...3 lines deleted...]
-      <c r="G14" s="169"/>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
     </row>
     <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="39"/>
       <c r="B15" s="44"/>
       <c r="C15" s="44"/>
       <c r="D15" s="44"/>
       <c r="E15" s="44"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
     </row>
     <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39"/>
-      <c r="B16" s="314"/>
-[...4 lines deleted...]
-      <c r="G16" s="314"/>
+      <c r="B16" s="320"/>
+      <c r="C16" s="320"/>
+      <c r="D16" s="320"/>
+      <c r="E16" s="320"/>
+      <c r="F16" s="320"/>
+      <c r="G16" s="320"/>
     </row>
     <row r="17" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39"/>
-      <c r="B17" s="311" t="s">
+      <c r="B17" s="321" t="s">
         <v>55</v>
       </c>
-      <c r="C17" s="311"/>
-[...3 lines deleted...]
-      <c r="G17" s="311"/>
+      <c r="C17" s="321"/>
+      <c r="D17" s="321"/>
+      <c r="E17" s="321"/>
+      <c r="F17" s="321"/>
+      <c r="G17" s="321"/>
     </row>
     <row r="18" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39"/>
-      <c r="B18" s="311"/>
-[...4 lines deleted...]
-      <c r="G18" s="311"/>
+      <c r="B18" s="321"/>
+      <c r="C18" s="321"/>
+      <c r="D18" s="321"/>
+      <c r="E18" s="321"/>
+      <c r="F18" s="321"/>
+      <c r="G18" s="321"/>
     </row>
     <row r="19" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39"/>
-      <c r="B19" s="311"/>
-[...4 lines deleted...]
-      <c r="G19" s="311"/>
+      <c r="B19" s="321"/>
+      <c r="C19" s="321"/>
+      <c r="D19" s="321"/>
+      <c r="E19" s="321"/>
+      <c r="F19" s="321"/>
+      <c r="G19" s="321"/>
     </row>
     <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39"/>
       <c r="B20" s="39"/>
       <c r="C20" s="39"/>
       <c r="D20" s="39"/>
       <c r="E20" s="39"/>
       <c r="F20" s="39"/>
       <c r="G20" s="39"/>
     </row>
     <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="39"/>
-      <c r="B21" s="169" t="s">
+      <c r="B21" s="173" t="s">
         <v>11</v>
       </c>
-      <c r="C21" s="169"/>
-[...3 lines deleted...]
-      <c r="G21" s="169"/>
+      <c r="C21" s="173"/>
+      <c r="D21" s="173"/>
+      <c r="E21" s="173"/>
+      <c r="F21" s="173"/>
+      <c r="G21" s="173"/>
     </row>
     <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="39"/>
       <c r="B22" s="39"/>
       <c r="C22" s="39"/>
       <c r="D22" s="39"/>
       <c r="E22" s="39"/>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
     </row>
     <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="39"/>
       <c r="B23" s="39" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="39"/>
       <c r="D23" s="39"/>
       <c r="E23" s="39"/>
       <c r="F23" s="39"/>
       <c r="G23" s="39"/>
     </row>
     <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="39"/>
       <c r="B24" s="39" t="s">
         <v>48</v>
@@ -9736,110 +9845,110 @@
     <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="39"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="39"/>
       <c r="C38" s="39"/>
       <c r="D38" s="39"/>
       <c r="E38" s="39"/>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
     </row>
     <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="39"/>
       <c r="C39" s="39"/>
       <c r="D39" s="39"/>
       <c r="E39" s="39"/>
       <c r="F39" s="39"/>
       <c r="G39" s="39"/>
     </row>
     <row r="40" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E40" s="312" t="s">
+      <c r="E40" s="322" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="46" t="s">
         <v>52</v>
       </c>
       <c r="G40" s="46"/>
-      <c r="H40" s="313"/>
-[...1 lines deleted...]
-      <c r="J40" s="313"/>
+      <c r="H40" s="323"/>
+      <c r="I40" s="323"/>
+      <c r="J40" s="323"/>
     </row>
     <row r="41" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E41" s="312"/>
+      <c r="E41" s="322"/>
       <c r="F41" s="46" t="s">
         <v>53</v>
       </c>
       <c r="G41" s="46"/>
-      <c r="H41" s="313"/>
-[...1 lines deleted...]
-      <c r="J41" s="313"/>
+      <c r="H41" s="323"/>
+      <c r="I41" s="323"/>
+      <c r="J41" s="323"/>
     </row>
     <row r="42" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E42" s="312"/>
+      <c r="E42" s="322"/>
       <c r="F42" s="47" t="s">
         <v>54</v>
       </c>
       <c r="G42" s="47"/>
-      <c r="H42" s="313"/>
-[...1 lines deleted...]
-      <c r="J42" s="313"/>
+      <c r="H42" s="323"/>
+      <c r="I42" s="323"/>
+      <c r="J42" s="323"/>
     </row>
     <row r="43" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E43" s="48"/>
       <c r="F43" s="48"/>
       <c r="G43" s="49"/>
     </row>
     <row r="44" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E44" s="48"/>
       <c r="F44" s="48"/>
       <c r="G44" s="49"/>
     </row>
     <row r="45" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E45" s="48"/>
       <c r="F45" s="48"/>
       <c r="G45" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B17:G19"/>
+    <mergeCell ref="B21:G21"/>
+    <mergeCell ref="E40:E42"/>
+    <mergeCell ref="H40:J40"/>
+    <mergeCell ref="H41:J41"/>
+    <mergeCell ref="H42:J42"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="B14:G14"/>
-    <mergeCell ref="B17:G19"/>
-[...4 lines deleted...]
-    <mergeCell ref="H42:J42"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="1.1811023622047245" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="107" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0D7BC15-CAF1-48FF-9B03-EC2E31AE8AE6}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="BI17" sqref="BI17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
@@ -10172,894 +10281,892 @@
       </c>
       <c r="U2" s="136">
         <f>'【実績報告】(第2号様式)実績報告書'!L30</f>
         <v>0</v>
       </c>
       <c r="V2" s="136">
         <f>'【実績報告】(第2号様式)実績報告書'!L31</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Ub4obGTslyn02vIMtW+Uh9DUW+XOdjMjfqTagJt6FlclXnYZrSFcKPVDoCa2gDTTOXLMl90Yg8t7baeJPi+pjQ==" saltValue="uRopCz29u8JbM4tvKQ7+Ww==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A3243A5-AC96-481F-A50A-43741241FF75}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="BI17" sqref="BI17"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6:I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="18.6640625" defaultRowHeight="54.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.33203125" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.21875" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.21875" style="17" customWidth="1"/>
     <col min="4" max="4" width="4.33203125" style="19" customWidth="1"/>
     <col min="5" max="6" width="19.33203125" style="17" customWidth="1"/>
     <col min="7" max="7" width="11.88671875" style="17" customWidth="1"/>
     <col min="8" max="9" width="19.33203125" style="17" customWidth="1"/>
     <col min="10" max="16384" width="18.6640625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12" x14ac:dyDescent="0.2">
       <c r="A1" s="64" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="125" t="s">
         <v>145</v>
       </c>
       <c r="E2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="18"/>
       <c r="I2" s="21"/>
     </row>
     <row r="3" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="126" t="s">
         <v>146</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="20"/>
     </row>
     <row r="4" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="189" t="s">
+      <c r="B4" s="176" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="189"/>
-      <c r="D4" s="207">
+      <c r="C4" s="176"/>
+      <c r="D4" s="177">
         <f>'【交付申請】(第１号様式)交付申請書'!R8</f>
         <v>0</v>
       </c>
-      <c r="E4" s="208"/>
-[...1 lines deleted...]
-      <c r="G4" s="208"/>
+      <c r="E4" s="178"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
       <c r="H4" s="23" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="142"/>
       <c r="J4" s="20"/>
     </row>
     <row r="5" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="189" t="s">
+      <c r="B5" s="176" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="189"/>
-[...3 lines deleted...]
-      <c r="G5" s="210"/>
+      <c r="C5" s="176"/>
+      <c r="D5" s="179"/>
+      <c r="E5" s="180"/>
+      <c r="F5" s="180"/>
+      <c r="G5" s="180"/>
       <c r="H5" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="143"/>
       <c r="J5" s="20"/>
     </row>
     <row r="6" spans="1:10" ht="36" x14ac:dyDescent="0.2">
-      <c r="B6" s="189" t="s">
+      <c r="B6" s="176" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="189"/>
-[...1 lines deleted...]
-      <c r="E6" s="206"/>
+      <c r="C6" s="176"/>
+      <c r="D6" s="324"/>
+      <c r="E6" s="324"/>
       <c r="F6" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="211"/>
-[...1 lines deleted...]
-      <c r="I6" s="211"/>
+      <c r="G6" s="181"/>
+      <c r="H6" s="181"/>
+      <c r="I6" s="181"/>
       <c r="J6" s="20"/>
     </row>
     <row r="7" spans="1:10" ht="36" x14ac:dyDescent="0.2">
-      <c r="B7" s="189" t="s">
+      <c r="B7" s="176" t="s">
         <v>189</v>
       </c>
-      <c r="C7" s="189"/>
-[...1 lines deleted...]
-      <c r="E7" s="191"/>
+      <c r="C7" s="176"/>
+      <c r="D7" s="200"/>
+      <c r="E7" s="201"/>
       <c r="F7" s="24" t="s">
         <v>190</v>
       </c>
-      <c r="G7" s="192"/>
-      <c r="H7" s="192"/>
+      <c r="G7" s="202"/>
+      <c r="H7" s="202"/>
       <c r="I7" s="132"/>
       <c r="J7" s="20"/>
     </row>
     <row r="8" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="184" t="s">
+      <c r="B8" s="195" t="s">
         <v>183</v>
       </c>
-      <c r="C8" s="185"/>
-      <c r="D8" s="186" t="s">
+      <c r="C8" s="196"/>
+      <c r="D8" s="197" t="s">
         <v>177</v>
       </c>
-      <c r="E8" s="187"/>
-[...3 lines deleted...]
-      <c r="I8" s="188"/>
+      <c r="E8" s="198"/>
+      <c r="F8" s="198"/>
+      <c r="G8" s="198"/>
+      <c r="H8" s="198"/>
+      <c r="I8" s="199"/>
       <c r="J8" s="20"/>
     </row>
     <row r="9" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="G9" s="22"/>
       <c r="I9" s="22"/>
     </row>
     <row r="10" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H10" s="34" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="34"/>
     </row>
     <row r="11" spans="1:10" ht="36" x14ac:dyDescent="0.2">
-      <c r="B11" s="200" t="s">
+      <c r="B11" s="186" t="s">
         <v>152</v>
       </c>
-      <c r="C11" s="201"/>
-      <c r="D11" s="201"/>
+      <c r="C11" s="187"/>
+      <c r="D11" s="187"/>
       <c r="E11" s="28" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="30" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="30" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>153</v>
       </c>
       <c r="I11" s="97"/>
     </row>
     <row r="12" spans="1:10" ht="21.6" x14ac:dyDescent="0.2">
-      <c r="B12" s="202" t="s">
+      <c r="B12" s="188" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="202"/>
-      <c r="D12" s="202"/>
+      <c r="C12" s="188"/>
+      <c r="D12" s="188"/>
       <c r="E12" s="29" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="31" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="32" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="32" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="97"/>
     </row>
     <row r="13" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="199">
+      <c r="B13" s="185">
         <f>I16</f>
         <v>0</v>
       </c>
-      <c r="C13" s="199"/>
-      <c r="D13" s="199"/>
+      <c r="C13" s="185"/>
+      <c r="D13" s="185"/>
       <c r="E13" s="35">
         <v>500000</v>
       </c>
       <c r="F13" s="36">
         <f>MIN(B13,E13)</f>
         <v>0</v>
       </c>
       <c r="G13" s="37">
         <v>0.875</v>
       </c>
       <c r="H13" s="35">
         <f>ROUNDDOWN(F13*G13,-3)</f>
         <v>0</v>
       </c>
       <c r="I13" s="98"/>
     </row>
     <row r="14" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I14" s="34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="36" x14ac:dyDescent="0.2">
       <c r="B15" s="118" t="s">
         <v>149</v>
       </c>
-      <c r="C15" s="203" t="s">
+      <c r="C15" s="189" t="s">
         <v>35</v>
       </c>
-      <c r="D15" s="204"/>
-      <c r="E15" s="205"/>
+      <c r="D15" s="190"/>
+      <c r="E15" s="191"/>
       <c r="F15" s="27" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>37</v>
       </c>
       <c r="I15" s="26" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="119">
         <v>1</v>
       </c>
-      <c r="C16" s="193"/>
-[...1 lines deleted...]
-      <c r="E16" s="195"/>
+      <c r="C16" s="192"/>
+      <c r="D16" s="193"/>
+      <c r="E16" s="194"/>
       <c r="F16" s="144"/>
       <c r="G16" s="38">
         <f>ROUNDDOWN(F16*0.1,0)</f>
         <v>0</v>
       </c>
-      <c r="H16" s="196">
+      <c r="H16" s="182">
         <f>SUM(F16:G40)</f>
         <v>0</v>
       </c>
-      <c r="I16" s="196">
+      <c r="I16" s="182">
         <f>SUM(F16:F40)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="119">
         <v>2</v>
       </c>
-      <c r="C17" s="193"/>
-[...1 lines deleted...]
-      <c r="E17" s="195"/>
+      <c r="C17" s="192"/>
+      <c r="D17" s="193"/>
+      <c r="E17" s="194"/>
       <c r="F17" s="144"/>
       <c r="G17" s="38">
         <f t="shared" ref="G17:G40" si="0">ROUNDDOWN(F17*0.1,0)</f>
         <v>0</v>
       </c>
-      <c r="H17" s="197"/>
-      <c r="I17" s="197"/>
+      <c r="H17" s="183"/>
+      <c r="I17" s="183"/>
     </row>
     <row r="18" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="119">
         <v>3</v>
       </c>
-      <c r="C18" s="193"/>
-[...1 lines deleted...]
-      <c r="E18" s="195"/>
+      <c r="C18" s="192"/>
+      <c r="D18" s="193"/>
+      <c r="E18" s="194"/>
       <c r="F18" s="144"/>
       <c r="G18" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H18" s="197"/>
-      <c r="I18" s="197"/>
+      <c r="H18" s="183"/>
+      <c r="I18" s="183"/>
     </row>
     <row r="19" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="119">
         <v>4</v>
       </c>
-      <c r="C19" s="193"/>
-[...1 lines deleted...]
-      <c r="E19" s="195"/>
+      <c r="C19" s="192"/>
+      <c r="D19" s="193"/>
+      <c r="E19" s="194"/>
       <c r="F19" s="144"/>
       <c r="G19" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H19" s="197"/>
-      <c r="I19" s="197"/>
+      <c r="H19" s="183"/>
+      <c r="I19" s="183"/>
     </row>
     <row r="20" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="119">
         <v>5</v>
       </c>
-      <c r="C20" s="193"/>
-[...1 lines deleted...]
-      <c r="E20" s="195"/>
+      <c r="C20" s="192"/>
+      <c r="D20" s="193"/>
+      <c r="E20" s="194"/>
       <c r="F20" s="144"/>
       <c r="G20" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H20" s="197"/>
-      <c r="I20" s="197"/>
+      <c r="H20" s="183"/>
+      <c r="I20" s="183"/>
     </row>
     <row r="21" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="119">
         <v>6</v>
       </c>
-      <c r="C21" s="193"/>
-[...1 lines deleted...]
-      <c r="E21" s="195"/>
+      <c r="C21" s="192"/>
+      <c r="D21" s="193"/>
+      <c r="E21" s="194"/>
       <c r="F21" s="144"/>
       <c r="G21" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H21" s="197"/>
-      <c r="I21" s="197"/>
+      <c r="H21" s="183"/>
+      <c r="I21" s="183"/>
     </row>
     <row r="22" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="119">
         <v>7</v>
       </c>
-      <c r="C22" s="193"/>
-[...1 lines deleted...]
-      <c r="E22" s="195"/>
+      <c r="C22" s="192"/>
+      <c r="D22" s="193"/>
+      <c r="E22" s="194"/>
       <c r="F22" s="144"/>
       <c r="G22" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H22" s="197"/>
-      <c r="I22" s="197"/>
+      <c r="H22" s="183"/>
+      <c r="I22" s="183"/>
     </row>
     <row r="23" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="119">
         <v>8</v>
       </c>
-      <c r="C23" s="193"/>
-[...1 lines deleted...]
-      <c r="E23" s="195"/>
+      <c r="C23" s="192"/>
+      <c r="D23" s="193"/>
+      <c r="E23" s="194"/>
       <c r="F23" s="144"/>
       <c r="G23" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H23" s="197"/>
-      <c r="I23" s="197"/>
+      <c r="H23" s="183"/>
+      <c r="I23" s="183"/>
     </row>
     <row r="24" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="119">
         <v>9</v>
       </c>
-      <c r="C24" s="193"/>
-[...1 lines deleted...]
-      <c r="E24" s="195"/>
+      <c r="C24" s="192"/>
+      <c r="D24" s="193"/>
+      <c r="E24" s="194"/>
       <c r="F24" s="144"/>
       <c r="G24" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H24" s="197"/>
-      <c r="I24" s="197"/>
+      <c r="H24" s="183"/>
+      <c r="I24" s="183"/>
     </row>
     <row r="25" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="119">
         <v>10</v>
       </c>
-      <c r="C25" s="193"/>
-[...1 lines deleted...]
-      <c r="E25" s="195"/>
+      <c r="C25" s="192"/>
+      <c r="D25" s="193"/>
+      <c r="E25" s="194"/>
       <c r="F25" s="144"/>
       <c r="G25" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H25" s="197"/>
-      <c r="I25" s="197"/>
+      <c r="H25" s="183"/>
+      <c r="I25" s="183"/>
     </row>
     <row r="26" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="119">
         <v>11</v>
       </c>
-      <c r="C26" s="193"/>
-[...1 lines deleted...]
-      <c r="E26" s="195"/>
+      <c r="C26" s="192"/>
+      <c r="D26" s="193"/>
+      <c r="E26" s="194"/>
       <c r="F26" s="144"/>
       <c r="G26" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H26" s="197"/>
-      <c r="I26" s="197"/>
+      <c r="H26" s="183"/>
+      <c r="I26" s="183"/>
     </row>
     <row r="27" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="119">
         <v>12</v>
       </c>
-      <c r="C27" s="193"/>
-[...1 lines deleted...]
-      <c r="E27" s="195"/>
+      <c r="C27" s="192"/>
+      <c r="D27" s="193"/>
+      <c r="E27" s="194"/>
       <c r="F27" s="144"/>
       <c r="G27" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H27" s="197"/>
-      <c r="I27" s="197"/>
+      <c r="H27" s="183"/>
+      <c r="I27" s="183"/>
     </row>
     <row r="28" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="119">
         <v>13</v>
       </c>
-      <c r="C28" s="193"/>
-[...1 lines deleted...]
-      <c r="E28" s="195"/>
+      <c r="C28" s="192"/>
+      <c r="D28" s="193"/>
+      <c r="E28" s="194"/>
       <c r="F28" s="144"/>
       <c r="G28" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H28" s="197"/>
-      <c r="I28" s="197"/>
+      <c r="H28" s="183"/>
+      <c r="I28" s="183"/>
     </row>
     <row r="29" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="119">
         <v>14</v>
       </c>
-      <c r="C29" s="193"/>
-[...1 lines deleted...]
-      <c r="E29" s="195"/>
+      <c r="C29" s="192"/>
+      <c r="D29" s="193"/>
+      <c r="E29" s="194"/>
       <c r="F29" s="144"/>
       <c r="G29" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H29" s="197"/>
-      <c r="I29" s="197"/>
+      <c r="H29" s="183"/>
+      <c r="I29" s="183"/>
     </row>
     <row r="30" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="119">
         <v>15</v>
       </c>
-      <c r="C30" s="193"/>
-[...1 lines deleted...]
-      <c r="E30" s="195"/>
+      <c r="C30" s="192"/>
+      <c r="D30" s="193"/>
+      <c r="E30" s="194"/>
       <c r="F30" s="144"/>
       <c r="G30" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H30" s="197"/>
-      <c r="I30" s="197"/>
+      <c r="H30" s="183"/>
+      <c r="I30" s="183"/>
     </row>
     <row r="31" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="119">
         <v>16</v>
       </c>
-      <c r="C31" s="193"/>
-[...1 lines deleted...]
-      <c r="E31" s="195"/>
+      <c r="C31" s="192"/>
+      <c r="D31" s="193"/>
+      <c r="E31" s="194"/>
       <c r="F31" s="144"/>
       <c r="G31" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H31" s="197"/>
-      <c r="I31" s="197"/>
+      <c r="H31" s="183"/>
+      <c r="I31" s="183"/>
     </row>
     <row r="32" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="119">
         <v>17</v>
       </c>
-      <c r="C32" s="193"/>
-[...1 lines deleted...]
-      <c r="E32" s="195"/>
+      <c r="C32" s="192"/>
+      <c r="D32" s="193"/>
+      <c r="E32" s="194"/>
       <c r="F32" s="144"/>
       <c r="G32" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H32" s="197"/>
-      <c r="I32" s="197"/>
+      <c r="H32" s="183"/>
+      <c r="I32" s="183"/>
     </row>
     <row r="33" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="119">
         <v>18</v>
       </c>
-      <c r="C33" s="193"/>
-[...1 lines deleted...]
-      <c r="E33" s="195"/>
+      <c r="C33" s="192"/>
+      <c r="D33" s="193"/>
+      <c r="E33" s="194"/>
       <c r="F33" s="144"/>
       <c r="G33" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H33" s="197"/>
-      <c r="I33" s="197"/>
+      <c r="H33" s="183"/>
+      <c r="I33" s="183"/>
     </row>
     <row r="34" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="119">
         <v>19</v>
       </c>
-      <c r="C34" s="193"/>
-[...1 lines deleted...]
-      <c r="E34" s="195"/>
+      <c r="C34" s="192"/>
+      <c r="D34" s="193"/>
+      <c r="E34" s="194"/>
       <c r="F34" s="144"/>
       <c r="G34" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H34" s="197"/>
-      <c r="I34" s="197"/>
+      <c r="H34" s="183"/>
+      <c r="I34" s="183"/>
     </row>
     <row r="35" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="119">
         <v>20</v>
       </c>
-      <c r="C35" s="193"/>
-[...1 lines deleted...]
-      <c r="E35" s="195"/>
+      <c r="C35" s="192"/>
+      <c r="D35" s="193"/>
+      <c r="E35" s="194"/>
       <c r="F35" s="144"/>
       <c r="G35" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H35" s="197"/>
-      <c r="I35" s="197"/>
+      <c r="H35" s="183"/>
+      <c r="I35" s="183"/>
     </row>
     <row r="36" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="119">
         <v>21</v>
       </c>
-      <c r="C36" s="193"/>
-[...1 lines deleted...]
-      <c r="E36" s="195"/>
+      <c r="C36" s="192"/>
+      <c r="D36" s="193"/>
+      <c r="E36" s="194"/>
       <c r="F36" s="144"/>
       <c r="G36" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H36" s="197"/>
-      <c r="I36" s="197"/>
+      <c r="H36" s="183"/>
+      <c r="I36" s="183"/>
     </row>
     <row r="37" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="119">
         <v>22</v>
       </c>
-      <c r="C37" s="193"/>
-[...1 lines deleted...]
-      <c r="E37" s="195"/>
+      <c r="C37" s="192"/>
+      <c r="D37" s="193"/>
+      <c r="E37" s="194"/>
       <c r="F37" s="144"/>
       <c r="G37" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H37" s="197"/>
-      <c r="I37" s="197"/>
+      <c r="H37" s="183"/>
+      <c r="I37" s="183"/>
     </row>
     <row r="38" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="119">
         <v>23</v>
       </c>
-      <c r="C38" s="193"/>
-[...1 lines deleted...]
-      <c r="E38" s="195"/>
+      <c r="C38" s="192"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="194"/>
       <c r="F38" s="144"/>
       <c r="G38" s="38">
         <f>ROUNDDOWN(F38*0.1,0)</f>
         <v>0</v>
       </c>
-      <c r="H38" s="197"/>
-      <c r="I38" s="197"/>
+      <c r="H38" s="183"/>
+      <c r="I38" s="183"/>
     </row>
     <row r="39" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="119">
         <v>24</v>
       </c>
-      <c r="C39" s="193"/>
-[...1 lines deleted...]
-      <c r="E39" s="195"/>
+      <c r="C39" s="192"/>
+      <c r="D39" s="193"/>
+      <c r="E39" s="194"/>
       <c r="F39" s="144"/>
       <c r="G39" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H39" s="197"/>
-      <c r="I39" s="197"/>
+      <c r="H39" s="183"/>
+      <c r="I39" s="183"/>
     </row>
     <row r="40" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="119">
         <v>25</v>
       </c>
-      <c r="C40" s="193"/>
-[...1 lines deleted...]
-      <c r="E40" s="195"/>
+      <c r="C40" s="192"/>
+      <c r="D40" s="193"/>
+      <c r="E40" s="194"/>
       <c r="F40" s="144"/>
       <c r="G40" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H40" s="198"/>
-      <c r="I40" s="198"/>
+      <c r="H40" s="184"/>
+      <c r="I40" s="184"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="04V+iVChKOR6wu7LQ2occu8pqAT5xeNEPR3e4XkBxU+zpji516EsCelDxrEhnZosDh2w2FtJfOgnmRygO7PgeQ==" saltValue="Oj708h0EuP3Ae6o3niaCQA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="43">
-    <mergeCell ref="B5:C5"/>
-[...4 lines deleted...]
-    <mergeCell ref="G6:I6"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:I8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="C29:E29"/>
     <mergeCell ref="H16:H40"/>
     <mergeCell ref="I16:I40"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="C20:E20"/>
     <mergeCell ref="C21:E21"/>
     <mergeCell ref="C22:E22"/>
     <mergeCell ref="C23:E23"/>
     <mergeCell ref="C24:E24"/>
-    <mergeCell ref="C25:E25"/>
-[...19 lines deleted...]
-    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="G6:I6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:E6" xr:uid="{E897AA3F-6E9B-435B-A6AA-9BCDCE354F0A}">
       <formula1>"短期入所,共同生活援助"</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="13桁の法人番号を入力してください" sqref="I4" xr:uid="{088418D4-D67B-4FE4-9AD5-C23FCF4E7AA4}">
       <formula1>13</formula1>
       <formula2>13</formula2>
     </dataValidation>
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="13から始まる10桁の事業所番号を入力してください。" sqref="I5" xr:uid="{CBCB4134-F38F-4586-874F-DDAAC514B074}">
-[...2 lines deleted...]
-    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="13から始まる10桁の事業所番号を入力してください。" sqref="I5" xr:uid="{CBCB4134-F38F-4586-874F-DDAAC514B074}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="1.3779527559055118" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA40D19C-BBF4-4FA1-807A-669395222F03}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="BI17" sqref="BI17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="39.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="52" customWidth="1"/>
     <col min="2" max="2" width="31.21875" style="52" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="52" customWidth="1"/>
     <col min="4" max="4" width="17.109375" style="52" customWidth="1"/>
     <col min="5" max="16384" width="7" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.2" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="155"/>
-[...2 lines deleted...]
-      <c r="D2" s="156"/>
+      <c r="A2" s="205"/>
+      <c r="B2" s="206"/>
+      <c r="C2" s="206"/>
+      <c r="D2" s="206"/>
     </row>
     <row r="3" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="157" t="str">
+      <c r="A3" s="207" t="str">
         <f>"令和"&amp;'【交付申請】(第１号様式)交付申請書'!AM1&amp;"年度強度行動障害者等の受入れ環境整備事業
 歳入歳出予算書（抄本）"</f>
         <v>令和８年度強度行動障害者等の受入れ環境整備事業
 歳入歳出予算書（抄本）</v>
       </c>
-      <c r="B3" s="158"/>
-[...1 lines deleted...]
-      <c r="D3" s="158"/>
+      <c r="B3" s="208"/>
+      <c r="C3" s="208"/>
+      <c r="D3" s="208"/>
     </row>
     <row r="4" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="91" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="91" t="s">
         <v>105</v>
       </c>
       <c r="C4" s="91" t="s">
         <v>116</v>
       </c>
       <c r="D4" s="91" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="159" t="s">
+      <c r="A5" s="209" t="s">
         <v>117</v>
       </c>
       <c r="B5" s="92" t="s">
         <v>118</v>
       </c>
       <c r="C5" s="95">
         <f>'【交付申請】(第１号様式)交付申請書'!U17</f>
         <v>0</v>
       </c>
       <c r="D5" s="150"/>
     </row>
     <row r="6" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="159"/>
+      <c r="A6" s="209"/>
       <c r="B6" s="92" t="s">
         <v>119</v>
       </c>
       <c r="C6" s="95">
         <f>C14-C5</f>
         <v>0</v>
       </c>
       <c r="D6" s="150"/>
     </row>
     <row r="7" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="159"/>
+      <c r="A7" s="209"/>
       <c r="B7" s="151"/>
       <c r="C7" s="152"/>
       <c r="D7" s="150"/>
     </row>
     <row r="8" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="159"/>
+      <c r="A8" s="209"/>
       <c r="B8" s="151"/>
       <c r="C8" s="152"/>
       <c r="D8" s="150"/>
     </row>
     <row r="9" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="159"/>
+      <c r="A9" s="209"/>
       <c r="B9" s="93" t="s">
         <v>103</v>
       </c>
       <c r="C9" s="95">
         <f>SUM(C5:C8)</f>
         <v>0</v>
       </c>
       <c r="D9" s="150"/>
     </row>
     <row r="10" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="159" t="s">
+      <c r="A10" s="209" t="s">
         <v>120</v>
       </c>
       <c r="B10" s="92" t="s">
         <v>196</v>
       </c>
       <c r="C10" s="95">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!H16</f>
         <v>0</v>
       </c>
       <c r="D10" s="150"/>
     </row>
     <row r="11" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="159"/>
+      <c r="A11" s="209"/>
       <c r="B11" s="151"/>
       <c r="C11" s="152"/>
       <c r="D11" s="150"/>
     </row>
     <row r="12" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="159"/>
+      <c r="A12" s="209"/>
       <c r="B12" s="151"/>
       <c r="C12" s="152"/>
       <c r="D12" s="150"/>
     </row>
     <row r="13" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="159"/>
+      <c r="A13" s="209"/>
       <c r="B13" s="151"/>
       <c r="C13" s="152"/>
       <c r="D13" s="150"/>
     </row>
     <row r="14" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="159"/>
+      <c r="A14" s="209"/>
       <c r="B14" s="93" t="s">
         <v>103</v>
       </c>
       <c r="C14" s="95">
         <f>SUM(C10:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="145"/>
     </row>
     <row r="15" spans="1:4" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:4" s="54" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="160" t="s">
+      <c r="A16" s="210" t="s">
         <v>107</v>
       </c>
-      <c r="B16" s="160"/>
-[...1 lines deleted...]
-      <c r="D16" s="160"/>
+      <c r="B16" s="210"/>
+      <c r="C16" s="210"/>
+      <c r="D16" s="210"/>
     </row>
     <row r="17" spans="2:4" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="161" t="str">
+      <c r="B17" s="211" t="str">
         <f>'【交付申請】(第１号様式)交付申請書'!X3</f>
         <v>令和　　年　　月　　日</v>
       </c>
-      <c r="C17" s="161"/>
+      <c r="C17" s="211"/>
     </row>
     <row r="18" spans="2:4" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="94" t="s">
         <v>108</v>
       </c>
-      <c r="C18" s="153">
+      <c r="C18" s="203">
         <f>'【交付申請】(第１号様式)交付申請書'!R8</f>
         <v>0</v>
       </c>
-      <c r="D18" s="154"/>
+      <c r="D18" s="204"/>
     </row>
     <row r="19" spans="2:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="96" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="100">
         <f>'【交付申請】(第１号様式)交付申請書'!R9</f>
         <v>0</v>
       </c>
       <c r="D19" s="99">
         <f>'【交付申請】(第１号様式)交付申請書'!Y9</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="UEZ8JkVuq+YGOKIvFtTzYpmXkAc5OqW0j6QQ9BC5anzUcPKM9kNbh21a8sU1GICT94FFolAnseT0ZtrUvHQLtA==" saltValue="X5aO00jMuP2e1eHr6RdbHA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:A9"/>
     <mergeCell ref="A10:A14"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B17:C17"/>
   </mergeCells>
@@ -11086,1076 +11193,1076 @@
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.77734375" style="112" customWidth="1"/>
     <col min="2" max="2" width="7.109375" style="112" customWidth="1"/>
     <col min="3" max="3" width="12.44140625" style="112" customWidth="1"/>
     <col min="4" max="4" width="10.109375" style="112" customWidth="1"/>
     <col min="5" max="5" width="15.6640625" style="112" customWidth="1"/>
     <col min="6" max="6" width="40" style="112" customWidth="1"/>
     <col min="7" max="7" width="11" style="112" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="112"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="112" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B3" s="117" t="s">
         <v>148</v>
       </c>
       <c r="C3" s="117"/>
     </row>
     <row r="4" spans="1:6" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B5" s="212" t="s">
+      <c r="B5" s="225" t="s">
         <v>135</v>
       </c>
-      <c r="C5" s="213"/>
-[...1 lines deleted...]
-      <c r="E5" s="215">
+      <c r="C5" s="226"/>
+      <c r="D5" s="227"/>
+      <c r="E5" s="228">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!D5</f>
         <v>0</v>
       </c>
-      <c r="F5" s="216"/>
+      <c r="F5" s="229"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B6" s="113" t="s">
         <v>136</v>
       </c>
       <c r="C6" s="121"/>
       <c r="D6" s="114"/>
-      <c r="E6" s="215">
+      <c r="E6" s="228">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!G6</f>
         <v>0</v>
       </c>
-      <c r="F6" s="216"/>
+      <c r="F6" s="229"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B7" s="217" t="s">
+      <c r="B7" s="230" t="s">
         <v>140</v>
       </c>
-      <c r="C7" s="217"/>
-[...2 lines deleted...]
-      <c r="F7" s="217"/>
+      <c r="C7" s="230"/>
+      <c r="D7" s="230"/>
+      <c r="E7" s="230"/>
+      <c r="F7" s="230"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B8" s="218" t="s">
+      <c r="B8" s="223" t="s">
         <v>139</v>
       </c>
-      <c r="C8" s="219"/>
+      <c r="C8" s="224"/>
       <c r="D8" s="146"/>
       <c r="E8" s="115" t="s">
         <v>142</v>
       </c>
       <c r="F8" s="147"/>
     </row>
     <row r="9" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="220" t="s">
+      <c r="B9" s="231" t="s">
         <v>143</v>
       </c>
-      <c r="C9" s="221"/>
-[...2 lines deleted...]
-      <c r="F9" s="230"/>
+      <c r="C9" s="232"/>
+      <c r="D9" s="214"/>
+      <c r="E9" s="215"/>
+      <c r="F9" s="216"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B10" s="222"/>
-[...3 lines deleted...]
-      <c r="F10" s="233"/>
+      <c r="B10" s="233"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="217"/>
+      <c r="E10" s="218"/>
+      <c r="F10" s="219"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B11" s="222"/>
-[...3 lines deleted...]
-      <c r="F11" s="233"/>
+      <c r="B11" s="233"/>
+      <c r="C11" s="234"/>
+      <c r="D11" s="217"/>
+      <c r="E11" s="218"/>
+      <c r="F11" s="219"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B12" s="222"/>
-[...3 lines deleted...]
-      <c r="F12" s="233"/>
+      <c r="B12" s="233"/>
+      <c r="C12" s="234"/>
+      <c r="D12" s="217"/>
+      <c r="E12" s="218"/>
+      <c r="F12" s="219"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B13" s="224"/>
-[...3 lines deleted...]
-      <c r="F13" s="236"/>
+      <c r="B13" s="235"/>
+      <c r="C13" s="236"/>
+      <c r="D13" s="220"/>
+      <c r="E13" s="221"/>
+      <c r="F13" s="222"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B14" s="217" t="s">
+      <c r="B14" s="230" t="s">
         <v>137</v>
       </c>
-      <c r="C14" s="217"/>
-[...2 lines deleted...]
-      <c r="F14" s="217"/>
+      <c r="C14" s="230"/>
+      <c r="D14" s="230"/>
+      <c r="E14" s="230"/>
+      <c r="F14" s="230"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B15" s="122" t="s">
         <v>150</v>
       </c>
       <c r="C15" s="116" t="s">
         <v>35</v>
       </c>
-      <c r="D15" s="218" t="s">
+      <c r="D15" s="223" t="s">
         <v>165</v>
       </c>
-      <c r="E15" s="219"/>
+      <c r="E15" s="224"/>
       <c r="F15" s="115" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="115">
         <v>1</v>
       </c>
       <c r="C16" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C16="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C16)</f>
         <v/>
       </c>
-      <c r="D16" s="226"/>
-      <c r="E16" s="227"/>
+      <c r="D16" s="212"/>
+      <c r="E16" s="213"/>
       <c r="F16" s="148"/>
     </row>
     <row r="17" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="115">
         <v>2</v>
       </c>
       <c r="C17" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C17="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C17)</f>
         <v/>
       </c>
-      <c r="D17" s="226"/>
-      <c r="E17" s="227"/>
+      <c r="D17" s="212"/>
+      <c r="E17" s="213"/>
       <c r="F17" s="148"/>
     </row>
     <row r="18" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="115">
         <v>3</v>
       </c>
       <c r="C18" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C18="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C18)</f>
         <v/>
       </c>
-      <c r="D18" s="226"/>
-      <c r="E18" s="227"/>
+      <c r="D18" s="212"/>
+      <c r="E18" s="213"/>
       <c r="F18" s="148"/>
     </row>
     <row r="19" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="115">
         <v>4</v>
       </c>
       <c r="C19" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C19="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C19)</f>
         <v/>
       </c>
-      <c r="D19" s="226"/>
-      <c r="E19" s="227"/>
+      <c r="D19" s="212"/>
+      <c r="E19" s="213"/>
       <c r="F19" s="148"/>
     </row>
     <row r="20" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="115">
         <v>5</v>
       </c>
       <c r="C20" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C20="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C20)</f>
         <v/>
       </c>
-      <c r="D20" s="226"/>
-      <c r="E20" s="227"/>
+      <c r="D20" s="212"/>
+      <c r="E20" s="213"/>
       <c r="F20" s="148"/>
     </row>
     <row r="21" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="115">
         <v>6</v>
       </c>
       <c r="C21" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C21="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C21)</f>
         <v/>
       </c>
-      <c r="D21" s="226"/>
-      <c r="E21" s="227"/>
+      <c r="D21" s="212"/>
+      <c r="E21" s="213"/>
       <c r="F21" s="148"/>
     </row>
     <row r="22" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="115">
         <v>7</v>
       </c>
       <c r="C22" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C22="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C22)</f>
         <v/>
       </c>
-      <c r="D22" s="226"/>
-      <c r="E22" s="227"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="213"/>
       <c r="F22" s="148"/>
     </row>
     <row r="23" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="115">
         <v>8</v>
       </c>
       <c r="C23" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C23="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C23)</f>
         <v/>
       </c>
-      <c r="D23" s="226"/>
-      <c r="E23" s="227"/>
+      <c r="D23" s="212"/>
+      <c r="E23" s="213"/>
       <c r="F23" s="148"/>
     </row>
     <row r="24" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="115">
         <v>9</v>
       </c>
       <c r="C24" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C24="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C24)</f>
         <v/>
       </c>
-      <c r="D24" s="226"/>
-      <c r="E24" s="227"/>
+      <c r="D24" s="212"/>
+      <c r="E24" s="213"/>
       <c r="F24" s="148"/>
     </row>
     <row r="25" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="115">
         <v>10</v>
       </c>
       <c r="C25" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C25="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C25)</f>
         <v/>
       </c>
-      <c r="D25" s="226"/>
-      <c r="E25" s="227"/>
+      <c r="D25" s="212"/>
+      <c r="E25" s="213"/>
       <c r="F25" s="148"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="2CujEdDTl/GeM4hs3/lW8oxMuMkNsb2NrCdYw9Bp4wLCdUTCX3FtxIakUsdrmFEvh+sRKHTWx2sXZrtW7pYQxQ==" saltValue="lUqStR+BpFQ2DYXRrNz2vA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="19">
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C13"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="D9:F13"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="D21:E21"/>
-    <mergeCell ref="B5:D5"/>
-[...5 lines deleted...]
-    <mergeCell ref="B9:C13"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8" xr:uid="{DC8D12E0-17FA-433C-9A90-7C28DE631E3C}">
       <formula1>"区分６,区分５,区分４,区分３,区分２,区分１"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10FAA137-A832-4A8E-B30A-63A47D5FD4E8}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.77734375" style="112" customWidth="1"/>
     <col min="2" max="2" width="7.109375" style="112" customWidth="1"/>
     <col min="3" max="3" width="12.44140625" style="112" customWidth="1"/>
     <col min="4" max="4" width="10.109375" style="112" customWidth="1"/>
     <col min="5" max="5" width="15.6640625" style="112" customWidth="1"/>
     <col min="6" max="6" width="40" style="112" customWidth="1"/>
     <col min="7" max="7" width="11" style="112" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="112"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="112" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B3" s="117" t="s">
         <v>148</v>
       </c>
       <c r="C3" s="117"/>
     </row>
     <row r="4" spans="1:6" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B5" s="212" t="s">
+      <c r="B5" s="225" t="s">
         <v>135</v>
       </c>
-      <c r="C5" s="213"/>
-[...1 lines deleted...]
-      <c r="E5" s="215">
+      <c r="C5" s="226"/>
+      <c r="D5" s="227"/>
+      <c r="E5" s="228">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!D5</f>
         <v>0</v>
       </c>
-      <c r="F5" s="216"/>
+      <c r="F5" s="229"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B6" s="113" t="s">
         <v>136</v>
       </c>
       <c r="C6" s="121"/>
       <c r="D6" s="114"/>
-      <c r="E6" s="215">
+      <c r="E6" s="228">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!G6</f>
         <v>0</v>
       </c>
-      <c r="F6" s="216"/>
+      <c r="F6" s="229"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B7" s="217" t="s">
+      <c r="B7" s="230" t="s">
         <v>140</v>
       </c>
-      <c r="C7" s="217"/>
-[...2 lines deleted...]
-      <c r="F7" s="217"/>
+      <c r="C7" s="230"/>
+      <c r="D7" s="230"/>
+      <c r="E7" s="230"/>
+      <c r="F7" s="230"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B8" s="218" t="s">
+      <c r="B8" s="223" t="s">
         <v>139</v>
       </c>
-      <c r="C8" s="219"/>
-      <c r="D8" s="315">
+      <c r="C8" s="224"/>
+      <c r="D8" s="153">
         <f>'【交付申請】(参考様式3)整備計画書① '!D8</f>
         <v>0</v>
       </c>
       <c r="E8" s="115" t="s">
         <v>142</v>
       </c>
-      <c r="F8" s="316">
+      <c r="F8" s="153">
         <f>'【交付申請】(参考様式3)整備計画書① '!F8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="220" t="s">
+      <c r="B9" s="231" t="s">
         <v>143</v>
       </c>
-      <c r="C9" s="221"/>
-      <c r="D9" s="317">
+      <c r="C9" s="232"/>
+      <c r="D9" s="237">
         <f>'【交付申請】(参考様式3)整備計画書① '!D9</f>
         <v>0</v>
       </c>
-      <c r="E9" s="318"/>
-      <c r="F9" s="319"/>
+      <c r="E9" s="238"/>
+      <c r="F9" s="239"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B10" s="222"/>
-[...3 lines deleted...]
-      <c r="F10" s="322"/>
+      <c r="B10" s="233"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="240"/>
+      <c r="E10" s="241"/>
+      <c r="F10" s="242"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B11" s="222"/>
-[...3 lines deleted...]
-      <c r="F11" s="322"/>
+      <c r="B11" s="233"/>
+      <c r="C11" s="234"/>
+      <c r="D11" s="240"/>
+      <c r="E11" s="241"/>
+      <c r="F11" s="242"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B12" s="222"/>
-[...3 lines deleted...]
-      <c r="F12" s="322"/>
+      <c r="B12" s="233"/>
+      <c r="C12" s="234"/>
+      <c r="D12" s="240"/>
+      <c r="E12" s="241"/>
+      <c r="F12" s="242"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B13" s="224"/>
-[...3 lines deleted...]
-      <c r="F13" s="325"/>
+      <c r="B13" s="235"/>
+      <c r="C13" s="236"/>
+      <c r="D13" s="243"/>
+      <c r="E13" s="244"/>
+      <c r="F13" s="245"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B14" s="217" t="s">
+      <c r="B14" s="230" t="s">
         <v>137</v>
       </c>
-      <c r="C14" s="217"/>
-[...2 lines deleted...]
-      <c r="F14" s="217"/>
+      <c r="C14" s="230"/>
+      <c r="D14" s="230"/>
+      <c r="E14" s="230"/>
+      <c r="F14" s="230"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B15" s="122" t="s">
         <v>150</v>
       </c>
       <c r="C15" s="116" t="s">
         <v>35</v>
       </c>
-      <c r="D15" s="218" t="s">
+      <c r="D15" s="223" t="s">
         <v>165</v>
       </c>
-      <c r="E15" s="219"/>
+      <c r="E15" s="224"/>
       <c r="F15" s="115" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="115">
         <v>11</v>
       </c>
       <c r="C16" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C26="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C26)</f>
         <v/>
       </c>
-      <c r="D16" s="226"/>
-      <c r="E16" s="227"/>
+      <c r="D16" s="212"/>
+      <c r="E16" s="213"/>
       <c r="F16" s="148"/>
     </row>
     <row r="17" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="115">
         <v>12</v>
       </c>
       <c r="C17" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C27="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C27)</f>
         <v/>
       </c>
-      <c r="D17" s="226"/>
-      <c r="E17" s="227"/>
+      <c r="D17" s="212"/>
+      <c r="E17" s="213"/>
       <c r="F17" s="148"/>
     </row>
     <row r="18" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="115">
         <v>13</v>
       </c>
       <c r="C18" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C28="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C28)</f>
         <v/>
       </c>
-      <c r="D18" s="226"/>
-      <c r="E18" s="227"/>
+      <c r="D18" s="212"/>
+      <c r="E18" s="213"/>
       <c r="F18" s="148"/>
     </row>
     <row r="19" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="115">
         <v>14</v>
       </c>
       <c r="C19" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C29="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C29)</f>
         <v/>
       </c>
-      <c r="D19" s="226"/>
-      <c r="E19" s="227"/>
+      <c r="D19" s="212"/>
+      <c r="E19" s="213"/>
       <c r="F19" s="148"/>
     </row>
     <row r="20" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="115">
         <v>15</v>
       </c>
       <c r="C20" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C30="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C30)</f>
         <v/>
       </c>
-      <c r="D20" s="226"/>
-      <c r="E20" s="227"/>
+      <c r="D20" s="212"/>
+      <c r="E20" s="213"/>
       <c r="F20" s="148"/>
     </row>
     <row r="21" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="115">
         <v>16</v>
       </c>
       <c r="C21" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C31="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C31)</f>
         <v/>
       </c>
-      <c r="D21" s="226"/>
-      <c r="E21" s="227"/>
+      <c r="D21" s="212"/>
+      <c r="E21" s="213"/>
       <c r="F21" s="148"/>
     </row>
     <row r="22" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="115">
         <v>17</v>
       </c>
       <c r="C22" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C32="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C32)</f>
         <v/>
       </c>
-      <c r="D22" s="226"/>
-      <c r="E22" s="227"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="213"/>
       <c r="F22" s="148"/>
     </row>
     <row r="23" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="115">
         <v>18</v>
       </c>
       <c r="C23" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C33="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C33)</f>
         <v/>
       </c>
-      <c r="D23" s="226"/>
-      <c r="E23" s="227"/>
+      <c r="D23" s="212"/>
+      <c r="E23" s="213"/>
       <c r="F23" s="148"/>
     </row>
     <row r="24" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="115">
         <v>19</v>
       </c>
       <c r="C24" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C34="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C34)</f>
         <v/>
       </c>
-      <c r="D24" s="226"/>
-      <c r="E24" s="227"/>
+      <c r="D24" s="212"/>
+      <c r="E24" s="213"/>
       <c r="F24" s="148"/>
     </row>
     <row r="25" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="115">
         <v>20</v>
       </c>
       <c r="C25" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C35="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C35)</f>
         <v/>
       </c>
-      <c r="D25" s="226"/>
-      <c r="E25" s="227"/>
+      <c r="D25" s="212"/>
+      <c r="E25" s="213"/>
       <c r="F25" s="148"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="8Ok8HktqNYUgfHGMk0ZwixwMfB2Cm5OZeQ5AxPiED0Cuk8nY9o/dPFOfKxDZIfVkN3G5PXZKwrqKiwkvUP/Uxw==" saltValue="anLFkhoAOl62kJ2PUKo0xg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="19">
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="B9:C13"/>
+    <mergeCell ref="D9:F13"/>
+    <mergeCell ref="B8:C8"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="D24:E24"/>
-    <mergeCell ref="B5:D5"/>
-[...5 lines deleted...]
-    <mergeCell ref="B8:C8"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20F58F5A-8DB7-434F-B36F-FF6921B7D13A}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="BI17" sqref="BI17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.77734375" style="112" customWidth="1"/>
     <col min="2" max="2" width="7.109375" style="112" customWidth="1"/>
     <col min="3" max="3" width="12.44140625" style="112" customWidth="1"/>
     <col min="4" max="4" width="10.109375" style="112" customWidth="1"/>
     <col min="5" max="5" width="15.6640625" style="112" customWidth="1"/>
     <col min="6" max="6" width="40" style="112" customWidth="1"/>
     <col min="7" max="7" width="11" style="112" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="112"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="112" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="16.2" x14ac:dyDescent="0.2">
       <c r="B3" s="117" t="s">
         <v>148</v>
       </c>
       <c r="C3" s="117"/>
     </row>
     <row r="4" spans="1:6" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B5" s="212" t="s">
+      <c r="B5" s="225" t="s">
         <v>135</v>
       </c>
-      <c r="C5" s="213"/>
-[...1 lines deleted...]
-      <c r="E5" s="215">
+      <c r="C5" s="226"/>
+      <c r="D5" s="227"/>
+      <c r="E5" s="228">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!D5</f>
         <v>0</v>
       </c>
-      <c r="F5" s="216"/>
+      <c r="F5" s="229"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B6" s="113" t="s">
         <v>136</v>
       </c>
       <c r="C6" s="121"/>
       <c r="D6" s="114"/>
-      <c r="E6" s="215">
+      <c r="E6" s="228">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!G6</f>
         <v>0</v>
       </c>
-      <c r="F6" s="216"/>
+      <c r="F6" s="229"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B7" s="217" t="s">
+      <c r="B7" s="230" t="s">
         <v>140</v>
       </c>
-      <c r="C7" s="217"/>
-[...2 lines deleted...]
-      <c r="F7" s="217"/>
+      <c r="C7" s="230"/>
+      <c r="D7" s="230"/>
+      <c r="E7" s="230"/>
+      <c r="F7" s="230"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B8" s="218" t="s">
+      <c r="B8" s="223" t="s">
         <v>139</v>
       </c>
-      <c r="C8" s="219"/>
-      <c r="D8" s="315">
+      <c r="C8" s="224"/>
+      <c r="D8" s="153">
         <f>'【交付申請】(参考様式3)整備計画書① '!D8</f>
         <v>0</v>
       </c>
       <c r="E8" s="115" t="s">
         <v>142</v>
       </c>
-      <c r="F8" s="316">
+      <c r="F8" s="153">
         <f>'【交付申請】(参考様式3)整備計画書① '!F8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="220" t="s">
+      <c r="B9" s="231" t="s">
         <v>143</v>
       </c>
-      <c r="C9" s="221"/>
-      <c r="D9" s="317">
+      <c r="C9" s="232"/>
+      <c r="D9" s="237">
         <f>'【交付申請】(参考様式3)整備計画書① '!D9</f>
         <v>0</v>
       </c>
-      <c r="E9" s="318"/>
-      <c r="F9" s="319"/>
+      <c r="E9" s="238"/>
+      <c r="F9" s="239"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B10" s="222"/>
-[...3 lines deleted...]
-      <c r="F10" s="322"/>
+      <c r="B10" s="233"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="240"/>
+      <c r="E10" s="241"/>
+      <c r="F10" s="242"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B11" s="222"/>
-[...3 lines deleted...]
-      <c r="F11" s="322"/>
+      <c r="B11" s="233"/>
+      <c r="C11" s="234"/>
+      <c r="D11" s="240"/>
+      <c r="E11" s="241"/>
+      <c r="F11" s="242"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B12" s="222"/>
-[...3 lines deleted...]
-      <c r="F12" s="322"/>
+      <c r="B12" s="233"/>
+      <c r="C12" s="234"/>
+      <c r="D12" s="240"/>
+      <c r="E12" s="241"/>
+      <c r="F12" s="242"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B13" s="224"/>
-[...3 lines deleted...]
-      <c r="F13" s="325"/>
+      <c r="B13" s="235"/>
+      <c r="C13" s="236"/>
+      <c r="D13" s="243"/>
+      <c r="E13" s="244"/>
+      <c r="F13" s="245"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B14" s="217" t="s">
+      <c r="B14" s="230" t="s">
         <v>137</v>
       </c>
-      <c r="C14" s="217"/>
-[...2 lines deleted...]
-      <c r="F14" s="217"/>
+      <c r="C14" s="230"/>
+      <c r="D14" s="230"/>
+      <c r="E14" s="230"/>
+      <c r="F14" s="230"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B15" s="122" t="s">
         <v>150</v>
       </c>
       <c r="C15" s="116" t="s">
         <v>35</v>
       </c>
-      <c r="D15" s="218" t="s">
+      <c r="D15" s="223" t="s">
         <v>165</v>
       </c>
-      <c r="E15" s="219"/>
+      <c r="E15" s="224"/>
       <c r="F15" s="115" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="115">
         <v>21</v>
       </c>
       <c r="C16" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C36="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C36)</f>
         <v/>
       </c>
-      <c r="D16" s="226"/>
-      <c r="E16" s="227"/>
+      <c r="D16" s="212"/>
+      <c r="E16" s="213"/>
       <c r="F16" s="148"/>
     </row>
     <row r="17" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="115">
         <v>22</v>
       </c>
       <c r="C17" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C37="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C37)</f>
         <v/>
       </c>
-      <c r="D17" s="226"/>
-      <c r="E17" s="227"/>
+      <c r="D17" s="212"/>
+      <c r="E17" s="213"/>
       <c r="F17" s="148"/>
     </row>
     <row r="18" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="115">
         <v>23</v>
       </c>
       <c r="C18" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C38="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C38)</f>
         <v/>
       </c>
-      <c r="D18" s="226"/>
-      <c r="E18" s="227"/>
+      <c r="D18" s="212"/>
+      <c r="E18" s="213"/>
       <c r="F18" s="148"/>
     </row>
     <row r="19" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="115">
         <v>24</v>
       </c>
       <c r="C19" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C39="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C39)</f>
         <v/>
       </c>
-      <c r="D19" s="226"/>
-      <c r="E19" s="227"/>
+      <c r="D19" s="212"/>
+      <c r="E19" s="213"/>
       <c r="F19" s="148"/>
     </row>
     <row r="20" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="115">
         <v>25</v>
       </c>
       <c r="C20" s="120" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C40="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C40)</f>
         <v/>
       </c>
-      <c r="D20" s="226"/>
-      <c r="E20" s="227"/>
+      <c r="D20" s="212"/>
+      <c r="E20" s="213"/>
       <c r="F20" s="148"/>
     </row>
     <row r="21" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="124">
         <v>26</v>
       </c>
       <c r="C21" s="123"/>
-      <c r="D21" s="237"/>
-      <c r="E21" s="238"/>
+      <c r="D21" s="246"/>
+      <c r="E21" s="247"/>
       <c r="F21" s="149"/>
     </row>
     <row r="22" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="124">
         <v>27</v>
       </c>
       <c r="C22" s="123"/>
-      <c r="D22" s="237"/>
-      <c r="E22" s="238"/>
+      <c r="D22" s="246"/>
+      <c r="E22" s="247"/>
       <c r="F22" s="149"/>
     </row>
     <row r="23" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="124">
         <v>28</v>
       </c>
       <c r="C23" s="123"/>
-      <c r="D23" s="237"/>
-      <c r="E23" s="238"/>
+      <c r="D23" s="246"/>
+      <c r="E23" s="247"/>
       <c r="F23" s="149"/>
     </row>
     <row r="24" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="124">
         <v>29</v>
       </c>
       <c r="C24" s="123"/>
-      <c r="D24" s="237"/>
-      <c r="E24" s="238"/>
+      <c r="D24" s="246"/>
+      <c r="E24" s="247"/>
       <c r="F24" s="149"/>
     </row>
     <row r="25" spans="2:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="124">
         <v>30</v>
       </c>
       <c r="C25" s="123"/>
-      <c r="D25" s="237"/>
-      <c r="E25" s="238"/>
+      <c r="D25" s="246"/>
+      <c r="E25" s="247"/>
       <c r="F25" s="149"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="5iuiVl2AxdF+QseaJoK8SmSJ5g0368A5EAM4PqJFZGUCEx0/VpZRknBbivBQ5O6Og4gnQALIlKHtu7PznMHufw==" saltValue="G8J3/S1A/bsdLvXH3EhyfA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="19">
-    <mergeCell ref="D21:E21"/>
-[...3 lines deleted...]
-    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="B9:C13"/>
+    <mergeCell ref="D9:F13"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="B8:C8"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="D19:E19"/>
-    <mergeCell ref="B9:C13"/>
-[...5 lines deleted...]
-    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D25:E25"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F88AC23A-7668-4342-89C8-2025B6D1A283}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:BJ31"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="BI17" sqref="BI17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="52" width="2.33203125" style="3"/>
     <col min="53" max="53" width="5.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="54" max="61" width="2.33203125" style="3"/>
     <col min="62" max="62" width="3.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="63" max="16384" width="2.33203125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:62" ht="3.6" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="X3" s="165" t="s">
+      <c r="X3" s="168" t="s">
         <v>126</v>
       </c>
-      <c r="Y3" s="165"/>
-[...8 lines deleted...]
-      <c r="AH3" s="165"/>
+      <c r="Y3" s="168"/>
+      <c r="Z3" s="168"/>
+      <c r="AA3" s="168"/>
+      <c r="AB3" s="168"/>
+      <c r="AC3" s="168"/>
+      <c r="AD3" s="168"/>
+      <c r="AE3" s="168"/>
+      <c r="AF3" s="168"/>
+      <c r="AG3" s="168"/>
+      <c r="AH3" s="168"/>
     </row>
     <row r="4" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BA4" s="4"/>
     </row>
     <row r="5" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BJ5" s="5"/>
     </row>
     <row r="6" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BJ6" s="5"/>
     </row>
     <row r="7" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q7" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="R7" s="244">
+      <c r="R7" s="259">
         <f>'【交付申請】(第１号様式)交付申請書'!R7</f>
         <v>0</v>
       </c>
-      <c r="S7" s="245"/>
-[...16 lines deleted...]
-      <c r="AJ7" s="245"/>
+      <c r="S7" s="260"/>
+      <c r="T7" s="260"/>
+      <c r="U7" s="260"/>
+      <c r="V7" s="260"/>
+      <c r="W7" s="260"/>
+      <c r="X7" s="260"/>
+      <c r="Y7" s="260"/>
+      <c r="Z7" s="260"/>
+      <c r="AA7" s="260"/>
+      <c r="AB7" s="260"/>
+      <c r="AC7" s="260"/>
+      <c r="AD7" s="260"/>
+      <c r="AE7" s="260"/>
+      <c r="AF7" s="260"/>
+      <c r="AG7" s="260"/>
+      <c r="AH7" s="260"/>
+      <c r="AI7" s="260"/>
+      <c r="AJ7" s="260"/>
       <c r="BJ7" s="5"/>
     </row>
     <row r="8" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q8" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="R8" s="244">
+      <c r="R8" s="259">
         <f>'【交付申請】(第１号様式)交付申請書'!R8</f>
         <v>0</v>
       </c>
-      <c r="S8" s="245"/>
-[...16 lines deleted...]
-      <c r="AJ8" s="245"/>
+      <c r="S8" s="260"/>
+      <c r="T8" s="260"/>
+      <c r="U8" s="260"/>
+      <c r="V8" s="260"/>
+      <c r="W8" s="260"/>
+      <c r="X8" s="260"/>
+      <c r="Y8" s="260"/>
+      <c r="Z8" s="260"/>
+      <c r="AA8" s="260"/>
+      <c r="AB8" s="260"/>
+      <c r="AC8" s="260"/>
+      <c r="AD8" s="260"/>
+      <c r="AE8" s="260"/>
+      <c r="AF8" s="260"/>
+      <c r="AG8" s="260"/>
+      <c r="AH8" s="260"/>
+      <c r="AI8" s="260"/>
+      <c r="AJ8" s="260"/>
       <c r="BJ8" s="5"/>
     </row>
     <row r="9" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q9" s="50" t="s">
         <v>97</v>
       </c>
-      <c r="R9" s="239">
+      <c r="R9" s="254">
         <f>'【交付申請】(第１号様式)交付申請書'!R9</f>
         <v>0</v>
       </c>
-      <c r="S9" s="240"/>
-[...5 lines deleted...]
-      <c r="Y9" s="241">
+      <c r="S9" s="255"/>
+      <c r="T9" s="255"/>
+      <c r="U9" s="255"/>
+      <c r="V9" s="255"/>
+      <c r="W9" s="255"/>
+      <c r="X9" s="255"/>
+      <c r="Y9" s="256">
         <f>'【交付申請】(第１号様式)交付申請書'!Y9</f>
         <v>0</v>
       </c>
-      <c r="Z9" s="242"/>
-[...6 lines deleted...]
-      <c r="AG9" s="242"/>
+      <c r="Z9" s="257"/>
+      <c r="AA9" s="257"/>
+      <c r="AB9" s="257"/>
+      <c r="AC9" s="257"/>
+      <c r="AD9" s="257"/>
+      <c r="AE9" s="257"/>
+      <c r="AF9" s="257"/>
+      <c r="AG9" s="257"/>
       <c r="AH9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="BJ9" s="5"/>
     </row>
     <row r="10" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BJ10" s="5"/>
     </row>
     <row r="11" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="246" t="str">
+      <c r="A11" s="261" t="str">
         <f>"令和"&amp;'【交付申請】(第１号様式)交付申請書'!AM1&amp;"年度強度行動障害者等の受入れ環境整備事業補助金実績報告書"</f>
         <v>令和８年度強度行動障害者等の受入れ環境整備事業補助金実績報告書</v>
       </c>
-      <c r="B11" s="246"/>
-[...35 lines deleted...]
-      <c r="AL11" s="246"/>
+      <c r="B11" s="261"/>
+      <c r="C11" s="261"/>
+      <c r="D11" s="261"/>
+      <c r="E11" s="261"/>
+      <c r="F11" s="261"/>
+      <c r="G11" s="261"/>
+      <c r="H11" s="261"/>
+      <c r="I11" s="261"/>
+      <c r="J11" s="261"/>
+      <c r="K11" s="261"/>
+      <c r="L11" s="261"/>
+      <c r="M11" s="261"/>
+      <c r="N11" s="261"/>
+      <c r="O11" s="261"/>
+      <c r="P11" s="261"/>
+      <c r="Q11" s="261"/>
+      <c r="R11" s="261"/>
+      <c r="S11" s="261"/>
+      <c r="T11" s="261"/>
+      <c r="U11" s="261"/>
+      <c r="V11" s="261"/>
+      <c r="W11" s="261"/>
+      <c r="X11" s="261"/>
+      <c r="Y11" s="261"/>
+      <c r="Z11" s="261"/>
+      <c r="AA11" s="261"/>
+      <c r="AB11" s="261"/>
+      <c r="AC11" s="261"/>
+      <c r="AD11" s="261"/>
+      <c r="AE11" s="261"/>
+      <c r="AF11" s="261"/>
+      <c r="AG11" s="261"/>
+      <c r="AH11" s="261"/>
+      <c r="AI11" s="261"/>
+      <c r="AJ11" s="261"/>
+      <c r="AK11" s="261"/>
+      <c r="AL11" s="261"/>
       <c r="BJ11" s="5"/>
     </row>
     <row r="12" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BJ12" s="5"/>
     </row>
     <row r="13" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="6"/>
       <c r="C13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
@@ -12250,399 +12357,399 @@
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="BJ15" s="5"/>
     </row>
     <row r="16" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
-      <c r="S16" s="168" t="s">
+      <c r="S16" s="172" t="s">
         <v>11</v>
       </c>
-      <c r="T16" s="168"/>
+      <c r="T16" s="172"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="BJ16" s="5"/>
     </row>
     <row r="17" spans="3:62" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BJ17" s="5"/>
     </row>
     <row r="18" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>122</v>
       </c>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="U18" s="170">
+      <c r="U18" s="174">
         <f>'【実績報告】(参考様式1-2)実績報告額内訳'!I13</f>
         <v>0</v>
       </c>
-      <c r="V18" s="170"/>
-[...7 lines deleted...]
-      <c r="AD18" s="170"/>
+      <c r="V18" s="174"/>
+      <c r="W18" s="174"/>
+      <c r="X18" s="174"/>
+      <c r="Y18" s="174"/>
+      <c r="Z18" s="174"/>
+      <c r="AA18" s="174"/>
+      <c r="AB18" s="174"/>
+      <c r="AC18" s="174"/>
+      <c r="AD18" s="174"/>
       <c r="AE18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="BJ18" s="5"/>
     </row>
     <row r="19" spans="3:62" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BJ19" s="5"/>
     </row>
     <row r="20" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BJ20" s="5"/>
     </row>
     <row r="21" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D21" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E21" s="1"/>
       <c r="BJ21" s="5"/>
     </row>
     <row r="22" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D22" s="2" t="s">
         <v>124</v>
       </c>
       <c r="E22" s="2"/>
       <c r="BJ22" s="5"/>
     </row>
     <row r="23" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BJ23" s="5"/>
     </row>
     <row r="24" spans="3:62" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D24" s="2"/>
       <c r="BJ24" s="5"/>
     </row>
     <row r="25" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E26" s="179" t="s">
+      <c r="E26" s="162" t="s">
         <v>8</v>
       </c>
-      <c r="F26" s="179"/>
-[...5 lines deleted...]
-      <c r="L26" s="179">
+      <c r="F26" s="162"/>
+      <c r="G26" s="162"/>
+      <c r="H26" s="162"/>
+      <c r="I26" s="162"/>
+      <c r="J26" s="162"/>
+      <c r="K26" s="162"/>
+      <c r="L26" s="162">
         <f>'【交付申請】(第１号様式)交付申請書'!L35</f>
         <v>0</v>
       </c>
-      <c r="M26" s="243"/>
-[...19 lines deleted...]
-      <c r="AG26" s="243"/>
+      <c r="M26" s="258"/>
+      <c r="N26" s="258"/>
+      <c r="O26" s="258"/>
+      <c r="P26" s="258"/>
+      <c r="Q26" s="258"/>
+      <c r="R26" s="258"/>
+      <c r="S26" s="258"/>
+      <c r="T26" s="258"/>
+      <c r="U26" s="258"/>
+      <c r="V26" s="258"/>
+      <c r="W26" s="258"/>
+      <c r="X26" s="258"/>
+      <c r="Y26" s="258"/>
+      <c r="Z26" s="258"/>
+      <c r="AA26" s="258"/>
+      <c r="AB26" s="258"/>
+      <c r="AC26" s="258"/>
+      <c r="AD26" s="258"/>
+      <c r="AE26" s="258"/>
+      <c r="AF26" s="258"/>
+      <c r="AG26" s="258"/>
     </row>
     <row r="27" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E27" s="179" t="s">
+      <c r="E27" s="162" t="s">
         <v>4</v>
       </c>
-      <c r="F27" s="179"/>
-[...5 lines deleted...]
-      <c r="L27" s="179">
+      <c r="F27" s="162"/>
+      <c r="G27" s="162"/>
+      <c r="H27" s="162"/>
+      <c r="I27" s="162"/>
+      <c r="J27" s="162"/>
+      <c r="K27" s="162"/>
+      <c r="L27" s="162">
         <f>'【交付申請】(第１号様式)交付申請書'!L36</f>
         <v>0</v>
       </c>
-      <c r="M27" s="243"/>
-[...19 lines deleted...]
-      <c r="AG27" s="243"/>
+      <c r="M27" s="258"/>
+      <c r="N27" s="258"/>
+      <c r="O27" s="258"/>
+      <c r="P27" s="258"/>
+      <c r="Q27" s="258"/>
+      <c r="R27" s="258"/>
+      <c r="S27" s="258"/>
+      <c r="T27" s="258"/>
+      <c r="U27" s="258"/>
+      <c r="V27" s="258"/>
+      <c r="W27" s="258"/>
+      <c r="X27" s="258"/>
+      <c r="Y27" s="258"/>
+      <c r="Z27" s="258"/>
+      <c r="AA27" s="258"/>
+      <c r="AB27" s="258"/>
+      <c r="AC27" s="258"/>
+      <c r="AD27" s="258"/>
+      <c r="AE27" s="258"/>
+      <c r="AF27" s="258"/>
+      <c r="AG27" s="258"/>
     </row>
     <row r="28" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E28" s="179" t="s">
+      <c r="E28" s="162" t="s">
         <v>170</v>
       </c>
-      <c r="F28" s="179"/>
-[...5 lines deleted...]
-      <c r="L28" s="179">
+      <c r="F28" s="162"/>
+      <c r="G28" s="162"/>
+      <c r="H28" s="162"/>
+      <c r="I28" s="162"/>
+      <c r="J28" s="162"/>
+      <c r="K28" s="162"/>
+      <c r="L28" s="162">
         <f>'【交付申請】(第１号様式)交付申請書'!L37</f>
         <v>0</v>
       </c>
-      <c r="M28" s="243"/>
-[...19 lines deleted...]
-      <c r="AG28" s="243"/>
+      <c r="M28" s="258"/>
+      <c r="N28" s="258"/>
+      <c r="O28" s="258"/>
+      <c r="P28" s="258"/>
+      <c r="Q28" s="258"/>
+      <c r="R28" s="258"/>
+      <c r="S28" s="258"/>
+      <c r="T28" s="258"/>
+      <c r="U28" s="258"/>
+      <c r="V28" s="258"/>
+      <c r="W28" s="258"/>
+      <c r="X28" s="258"/>
+      <c r="Y28" s="258"/>
+      <c r="Z28" s="258"/>
+      <c r="AA28" s="258"/>
+      <c r="AB28" s="258"/>
+      <c r="AC28" s="258"/>
+      <c r="AD28" s="258"/>
+      <c r="AE28" s="258"/>
+      <c r="AF28" s="258"/>
+      <c r="AG28" s="258"/>
     </row>
     <row r="29" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E29" s="175" t="s">
+      <c r="E29" s="158" t="s">
         <v>172</v>
       </c>
-      <c r="F29" s="176"/>
-[...2 lines deleted...]
-      <c r="I29" s="179" t="s">
+      <c r="F29" s="159"/>
+      <c r="G29" s="159"/>
+      <c r="H29" s="159"/>
+      <c r="I29" s="162" t="s">
         <v>174</v>
       </c>
-      <c r="J29" s="179"/>
-[...1 lines deleted...]
-      <c r="L29" s="247">
+      <c r="J29" s="162"/>
+      <c r="K29" s="162"/>
+      <c r="L29" s="248">
         <f>'【交付申請】(第１号様式)交付申請書'!L38</f>
         <v>0</v>
       </c>
-      <c r="M29" s="248"/>
-[...1 lines deleted...]
-      <c r="O29" s="248"/>
+      <c r="M29" s="249"/>
+      <c r="N29" s="249"/>
+      <c r="O29" s="249"/>
       <c r="P29" s="139" t="s">
         <v>175</v>
       </c>
-      <c r="Q29" s="249">
+      <c r="Q29" s="250">
         <f>'【交付申請】(第１号様式)交付申請書'!Q38</f>
         <v>0</v>
       </c>
-      <c r="R29" s="248"/>
-[...3 lines deleted...]
-      <c r="V29" s="250"/>
+      <c r="R29" s="249"/>
+      <c r="S29" s="249"/>
+      <c r="T29" s="249"/>
+      <c r="U29" s="249"/>
+      <c r="V29" s="251"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
       <c r="AF29" s="2"/>
       <c r="AG29" s="2"/>
     </row>
     <row r="30" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E30" s="177"/>
-[...3 lines deleted...]
-      <c r="I30" s="179" t="s">
+      <c r="E30" s="160"/>
+      <c r="F30" s="161"/>
+      <c r="G30" s="161"/>
+      <c r="H30" s="161"/>
+      <c r="I30" s="162" t="s">
         <v>173</v>
       </c>
-      <c r="J30" s="179"/>
-[...1 lines deleted...]
-      <c r="L30" s="251">
+      <c r="J30" s="162"/>
+      <c r="K30" s="162"/>
+      <c r="L30" s="252">
         <f>'【交付申請】(第１号様式)交付申請書'!L39</f>
         <v>0</v>
       </c>
-      <c r="M30" s="252"/>
-[...19 lines deleted...]
-      <c r="AG30" s="252"/>
+      <c r="M30" s="253"/>
+      <c r="N30" s="253"/>
+      <c r="O30" s="253"/>
+      <c r="P30" s="253"/>
+      <c r="Q30" s="253"/>
+      <c r="R30" s="253"/>
+      <c r="S30" s="253"/>
+      <c r="T30" s="253"/>
+      <c r="U30" s="253"/>
+      <c r="V30" s="253"/>
+      <c r="W30" s="253"/>
+      <c r="X30" s="253"/>
+      <c r="Y30" s="253"/>
+      <c r="Z30" s="253"/>
+      <c r="AA30" s="253"/>
+      <c r="AB30" s="253"/>
+      <c r="AC30" s="253"/>
+      <c r="AD30" s="253"/>
+      <c r="AE30" s="253"/>
+      <c r="AF30" s="253"/>
+      <c r="AG30" s="253"/>
     </row>
     <row r="31" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E31" s="179" t="s">
+      <c r="E31" s="162" t="s">
         <v>188</v>
       </c>
-      <c r="F31" s="179"/>
-[...5 lines deleted...]
-      <c r="L31" s="179">
+      <c r="F31" s="162"/>
+      <c r="G31" s="162"/>
+      <c r="H31" s="162"/>
+      <c r="I31" s="162"/>
+      <c r="J31" s="162"/>
+      <c r="K31" s="162"/>
+      <c r="L31" s="162">
         <f>'【交付申請】(第１号様式)交付申請書'!L40</f>
         <v>0</v>
       </c>
-      <c r="M31" s="243"/>
-[...19 lines deleted...]
-      <c r="AG31" s="243"/>
+      <c r="M31" s="258"/>
+      <c r="N31" s="258"/>
+      <c r="O31" s="258"/>
+      <c r="P31" s="258"/>
+      <c r="Q31" s="258"/>
+      <c r="R31" s="258"/>
+      <c r="S31" s="258"/>
+      <c r="T31" s="258"/>
+      <c r="U31" s="258"/>
+      <c r="V31" s="258"/>
+      <c r="W31" s="258"/>
+      <c r="X31" s="258"/>
+      <c r="Y31" s="258"/>
+      <c r="Z31" s="258"/>
+      <c r="AA31" s="258"/>
+      <c r="AB31" s="258"/>
+      <c r="AC31" s="258"/>
+      <c r="AD31" s="258"/>
+      <c r="AE31" s="258"/>
+      <c r="AF31" s="258"/>
+      <c r="AG31" s="258"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="sSAwkamprWhOkRzcoYeaOcJdaWPARobiOkxXRe7aiOQlJaEvOOznVW1gK9UNNH7fDsc46j6+4B9YsZPqVaD5SA==" saltValue="Nb60QuToaQKyizj4BBdg+w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="22">
-    <mergeCell ref="E29:H30"/>
-[...4 lines deleted...]
-    <mergeCell ref="L30:AG30"/>
     <mergeCell ref="X3:AH3"/>
     <mergeCell ref="R9:X9"/>
     <mergeCell ref="Y9:AG9"/>
     <mergeCell ref="E31:K31"/>
     <mergeCell ref="L31:AG31"/>
     <mergeCell ref="E26:K26"/>
     <mergeCell ref="L26:AG26"/>
     <mergeCell ref="E27:K27"/>
     <mergeCell ref="L27:AG27"/>
     <mergeCell ref="E28:K28"/>
     <mergeCell ref="L28:AG28"/>
     <mergeCell ref="U18:AD18"/>
     <mergeCell ref="R7:AJ7"/>
     <mergeCell ref="R8:AJ8"/>
     <mergeCell ref="A11:AL11"/>
     <mergeCell ref="S16:T16"/>
+    <mergeCell ref="E29:H30"/>
+    <mergeCell ref="I29:K29"/>
+    <mergeCell ref="L29:O29"/>
+    <mergeCell ref="Q29:V29"/>
+    <mergeCell ref="I30:K30"/>
+    <mergeCell ref="L30:AG30"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="3">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="入力不要" sqref="X3" xr:uid="{080574E7-86CA-4293-8AB4-DD5033DA7DDB}"/>
     <dataValidation allowBlank="1" showInputMessage="1" prompt="代表者氏名" sqref="Y9:AG9" xr:uid="{E6301BF5-6666-4905-BBAC-052512F8FD1C}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="職名" sqref="R9:X9" xr:uid="{EDC0E9EF-2622-4A54-B8C1-E3F8E370CDC4}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.31496062992125984" top="0.19685039370078741" bottom="7.874015748031496E-2" header="0.35433070866141736" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FE57BA3-7535-475D-95E4-B338D102B9B7}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="BI17" sqref="BI17"/>
     </sheetView>
@@ -12670,1147 +12777,1147 @@
     </row>
     <row r="2" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.2">
       <c r="B2" s="125" t="s">
         <v>147</v>
       </c>
       <c r="E2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="18"/>
       <c r="J2" s="21"/>
     </row>
     <row r="3" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="126" t="s">
         <v>151</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="20"/>
     </row>
     <row r="4" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="189" t="s">
+      <c r="B4" s="176" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="189"/>
-      <c r="D4" s="257">
+      <c r="C4" s="176"/>
+      <c r="D4" s="284">
         <f>'【交付申請】(第１号様式)交付申請書'!R8</f>
         <v>0</v>
       </c>
-      <c r="E4" s="258"/>
-[...2 lines deleted...]
-      <c r="H4" s="258"/>
+      <c r="E4" s="285"/>
+      <c r="F4" s="285"/>
+      <c r="G4" s="285"/>
+      <c r="H4" s="285"/>
       <c r="I4" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J4" s="253">
+      <c r="J4" s="280">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!I4</f>
         <v>0</v>
       </c>
-      <c r="K4" s="253"/>
+      <c r="K4" s="280"/>
     </row>
     <row r="5" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="189" t="s">
+      <c r="B5" s="176" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="189"/>
-      <c r="D5" s="259">
+      <c r="C5" s="176"/>
+      <c r="D5" s="286">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!D5</f>
         <v>0</v>
       </c>
-      <c r="E5" s="258"/>
-[...2 lines deleted...]
-      <c r="H5" s="258"/>
+      <c r="E5" s="285"/>
+      <c r="F5" s="285"/>
+      <c r="G5" s="285"/>
+      <c r="H5" s="285"/>
       <c r="I5" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="J5" s="253">
+      <c r="J5" s="280">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!I5</f>
         <v>0</v>
       </c>
-      <c r="K5" s="253"/>
+      <c r="K5" s="280"/>
     </row>
     <row r="6" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="189" t="s">
+      <c r="B6" s="176" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="189"/>
-      <c r="D6" s="260">
+      <c r="C6" s="176"/>
+      <c r="D6" s="287">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!D6</f>
         <v>0</v>
       </c>
-      <c r="E6" s="260"/>
-      <c r="F6" s="255" t="s">
+      <c r="E6" s="287"/>
+      <c r="F6" s="282" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="256"/>
-      <c r="H6" s="254">
+      <c r="G6" s="283"/>
+      <c r="H6" s="281">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!G6</f>
         <v>0</v>
       </c>
-      <c r="I6" s="254"/>
-[...1 lines deleted...]
-      <c r="K6" s="254"/>
+      <c r="I6" s="281"/>
+      <c r="J6" s="281"/>
+      <c r="K6" s="281"/>
     </row>
     <row r="7" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="189" t="s">
+      <c r="B7" s="176" t="s">
         <v>189</v>
       </c>
-      <c r="C7" s="189"/>
-      <c r="D7" s="271">
+      <c r="C7" s="176"/>
+      <c r="D7" s="262">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!D7</f>
         <v>0</v>
       </c>
-      <c r="E7" s="272"/>
-      <c r="F7" s="277" t="s">
+      <c r="E7" s="263"/>
+      <c r="F7" s="268" t="s">
         <v>190</v>
       </c>
-      <c r="G7" s="278"/>
-      <c r="H7" s="271">
+      <c r="G7" s="269"/>
+      <c r="H7" s="262">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!G7</f>
         <v>0</v>
       </c>
-      <c r="I7" s="276"/>
+      <c r="I7" s="267"/>
       <c r="J7" s="20"/>
     </row>
     <row r="8" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="273" t="s">
+      <c r="B8" s="264" t="s">
         <v>183</v>
       </c>
-      <c r="C8" s="274"/>
-      <c r="D8" s="275" t="str">
+      <c r="C8" s="265"/>
+      <c r="D8" s="266" t="str">
         <f>'【交付申請】(参考様式1-1)交付申請額内訳）'!D8</f>
         <v>東京都</v>
       </c>
-      <c r="E8" s="275"/>
-[...5 lines deleted...]
-      <c r="K8" s="275"/>
+      <c r="E8" s="266"/>
+      <c r="F8" s="266"/>
+      <c r="G8" s="266"/>
+      <c r="H8" s="266"/>
+      <c r="I8" s="266"/>
+      <c r="J8" s="266"/>
+      <c r="K8" s="266"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="82"/>
       <c r="E9" s="82"/>
       <c r="H9" s="22"/>
       <c r="J9" s="22"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J10" s="34"/>
       <c r="K10" s="34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="48" x14ac:dyDescent="0.2">
-      <c r="B11" s="261" t="s">
+      <c r="B11" s="274" t="s">
         <v>155</v>
       </c>
-      <c r="C11" s="262"/>
+      <c r="C11" s="275"/>
       <c r="D11" s="28" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="30" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="30" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="30" t="s">
         <v>157</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>158</v>
       </c>
       <c r="I11" s="30" t="s">
         <v>159</v>
       </c>
       <c r="J11" s="111" t="s">
         <v>164</v>
       </c>
       <c r="K11" s="111" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="21.6" x14ac:dyDescent="0.2">
-      <c r="B12" s="263" t="s">
+      <c r="B12" s="276" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="264"/>
+      <c r="C12" s="277"/>
       <c r="D12" s="29" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="31" t="s">
         <v>156</v>
       </c>
       <c r="F12" s="31" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="31" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="32" t="s">
         <v>154</v>
       </c>
       <c r="I12" s="31" t="s">
         <v>162</v>
       </c>
       <c r="J12" s="33" t="s">
         <v>160</v>
       </c>
       <c r="K12" s="127" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="265">
+      <c r="B13" s="278">
         <f>J16</f>
         <v>0</v>
       </c>
-      <c r="C13" s="266"/>
+      <c r="C13" s="279"/>
       <c r="D13" s="35">
         <v>500000</v>
       </c>
       <c r="E13" s="36">
         <f>MIN(B13,D13)</f>
         <v>0</v>
       </c>
       <c r="F13" s="37">
         <v>0.875</v>
       </c>
       <c r="G13" s="35">
         <f>ROUNDDOWN(E13*F13,-3)</f>
         <v>0</v>
       </c>
       <c r="H13" s="35">
         <f>'【交付申請】(第１号様式)交付申請書'!U17</f>
         <v>0</v>
       </c>
       <c r="I13" s="36">
         <f>MIN(G13,H13)</f>
         <v>0</v>
       </c>
       <c r="J13" s="36">
         <v>0</v>
       </c>
       <c r="K13" s="36">
         <f>I13-J13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J14" s="34"/>
       <c r="K14" s="34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="36" x14ac:dyDescent="0.2">
       <c r="B15" s="118" t="s">
         <v>144</v>
       </c>
-      <c r="C15" s="203" t="s">
+      <c r="C15" s="189" t="s">
         <v>35</v>
       </c>
-      <c r="D15" s="204"/>
-[...1 lines deleted...]
-      <c r="F15" s="205"/>
+      <c r="D15" s="190"/>
+      <c r="E15" s="190"/>
+      <c r="F15" s="191"/>
       <c r="G15" s="129" t="s">
         <v>34</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>36</v>
       </c>
       <c r="I15" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="J15" s="184" t="s">
+      <c r="J15" s="195" t="s">
         <v>38</v>
       </c>
-      <c r="K15" s="184"/>
+      <c r="K15" s="195"/>
     </row>
     <row r="16" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B16="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B16)</f>
         <v>1</v>
       </c>
-      <c r="C16" s="267" t="str">
+      <c r="C16" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C16="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C16)</f>
         <v/>
       </c>
-      <c r="D16" s="268"/>
-[...1 lines deleted...]
-      <c r="F16" s="269"/>
+      <c r="D16" s="272"/>
+      <c r="E16" s="272"/>
+      <c r="F16" s="273"/>
       <c r="G16" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F16="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F16)</f>
         <v/>
       </c>
       <c r="H16" s="38">
         <f>IF(G16="",0,ROUNDDOWN(G16*0.1,0))</f>
         <v>0</v>
       </c>
-      <c r="I16" s="196">
+      <c r="I16" s="182">
         <f>SUM(G16:H40)</f>
         <v>0</v>
       </c>
       <c r="J16" s="270">
         <f>SUM(G16:G40)</f>
         <v>0</v>
       </c>
       <c r="K16" s="270"/>
     </row>
     <row r="17" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B17="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B17)</f>
         <v>2</v>
       </c>
-      <c r="C17" s="267" t="str">
+      <c r="C17" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C17="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C17)</f>
         <v/>
       </c>
-      <c r="D17" s="268"/>
-[...1 lines deleted...]
-      <c r="F17" s="269"/>
+      <c r="D17" s="272"/>
+      <c r="E17" s="272"/>
+      <c r="F17" s="273"/>
       <c r="G17" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F17="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F17)</f>
         <v/>
       </c>
       <c r="H17" s="38">
         <f t="shared" ref="H17:H40" si="0">IF(G17="",0,ROUNDDOWN(G17*0.1,0))</f>
         <v>0</v>
       </c>
-      <c r="I17" s="197"/>
+      <c r="I17" s="183"/>
       <c r="J17" s="270"/>
       <c r="K17" s="270"/>
     </row>
     <row r="18" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B18="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B18)</f>
         <v>3</v>
       </c>
-      <c r="C18" s="267" t="str">
+      <c r="C18" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C18="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C18)</f>
         <v/>
       </c>
-      <c r="D18" s="268"/>
-[...1 lines deleted...]
-      <c r="F18" s="269"/>
+      <c r="D18" s="272"/>
+      <c r="E18" s="272"/>
+      <c r="F18" s="273"/>
       <c r="G18" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F18="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F18)</f>
         <v/>
       </c>
       <c r="H18" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I18" s="197"/>
+      <c r="I18" s="183"/>
       <c r="J18" s="270"/>
       <c r="K18" s="270"/>
     </row>
     <row r="19" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B19="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B19)</f>
         <v>4</v>
       </c>
-      <c r="C19" s="267" t="str">
+      <c r="C19" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C19="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C19)</f>
         <v/>
       </c>
-      <c r="D19" s="268"/>
-[...1 lines deleted...]
-      <c r="F19" s="269"/>
+      <c r="D19" s="272"/>
+      <c r="E19" s="272"/>
+      <c r="F19" s="273"/>
       <c r="G19" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F19="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F19)</f>
         <v/>
       </c>
       <c r="H19" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I19" s="197"/>
+      <c r="I19" s="183"/>
       <c r="J19" s="270"/>
       <c r="K19" s="270"/>
     </row>
     <row r="20" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B20="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B20)</f>
         <v>5</v>
       </c>
-      <c r="C20" s="267" t="str">
+      <c r="C20" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C20="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C20)</f>
         <v/>
       </c>
-      <c r="D20" s="268"/>
-[...1 lines deleted...]
-      <c r="F20" s="269"/>
+      <c r="D20" s="272"/>
+      <c r="E20" s="272"/>
+      <c r="F20" s="273"/>
       <c r="G20" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F20="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F20)</f>
         <v/>
       </c>
       <c r="H20" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I20" s="197"/>
+      <c r="I20" s="183"/>
       <c r="J20" s="270"/>
       <c r="K20" s="270"/>
     </row>
     <row r="21" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B21="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B21)</f>
         <v>6</v>
       </c>
-      <c r="C21" s="267" t="str">
+      <c r="C21" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C21="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C21)</f>
         <v/>
       </c>
-      <c r="D21" s="268"/>
-[...1 lines deleted...]
-      <c r="F21" s="269"/>
+      <c r="D21" s="272"/>
+      <c r="E21" s="272"/>
+      <c r="F21" s="273"/>
       <c r="G21" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F21="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F21)</f>
         <v/>
       </c>
       <c r="H21" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I21" s="197"/>
+      <c r="I21" s="183"/>
       <c r="J21" s="270"/>
       <c r="K21" s="270"/>
     </row>
     <row r="22" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B22="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B22)</f>
         <v>7</v>
       </c>
-      <c r="C22" s="267" t="str">
+      <c r="C22" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C22="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C22)</f>
         <v/>
       </c>
-      <c r="D22" s="268"/>
-[...1 lines deleted...]
-      <c r="F22" s="269"/>
+      <c r="D22" s="272"/>
+      <c r="E22" s="272"/>
+      <c r="F22" s="273"/>
       <c r="G22" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F22="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F22)</f>
         <v/>
       </c>
       <c r="H22" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I22" s="197"/>
+      <c r="I22" s="183"/>
       <c r="J22" s="270"/>
       <c r="K22" s="270"/>
     </row>
     <row r="23" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B23="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B23)</f>
         <v>8</v>
       </c>
-      <c r="C23" s="267" t="str">
+      <c r="C23" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C23="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C23)</f>
         <v/>
       </c>
-      <c r="D23" s="268"/>
-[...1 lines deleted...]
-      <c r="F23" s="269"/>
+      <c r="D23" s="272"/>
+      <c r="E23" s="272"/>
+      <c r="F23" s="273"/>
       <c r="G23" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F23="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F23)</f>
         <v/>
       </c>
       <c r="H23" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I23" s="197"/>
+      <c r="I23" s="183"/>
       <c r="J23" s="270"/>
       <c r="K23" s="270"/>
     </row>
     <row r="24" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B24="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B24)</f>
         <v>9</v>
       </c>
-      <c r="C24" s="267" t="str">
+      <c r="C24" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C24="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C24)</f>
         <v/>
       </c>
-      <c r="D24" s="268"/>
-[...1 lines deleted...]
-      <c r="F24" s="269"/>
+      <c r="D24" s="272"/>
+      <c r="E24" s="272"/>
+      <c r="F24" s="273"/>
       <c r="G24" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F24="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F24)</f>
         <v/>
       </c>
       <c r="H24" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I24" s="197"/>
+      <c r="I24" s="183"/>
       <c r="J24" s="270"/>
       <c r="K24" s="270"/>
     </row>
     <row r="25" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B25="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B25)</f>
         <v>10</v>
       </c>
-      <c r="C25" s="267" t="str">
+      <c r="C25" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C25="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C25)</f>
         <v/>
       </c>
-      <c r="D25" s="268"/>
-[...1 lines deleted...]
-      <c r="F25" s="269"/>
+      <c r="D25" s="272"/>
+      <c r="E25" s="272"/>
+      <c r="F25" s="273"/>
       <c r="G25" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F25="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F25)</f>
         <v/>
       </c>
       <c r="H25" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I25" s="197"/>
+      <c r="I25" s="183"/>
       <c r="J25" s="270"/>
       <c r="K25" s="270"/>
     </row>
     <row r="26" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B26="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B26)</f>
         <v>11</v>
       </c>
-      <c r="C26" s="267" t="str">
+      <c r="C26" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C26="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C26)</f>
         <v/>
       </c>
-      <c r="D26" s="268"/>
-[...1 lines deleted...]
-      <c r="F26" s="269"/>
+      <c r="D26" s="272"/>
+      <c r="E26" s="272"/>
+      <c r="F26" s="273"/>
       <c r="G26" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F26="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F26)</f>
         <v/>
       </c>
       <c r="H26" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I26" s="197"/>
+      <c r="I26" s="183"/>
       <c r="J26" s="270"/>
       <c r="K26" s="270"/>
     </row>
     <row r="27" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B27="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B27)</f>
         <v>12</v>
       </c>
-      <c r="C27" s="267" t="str">
+      <c r="C27" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C27="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C27)</f>
         <v/>
       </c>
-      <c r="D27" s="268"/>
-[...1 lines deleted...]
-      <c r="F27" s="269"/>
+      <c r="D27" s="272"/>
+      <c r="E27" s="272"/>
+      <c r="F27" s="273"/>
       <c r="G27" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F27="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F27)</f>
         <v/>
       </c>
       <c r="H27" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I27" s="197"/>
+      <c r="I27" s="183"/>
       <c r="J27" s="270"/>
       <c r="K27" s="270"/>
     </row>
     <row r="28" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B28="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B28)</f>
         <v>13</v>
       </c>
-      <c r="C28" s="267" t="str">
+      <c r="C28" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C28="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C28)</f>
         <v/>
       </c>
-      <c r="D28" s="268"/>
-[...1 lines deleted...]
-      <c r="F28" s="269"/>
+      <c r="D28" s="272"/>
+      <c r="E28" s="272"/>
+      <c r="F28" s="273"/>
       <c r="G28" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F28="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F28)</f>
         <v/>
       </c>
       <c r="H28" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I28" s="197"/>
+      <c r="I28" s="183"/>
       <c r="J28" s="270"/>
       <c r="K28" s="270"/>
     </row>
     <row r="29" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B29="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B29)</f>
         <v>14</v>
       </c>
-      <c r="C29" s="267" t="str">
+      <c r="C29" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C29="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C29)</f>
         <v/>
       </c>
-      <c r="D29" s="268"/>
-[...1 lines deleted...]
-      <c r="F29" s="269"/>
+      <c r="D29" s="272"/>
+      <c r="E29" s="272"/>
+      <c r="F29" s="273"/>
       <c r="G29" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F29="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F29)</f>
         <v/>
       </c>
       <c r="H29" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I29" s="197"/>
+      <c r="I29" s="183"/>
       <c r="J29" s="270"/>
       <c r="K29" s="270"/>
     </row>
     <row r="30" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B30="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B30)</f>
         <v>15</v>
       </c>
-      <c r="C30" s="267" t="str">
+      <c r="C30" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C30="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C30)</f>
         <v/>
       </c>
-      <c r="D30" s="268"/>
-[...1 lines deleted...]
-      <c r="F30" s="269"/>
+      <c r="D30" s="272"/>
+      <c r="E30" s="272"/>
+      <c r="F30" s="273"/>
       <c r="G30" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F30="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F30)</f>
         <v/>
       </c>
       <c r="H30" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I30" s="197"/>
+      <c r="I30" s="183"/>
       <c r="J30" s="270"/>
       <c r="K30" s="270"/>
     </row>
     <row r="31" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B31="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B31)</f>
         <v>16</v>
       </c>
-      <c r="C31" s="267" t="str">
+      <c r="C31" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C31="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C31)</f>
         <v/>
       </c>
-      <c r="D31" s="268"/>
-[...1 lines deleted...]
-      <c r="F31" s="269"/>
+      <c r="D31" s="272"/>
+      <c r="E31" s="272"/>
+      <c r="F31" s="273"/>
       <c r="G31" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F31="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F31)</f>
         <v/>
       </c>
       <c r="H31" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I31" s="197"/>
+      <c r="I31" s="183"/>
       <c r="J31" s="270"/>
       <c r="K31" s="270"/>
     </row>
     <row r="32" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B32="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B32)</f>
         <v>17</v>
       </c>
-      <c r="C32" s="267" t="str">
+      <c r="C32" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C32="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C32)</f>
         <v/>
       </c>
-      <c r="D32" s="268"/>
-[...1 lines deleted...]
-      <c r="F32" s="269"/>
+      <c r="D32" s="272"/>
+      <c r="E32" s="272"/>
+      <c r="F32" s="273"/>
       <c r="G32" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F32="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F32)</f>
         <v/>
       </c>
       <c r="H32" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I32" s="197"/>
+      <c r="I32" s="183"/>
       <c r="J32" s="270"/>
       <c r="K32" s="270"/>
     </row>
     <row r="33" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B33="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B33)</f>
         <v>18</v>
       </c>
-      <c r="C33" s="267" t="str">
+      <c r="C33" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C33="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C33)</f>
         <v/>
       </c>
-      <c r="D33" s="268"/>
-[...1 lines deleted...]
-      <c r="F33" s="269"/>
+      <c r="D33" s="272"/>
+      <c r="E33" s="272"/>
+      <c r="F33" s="273"/>
       <c r="G33" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F33="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F33)</f>
         <v/>
       </c>
       <c r="H33" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I33" s="197"/>
+      <c r="I33" s="183"/>
       <c r="J33" s="270"/>
       <c r="K33" s="270"/>
     </row>
     <row r="34" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B34="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B34)</f>
         <v>19</v>
       </c>
-      <c r="C34" s="267" t="str">
+      <c r="C34" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C34="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C34)</f>
         <v/>
       </c>
-      <c r="D34" s="268"/>
-[...1 lines deleted...]
-      <c r="F34" s="269"/>
+      <c r="D34" s="272"/>
+      <c r="E34" s="272"/>
+      <c r="F34" s="273"/>
       <c r="G34" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F34="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F34)</f>
         <v/>
       </c>
       <c r="H34" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I34" s="197"/>
+      <c r="I34" s="183"/>
       <c r="J34" s="270"/>
       <c r="K34" s="270"/>
     </row>
     <row r="35" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B35="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B35)</f>
         <v>20</v>
       </c>
-      <c r="C35" s="267" t="str">
+      <c r="C35" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C35="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C35)</f>
         <v/>
       </c>
-      <c r="D35" s="268"/>
-[...1 lines deleted...]
-      <c r="F35" s="269"/>
+      <c r="D35" s="272"/>
+      <c r="E35" s="272"/>
+      <c r="F35" s="273"/>
       <c r="G35" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F35="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F35)</f>
         <v/>
       </c>
       <c r="H35" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I35" s="197"/>
+      <c r="I35" s="183"/>
       <c r="J35" s="270"/>
       <c r="K35" s="270"/>
     </row>
     <row r="36" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B36="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B36)</f>
         <v>21</v>
       </c>
-      <c r="C36" s="267" t="str">
+      <c r="C36" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C36="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C36)</f>
         <v/>
       </c>
-      <c r="D36" s="268"/>
-[...1 lines deleted...]
-      <c r="F36" s="269"/>
+      <c r="D36" s="272"/>
+      <c r="E36" s="272"/>
+      <c r="F36" s="273"/>
       <c r="G36" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F36="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F36)</f>
         <v/>
       </c>
       <c r="H36" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I36" s="197"/>
+      <c r="I36" s="183"/>
       <c r="J36" s="270"/>
       <c r="K36" s="270"/>
     </row>
     <row r="37" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B37="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B37)</f>
         <v>22</v>
       </c>
-      <c r="C37" s="267" t="str">
+      <c r="C37" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C37="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C37)</f>
         <v/>
       </c>
-      <c r="D37" s="268"/>
-[...1 lines deleted...]
-      <c r="F37" s="269"/>
+      <c r="D37" s="272"/>
+      <c r="E37" s="272"/>
+      <c r="F37" s="273"/>
       <c r="G37" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F37="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F37)</f>
         <v/>
       </c>
       <c r="H37" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I37" s="197"/>
+      <c r="I37" s="183"/>
       <c r="J37" s="270"/>
       <c r="K37" s="270"/>
     </row>
     <row r="38" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B38="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B38)</f>
         <v>23</v>
       </c>
-      <c r="C38" s="267" t="str">
+      <c r="C38" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C38="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C38)</f>
         <v/>
       </c>
-      <c r="D38" s="268"/>
-[...1 lines deleted...]
-      <c r="F38" s="269"/>
+      <c r="D38" s="272"/>
+      <c r="E38" s="272"/>
+      <c r="F38" s="273"/>
       <c r="G38" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F38="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F38)</f>
         <v/>
       </c>
       <c r="H38" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I38" s="197"/>
+      <c r="I38" s="183"/>
       <c r="J38" s="270"/>
       <c r="K38" s="270"/>
     </row>
     <row r="39" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B39="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B39)</f>
         <v>24</v>
       </c>
-      <c r="C39" s="267" t="str">
+      <c r="C39" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C39="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C39)</f>
         <v/>
       </c>
-      <c r="D39" s="268"/>
-[...1 lines deleted...]
-      <c r="F39" s="269"/>
+      <c r="D39" s="272"/>
+      <c r="E39" s="272"/>
+      <c r="F39" s="273"/>
       <c r="G39" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F39="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F39)</f>
         <v/>
       </c>
       <c r="H39" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I39" s="197"/>
+      <c r="I39" s="183"/>
       <c r="J39" s="270"/>
       <c r="K39" s="270"/>
     </row>
     <row r="40" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="119">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!B40="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!B40)</f>
         <v>25</v>
       </c>
-      <c r="C40" s="267" t="str">
+      <c r="C40" s="271" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!C40="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!C40)</f>
         <v/>
       </c>
-      <c r="D40" s="268"/>
-[...1 lines deleted...]
-      <c r="F40" s="269"/>
+      <c r="D40" s="272"/>
+      <c r="E40" s="272"/>
+      <c r="F40" s="273"/>
       <c r="G40" s="128" t="str">
         <f>IF('【交付申請】(参考様式1-1)交付申請額内訳）'!$F40="","",'【交付申請】(参考様式1-1)交付申請額内訳）'!$F40)</f>
         <v/>
       </c>
       <c r="H40" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I40" s="198"/>
+      <c r="I40" s="184"/>
       <c r="J40" s="270"/>
       <c r="K40" s="270"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ZTqo8n4/jb2UvlW/H25fpj2CLRYcmtlwvxn83urHuIq0/nKiooixic+kFRJTCExGV3HRs0B1NbJ25N9OaZE6sg==" saltValue="q9V8EpwyMVKwPGQXfyHoyw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="48">
-    <mergeCell ref="B7:C7"/>
-[...4 lines deleted...]
-    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="H6:K6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:H4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:H5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="I16:I40"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="C27:F27"/>
+    <mergeCell ref="C28:F28"/>
+    <mergeCell ref="C29:F29"/>
+    <mergeCell ref="C30:F30"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="C26:F26"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="J16:K40"/>
     <mergeCell ref="C31:F31"/>
     <mergeCell ref="C32:F32"/>
     <mergeCell ref="C33:F33"/>
     <mergeCell ref="C34:F34"/>
     <mergeCell ref="C35:F35"/>
     <mergeCell ref="C36:F36"/>
     <mergeCell ref="C37:F37"/>
     <mergeCell ref="C38:F38"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="C20:F20"/>
-    <mergeCell ref="B11:C11"/>
-[...24 lines deleted...]
-    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:K8"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="F7:G7"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation allowBlank="1" sqref="J4:J5 D6:E6" xr:uid="{F9BABD21-28DC-4F8C-8C7D-D887CA56DEB6}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="1.3779527559055118" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54146BBE-9D03-4C72-9575-155B0E75EA1C}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="BI17" sqref="BI17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="39.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="52" customWidth="1"/>
     <col min="2" max="2" width="31.21875" style="52" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="52" customWidth="1"/>
     <col min="4" max="4" width="17.109375" style="52" customWidth="1"/>
     <col min="5" max="16384" width="7" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.2" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="155"/>
-[...2 lines deleted...]
-      <c r="D2" s="156"/>
+      <c r="A2" s="205"/>
+      <c r="B2" s="206"/>
+      <c r="C2" s="206"/>
+      <c r="D2" s="206"/>
     </row>
     <row r="3" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="155" t="str">
+      <c r="A3" s="205" t="str">
         <f>"令和"&amp;'【交付申請】(第１号様式)交付申請書'!AM1&amp;"年度強度行動障害者等の受入れ環境整備事業
 歳入歳出決算(見込)書（抄本）"</f>
         <v>令和８年度強度行動障害者等の受入れ環境整備事業
 歳入歳出決算(見込)書（抄本）</v>
       </c>
-      <c r="B3" s="156"/>
-[...1 lines deleted...]
-      <c r="D3" s="156"/>
+      <c r="B3" s="206"/>
+      <c r="C3" s="206"/>
+      <c r="D3" s="206"/>
     </row>
     <row r="4" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="91" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="91" t="s">
         <v>105</v>
       </c>
       <c r="C4" s="91" t="s">
         <v>116</v>
       </c>
       <c r="D4" s="91" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="159" t="s">
+      <c r="A5" s="209" t="s">
         <v>117</v>
       </c>
       <c r="B5" s="92" t="s">
         <v>118</v>
       </c>
       <c r="C5" s="95">
         <f>'【実績報告】(第2号様式)実績報告書'!U18</f>
         <v>0</v>
       </c>
       <c r="D5" s="150"/>
     </row>
     <row r="6" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="159"/>
+      <c r="A6" s="209"/>
       <c r="B6" s="92" t="s">
         <v>119</v>
       </c>
       <c r="C6" s="95">
         <f>C14-C5</f>
         <v>0</v>
       </c>
       <c r="D6" s="150"/>
     </row>
     <row r="7" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="159"/>
+      <c r="A7" s="209"/>
       <c r="B7" s="151" t="str">
         <f>IF('【交付申請】(参考様式2-1)予算書抄本'!B7="","",'【交付申請】(参考様式2-1)予算書抄本'!B7)</f>
         <v/>
       </c>
       <c r="C7" s="151"/>
       <c r="D7" s="150"/>
     </row>
     <row r="8" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="159"/>
+      <c r="A8" s="209"/>
       <c r="B8" s="151" t="str">
         <f>IF('【交付申請】(参考様式2-1)予算書抄本'!B8="","",'【交付申請】(参考様式2-1)予算書抄本'!B8)</f>
         <v/>
       </c>
       <c r="C8" s="151"/>
       <c r="D8" s="150"/>
     </row>
     <row r="9" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="159"/>
+      <c r="A9" s="209"/>
       <c r="B9" s="93" t="s">
         <v>103</v>
       </c>
       <c r="C9" s="95">
         <f>SUM(C5:C8)</f>
         <v>0</v>
       </c>
       <c r="D9" s="150"/>
     </row>
     <row r="10" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="159" t="s">
+      <c r="A10" s="209" t="s">
         <v>120</v>
       </c>
       <c r="B10" s="92" t="s">
         <v>127</v>
       </c>
       <c r="C10" s="95">
         <f>'【実績報告】(参考様式1-2)実績報告額内訳'!I16</f>
         <v>0</v>
       </c>
       <c r="D10" s="150"/>
     </row>
     <row r="11" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="159"/>
+      <c r="A11" s="209"/>
       <c r="B11" s="151" t="str">
         <f>IF('【交付申請】(参考様式2-1)予算書抄本'!B11="","",'【交付申請】(参考様式2-1)予算書抄本'!B11)</f>
         <v/>
       </c>
       <c r="C11" s="152"/>
       <c r="D11" s="150"/>
     </row>
     <row r="12" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="159"/>
+      <c r="A12" s="209"/>
       <c r="B12" s="151" t="str">
         <f>IF('【交付申請】(参考様式2-1)予算書抄本'!B12="","",'【交付申請】(参考様式2-1)予算書抄本'!B12)</f>
         <v/>
       </c>
       <c r="C12" s="152"/>
       <c r="D12" s="150"/>
     </row>
     <row r="13" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="159"/>
+      <c r="A13" s="209"/>
       <c r="B13" s="151" t="str">
         <f>IF('【交付申請】(参考様式2-1)予算書抄本'!B13="","",'【交付申請】(参考様式2-1)予算書抄本'!B13)</f>
         <v/>
       </c>
       <c r="C13" s="152"/>
       <c r="D13" s="150"/>
     </row>
     <row r="14" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="159"/>
+      <c r="A14" s="209"/>
       <c r="B14" s="93" t="s">
         <v>103</v>
       </c>
       <c r="C14" s="95">
         <f>SUM(C10:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="150"/>
     </row>
     <row r="15" spans="1:4" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:4" s="54" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="160" t="s">
+      <c r="A16" s="210" t="s">
         <v>107</v>
       </c>
-      <c r="B16" s="160"/>
-[...1 lines deleted...]
-      <c r="D16" s="160"/>
+      <c r="B16" s="210"/>
+      <c r="C16" s="210"/>
+      <c r="D16" s="210"/>
     </row>
     <row r="17" spans="2:4" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="161" t="str">
+      <c r="B17" s="211" t="str">
         <f>'【実績報告】(第2号様式)実績報告書'!X3</f>
         <v>令和　　年　　月　　日</v>
       </c>
-      <c r="C17" s="161"/>
+      <c r="C17" s="211"/>
     </row>
     <row r="18" spans="2:4" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="94" t="s">
         <v>108</v>
       </c>
-      <c r="C18" s="153">
+      <c r="C18" s="203">
         <f>'【実績報告】(第2号様式)実績報告書'!R8</f>
         <v>0</v>
       </c>
-      <c r="D18" s="154"/>
+      <c r="D18" s="204"/>
     </row>
     <row r="19" spans="2:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="96" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="100">
         <f>'【実績報告】(第2号様式)実績報告書'!R9</f>
         <v>0</v>
       </c>
       <c r="D19" s="99">
         <f>'【実績報告】(第2号様式)実績報告書'!Y9</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="beZxEeJH/gZ8PYihm2Chd91EZHJr73Zye/euQ6wsn3aEYydTQXltNsUG1pz50vZrYyBIlNyv0qbikgR0zb9ieQ==" saltValue="s2ZEPoOJLbQ8chrM+WnTsA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:A9"/>
     <mergeCell ref="A10:A14"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B17:C17"/>
   </mergeCells>