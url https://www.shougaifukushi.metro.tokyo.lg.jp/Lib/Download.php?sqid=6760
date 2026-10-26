--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -8,67 +8,67 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{049EB329-9FB1-4E35-AD3C-EA3008C930DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7960479-D108-47AF-92FC-25F0C9E23CE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="様式①" sheetId="1" r:id="rId1"/>
     <sheet name="様式②" sheetId="2" r:id="rId2"/>
     <sheet name="別紙" sheetId="4" r:id="rId3"/>
     <sheet name="別紙 (記載例)" sheetId="6" r:id="rId4"/>
     <sheet name="別添" sheetId="8" r:id="rId5"/>
     <sheet name="別添 (記載例)" sheetId="9" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">別紙!$A$1:$Z$32</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'別紙 (記載例)'!$A$1:$Z$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">別紙!$A$1:$V$53</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'別紙 (記載例)'!$A$1:$V$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">別添!$A$1:$K$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'別添 (記載例)'!$A$1:$K$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">様式①!$A$1:$J$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">様式②!$A$1:$J$41</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L9" i="6" l="1"/>
@@ -143,128 +143,128 @@
   <c r="M27" i="4" s="1"/>
   <c r="J17" i="8"/>
   <c r="R14" i="4" s="1"/>
   <c r="H17" i="8"/>
   <c r="M14" i="4" s="1"/>
   <c r="F17" i="8"/>
   <c r="H14" i="4" s="1"/>
   <c r="D17" i="8"/>
   <c r="C14" i="4" s="1"/>
   <c r="V22" i="6" l="1"/>
   <c r="V23" i="6"/>
   <c r="V21" i="6"/>
   <c r="Q22" i="6"/>
   <c r="Q23" i="6"/>
   <c r="Q21" i="6"/>
   <c r="L22" i="6"/>
   <c r="L23" i="6"/>
   <c r="L21" i="6"/>
   <c r="V10" i="6"/>
   <c r="V9" i="6"/>
   <c r="V8" i="6"/>
   <c r="Q10" i="6"/>
   <c r="Q9" i="6"/>
   <c r="Q8" i="6"/>
   <c r="L10" i="6"/>
-  <c r="L13" i="6" s="1"/>
   <c r="L8" i="6"/>
   <c r="G9" i="6"/>
   <c r="G10" i="6"/>
   <c r="G8" i="6"/>
   <c r="R26" i="6"/>
   <c r="R26" i="4"/>
   <c r="T26" i="6"/>
   <c r="V26" i="4"/>
   <c r="O26" i="6"/>
   <c r="M26" i="6"/>
   <c r="Q26" i="4"/>
   <c r="M26" i="4"/>
   <c r="J26" i="6"/>
   <c r="H26" i="6"/>
   <c r="L26" i="4"/>
   <c r="H28" i="4" s="1"/>
   <c r="H26" i="4"/>
   <c r="T13" i="6"/>
   <c r="R13" i="6"/>
   <c r="V13" i="4"/>
   <c r="R13" i="4"/>
   <c r="O13" i="6"/>
   <c r="M13" i="6"/>
   <c r="Q13" i="4"/>
   <c r="M13" i="4"/>
   <c r="J13" i="6"/>
   <c r="H13" i="6"/>
   <c r="L13" i="4"/>
   <c r="H13" i="4"/>
   <c r="G13" i="4"/>
   <c r="E13" i="6"/>
   <c r="C13" i="6"/>
   <c r="C13" i="4"/>
-  <c r="G13" i="6" l="1"/>
+  <c r="L13" i="6" l="1"/>
+  <c r="G13" i="6"/>
   <c r="Q13" i="6"/>
   <c r="V13" i="6"/>
   <c r="V26" i="6"/>
   <c r="Q26" i="6"/>
   <c r="M28" i="6" s="1"/>
   <c r="M30" i="6" s="1"/>
   <c r="L26" i="6"/>
   <c r="H28" i="6" s="1"/>
   <c r="H30" i="6" s="1"/>
   <c r="C15" i="6"/>
   <c r="C17" i="6" s="1"/>
   <c r="R28" i="6"/>
   <c r="R30" i="6" s="1"/>
   <c r="R15" i="6"/>
   <c r="R17" i="6" s="1"/>
   <c r="M15" i="6"/>
   <c r="M17" i="6" s="1"/>
   <c r="H15" i="6"/>
   <c r="H17" i="6" s="1"/>
   <c r="M32" i="6" l="1"/>
   <c r="H32" i="6"/>
   <c r="R32" i="6"/>
   <c r="M28" i="4"/>
   <c r="M30" i="4" s="1"/>
   <c r="R28" i="4"/>
   <c r="R30" i="4" s="1"/>
   <c r="H30" i="4"/>
   <c r="M15" i="4"/>
   <c r="M17" i="4" s="1"/>
   <c r="R15" i="4"/>
   <c r="R17" i="4" s="1"/>
   <c r="H15" i="4"/>
   <c r="H17" i="4" s="1"/>
   <c r="C15" i="4"/>
   <c r="C17" i="4" s="1"/>
   <c r="R32" i="4" l="1"/>
   <c r="M32" i="4"/>
   <c r="H32" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="108">
   <si>
     <t>購入する備品</t>
     <rPh sb="0" eb="2">
       <t>コウニュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ビヒン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>備品の活用方法</t>
     <rPh sb="0" eb="2">
       <t>ビヒン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カツヨウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホウホウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>＜設備整備導入前＞</t>
@@ -304,63 +304,50 @@
   </si>
   <si>
     <t>内訳</t>
     <rPh sb="0" eb="2">
       <t>ウチワケ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>計（A）</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>支払工賃総額（C＝A-B)</t>
     <rPh sb="0" eb="2">
       <t>シハライ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウチン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ソウガク</t>
-    </rPh>
-[...11 lines deleted...]
-      <t>ニンズウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>目標工賃（月額）（＝C÷D）</t>
     <rPh sb="0" eb="2">
       <t>モクヒョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウチン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゲツガク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>＜設備整備導入後＞</t>
     <rPh sb="1" eb="3">
       <t>セツビ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>セイビ</t>
     </rPh>
     <rPh sb="5" eb="7">
@@ -1643,134 +1630,85 @@
       <t>チュウ</t>
     </rPh>
     <rPh sb="29" eb="32">
       <t>チョウキテキ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>トリクミ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>作業概要</t>
     <rPh sb="0" eb="2">
       <t>サギョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ガイヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※すべての項目について、月平均で記載してください。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve">○オーブンを購入することにより、１か月の販売数を毎年「25000円/月」アップする。
-[...20 lines deleted...]
-      <t>ツキ</t>
+    <t>令和８年度実績予測</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジッセキ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヨソク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和８年度実績予測</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジッセキ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ヨソク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...40 lines deleted...]
-    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和９年度実績予測</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジッセキ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ヨソク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和９年度実績予測</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
@@ -1834,64 +1772,110 @@
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジッセキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和１０年度実績予測</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジッセキ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヨソク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１日あたりの平均利用者数（D)</t>
+    <rPh sb="1" eb="2">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ヘイキン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>オーブンの導入により、〇〇作業の月間販売数を2,000個から2,250個へ250個増産する。既存販売先における直近の販売実績が安定しており、取引先から追加納品の打診もあることから、増産分250個についても販売が見込まれる。これにより売上は50,000円増加し、工賃向上額は1人当たり月額1,667円となる。</t>
+    <rPh sb="125" eb="126">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="126" eb="128">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>オーブンの導入により、〇〇作業の月間販売数を2,000個から2,375個へ375個増産する。既存販売先への納品拡大に加え、○○のイベント販売や○○といった新規販売先への販路拡大を進める計画であり、これまでの販売実績及び引合い状況から、増産分375個の販売が見込まれる。これにより売上は75,000円増加し、工賃向上額は1人当たり月額2,526円となる。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>オーブンの導入により、〇〇作業の月間販売数を2,000個から2,500個へ500個増産する。既存販売先への継続納品、○○のイベント販売や○○といった新規販売先への販路拡大を進める計画であり、これまでの販売実績と取引先からの引合いを踏まえ、増産分500個の販売が見込まれる。これにより売上は100,000円増加し、工賃向上額は1人当たり月額3,386円となる。</t>
+    <rPh sb="81" eb="83">
+      <t>ハンロ</t>
+    </rPh>
+    <rPh sb="83" eb="85">
+      <t>カクダイ</t>
+    </rPh>
+    <rPh sb="86" eb="87">
+      <t>スス</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0_);\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="178" formatCode="0.0_);[Red]\(0.0\)"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -2033,50 +2017,63 @@
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0070C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2890,51 +2887,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="314">
+  <cellXfs count="319">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -3265,134 +3262,134 @@
     </xf>
     <xf numFmtId="176" fontId="1" fillId="5" borderId="46" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="5" borderId="29" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="6" borderId="15" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="14" xfId="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="15" xfId="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="14" xfId="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="46" xfId="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="29" xfId="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3415,456 +3412,471 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="38" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="4" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="39" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="5" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="25" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="26" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="28" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="27" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="10" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="11" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="29" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="30" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="29" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="30" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="31" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="6" borderId="61" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="34" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="35" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="36" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="5" borderId="47" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="5" borderId="62" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="5" borderId="64" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="5" borderId="63" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="38" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="39" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="26" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="27" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="5" borderId="34" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="5" borderId="35" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="5" borderId="36" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="5" borderId="37" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="38" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="4" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="39" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="5" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="25" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="26" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="27" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="28" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="29" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="30" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="31" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="6" borderId="61" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="41" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="42" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="29" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="30" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="31" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="61" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="4" borderId="4" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="4" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="25" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="26" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="27" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="28" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="38" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="4" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="39" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="6" borderId="5" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="1" fillId="5" borderId="34" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...148 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="22" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...87 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="41" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="38" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="39" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FFCCFFFF"/>
       <color rgb="FF00FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -3985,118 +3997,50 @@
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:twoCellAnchor>
-[...66 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>526472</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>55419</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>872836</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>27710</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="角丸四角形吹き出し 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
@@ -4231,187 +4175,375 @@
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>21</xdr:col>
-      <xdr:colOff>244929</xdr:colOff>
+      <xdr:colOff>882237</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>190499</xdr:rowOff>
+      <xdr:rowOff>193963</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>25</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>54429</xdr:rowOff>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>138546</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>443346</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="四角形吹き出し 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="20263758" y="1605642"/>
-          <a:ext cx="2734219" cy="1975758"/>
+          <a:off x="21331546" y="1607127"/>
+          <a:ext cx="3481945" cy="1898074"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -64796"/>
-            <a:gd name="adj2" fmla="val 44318"/>
+            <a:gd name="adj1" fmla="val -99633"/>
+            <a:gd name="adj2" fmla="val 47444"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="1">
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>黄色セル</a:t>
           </a:r>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1">
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>に入力</a:t>
           </a:r>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="1">
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>してください。</a:t>
           </a:r>
-          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1200" b="1">
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1400" b="1">
             <a:effectLst/>
             <a:latin typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1">
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
               <a:latin typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>行が不足する場合は、黄色セル部分の「挿入」により行を追加してください。</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
             <a:latin typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1">
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
               <a:latin typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>水色セルには計算式が入っているため、手入力はしないでください。</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
             <a:latin typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="メイリオ" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>272415</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>78105</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>762762</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>144780</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="矢印: 下 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4371ED89-95AC-77FC-1A90-39CC2BB14901}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9102090" y="16642080"/>
+          <a:ext cx="490347" cy="409575"/>
+        </a:xfrm>
+        <a:prstGeom prst="downArrow">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>97157</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>722757</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>133351</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="矢印: 下 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BD3B34D-B415-DF3F-FA1B-6C9EC5554BD4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13931265" y="16661132"/>
+          <a:ext cx="478917" cy="379094"/>
+        </a:xfrm>
+        <a:prstGeom prst="downArrow">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>520065</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>36957</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>140970</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="矢印: 下 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9889F139-C33A-ABFB-0AE3-2C5B78C370B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="19065240" y="16630650"/>
+          <a:ext cx="488442" cy="417195"/>
+        </a:xfrm>
+        <a:prstGeom prst="downArrow">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>454478</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
             </a:ext>
@@ -4433,118 +4565,50 @@
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:twoCellAnchor>
-[...66 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>454478</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="テキスト ボックス 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8700407" y="4618264"/>
           <a:ext cx="914400" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -5604,50 +5668,590 @@
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>272415</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>78105</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>762762</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>144780</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="矢印: 下 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{268ADDC7-9062-4F46-951E-6ABD264CCAAC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9103995" y="16642080"/>
+          <a:ext cx="488442" cy="407670"/>
+        </a:xfrm>
+        <a:prstGeom prst="downArrow">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>272415</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>78105</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>762762</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>144780</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="矢印: 下 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91A690F1-B939-4D46-91C9-FFADE0B5412F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9103995" y="16642080"/>
+          <a:ext cx="488442" cy="407670"/>
+        </a:xfrm>
+        <a:prstGeom prst="downArrow">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>272415</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>78105</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>762762</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>144780</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="矢印: 下 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AE89712-0CB9-4AC7-9402-75992BC38270}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9103995" y="16642080"/>
+          <a:ext cx="488442" cy="407670"/>
+        </a:xfrm>
+        <a:prstGeom prst="downArrow">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>505642</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>11431</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>862966</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>17419</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="角丸四角形吹き出し 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33029A0D-740C-47D1-ABC6-3D6EA1DCEB29}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="18045249" y="19769002"/>
+          <a:ext cx="2371181" cy="1421131"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -42440"/>
+            <a:gd name="adj2" fmla="val -79429"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:sysClr val="windowText" lastClr="000000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>前年</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>度から</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>当該</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>年度にかけて販売数の増加を見込んでおり、増加した商品</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>数</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>についても販売先が確保されている</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ことを記載してください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1200" b="0" i="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-ea"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>246834</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>153488</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>559526</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>163287</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="角丸四角形吹き出し 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{627E34A3-4BA2-499E-B932-5E6DE73942E7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12833441" y="19734167"/>
+          <a:ext cx="2367371" cy="1424941"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -43017"/>
+            <a:gd name="adj2" fmla="val -72855"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:sysClr val="windowText" lastClr="000000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>前年</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>度から</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>当該</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>年度にかけて販売数の増加を見込んでおり、増加した商品</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>数</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>についても販売先が確保されている</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ことを記載してください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1200" b="0" i="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-ea"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>590550</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="四角形吹き出し 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
             </a:ext>
@@ -6074,917 +6678,917 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J54"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3:E3"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N3" sqref="N3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="4" width="9" customWidth="1"/>
     <col min="10" max="10" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="149" t="s">
-[...10 lines deleted...]
-      <c r="J1" s="150"/>
+      <c r="A1" s="131" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
     </row>
     <row r="2" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
     </row>
     <row r="3" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="146" t="s">
+      <c r="A3" s="135" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="136"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="138"/>
+      <c r="E3" s="139"/>
+      <c r="F3" s="136" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
+      <c r="I3" s="136"/>
+      <c r="J3" s="143"/>
+    </row>
+    <row r="4" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="133" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="147"/>
-[...3 lines deleted...]
-      <c r="F3" s="147" t="s">
+      <c r="B4" s="134"/>
+      <c r="C4" s="140"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="142"/>
+      <c r="F4" s="134" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="147"/>
-[...5 lines deleted...]
-      <c r="A4" s="151" t="s">
+      <c r="G4" s="134"/>
+      <c r="H4" s="134"/>
+      <c r="I4" s="134"/>
+      <c r="J4" s="144"/>
+    </row>
+    <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="133" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="128"/>
-[...3 lines deleted...]
-      <c r="F4" s="128" t="s">
+      <c r="B5" s="134"/>
+      <c r="C5" s="140"/>
+      <c r="D5" s="141"/>
+      <c r="E5" s="142"/>
+      <c r="F5" s="134" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="128"/>
-[...5 lines deleted...]
-      <c r="A5" s="151" t="s">
+      <c r="G5" s="134"/>
+      <c r="H5" s="134"/>
+      <c r="I5" s="134"/>
+      <c r="J5" s="144"/>
+    </row>
+    <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="133" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="128"/>
-[...3 lines deleted...]
-      <c r="F5" s="128" t="s">
+      <c r="B6" s="134"/>
+      <c r="C6" s="140"/>
+      <c r="D6" s="141"/>
+      <c r="E6" s="142"/>
+      <c r="F6" s="134" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="128"/>
-[...12 lines deleted...]
-      <c r="F6" s="128" t="s">
+      <c r="G6" s="134"/>
+      <c r="H6" s="134"/>
+      <c r="I6" s="134"/>
+      <c r="J6" s="144"/>
+    </row>
+    <row r="7" spans="1:10" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="149" t="s">
         <v>20</v>
       </c>
-      <c r="G6" s="128"/>
-[...16 lines deleted...]
-      <c r="J7" s="145"/>
+      <c r="B7" s="150"/>
+      <c r="C7" s="152"/>
+      <c r="D7" s="152"/>
+      <c r="E7" s="152"/>
+      <c r="F7" s="152"/>
+      <c r="G7" s="152"/>
+      <c r="H7" s="152"/>
+      <c r="I7" s="152"/>
+      <c r="J7" s="153"/>
     </row>
     <row r="8" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="146" t="s">
+      <c r="A10" s="135" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="136"/>
+      <c r="C10" s="136"/>
+      <c r="D10" s="136"/>
+      <c r="E10" s="136"/>
+      <c r="F10" s="136"/>
+      <c r="G10" s="136"/>
+      <c r="H10" s="136"/>
+      <c r="I10" s="136"/>
+      <c r="J10" s="143"/>
+    </row>
+    <row r="11" spans="1:10" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="149" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="147"/>
-[...21 lines deleted...]
-      <c r="J11" s="143"/>
+      <c r="B11" s="150"/>
+      <c r="C11" s="150"/>
+      <c r="D11" s="150"/>
+      <c r="E11" s="150"/>
+      <c r="F11" s="150"/>
+      <c r="G11" s="150"/>
+      <c r="H11" s="150"/>
+      <c r="I11" s="150"/>
+      <c r="J11" s="151"/>
     </row>
     <row r="12" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="14"/>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="59" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="57"/>
       <c r="F13" s="58"/>
       <c r="G13" s="65"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
     </row>
     <row r="14" spans="1:10" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="139" t="s">
-[...12 lines deleted...]
-      <c r="J14" s="136"/>
+      <c r="A14" s="145" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="145"/>
+      <c r="C14" s="146" t="s">
+        <v>94</v>
+      </c>
+      <c r="D14" s="147"/>
+      <c r="E14" s="147"/>
+      <c r="F14" s="147"/>
+      <c r="G14" s="147"/>
+      <c r="H14" s="147"/>
+      <c r="I14" s="147"/>
+      <c r="J14" s="148"/>
     </row>
     <row r="15" spans="1:10" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="138"/>
-[...8 lines deleted...]
-      <c r="J15" s="133"/>
+      <c r="A15" s="154"/>
+      <c r="B15" s="154"/>
+      <c r="C15" s="128"/>
+      <c r="D15" s="129"/>
+      <c r="E15" s="129"/>
+      <c r="F15" s="129"/>
+      <c r="G15" s="129"/>
+      <c r="H15" s="129"/>
+      <c r="I15" s="129"/>
+      <c r="J15" s="130"/>
     </row>
     <row r="16" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="62"/>
       <c r="B16" s="62"/>
       <c r="C16" s="64"/>
       <c r="D16" s="64"/>
       <c r="E16" s="64"/>
       <c r="F16" s="64"/>
       <c r="G16" s="63"/>
       <c r="H16" s="63"/>
       <c r="I16" s="63"/>
       <c r="J16" s="63"/>
     </row>
     <row r="17" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="59" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
       <c r="E17" s="57"/>
       <c r="F17" s="58"/>
       <c r="G17" s="60"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
       <c r="J17" s="61"/>
     </row>
     <row r="18" spans="1:10" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="139" t="s">
+      <c r="A18" s="145" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="145"/>
+      <c r="C18" s="145" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="139"/>
-      <c r="C18" s="139" t="s">
+      <c r="D18" s="145"/>
+      <c r="E18" s="146" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="139"/>
-[...7 lines deleted...]
-      <c r="J18" s="136"/>
+      <c r="F18" s="147"/>
+      <c r="G18" s="147"/>
+      <c r="H18" s="147"/>
+      <c r="I18" s="147"/>
+      <c r="J18" s="148"/>
     </row>
     <row r="19" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="130"/>
-[...8 lines deleted...]
-      <c r="J19" s="133"/>
+      <c r="A19" s="140"/>
+      <c r="B19" s="142"/>
+      <c r="C19" s="128"/>
+      <c r="D19" s="130"/>
+      <c r="E19" s="128"/>
+      <c r="F19" s="129"/>
+      <c r="G19" s="129"/>
+      <c r="H19" s="129"/>
+      <c r="I19" s="129"/>
+      <c r="J19" s="130"/>
     </row>
     <row r="20" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="128"/>
-[...8 lines deleted...]
-      <c r="J20" s="133"/>
+      <c r="A20" s="134"/>
+      <c r="B20" s="134"/>
+      <c r="C20" s="155"/>
+      <c r="D20" s="155"/>
+      <c r="E20" s="128"/>
+      <c r="F20" s="129"/>
+      <c r="G20" s="129"/>
+      <c r="H20" s="129"/>
+      <c r="I20" s="129"/>
+      <c r="J20" s="130"/>
     </row>
     <row r="21" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="128"/>
-[...8 lines deleted...]
-      <c r="J21" s="133"/>
+      <c r="A21" s="134"/>
+      <c r="B21" s="134"/>
+      <c r="C21" s="155"/>
+      <c r="D21" s="155"/>
+      <c r="E21" s="128"/>
+      <c r="F21" s="129"/>
+      <c r="G21" s="129"/>
+      <c r="H21" s="129"/>
+      <c r="I21" s="129"/>
+      <c r="J21" s="130"/>
     </row>
     <row r="22" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="128"/>
-[...8 lines deleted...]
-      <c r="J22" s="133"/>
+      <c r="A22" s="134"/>
+      <c r="B22" s="134"/>
+      <c r="C22" s="155"/>
+      <c r="D22" s="155"/>
+      <c r="E22" s="128"/>
+      <c r="F22" s="129"/>
+      <c r="G22" s="129"/>
+      <c r="H22" s="129"/>
+      <c r="I22" s="129"/>
+      <c r="J22" s="130"/>
     </row>
     <row r="23" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="50" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="42">
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="E18:J18"/>
+    <mergeCell ref="E19:J19"/>
+    <mergeCell ref="E20:J20"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C15:J15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:J14"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:J11"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:J7"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:J10"/>
     <mergeCell ref="E21:J21"/>
     <mergeCell ref="E22:J22"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="H6:J6"/>
-    <mergeCell ref="A14:B14"/>
-[...24 lines deleted...]
-    <mergeCell ref="C19:D19"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J46"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:J8"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L3" sqref="L3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="21" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="15" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
     </row>
     <row r="2" spans="1:10" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="171" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B2" s="171"/>
       <c r="C2" s="171"/>
       <c r="D2" s="171"/>
       <c r="E2" s="171"/>
       <c r="F2" s="171"/>
       <c r="G2" s="171"/>
       <c r="H2" s="171"/>
       <c r="I2" s="171"/>
       <c r="J2" s="171"/>
     </row>
     <row r="3" spans="1:10" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A3" s="54" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B3" s="55"/>
       <c r="C3" s="55"/>
       <c r="D3" s="55"/>
       <c r="E3" s="55"/>
       <c r="F3" s="55"/>
       <c r="G3" s="55"/>
       <c r="H3" s="55"/>
       <c r="I3" s="55"/>
       <c r="J3" s="56"/>
     </row>
     <row r="4" spans="1:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="175"/>
       <c r="B4" s="176"/>
       <c r="C4" s="176"/>
       <c r="D4" s="176"/>
       <c r="E4" s="176"/>
       <c r="F4" s="176"/>
       <c r="G4" s="176"/>
       <c r="H4" s="176"/>
       <c r="I4" s="176"/>
       <c r="J4" s="177"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A5" s="51" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B5" s="52"/>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="52"/>
       <c r="H5" s="52"/>
       <c r="I5" s="52"/>
       <c r="J5" s="53"/>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="165"/>
       <c r="B6" s="166"/>
       <c r="C6" s="166"/>
       <c r="D6" s="166"/>
       <c r="E6" s="166"/>
       <c r="F6" s="166"/>
       <c r="G6" s="166"/>
       <c r="H6" s="166"/>
       <c r="I6" s="166"/>
       <c r="J6" s="167"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="165"/>
       <c r="B7" s="166"/>
       <c r="C7" s="166"/>
       <c r="D7" s="166"/>
       <c r="E7" s="166"/>
       <c r="F7" s="166"/>
       <c r="G7" s="166"/>
       <c r="H7" s="166"/>
       <c r="I7" s="166"/>
       <c r="J7" s="167"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="165"/>
       <c r="B8" s="166"/>
       <c r="C8" s="166"/>
       <c r="D8" s="166"/>
       <c r="E8" s="166"/>
       <c r="F8" s="166"/>
       <c r="G8" s="166"/>
       <c r="H8" s="166"/>
       <c r="I8" s="166"/>
       <c r="J8" s="167"/>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="18"/>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="165"/>
       <c r="B10" s="166"/>
       <c r="C10" s="166"/>
       <c r="D10" s="166"/>
       <c r="E10" s="166"/>
       <c r="F10" s="166"/>
       <c r="G10" s="166"/>
       <c r="H10" s="166"/>
       <c r="I10" s="166"/>
       <c r="J10" s="167"/>
     </row>
     <row r="11" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="165"/>
       <c r="B11" s="166"/>
       <c r="C11" s="166"/>
       <c r="D11" s="166"/>
       <c r="E11" s="166"/>
       <c r="F11" s="166"/>
       <c r="G11" s="166"/>
       <c r="H11" s="166"/>
       <c r="I11" s="166"/>
       <c r="J11" s="167"/>
     </row>
     <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="165"/>
       <c r="B12" s="166"/>
       <c r="C12" s="166"/>
       <c r="D12" s="166"/>
       <c r="E12" s="166"/>
       <c r="F12" s="166"/>
       <c r="G12" s="166"/>
       <c r="H12" s="166"/>
       <c r="I12" s="166"/>
       <c r="J12" s="167"/>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="17"/>
       <c r="I13" s="17"/>
       <c r="J13" s="18"/>
     </row>
     <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="165"/>
       <c r="B14" s="166"/>
       <c r="C14" s="166"/>
       <c r="D14" s="166"/>
       <c r="E14" s="166"/>
       <c r="F14" s="166"/>
       <c r="G14" s="166"/>
       <c r="H14" s="166"/>
       <c r="I14" s="166"/>
       <c r="J14" s="167"/>
     </row>
     <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="165"/>
       <c r="B15" s="166"/>
       <c r="C15" s="166"/>
       <c r="D15" s="166"/>
       <c r="E15" s="166"/>
       <c r="F15" s="166"/>
       <c r="G15" s="166"/>
       <c r="H15" s="166"/>
       <c r="I15" s="166"/>
       <c r="J15" s="167"/>
     </row>
     <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="165"/>
       <c r="B16" s="166"/>
       <c r="C16" s="166"/>
       <c r="D16" s="166"/>
       <c r="E16" s="166"/>
       <c r="F16" s="166"/>
       <c r="G16" s="166"/>
       <c r="H16" s="166"/>
       <c r="I16" s="166"/>
       <c r="J16" s="167"/>
     </row>
     <row r="17" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
       <c r="J17" s="18"/>
     </row>
     <row r="18" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="165"/>
       <c r="B18" s="166"/>
       <c r="C18" s="166"/>
       <c r="D18" s="166"/>
       <c r="E18" s="166"/>
       <c r="F18" s="166"/>
       <c r="G18" s="166"/>
       <c r="H18" s="166"/>
       <c r="I18" s="166"/>
       <c r="J18" s="167"/>
     </row>
     <row r="19" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="165"/>
       <c r="B19" s="166"/>
       <c r="C19" s="166"/>
       <c r="D19" s="166"/>
       <c r="E19" s="166"/>
       <c r="F19" s="166"/>
       <c r="G19" s="166"/>
       <c r="H19" s="166"/>
       <c r="I19" s="166"/>
       <c r="J19" s="167"/>
     </row>
     <row r="20" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="165"/>
       <c r="B20" s="166"/>
       <c r="C20" s="166"/>
       <c r="D20" s="166"/>
       <c r="E20" s="166"/>
       <c r="F20" s="166"/>
       <c r="G20" s="166"/>
       <c r="H20" s="166"/>
       <c r="I20" s="166"/>
       <c r="J20" s="167"/>
     </row>
     <row r="21" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
       <c r="I21" s="17"/>
       <c r="J21" s="18"/>
     </row>
     <row r="22" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="165"/>
       <c r="B22" s="166"/>
       <c r="C22" s="166"/>
       <c r="D22" s="166"/>
       <c r="E22" s="166"/>
       <c r="F22" s="166"/>
       <c r="G22" s="166"/>
       <c r="H22" s="166"/>
       <c r="I22" s="166"/>
       <c r="J22" s="167"/>
     </row>
     <row r="23" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="165"/>
       <c r="B23" s="166"/>
       <c r="C23" s="166"/>
       <c r="D23" s="166"/>
       <c r="E23" s="166"/>
       <c r="F23" s="166"/>
       <c r="G23" s="166"/>
       <c r="H23" s="166"/>
       <c r="I23" s="166"/>
       <c r="J23" s="167"/>
     </row>
     <row r="24" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="165"/>
       <c r="B24" s="166"/>
       <c r="C24" s="166"/>
       <c r="D24" s="166"/>
       <c r="E24" s="166"/>
       <c r="F24" s="166"/>
       <c r="G24" s="166"/>
       <c r="H24" s="166"/>
       <c r="I24" s="166"/>
       <c r="J24" s="167"/>
     </row>
     <row r="25" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="172" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B25" s="173"/>
       <c r="C25" s="173"/>
       <c r="D25" s="173"/>
       <c r="E25" s="173"/>
       <c r="F25" s="173"/>
       <c r="G25" s="173"/>
       <c r="H25" s="173"/>
       <c r="I25" s="173"/>
       <c r="J25" s="174"/>
     </row>
     <row r="26" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="165"/>
       <c r="B26" s="166"/>
       <c r="C26" s="166"/>
       <c r="D26" s="166"/>
       <c r="E26" s="166"/>
       <c r="F26" s="166"/>
       <c r="G26" s="166"/>
       <c r="H26" s="166"/>
       <c r="I26" s="166"/>
       <c r="J26" s="167"/>
     </row>
     <row r="27" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="165"/>
       <c r="B27" s="166"/>
       <c r="C27" s="166"/>
       <c r="D27" s="166"/>
       <c r="E27" s="166"/>
       <c r="F27" s="166"/>
       <c r="G27" s="166"/>
       <c r="H27" s="166"/>
       <c r="I27" s="166"/>
       <c r="J27" s="167"/>
     </row>
     <row r="28" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="165"/>
       <c r="B28" s="166"/>
       <c r="C28" s="166"/>
       <c r="D28" s="166"/>
       <c r="E28" s="166"/>
       <c r="F28" s="166"/>
       <c r="G28" s="166"/>
       <c r="H28" s="166"/>
       <c r="I28" s="166"/>
       <c r="J28" s="167"/>
     </row>
     <row r="29" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="18"/>
     </row>
     <row r="30" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="165"/>
       <c r="B30" s="166"/>
       <c r="C30" s="166"/>
       <c r="D30" s="166"/>
       <c r="E30" s="166"/>
       <c r="F30" s="166"/>
       <c r="G30" s="166"/>
       <c r="H30" s="166"/>
       <c r="I30" s="166"/>
       <c r="J30" s="167"/>
     </row>
     <row r="31" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="165"/>
       <c r="B31" s="166"/>
       <c r="C31" s="166"/>
       <c r="D31" s="166"/>
       <c r="E31" s="166"/>
       <c r="F31" s="166"/>
       <c r="G31" s="166"/>
       <c r="H31" s="166"/>
       <c r="I31" s="166"/>
       <c r="J31" s="167"/>
     </row>
     <row r="32" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="165"/>
       <c r="B32" s="166"/>
       <c r="C32" s="166"/>
       <c r="D32" s="166"/>
       <c r="E32" s="166"/>
       <c r="F32" s="166"/>
       <c r="G32" s="166"/>
       <c r="H32" s="166"/>
       <c r="I32" s="166"/>
       <c r="J32" s="167"/>
     </row>
     <row r="33" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B33" s="17"/>
       <c r="C33" s="17"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="17"/>
       <c r="I33" s="17"/>
       <c r="J33" s="18"/>
     </row>
     <row r="34" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="165"/>
       <c r="B34" s="166"/>
       <c r="C34" s="166"/>
       <c r="D34" s="166"/>
       <c r="E34" s="166"/>
       <c r="F34" s="166"/>
       <c r="G34" s="166"/>
       <c r="H34" s="166"/>
       <c r="I34" s="166"/>
       <c r="J34" s="167"/>
     </row>
     <row r="35" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="165"/>
       <c r="B35" s="166"/>
       <c r="C35" s="166"/>
       <c r="D35" s="166"/>
       <c r="E35" s="166"/>
       <c r="F35" s="166"/>
       <c r="G35" s="166"/>
       <c r="H35" s="166"/>
       <c r="I35" s="166"/>
       <c r="J35" s="167"/>
     </row>
     <row r="36" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="168"/>
       <c r="B36" s="169"/>
       <c r="C36" s="169"/>
       <c r="D36" s="169"/>
       <c r="E36" s="169"/>
       <c r="F36" s="169"/>
       <c r="G36" s="169"/>
       <c r="H36" s="169"/>
       <c r="I36" s="169"/>
       <c r="J36" s="170"/>
     </row>
     <row r="37" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
     </row>
     <row r="39" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="156"/>
       <c r="B39" s="157"/>
       <c r="C39" s="157"/>
       <c r="D39" s="157"/>
       <c r="E39" s="157"/>
       <c r="F39" s="157"/>
       <c r="G39" s="157"/>
       <c r="H39" s="157"/>
       <c r="I39" s="157"/>
       <c r="J39" s="158"/>
     </row>
     <row r="40" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="159"/>
       <c r="B40" s="160"/>
       <c r="C40" s="160"/>
@@ -7018,60 +7622,60 @@
     <mergeCell ref="A39:J41"/>
     <mergeCell ref="A26:J28"/>
     <mergeCell ref="A30:J32"/>
     <mergeCell ref="A34:J36"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A6:J8"/>
     <mergeCell ref="A10:J12"/>
     <mergeCell ref="A14:J16"/>
     <mergeCell ref="A18:J20"/>
     <mergeCell ref="A22:J24"/>
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:V53"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A6" zoomScale="55" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="A16" sqref="A16:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.109375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="20.33203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="26.5546875" style="1" customWidth="1"/>
     <col min="3" max="22" width="14.109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="4.44140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11" style="1" customWidth="1"/>
     <col min="25" max="25" width="7.6640625" style="1" customWidth="1"/>
     <col min="26" max="26" width="6.33203125" style="1" customWidth="1"/>
     <col min="27" max="264" width="9" style="1"/>
     <col min="265" max="265" width="3.109375" style="1" customWidth="1"/>
     <col min="266" max="266" width="20.33203125" style="1" customWidth="1"/>
     <col min="267" max="278" width="14.109375" style="1" customWidth="1"/>
     <col min="279" max="520" width="9" style="1"/>
     <col min="521" max="521" width="3.109375" style="1" customWidth="1"/>
     <col min="522" max="522" width="20.33203125" style="1" customWidth="1"/>
     <col min="523" max="534" width="14.109375" style="1" customWidth="1"/>
     <col min="535" max="776" width="9" style="1"/>
     <col min="777" max="777" width="3.109375" style="1" customWidth="1"/>
     <col min="778" max="778" width="20.33203125" style="1" customWidth="1"/>
     <col min="779" max="790" width="14.109375" style="1" customWidth="1"/>
     <col min="791" max="1032" width="9" style="1"/>
     <col min="1033" max="1033" width="3.109375" style="1" customWidth="1"/>
     <col min="1034" max="1034" width="20.33203125" style="1" customWidth="1"/>
     <col min="1035" max="1046" width="14.109375" style="1" customWidth="1"/>
     <col min="1047" max="1288" width="9" style="1"/>
     <col min="1289" max="1289" width="3.109375" style="1" customWidth="1"/>
     <col min="1290" max="1290" width="20.33203125" style="1" customWidth="1"/>
     <col min="1291" max="1302" width="14.109375" style="1" customWidth="1"/>
@@ -7288,428 +7892,428 @@
     <col min="14858" max="14858" width="20.33203125" style="1" customWidth="1"/>
     <col min="14859" max="14870" width="14.109375" style="1" customWidth="1"/>
     <col min="14871" max="15112" width="9" style="1"/>
     <col min="15113" max="15113" width="3.109375" style="1" customWidth="1"/>
     <col min="15114" max="15114" width="20.33203125" style="1" customWidth="1"/>
     <col min="15115" max="15126" width="14.109375" style="1" customWidth="1"/>
     <col min="15127" max="15368" width="9" style="1"/>
     <col min="15369" max="15369" width="3.109375" style="1" customWidth="1"/>
     <col min="15370" max="15370" width="20.33203125" style="1" customWidth="1"/>
     <col min="15371" max="15382" width="14.109375" style="1" customWidth="1"/>
     <col min="15383" max="15624" width="9" style="1"/>
     <col min="15625" max="15625" width="3.109375" style="1" customWidth="1"/>
     <col min="15626" max="15626" width="20.33203125" style="1" customWidth="1"/>
     <col min="15627" max="15638" width="14.109375" style="1" customWidth="1"/>
     <col min="15639" max="15880" width="9" style="1"/>
     <col min="15881" max="15881" width="3.109375" style="1" customWidth="1"/>
     <col min="15882" max="15882" width="20.33203125" style="1" customWidth="1"/>
     <col min="15883" max="15894" width="14.109375" style="1" customWidth="1"/>
     <col min="15895" max="16136" width="9" style="1"/>
     <col min="16137" max="16137" width="3.109375" style="1" customWidth="1"/>
     <col min="16138" max="16138" width="20.33203125" style="1" customWidth="1"/>
     <col min="16139" max="16150" width="14.109375" style="1" customWidth="1"/>
     <col min="16151" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A2" s="180" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="181"/>
-[...8 lines deleted...]
-      <c r="A3" s="180" t="s">
+      <c r="B2" s="242"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="244"/>
+      <c r="E2" s="244"/>
+      <c r="F2" s="244"/>
+      <c r="G2" s="244"/>
+      <c r="H2" s="245"/>
+    </row>
+    <row r="3" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="241" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="185"/>
-[...46 lines deleted...]
-      <c r="A5" s="194" t="s">
+      <c r="B3" s="246"/>
+      <c r="C3" s="249"/>
+      <c r="D3" s="250"/>
+      <c r="E3" s="250"/>
+      <c r="F3" s="250"/>
+      <c r="G3" s="250"/>
+      <c r="H3" s="250"/>
+      <c r="I3" s="250"/>
+      <c r="J3" s="250"/>
+      <c r="K3" s="250"/>
+      <c r="L3" s="250"/>
+      <c r="M3" s="250"/>
+      <c r="N3" s="250"/>
+      <c r="O3" s="250"/>
+      <c r="P3" s="250"/>
+      <c r="Q3" s="250"/>
+      <c r="R3" s="250"/>
+      <c r="S3" s="250"/>
+      <c r="T3" s="250"/>
+      <c r="U3" s="250"/>
+      <c r="V3" s="251"/>
+    </row>
+    <row r="4" spans="1:22" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="247"/>
+      <c r="B4" s="248"/>
+      <c r="C4" s="252"/>
+      <c r="D4" s="253"/>
+      <c r="E4" s="253"/>
+      <c r="F4" s="253"/>
+      <c r="G4" s="253"/>
+      <c r="H4" s="253"/>
+      <c r="I4" s="253"/>
+      <c r="J4" s="253"/>
+      <c r="K4" s="253"/>
+      <c r="L4" s="253"/>
+      <c r="M4" s="253"/>
+      <c r="N4" s="253"/>
+      <c r="O4" s="253"/>
+      <c r="P4" s="253"/>
+      <c r="Q4" s="253"/>
+      <c r="R4" s="253"/>
+      <c r="S4" s="253"/>
+      <c r="T4" s="253"/>
+      <c r="U4" s="253"/>
+      <c r="V4" s="254"/>
+    </row>
+    <row r="5" spans="1:22" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="194"/>
-[...23 lines deleted...]
-    <row r="6" spans="1:26" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="212"/>
+      <c r="C5" s="255" t="s">
+        <v>85</v>
+      </c>
+      <c r="D5" s="255"/>
+      <c r="E5" s="255"/>
+      <c r="F5" s="255"/>
+      <c r="G5" s="255"/>
+      <c r="H5" s="255"/>
+      <c r="I5" s="255"/>
+      <c r="J5" s="255"/>
+      <c r="K5" s="255"/>
+      <c r="L5" s="255"/>
+      <c r="M5" s="255"/>
+      <c r="N5" s="255"/>
+      <c r="O5" s="255"/>
+      <c r="P5" s="255"/>
+      <c r="Q5" s="255"/>
+      <c r="R5" s="255"/>
+      <c r="S5" s="255"/>
+      <c r="T5" s="255"/>
+      <c r="U5" s="255"/>
+      <c r="V5" s="255"/>
+    </row>
+    <row r="6" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="3"/>
-      <c r="C6" s="196" t="s">
-[...29 lines deleted...]
-      <c r="A7" s="199" t="s">
+      <c r="C6" s="208" t="s">
+        <v>100</v>
+      </c>
+      <c r="D6" s="208"/>
+      <c r="E6" s="208"/>
+      <c r="F6" s="208"/>
+      <c r="G6" s="208"/>
+      <c r="H6" s="208" t="s">
+        <v>97</v>
+      </c>
+      <c r="I6" s="208"/>
+      <c r="J6" s="208"/>
+      <c r="K6" s="208"/>
+      <c r="L6" s="208"/>
+      <c r="M6" s="208" t="s">
+        <v>98</v>
+      </c>
+      <c r="N6" s="208"/>
+      <c r="O6" s="208"/>
+      <c r="P6" s="208"/>
+      <c r="Q6" s="208"/>
+      <c r="R6" s="208" t="s">
+        <v>101</v>
+      </c>
+      <c r="S6" s="208"/>
+      <c r="T6" s="213"/>
+      <c r="U6" s="213"/>
+      <c r="V6" s="214"/>
+    </row>
+    <row r="7" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="215" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="F7" s="24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" s="28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="J7" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="L7" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="24" t="s">
+      <c r="M7" s="28" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="O7" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="P7" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q7" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="P7" s="24" t="s">
+      <c r="R7" s="28" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="S7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="T7" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="U7" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="V7" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="U7" s="24" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="200"/>
+    </row>
+    <row r="8" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="216"/>
       <c r="B8" s="113"/>
       <c r="C8" s="114"/>
       <c r="D8" s="115"/>
       <c r="E8" s="116"/>
       <c r="F8" s="115"/>
       <c r="G8" s="111">
         <f>C8-E8</f>
         <v>0</v>
       </c>
       <c r="H8" s="114"/>
       <c r="I8" s="118"/>
       <c r="J8" s="114"/>
       <c r="K8" s="118"/>
       <c r="L8" s="111">
         <f>H8-J8</f>
         <v>0</v>
       </c>
       <c r="M8" s="114"/>
       <c r="N8" s="118"/>
       <c r="O8" s="114"/>
       <c r="P8" s="118"/>
       <c r="Q8" s="111">
         <f>M8-O8</f>
         <v>0</v>
       </c>
       <c r="R8" s="114"/>
       <c r="S8" s="118"/>
       <c r="T8" s="120"/>
       <c r="U8" s="121"/>
       <c r="V8" s="122">
         <f>R8-T8</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:26" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="200"/>
+    <row r="9" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="216"/>
       <c r="B9" s="117"/>
       <c r="C9" s="118"/>
       <c r="D9" s="115"/>
       <c r="E9" s="115"/>
       <c r="F9" s="115"/>
       <c r="G9" s="111">
         <f t="shared" ref="G9:G12" si="0">C9-E9</f>
         <v>0</v>
       </c>
       <c r="H9" s="118"/>
       <c r="I9" s="118"/>
       <c r="J9" s="118"/>
       <c r="K9" s="118"/>
       <c r="L9" s="111">
         <f t="shared" ref="L9:L12" si="1">H9-J9</f>
         <v>0</v>
       </c>
       <c r="M9" s="118"/>
       <c r="N9" s="118"/>
       <c r="O9" s="118"/>
       <c r="P9" s="118"/>
       <c r="Q9" s="111">
         <f t="shared" ref="Q9:Q12" si="2">M9-O9</f>
         <v>0</v>
       </c>
       <c r="R9" s="118"/>
       <c r="S9" s="118"/>
       <c r="T9" s="121"/>
       <c r="U9" s="121"/>
       <c r="V9" s="122">
         <f t="shared" ref="V9:V12" si="3">R9-T9</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="200"/>
+    <row r="10" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="216"/>
       <c r="B10" s="117"/>
       <c r="C10" s="118"/>
       <c r="D10" s="115"/>
       <c r="E10" s="115"/>
       <c r="F10" s="115"/>
       <c r="G10" s="111">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H10" s="118"/>
       <c r="I10" s="118"/>
       <c r="J10" s="118"/>
       <c r="K10" s="118"/>
       <c r="L10" s="111">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="118"/>
       <c r="N10" s="118"/>
       <c r="O10" s="118"/>
       <c r="P10" s="118"/>
       <c r="Q10" s="111">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R10" s="118"/>
       <c r="S10" s="118"/>
       <c r="T10" s="121"/>
       <c r="U10" s="121"/>
       <c r="V10" s="122">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:26" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="200"/>
+    <row r="11" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="216"/>
       <c r="B11" s="117"/>
       <c r="C11" s="118"/>
       <c r="D11" s="118"/>
       <c r="E11" s="118"/>
       <c r="F11" s="118"/>
       <c r="G11" s="111">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H11" s="118"/>
       <c r="I11" s="118"/>
       <c r="J11" s="118"/>
       <c r="K11" s="118"/>
       <c r="L11" s="111">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="118"/>
       <c r="N11" s="118"/>
       <c r="O11" s="118"/>
       <c r="P11" s="118"/>
       <c r="Q11" s="111">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R11" s="118"/>
       <c r="S11" s="118"/>
       <c r="T11" s="121"/>
       <c r="U11" s="121"/>
       <c r="V11" s="122">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:26" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="200"/>
+    <row r="12" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="216"/>
       <c r="B12" s="117"/>
       <c r="C12" s="119"/>
       <c r="D12" s="118"/>
       <c r="E12" s="119"/>
       <c r="F12" s="118"/>
       <c r="G12" s="111">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H12" s="118"/>
       <c r="I12" s="118"/>
       <c r="J12" s="118"/>
       <c r="K12" s="118"/>
       <c r="L12" s="111">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="118"/>
       <c r="N12" s="118"/>
       <c r="O12" s="118"/>
       <c r="P12" s="118"/>
       <c r="Q12" s="111">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R12" s="118"/>
       <c r="S12" s="118"/>
       <c r="T12" s="121"/>
       <c r="U12" s="121"/>
       <c r="V12" s="122">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:26" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="178" t="s">
+    <row r="13" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="217" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="179"/>
+      <c r="B13" s="240"/>
       <c r="C13" s="112">
         <f>SUM(C8:C12)</f>
         <v>0</v>
       </c>
       <c r="D13" s="25"/>
       <c r="E13" s="112">
         <f>別添!D11</f>
         <v>0</v>
       </c>
       <c r="F13" s="25"/>
       <c r="G13" s="112">
         <f>SUM(G8:G12)</f>
         <v>0</v>
       </c>
       <c r="H13" s="112">
         <f>SUM(H8:H12)</f>
         <v>0</v>
       </c>
       <c r="I13" s="25"/>
       <c r="J13" s="112">
         <f>別添!F11</f>
         <v>0</v>
       </c>
       <c r="K13" s="25"/>
       <c r="L13" s="112">
@@ -7723,839 +8327,1091 @@
       <c r="N13" s="25"/>
       <c r="O13" s="112">
         <f>別添!H11</f>
         <v>0</v>
       </c>
       <c r="P13" s="25"/>
       <c r="Q13" s="112">
         <f>SUM(Q8:Q12)</f>
         <v>0</v>
       </c>
       <c r="R13" s="112">
         <f>SUM(R8:R12)</f>
         <v>0</v>
       </c>
       <c r="S13" s="25"/>
       <c r="T13" s="112">
         <f>別添!J11</f>
         <v>0</v>
       </c>
       <c r="U13" s="25"/>
       <c r="V13" s="112">
         <f>SUM(V8:V12)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:26" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C14" s="209">
+    <row r="14" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="219" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="220"/>
+      <c r="C14" s="232">
         <f>別添!D17</f>
         <v>0</v>
       </c>
-      <c r="D14" s="210"/>
-[...3 lines deleted...]
-      <c r="H14" s="209">
+      <c r="D14" s="233"/>
+      <c r="E14" s="233"/>
+      <c r="F14" s="233"/>
+      <c r="G14" s="234"/>
+      <c r="H14" s="232">
         <f>別添!F17</f>
         <v>0</v>
       </c>
-      <c r="I14" s="210"/>
-[...3 lines deleted...]
-      <c r="M14" s="209">
+      <c r="I14" s="233"/>
+      <c r="J14" s="233"/>
+      <c r="K14" s="233"/>
+      <c r="L14" s="234"/>
+      <c r="M14" s="232">
         <f>別添!H17</f>
         <v>0</v>
       </c>
-      <c r="N14" s="210"/>
-[...3 lines deleted...]
-      <c r="R14" s="209">
+      <c r="N14" s="233"/>
+      <c r="O14" s="233"/>
+      <c r="P14" s="233"/>
+      <c r="Q14" s="234"/>
+      <c r="R14" s="232">
         <f>別添!J17</f>
         <v>0</v>
       </c>
-      <c r="S14" s="210"/>
-[...10 lines deleted...]
-      <c r="A15" s="201" t="s">
+      <c r="S14" s="233"/>
+      <c r="T14" s="233"/>
+      <c r="U14" s="233"/>
+      <c r="V14" s="235"/>
+    </row>
+    <row r="15" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="191" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="202"/>
-      <c r="C15" s="203">
+      <c r="B15" s="192"/>
+      <c r="C15" s="236">
         <f>G13-C14</f>
         <v>0</v>
       </c>
-      <c r="D15" s="204"/>
-[...3 lines deleted...]
-      <c r="H15" s="203">
+      <c r="D15" s="237"/>
+      <c r="E15" s="237"/>
+      <c r="F15" s="237"/>
+      <c r="G15" s="238"/>
+      <c r="H15" s="236">
         <f>L13-H14</f>
         <v>0</v>
       </c>
-      <c r="I15" s="204"/>
-[...3 lines deleted...]
-      <c r="M15" s="203">
+      <c r="I15" s="237"/>
+      <c r="J15" s="237"/>
+      <c r="K15" s="237"/>
+      <c r="L15" s="238"/>
+      <c r="M15" s="236">
         <f t="shared" ref="M15" si="4">Q13-M14</f>
         <v>0</v>
       </c>
-      <c r="N15" s="204"/>
-[...3 lines deleted...]
-      <c r="R15" s="203">
+      <c r="N15" s="237"/>
+      <c r="O15" s="237"/>
+      <c r="P15" s="237"/>
+      <c r="Q15" s="238"/>
+      <c r="R15" s="236">
         <f t="shared" ref="R15" si="5">V13-R14</f>
         <v>0</v>
       </c>
-      <c r="S15" s="204"/>
-[...41 lines deleted...]
-      <c r="C17" s="214" t="e">
+      <c r="S15" s="237"/>
+      <c r="T15" s="237"/>
+      <c r="U15" s="237"/>
+      <c r="V15" s="239"/>
+    </row>
+    <row r="16" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="317" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="318"/>
+      <c r="C16" s="224"/>
+      <c r="D16" s="225"/>
+      <c r="E16" s="225"/>
+      <c r="F16" s="225"/>
+      <c r="G16" s="226"/>
+      <c r="H16" s="224"/>
+      <c r="I16" s="225"/>
+      <c r="J16" s="225"/>
+      <c r="K16" s="225"/>
+      <c r="L16" s="226"/>
+      <c r="M16" s="224"/>
+      <c r="N16" s="225"/>
+      <c r="O16" s="225"/>
+      <c r="P16" s="225"/>
+      <c r="Q16" s="226"/>
+      <c r="R16" s="224"/>
+      <c r="S16" s="225"/>
+      <c r="T16" s="225"/>
+      <c r="U16" s="225"/>
+      <c r="V16" s="227"/>
+    </row>
+    <row r="17" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="208"/>
+      <c r="C17" s="228" t="e">
         <f>C15/C16</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D17" s="215"/>
-[...3 lines deleted...]
-      <c r="H17" s="214" t="e">
+      <c r="D17" s="229"/>
+      <c r="E17" s="229"/>
+      <c r="F17" s="229"/>
+      <c r="G17" s="230"/>
+      <c r="H17" s="228" t="e">
         <f>H15/H16</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I17" s="215"/>
-[...3 lines deleted...]
-      <c r="M17" s="214" t="e">
+      <c r="I17" s="229"/>
+      <c r="J17" s="229"/>
+      <c r="K17" s="229"/>
+      <c r="L17" s="230"/>
+      <c r="M17" s="228" t="e">
         <f t="shared" ref="M17" si="6">M15/M16</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="N17" s="215"/>
-[...3 lines deleted...]
-      <c r="R17" s="214" t="e">
+      <c r="N17" s="229"/>
+      <c r="O17" s="229"/>
+      <c r="P17" s="229"/>
+      <c r="Q17" s="230"/>
+      <c r="R17" s="228" t="e">
         <f t="shared" ref="R17" si="7">R15/R16</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="S17" s="215"/>
-[...16 lines deleted...]
-    <row r="19" spans="1:26" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="S17" s="229"/>
+      <c r="T17" s="229"/>
+      <c r="U17" s="229"/>
+      <c r="V17" s="231"/>
+    </row>
+    <row r="18" spans="1:22" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="212" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="212"/>
+    </row>
+    <row r="19" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="3"/>
-      <c r="C19" s="196" t="s">
-[...32 lines deleted...]
-      <c r="A20" s="199" t="s">
+      <c r="C19" s="208" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" s="208"/>
+      <c r="E19" s="208"/>
+      <c r="F19" s="208"/>
+      <c r="G19" s="208"/>
+      <c r="H19" s="208" t="s">
+        <v>97</v>
+      </c>
+      <c r="I19" s="208"/>
+      <c r="J19" s="208"/>
+      <c r="K19" s="208"/>
+      <c r="L19" s="208"/>
+      <c r="M19" s="208" t="s">
+        <v>98</v>
+      </c>
+      <c r="N19" s="208"/>
+      <c r="O19" s="208"/>
+      <c r="P19" s="208"/>
+      <c r="Q19" s="208"/>
+      <c r="R19" s="208" t="s">
+        <v>101</v>
+      </c>
+      <c r="S19" s="208"/>
+      <c r="T19" s="213"/>
+      <c r="U19" s="213"/>
+      <c r="V19" s="214"/>
+    </row>
+    <row r="20" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="215" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I20" s="24" t="s">
         <v>5</v>
       </c>
       <c r="J20" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="K20" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="L20" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="K20" s="24" t="s">
+      <c r="M20" s="28" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N20" s="24" t="s">
         <v>5</v>
       </c>
       <c r="O20" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="P20" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q20" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="P20" s="24" t="s">
+      <c r="R20" s="28" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="S20" s="24" t="s">
         <v>5</v>
       </c>
       <c r="T20" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="U20" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="V20" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="U20" s="24" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="200"/>
+    </row>
+    <row r="21" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="216"/>
       <c r="B21" s="8"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="125"/>
       <c r="I21" s="117"/>
       <c r="J21" s="125"/>
       <c r="K21" s="117"/>
       <c r="L21" s="123">
         <f>H21-J21</f>
         <v>0</v>
       </c>
       <c r="M21" s="125"/>
       <c r="N21" s="117"/>
       <c r="O21" s="125"/>
       <c r="P21" s="117"/>
       <c r="Q21" s="123">
         <f>M21-O21</f>
         <v>0</v>
       </c>
       <c r="R21" s="125"/>
       <c r="S21" s="117"/>
       <c r="T21" s="126"/>
       <c r="U21" s="127"/>
       <c r="V21" s="124">
         <f>R21-T21</f>
         <v>0</v>
       </c>
-      <c r="X21" s="263"/>
-[...4 lines deleted...]
-      <c r="A22" s="200"/>
+    </row>
+    <row r="22" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="216"/>
       <c r="B22" s="6"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="117"/>
       <c r="I22" s="117"/>
       <c r="J22" s="117"/>
       <c r="K22" s="117"/>
       <c r="L22" s="123">
         <f t="shared" ref="L22:L25" si="8">H22-J22</f>
         <v>0</v>
       </c>
       <c r="M22" s="117"/>
       <c r="N22" s="117"/>
       <c r="O22" s="117"/>
       <c r="P22" s="117"/>
       <c r="Q22" s="123">
         <f t="shared" ref="Q22:Q25" si="9">M22-O22</f>
         <v>0</v>
       </c>
       <c r="R22" s="117"/>
       <c r="S22" s="117"/>
       <c r="T22" s="127"/>
       <c r="U22" s="127"/>
       <c r="V22" s="124">
         <f t="shared" ref="V22:V24" si="10">R22-T22</f>
         <v>0</v>
       </c>
-      <c r="X22" s="263"/>
-[...4 lines deleted...]
-      <c r="A23" s="200"/>
+    </row>
+    <row r="23" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="216"/>
       <c r="B23" s="6"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="117"/>
       <c r="I23" s="117"/>
       <c r="J23" s="117"/>
       <c r="K23" s="117"/>
       <c r="L23" s="123">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="M23" s="117"/>
       <c r="N23" s="117"/>
       <c r="O23" s="117"/>
       <c r="P23" s="117"/>
       <c r="Q23" s="123">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="R23" s="117"/>
       <c r="S23" s="117"/>
       <c r="T23" s="127"/>
       <c r="U23" s="127"/>
       <c r="V23" s="124">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="X23" s="263"/>
-[...4 lines deleted...]
-      <c r="A24" s="200"/>
+    </row>
+    <row r="24" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="216"/>
       <c r="B24" s="6"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="117"/>
       <c r="I24" s="117"/>
       <c r="J24" s="117"/>
       <c r="K24" s="117"/>
       <c r="L24" s="123">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="M24" s="117"/>
       <c r="N24" s="117"/>
       <c r="O24" s="117"/>
       <c r="P24" s="117"/>
       <c r="Q24" s="123">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="R24" s="117"/>
       <c r="S24" s="117"/>
       <c r="T24" s="127"/>
       <c r="U24" s="127"/>
       <c r="V24" s="124">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="X24" s="263"/>
-[...4 lines deleted...]
-      <c r="A25" s="200"/>
+    </row>
+    <row r="25" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="216"/>
       <c r="B25" s="6"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="117"/>
       <c r="I25" s="117"/>
       <c r="J25" s="117"/>
       <c r="K25" s="117"/>
       <c r="L25" s="123">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="M25" s="117"/>
       <c r="N25" s="117"/>
       <c r="O25" s="117"/>
       <c r="P25" s="117"/>
       <c r="Q25" s="123">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="R25" s="117"/>
       <c r="S25" s="117"/>
       <c r="T25" s="127"/>
       <c r="U25" s="127"/>
       <c r="V25" s="124">
         <f>R25-T25</f>
         <v>0</v>
       </c>
-      <c r="X25" s="263"/>
-[...4 lines deleted...]
-      <c r="A26" s="178" t="s">
+    </row>
+    <row r="26" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="217" t="s">
         <v>6</v>
       </c>
-      <c r="B26" s="224"/>
+      <c r="B26" s="218"/>
       <c r="C26" s="10"/>
       <c r="D26" s="11"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="112">
         <f>SUM(H21:H25)</f>
         <v>0</v>
       </c>
       <c r="I26" s="25"/>
       <c r="J26" s="112">
         <f>別添!F27</f>
         <v>0</v>
       </c>
       <c r="K26" s="25"/>
       <c r="L26" s="112">
         <f>SUM(L21:L25)</f>
         <v>0</v>
       </c>
       <c r="M26" s="112">
         <f>SUM(M21:M25)</f>
         <v>0</v>
       </c>
       <c r="N26" s="25"/>
       <c r="O26" s="112">
         <f>別添!H27</f>
         <v>0</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="112">
         <f>SUM(Q21:Q25)</f>
         <v>0</v>
       </c>
       <c r="R26" s="112">
         <f>SUM(R21:R25)</f>
         <v>0</v>
       </c>
       <c r="S26" s="25"/>
       <c r="T26" s="112">
         <f>別添!J27</f>
         <v>0</v>
       </c>
       <c r="U26" s="25"/>
       <c r="V26" s="112">
         <f>SUM(V21:V25)</f>
         <v>0</v>
       </c>
-      <c r="X26" s="263"/>
-[...13 lines deleted...]
-      <c r="H27" s="228">
+    </row>
+    <row r="27" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="219" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="220"/>
+      <c r="C27" s="221"/>
+      <c r="D27" s="222"/>
+      <c r="E27" s="222"/>
+      <c r="F27" s="222"/>
+      <c r="G27" s="223"/>
+      <c r="H27" s="182">
         <f>別添!F33</f>
         <v>0</v>
       </c>
-      <c r="I27" s="229"/>
-[...3 lines deleted...]
-      <c r="M27" s="228">
+      <c r="I27" s="183"/>
+      <c r="J27" s="183"/>
+      <c r="K27" s="183"/>
+      <c r="L27" s="185"/>
+      <c r="M27" s="182">
         <f>別添!H33</f>
         <v>0</v>
       </c>
-      <c r="N27" s="229"/>
-[...3 lines deleted...]
-      <c r="R27" s="228">
+      <c r="N27" s="183"/>
+      <c r="O27" s="183"/>
+      <c r="P27" s="183"/>
+      <c r="Q27" s="185"/>
+      <c r="R27" s="182">
         <f>別添!J33</f>
         <v>0</v>
       </c>
-      <c r="S27" s="229"/>
-[...8 lines deleted...]
-      <c r="A28" s="201" t="s">
+      <c r="S27" s="183"/>
+      <c r="T27" s="183"/>
+      <c r="U27" s="183"/>
+      <c r="V27" s="184"/>
+    </row>
+    <row r="28" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="191" t="s">
         <v>7</v>
       </c>
-      <c r="B28" s="202"/>
-[...5 lines deleted...]
-      <c r="H28" s="239">
+      <c r="B28" s="192"/>
+      <c r="C28" s="193"/>
+      <c r="D28" s="194"/>
+      <c r="E28" s="194"/>
+      <c r="F28" s="194"/>
+      <c r="G28" s="195"/>
+      <c r="H28" s="196">
         <f>L26-H27</f>
         <v>0</v>
       </c>
-      <c r="I28" s="240"/>
-[...3 lines deleted...]
-      <c r="M28" s="239">
+      <c r="I28" s="197"/>
+      <c r="J28" s="197"/>
+      <c r="K28" s="197"/>
+      <c r="L28" s="198"/>
+      <c r="M28" s="196">
         <f t="shared" ref="M28" si="11">Q26-M27</f>
         <v>0</v>
       </c>
-      <c r="N28" s="240"/>
-[...3 lines deleted...]
-      <c r="R28" s="239">
+      <c r="N28" s="197"/>
+      <c r="O28" s="197"/>
+      <c r="P28" s="197"/>
+      <c r="Q28" s="198"/>
+      <c r="R28" s="196">
         <f t="shared" ref="R28" si="12">V26-R27</f>
         <v>0</v>
       </c>
-      <c r="S28" s="240"/>
-[...46 lines deleted...]
-      <c r="H30" s="253" t="e">
+      <c r="S28" s="197"/>
+      <c r="T28" s="197"/>
+      <c r="U28" s="197"/>
+      <c r="V28" s="199"/>
+    </row>
+    <row r="29" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="317" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="318"/>
+      <c r="C29" s="200"/>
+      <c r="D29" s="201"/>
+      <c r="E29" s="201"/>
+      <c r="F29" s="201"/>
+      <c r="G29" s="202"/>
+      <c r="H29" s="203"/>
+      <c r="I29" s="204"/>
+      <c r="J29" s="204"/>
+      <c r="K29" s="204"/>
+      <c r="L29" s="205"/>
+      <c r="M29" s="203"/>
+      <c r="N29" s="204"/>
+      <c r="O29" s="204"/>
+      <c r="P29" s="204"/>
+      <c r="Q29" s="205"/>
+      <c r="R29" s="203"/>
+      <c r="S29" s="204"/>
+      <c r="T29" s="204"/>
+      <c r="U29" s="204"/>
+      <c r="V29" s="206"/>
+    </row>
+    <row r="30" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="208"/>
+      <c r="C30" s="209"/>
+      <c r="D30" s="210"/>
+      <c r="E30" s="210"/>
+      <c r="F30" s="210"/>
+      <c r="G30" s="211"/>
+      <c r="H30" s="178" t="e">
         <f>H28/H29</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I30" s="254"/>
-[...3 lines deleted...]
-      <c r="M30" s="253" t="e">
+      <c r="I30" s="179"/>
+      <c r="J30" s="179"/>
+      <c r="K30" s="179"/>
+      <c r="L30" s="180"/>
+      <c r="M30" s="178" t="e">
         <f>M28/M29</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="N30" s="254"/>
-[...3 lines deleted...]
-      <c r="R30" s="253" t="e">
+      <c r="N30" s="179"/>
+      <c r="O30" s="179"/>
+      <c r="P30" s="179"/>
+      <c r="Q30" s="180"/>
+      <c r="R30" s="178" t="e">
         <f>R28/R29</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="S30" s="254"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:26" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="S30" s="179"/>
+      <c r="T30" s="179"/>
+      <c r="U30" s="179"/>
+      <c r="V30" s="181"/>
+    </row>
+    <row r="31" spans="1:22" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
-      <c r="X31" s="266"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:26" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="1:22" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="12"/>
       <c r="B32" s="12"/>
-      <c r="C32" s="231" t="s">
-[...6 lines deleted...]
-      <c r="H32" s="234" t="e">
+      <c r="C32" s="186" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="187"/>
+      <c r="E32" s="187"/>
+      <c r="F32" s="187"/>
+      <c r="G32" s="188"/>
+      <c r="H32" s="189" t="e">
         <f>H30-H17</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I32" s="235"/>
-[...3 lines deleted...]
-      <c r="M32" s="234" t="e">
+      <c r="I32" s="190"/>
+      <c r="J32" s="190"/>
+      <c r="K32" s="190"/>
+      <c r="L32" s="190"/>
+      <c r="M32" s="189" t="e">
         <f>M30-M17</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="N32" s="235"/>
-[...3 lines deleted...]
-      <c r="R32" s="234" t="e">
+      <c r="N32" s="190"/>
+      <c r="O32" s="190"/>
+      <c r="P32" s="190"/>
+      <c r="Q32" s="190"/>
+      <c r="R32" s="189" t="e">
         <f>R30-R17</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="S32" s="235"/>
-[...2 lines deleted...]
-      <c r="V32" s="235"/>
+      <c r="S32" s="190"/>
+      <c r="T32" s="190"/>
+      <c r="U32" s="190"/>
+      <c r="V32" s="190"/>
+    </row>
+    <row r="36" spans="8:22" ht="13.8" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H37" s="265" t="s">
+        <v>28</v>
+      </c>
+      <c r="I37" s="266"/>
+      <c r="J37" s="266"/>
+      <c r="K37" s="266"/>
+      <c r="L37" s="267"/>
+      <c r="M37" s="265" t="s">
+        <v>28</v>
+      </c>
+      <c r="N37" s="266"/>
+      <c r="O37" s="266"/>
+      <c r="P37" s="266"/>
+      <c r="Q37" s="267"/>
+      <c r="R37" s="265" t="s">
+        <v>28</v>
+      </c>
+      <c r="S37" s="266"/>
+      <c r="T37" s="266"/>
+      <c r="U37" s="266"/>
+      <c r="V37" s="267"/>
+    </row>
+    <row r="38" spans="8:22" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H38" s="268"/>
+      <c r="I38" s="269"/>
+      <c r="J38" s="269"/>
+      <c r="K38" s="269"/>
+      <c r="L38" s="270"/>
+      <c r="M38" s="268"/>
+      <c r="N38" s="269"/>
+      <c r="O38" s="269"/>
+      <c r="P38" s="269"/>
+      <c r="Q38" s="270"/>
+      <c r="R38" s="268"/>
+      <c r="S38" s="269"/>
+      <c r="T38" s="269"/>
+      <c r="U38" s="269"/>
+      <c r="V38" s="270"/>
+    </row>
+    <row r="39" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H39" s="256"/>
+      <c r="I39" s="257"/>
+      <c r="J39" s="257"/>
+      <c r="K39" s="257"/>
+      <c r="L39" s="258"/>
+      <c r="M39" s="256"/>
+      <c r="N39" s="257"/>
+      <c r="O39" s="257"/>
+      <c r="P39" s="257"/>
+      <c r="Q39" s="258"/>
+      <c r="R39" s="256"/>
+      <c r="S39" s="257"/>
+      <c r="T39" s="257"/>
+      <c r="U39" s="257"/>
+      <c r="V39" s="258"/>
+    </row>
+    <row r="40" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H40" s="259"/>
+      <c r="I40" s="260"/>
+      <c r="J40" s="260"/>
+      <c r="K40" s="260"/>
+      <c r="L40" s="261"/>
+      <c r="M40" s="259"/>
+      <c r="N40" s="260"/>
+      <c r="O40" s="260"/>
+      <c r="P40" s="260"/>
+      <c r="Q40" s="261"/>
+      <c r="R40" s="259"/>
+      <c r="S40" s="260"/>
+      <c r="T40" s="260"/>
+      <c r="U40" s="260"/>
+      <c r="V40" s="261"/>
+    </row>
+    <row r="41" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H41" s="259"/>
+      <c r="I41" s="260"/>
+      <c r="J41" s="260"/>
+      <c r="K41" s="260"/>
+      <c r="L41" s="261"/>
+      <c r="M41" s="259"/>
+      <c r="N41" s="260"/>
+      <c r="O41" s="260"/>
+      <c r="P41" s="260"/>
+      <c r="Q41" s="261"/>
+      <c r="R41" s="259"/>
+      <c r="S41" s="260"/>
+      <c r="T41" s="260"/>
+      <c r="U41" s="260"/>
+      <c r="V41" s="261"/>
+    </row>
+    <row r="42" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H42" s="259"/>
+      <c r="I42" s="260"/>
+      <c r="J42" s="260"/>
+      <c r="K42" s="260"/>
+      <c r="L42" s="261"/>
+      <c r="M42" s="259"/>
+      <c r="N42" s="260"/>
+      <c r="O42" s="260"/>
+      <c r="P42" s="260"/>
+      <c r="Q42" s="261"/>
+      <c r="R42" s="259"/>
+      <c r="S42" s="260"/>
+      <c r="T42" s="260"/>
+      <c r="U42" s="260"/>
+      <c r="V42" s="261"/>
+    </row>
+    <row r="43" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H43" s="259"/>
+      <c r="I43" s="260"/>
+      <c r="J43" s="260"/>
+      <c r="K43" s="260"/>
+      <c r="L43" s="261"/>
+      <c r="M43" s="259"/>
+      <c r="N43" s="260"/>
+      <c r="O43" s="260"/>
+      <c r="P43" s="260"/>
+      <c r="Q43" s="261"/>
+      <c r="R43" s="259"/>
+      <c r="S43" s="260"/>
+      <c r="T43" s="260"/>
+      <c r="U43" s="260"/>
+      <c r="V43" s="261"/>
+    </row>
+    <row r="44" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H44" s="259"/>
+      <c r="I44" s="260"/>
+      <c r="J44" s="260"/>
+      <c r="K44" s="260"/>
+      <c r="L44" s="261"/>
+      <c r="M44" s="259"/>
+      <c r="N44" s="260"/>
+      <c r="O44" s="260"/>
+      <c r="P44" s="260"/>
+      <c r="Q44" s="261"/>
+      <c r="R44" s="259"/>
+      <c r="S44" s="260"/>
+      <c r="T44" s="260"/>
+      <c r="U44" s="260"/>
+      <c r="V44" s="261"/>
+    </row>
+    <row r="45" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H45" s="259"/>
+      <c r="I45" s="260"/>
+      <c r="J45" s="260"/>
+      <c r="K45" s="260"/>
+      <c r="L45" s="261"/>
+      <c r="M45" s="259"/>
+      <c r="N45" s="260"/>
+      <c r="O45" s="260"/>
+      <c r="P45" s="260"/>
+      <c r="Q45" s="261"/>
+      <c r="R45" s="259"/>
+      <c r="S45" s="260"/>
+      <c r="T45" s="260"/>
+      <c r="U45" s="260"/>
+      <c r="V45" s="261"/>
+    </row>
+    <row r="46" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H46" s="259"/>
+      <c r="I46" s="260"/>
+      <c r="J46" s="260"/>
+      <c r="K46" s="260"/>
+      <c r="L46" s="261"/>
+      <c r="M46" s="259"/>
+      <c r="N46" s="260"/>
+      <c r="O46" s="260"/>
+      <c r="P46" s="260"/>
+      <c r="Q46" s="261"/>
+      <c r="R46" s="259"/>
+      <c r="S46" s="260"/>
+      <c r="T46" s="260"/>
+      <c r="U46" s="260"/>
+      <c r="V46" s="261"/>
+    </row>
+    <row r="47" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H47" s="259"/>
+      <c r="I47" s="260"/>
+      <c r="J47" s="260"/>
+      <c r="K47" s="260"/>
+      <c r="L47" s="261"/>
+      <c r="M47" s="259"/>
+      <c r="N47" s="260"/>
+      <c r="O47" s="260"/>
+      <c r="P47" s="260"/>
+      <c r="Q47" s="261"/>
+      <c r="R47" s="259"/>
+      <c r="S47" s="260"/>
+      <c r="T47" s="260"/>
+      <c r="U47" s="260"/>
+      <c r="V47" s="261"/>
+    </row>
+    <row r="48" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H48" s="259"/>
+      <c r="I48" s="260"/>
+      <c r="J48" s="260"/>
+      <c r="K48" s="260"/>
+      <c r="L48" s="261"/>
+      <c r="M48" s="259"/>
+      <c r="N48" s="260"/>
+      <c r="O48" s="260"/>
+      <c r="P48" s="260"/>
+      <c r="Q48" s="261"/>
+      <c r="R48" s="259"/>
+      <c r="S48" s="260"/>
+      <c r="T48" s="260"/>
+      <c r="U48" s="260"/>
+      <c r="V48" s="261"/>
+    </row>
+    <row r="49" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H49" s="259"/>
+      <c r="I49" s="260"/>
+      <c r="J49" s="260"/>
+      <c r="K49" s="260"/>
+      <c r="L49" s="261"/>
+      <c r="M49" s="259"/>
+      <c r="N49" s="260"/>
+      <c r="O49" s="260"/>
+      <c r="P49" s="260"/>
+      <c r="Q49" s="261"/>
+      <c r="R49" s="259"/>
+      <c r="S49" s="260"/>
+      <c r="T49" s="260"/>
+      <c r="U49" s="260"/>
+      <c r="V49" s="261"/>
+    </row>
+    <row r="50" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H50" s="259"/>
+      <c r="I50" s="260"/>
+      <c r="J50" s="260"/>
+      <c r="K50" s="260"/>
+      <c r="L50" s="261"/>
+      <c r="M50" s="259"/>
+      <c r="N50" s="260"/>
+      <c r="O50" s="260"/>
+      <c r="P50" s="260"/>
+      <c r="Q50" s="261"/>
+      <c r="R50" s="259"/>
+      <c r="S50" s="260"/>
+      <c r="T50" s="260"/>
+      <c r="U50" s="260"/>
+      <c r="V50" s="261"/>
+    </row>
+    <row r="51" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H51" s="259"/>
+      <c r="I51" s="260"/>
+      <c r="J51" s="260"/>
+      <c r="K51" s="260"/>
+      <c r="L51" s="261"/>
+      <c r="M51" s="259"/>
+      <c r="N51" s="260"/>
+      <c r="O51" s="260"/>
+      <c r="P51" s="260"/>
+      <c r="Q51" s="261"/>
+      <c r="R51" s="259"/>
+      <c r="S51" s="260"/>
+      <c r="T51" s="260"/>
+      <c r="U51" s="260"/>
+      <c r="V51" s="261"/>
+    </row>
+    <row r="52" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H52" s="259"/>
+      <c r="I52" s="260"/>
+      <c r="J52" s="260"/>
+      <c r="K52" s="260"/>
+      <c r="L52" s="261"/>
+      <c r="M52" s="259"/>
+      <c r="N52" s="260"/>
+      <c r="O52" s="260"/>
+      <c r="P52" s="260"/>
+      <c r="Q52" s="261"/>
+      <c r="R52" s="259"/>
+      <c r="S52" s="260"/>
+      <c r="T52" s="260"/>
+      <c r="U52" s="260"/>
+      <c r="V52" s="261"/>
+    </row>
+    <row r="53" spans="8:22" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H53" s="262"/>
+      <c r="I53" s="263"/>
+      <c r="J53" s="263"/>
+      <c r="K53" s="263"/>
+      <c r="L53" s="264"/>
+      <c r="M53" s="262"/>
+      <c r="N53" s="263"/>
+      <c r="O53" s="263"/>
+      <c r="P53" s="263"/>
+      <c r="Q53" s="264"/>
+      <c r="R53" s="262"/>
+      <c r="S53" s="263"/>
+      <c r="T53" s="263"/>
+      <c r="U53" s="263"/>
+      <c r="V53" s="264"/>
     </row>
   </sheetData>
-  <mergeCells count="65">
-[...6 lines deleted...]
-    <mergeCell ref="M27:Q27"/>
+  <mergeCells count="69">
+    <mergeCell ref="H39:L53"/>
+    <mergeCell ref="M37:Q38"/>
+    <mergeCell ref="M39:Q53"/>
+    <mergeCell ref="R37:V38"/>
+    <mergeCell ref="R39:V53"/>
+    <mergeCell ref="H37:L38"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C2:H2"/>
+    <mergeCell ref="A3:B4"/>
+    <mergeCell ref="C3:V4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:V5"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="H6:L6"/>
+    <mergeCell ref="M6:Q6"/>
+    <mergeCell ref="R6:V6"/>
+    <mergeCell ref="A7:A12"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="M15:Q15"/>
+    <mergeCell ref="R15:V15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="M14:Q14"/>
+    <mergeCell ref="R14:V14"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="M17:Q17"/>
+    <mergeCell ref="R17:V17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="M16:Q16"/>
+    <mergeCell ref="R16:V16"/>
+    <mergeCell ref="A20:A25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="M19:Q19"/>
+    <mergeCell ref="R19:V19"/>
     <mergeCell ref="C32:G32"/>
     <mergeCell ref="H32:L32"/>
     <mergeCell ref="M32:Q32"/>
     <mergeCell ref="R32:V32"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:G28"/>
     <mergeCell ref="H28:L28"/>
     <mergeCell ref="M28:Q28"/>
     <mergeCell ref="R28:V28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:G29"/>
     <mergeCell ref="H29:L29"/>
     <mergeCell ref="M29:Q29"/>
     <mergeCell ref="R29:V29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:G30"/>
-    <mergeCell ref="A18:B18"/>
-[...40 lines deleted...]
-    <mergeCell ref="A7:A12"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="M30:Q30"/>
+    <mergeCell ref="R30:V30"/>
+    <mergeCell ref="R27:V27"/>
+    <mergeCell ref="M27:Q27"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="32" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:V52"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A26" zoomScale="55" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="R19" sqref="R19:V19"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A5" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="R38" sqref="R38:V52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.109375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="20.33203125" style="1" customWidth="1"/>
-    <col min="3" max="22" width="14.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" style="1" customWidth="1"/>
+    <col min="5" max="8" width="14.109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="15.5546875" style="1" customWidth="1"/>
+    <col min="10" max="13" width="14.109375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="15.88671875" style="1" customWidth="1"/>
+    <col min="15" max="18" width="14.109375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="15.33203125" style="1" customWidth="1"/>
+    <col min="20" max="22" width="14.109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="4.44140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11" style="1" customWidth="1"/>
     <col min="25" max="25" width="7.6640625" style="1" customWidth="1"/>
     <col min="26" max="26" width="6.33203125" style="1" customWidth="1"/>
     <col min="27" max="264" width="9" style="1"/>
     <col min="265" max="265" width="3.109375" style="1" customWidth="1"/>
     <col min="266" max="266" width="20.33203125" style="1" customWidth="1"/>
     <col min="267" max="278" width="14.109375" style="1" customWidth="1"/>
     <col min="279" max="520" width="9" style="1"/>
     <col min="521" max="521" width="3.109375" style="1" customWidth="1"/>
     <col min="522" max="522" width="20.33203125" style="1" customWidth="1"/>
     <col min="523" max="534" width="14.109375" style="1" customWidth="1"/>
     <col min="535" max="776" width="9" style="1"/>
     <col min="777" max="777" width="3.109375" style="1" customWidth="1"/>
     <col min="778" max="778" width="20.33203125" style="1" customWidth="1"/>
     <col min="779" max="790" width="14.109375" style="1" customWidth="1"/>
     <col min="791" max="1032" width="9" style="1"/>
     <col min="1033" max="1033" width="3.109375" style="1" customWidth="1"/>
     <col min="1034" max="1034" width="20.33203125" style="1" customWidth="1"/>
     <col min="1035" max="1046" width="14.109375" style="1" customWidth="1"/>
     <col min="1047" max="1288" width="9" style="1"/>
     <col min="1289" max="1289" width="3.109375" style="1" customWidth="1"/>
     <col min="1290" max="1290" width="20.33203125" style="1" customWidth="1"/>
     <col min="1291" max="1302" width="14.109375" style="1" customWidth="1"/>
     <col min="1303" max="1544" width="9" style="1"/>
@@ -8771,492 +9627,492 @@
     <col min="14858" max="14858" width="20.33203125" style="1" customWidth="1"/>
     <col min="14859" max="14870" width="14.109375" style="1" customWidth="1"/>
     <col min="14871" max="15112" width="9" style="1"/>
     <col min="15113" max="15113" width="3.109375" style="1" customWidth="1"/>
     <col min="15114" max="15114" width="20.33203125" style="1" customWidth="1"/>
     <col min="15115" max="15126" width="14.109375" style="1" customWidth="1"/>
     <col min="15127" max="15368" width="9" style="1"/>
     <col min="15369" max="15369" width="3.109375" style="1" customWidth="1"/>
     <col min="15370" max="15370" width="20.33203125" style="1" customWidth="1"/>
     <col min="15371" max="15382" width="14.109375" style="1" customWidth="1"/>
     <col min="15383" max="15624" width="9" style="1"/>
     <col min="15625" max="15625" width="3.109375" style="1" customWidth="1"/>
     <col min="15626" max="15626" width="20.33203125" style="1" customWidth="1"/>
     <col min="15627" max="15638" width="14.109375" style="1" customWidth="1"/>
     <col min="15639" max="15880" width="9" style="1"/>
     <col min="15881" max="15881" width="3.109375" style="1" customWidth="1"/>
     <col min="15882" max="15882" width="20.33203125" style="1" customWidth="1"/>
     <col min="15883" max="15894" width="14.109375" style="1" customWidth="1"/>
     <col min="15895" max="16136" width="9" style="1"/>
     <col min="16137" max="16137" width="3.109375" style="1" customWidth="1"/>
     <col min="16138" max="16138" width="20.33203125" style="1" customWidth="1"/>
     <col min="16139" max="16150" width="14.109375" style="1" customWidth="1"/>
     <col min="16151" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A2" s="180" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="181"/>
-[...7 lines deleted...]
-      <c r="H2" s="272"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="294" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2" s="295"/>
+      <c r="E2" s="295"/>
+      <c r="F2" s="295"/>
+      <c r="G2" s="295"/>
+      <c r="H2" s="296"/>
       <c r="I2" s="69"/>
       <c r="J2" s="69"/>
       <c r="K2" s="69"/>
       <c r="L2" s="69"/>
       <c r="M2" s="69"/>
       <c r="N2" s="69"/>
       <c r="O2" s="69"/>
       <c r="P2" s="69"/>
       <c r="Q2" s="69"/>
       <c r="R2" s="69"/>
       <c r="S2" s="69"/>
       <c r="T2" s="69"/>
       <c r="U2" s="69"/>
       <c r="V2" s="69"/>
     </row>
-    <row r="3" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="180" t="s">
+    <row r="3" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="241" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="185"/>
-[...48 lines deleted...]
-      <c r="A5" s="194" t="s">
+      <c r="B3" s="246"/>
+      <c r="C3" s="297" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="298"/>
+      <c r="E3" s="298"/>
+      <c r="F3" s="298"/>
+      <c r="G3" s="298"/>
+      <c r="H3" s="298"/>
+      <c r="I3" s="298"/>
+      <c r="J3" s="298"/>
+      <c r="K3" s="298"/>
+      <c r="L3" s="298"/>
+      <c r="M3" s="298"/>
+      <c r="N3" s="298"/>
+      <c r="O3" s="298"/>
+      <c r="P3" s="298"/>
+      <c r="Q3" s="298"/>
+      <c r="R3" s="298"/>
+      <c r="S3" s="298"/>
+      <c r="T3" s="298"/>
+      <c r="U3" s="298"/>
+      <c r="V3" s="299"/>
+    </row>
+    <row r="4" spans="1:22" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="247"/>
+      <c r="B4" s="248"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="301"/>
+      <c r="F4" s="301"/>
+      <c r="G4" s="301"/>
+      <c r="H4" s="301"/>
+      <c r="I4" s="301"/>
+      <c r="J4" s="301"/>
+      <c r="K4" s="301"/>
+      <c r="L4" s="301"/>
+      <c r="M4" s="301"/>
+      <c r="N4" s="301"/>
+      <c r="O4" s="301"/>
+      <c r="P4" s="301"/>
+      <c r="Q4" s="301"/>
+      <c r="R4" s="301"/>
+      <c r="S4" s="301"/>
+      <c r="T4" s="301"/>
+      <c r="U4" s="301"/>
+      <c r="V4" s="302"/>
+    </row>
+    <row r="5" spans="1:22" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="194"/>
-[...23 lines deleted...]
-    <row r="6" spans="1:26" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="212"/>
+      <c r="C5" s="255" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="255"/>
+      <c r="E5" s="255"/>
+      <c r="F5" s="255"/>
+      <c r="G5" s="255"/>
+      <c r="H5" s="255"/>
+      <c r="I5" s="255"/>
+      <c r="J5" s="255"/>
+      <c r="K5" s="255"/>
+      <c r="L5" s="255"/>
+      <c r="M5" s="255"/>
+      <c r="N5" s="255"/>
+      <c r="O5" s="255"/>
+      <c r="P5" s="255"/>
+      <c r="Q5" s="255"/>
+      <c r="R5" s="255"/>
+      <c r="S5" s="255"/>
+      <c r="T5" s="255"/>
+      <c r="U5" s="255"/>
+      <c r="V5" s="255"/>
+    </row>
+    <row r="6" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="3"/>
-      <c r="C6" s="196" t="s">
-[...29 lines deleted...]
-      <c r="A7" s="199" t="s">
+      <c r="C6" s="208" t="s">
+        <v>100</v>
+      </c>
+      <c r="D6" s="208"/>
+      <c r="E6" s="208"/>
+      <c r="F6" s="208"/>
+      <c r="G6" s="208"/>
+      <c r="H6" s="208" t="s">
+        <v>97</v>
+      </c>
+      <c r="I6" s="208"/>
+      <c r="J6" s="208"/>
+      <c r="K6" s="208"/>
+      <c r="L6" s="208"/>
+      <c r="M6" s="208" t="s">
+        <v>98</v>
+      </c>
+      <c r="N6" s="208"/>
+      <c r="O6" s="208"/>
+      <c r="P6" s="208"/>
+      <c r="Q6" s="208"/>
+      <c r="R6" s="208" t="s">
+        <v>101</v>
+      </c>
+      <c r="S6" s="208"/>
+      <c r="T6" s="213"/>
+      <c r="U6" s="213"/>
+      <c r="V6" s="214"/>
+    </row>
+    <row r="7" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="215" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="F7" s="24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" s="28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="J7" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="L7" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="24" t="s">
+      <c r="M7" s="28" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="O7" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="P7" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q7" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="P7" s="24" t="s">
+      <c r="R7" s="28" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="S7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="T7" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="U7" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="V7" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="U7" s="24" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="200"/>
+    </row>
+    <row r="8" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="216"/>
       <c r="B8" s="70" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C8" s="71">
         <v>400000</v>
       </c>
       <c r="D8" s="72" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E8" s="73">
         <v>100000</v>
       </c>
       <c r="F8" s="72"/>
       <c r="G8" s="71">
         <f>C8-E8</f>
         <v>300000</v>
       </c>
       <c r="H8" s="71">
         <v>400000</v>
       </c>
       <c r="I8" s="72" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J8" s="73">
         <v>100000</v>
       </c>
       <c r="K8" s="72"/>
       <c r="L8" s="71">
         <f>H8-J8</f>
         <v>300000</v>
       </c>
       <c r="M8" s="71">
         <v>400000</v>
       </c>
       <c r="N8" s="72" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="O8" s="73">
         <v>100000</v>
       </c>
       <c r="P8" s="72"/>
       <c r="Q8" s="71">
         <f>M8-O8</f>
         <v>300000</v>
       </c>
       <c r="R8" s="71">
         <v>400000</v>
       </c>
       <c r="S8" s="72" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="T8" s="73">
         <v>100000</v>
       </c>
       <c r="U8" s="72"/>
       <c r="V8" s="96">
         <f>R8-T8</f>
         <v>300000</v>
       </c>
     </row>
-    <row r="9" spans="1:26" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="200"/>
+    <row r="9" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="216"/>
       <c r="B9" s="74" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C9" s="75">
         <v>5000</v>
       </c>
       <c r="D9" s="72" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E9" s="72">
         <v>0</v>
       </c>
       <c r="F9" s="72"/>
       <c r="G9" s="71">
         <f t="shared" ref="G9:G10" si="0">C9-E9</f>
         <v>5000</v>
       </c>
       <c r="H9" s="75">
         <v>5500</v>
       </c>
       <c r="I9" s="72" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="J9" s="72">
         <v>0</v>
       </c>
       <c r="K9" s="72"/>
       <c r="L9" s="71">
         <f>H9-J9</f>
         <v>5500</v>
       </c>
       <c r="M9" s="75">
         <v>5500</v>
       </c>
       <c r="N9" s="72" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="O9" s="72">
         <v>0</v>
       </c>
       <c r="P9" s="72"/>
       <c r="Q9" s="71">
         <f t="shared" ref="Q9:Q10" si="1">M9-O9</f>
         <v>5500</v>
       </c>
       <c r="R9" s="75">
         <v>5500</v>
       </c>
       <c r="S9" s="72" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="T9" s="72">
         <v>0</v>
       </c>
       <c r="U9" s="72"/>
       <c r="V9" s="96">
         <f t="shared" ref="V9:V10" si="2">R9-T9</f>
         <v>5500</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="200"/>
+    <row r="10" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="216"/>
       <c r="B10" s="74" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C10" s="75">
         <v>100000</v>
       </c>
       <c r="D10" s="72"/>
       <c r="E10" s="72">
         <v>0</v>
       </c>
       <c r="F10" s="72"/>
       <c r="G10" s="71">
         <f t="shared" si="0"/>
         <v>100000</v>
       </c>
       <c r="H10" s="75">
         <v>100000</v>
       </c>
       <c r="I10" s="72"/>
       <c r="J10" s="72">
         <v>0</v>
       </c>
       <c r="K10" s="72"/>
       <c r="L10" s="71">
         <f t="shared" ref="L10" si="3">H10-J10</f>
         <v>100000</v>
       </c>
       <c r="M10" s="75">
         <v>120000</v>
       </c>
       <c r="N10" s="72"/>
       <c r="O10" s="72">
         <v>0</v>
       </c>
       <c r="P10" s="72"/>
       <c r="Q10" s="71">
         <f t="shared" si="1"/>
         <v>120000</v>
       </c>
       <c r="R10" s="75">
         <v>120000</v>
       </c>
       <c r="S10" s="72"/>
       <c r="T10" s="72">
         <v>0</v>
       </c>
       <c r="U10" s="72"/>
       <c r="V10" s="96">
         <f t="shared" si="2"/>
         <v>120000</v>
       </c>
     </row>
-    <row r="11" spans="1:26" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="200"/>
+    <row r="11" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="216"/>
       <c r="B11" s="6"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="97"/>
     </row>
-    <row r="12" spans="1:26" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="200"/>
+    <row r="12" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="216"/>
       <c r="B12" s="6"/>
       <c r="C12" s="26"/>
       <c r="D12" s="5"/>
       <c r="E12" s="26"/>
       <c r="F12" s="5"/>
       <c r="G12" s="26"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="97"/>
     </row>
-    <row r="13" spans="1:26" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="178" t="s">
+    <row r="13" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="217" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="179"/>
+      <c r="B13" s="240"/>
       <c r="C13" s="76">
         <f>SUM(C8:C12)</f>
         <v>505000</v>
       </c>
       <c r="D13" s="25"/>
       <c r="E13" s="76">
         <f>SUM(E8:E12)</f>
         <v>100000</v>
       </c>
       <c r="F13" s="25"/>
       <c r="G13" s="76">
         <f>SUM(G8:G12)</f>
         <v>405000</v>
       </c>
       <c r="H13" s="76">
         <f>SUM(H8:H12)</f>
         <v>505500</v>
       </c>
       <c r="I13" s="25"/>
       <c r="J13" s="76">
         <f>SUM(J8:J12)</f>
         <v>100000</v>
       </c>
       <c r="K13" s="25"/>
       <c r="L13" s="76">
@@ -9270,943 +10126,1191 @@
       <c r="N13" s="25"/>
       <c r="O13" s="76">
         <f>SUM(O8:O12)</f>
         <v>100000</v>
       </c>
       <c r="P13" s="25"/>
       <c r="Q13" s="76">
         <f>SUM(Q8:Q12)</f>
         <v>425500</v>
       </c>
       <c r="R13" s="76">
         <f>SUM(R8:R12)</f>
         <v>525500</v>
       </c>
       <c r="S13" s="25"/>
       <c r="T13" s="76">
         <f>SUM(T8:T12)</f>
         <v>100000</v>
       </c>
       <c r="U13" s="25"/>
       <c r="V13" s="76">
         <f>SUM(V8:V12)</f>
         <v>425500</v>
       </c>
     </row>
-    <row r="14" spans="1:26" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C14" s="279">
+    <row r="14" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="219" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="220"/>
+      <c r="C14" s="288">
         <v>20000</v>
       </c>
-      <c r="D14" s="280"/>
-[...3 lines deleted...]
-      <c r="H14" s="279">
+      <c r="D14" s="289"/>
+      <c r="E14" s="289"/>
+      <c r="F14" s="289"/>
+      <c r="G14" s="291"/>
+      <c r="H14" s="288">
         <v>20000</v>
       </c>
-      <c r="I14" s="280"/>
-[...3 lines deleted...]
-      <c r="M14" s="279">
+      <c r="I14" s="289"/>
+      <c r="J14" s="289"/>
+      <c r="K14" s="289"/>
+      <c r="L14" s="291"/>
+      <c r="M14" s="288">
         <v>20000</v>
       </c>
-      <c r="N14" s="280"/>
-[...3 lines deleted...]
-      <c r="R14" s="279">
+      <c r="N14" s="289"/>
+      <c r="O14" s="289"/>
+      <c r="P14" s="289"/>
+      <c r="Q14" s="291"/>
+      <c r="R14" s="288">
         <v>20000</v>
       </c>
-      <c r="S14" s="280"/>
-[...10 lines deleted...]
-      <c r="A15" s="201" t="s">
+      <c r="S14" s="289"/>
+      <c r="T14" s="289"/>
+      <c r="U14" s="289"/>
+      <c r="V14" s="290"/>
+    </row>
+    <row r="15" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="191" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="202"/>
-      <c r="C15" s="295">
+      <c r="B15" s="192"/>
+      <c r="C15" s="284">
         <f>G13-C14</f>
         <v>385000</v>
       </c>
-      <c r="D15" s="296"/>
-[...3 lines deleted...]
-      <c r="H15" s="295">
+      <c r="D15" s="285"/>
+      <c r="E15" s="285"/>
+      <c r="F15" s="285"/>
+      <c r="G15" s="286"/>
+      <c r="H15" s="284">
         <f>L13-H14</f>
         <v>385500</v>
       </c>
-      <c r="I15" s="296"/>
-[...3 lines deleted...]
-      <c r="M15" s="295">
+      <c r="I15" s="285"/>
+      <c r="J15" s="285"/>
+      <c r="K15" s="285"/>
+      <c r="L15" s="286"/>
+      <c r="M15" s="284">
         <f>Q13-M14</f>
         <v>405500</v>
       </c>
-      <c r="N15" s="296"/>
-[...3 lines deleted...]
-      <c r="R15" s="295">
+      <c r="N15" s="285"/>
+      <c r="O15" s="285"/>
+      <c r="P15" s="285"/>
+      <c r="Q15" s="286"/>
+      <c r="R15" s="284">
         <f>V13-R14</f>
         <v>405500</v>
       </c>
-      <c r="S15" s="296"/>
-[...10 lines deleted...]
-      <c r="A16" s="218" t="s">
+      <c r="S15" s="285"/>
+      <c r="T15" s="285"/>
+      <c r="U15" s="285"/>
+      <c r="V15" s="287"/>
+    </row>
+    <row r="16" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="292" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="293"/>
+      <c r="C16" s="280">
+        <v>21</v>
+      </c>
+      <c r="D16" s="281"/>
+      <c r="E16" s="281"/>
+      <c r="F16" s="281"/>
+      <c r="G16" s="282"/>
+      <c r="H16" s="280">
+        <v>21</v>
+      </c>
+      <c r="I16" s="281"/>
+      <c r="J16" s="281"/>
+      <c r="K16" s="281"/>
+      <c r="L16" s="282"/>
+      <c r="M16" s="280">
+        <v>21</v>
+      </c>
+      <c r="N16" s="281"/>
+      <c r="O16" s="281"/>
+      <c r="P16" s="281"/>
+      <c r="Q16" s="282"/>
+      <c r="R16" s="280">
+        <v>21</v>
+      </c>
+      <c r="S16" s="281"/>
+      <c r="T16" s="281"/>
+      <c r="U16" s="281"/>
+      <c r="V16" s="283"/>
+    </row>
+    <row r="17" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="207" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="219"/>
-[...37 lines deleted...]
-      <c r="C17" s="300">
+      <c r="B17" s="208"/>
+      <c r="C17" s="271">
         <f>C15/C16</f>
         <v>18333.333333333332</v>
       </c>
-      <c r="D17" s="301"/>
-[...3 lines deleted...]
-      <c r="H17" s="300">
+      <c r="D17" s="272"/>
+      <c r="E17" s="272"/>
+      <c r="F17" s="272"/>
+      <c r="G17" s="273"/>
+      <c r="H17" s="271">
         <f>H15/H16</f>
         <v>18357.142857142859</v>
       </c>
-      <c r="I17" s="301"/>
-[...3 lines deleted...]
-      <c r="M17" s="300">
+      <c r="I17" s="272"/>
+      <c r="J17" s="272"/>
+      <c r="K17" s="272"/>
+      <c r="L17" s="273"/>
+      <c r="M17" s="271">
         <f>M15/M16</f>
         <v>19309.523809523809</v>
       </c>
-      <c r="N17" s="301"/>
-[...3 lines deleted...]
-      <c r="R17" s="300">
+      <c r="N17" s="272"/>
+      <c r="O17" s="272"/>
+      <c r="P17" s="272"/>
+      <c r="Q17" s="273"/>
+      <c r="R17" s="271">
         <f>R15/R16</f>
         <v>19309.523809523809</v>
       </c>
-      <c r="S17" s="301"/>
-[...16 lines deleted...]
-    <row r="19" spans="1:26" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="S17" s="272"/>
+      <c r="T17" s="272"/>
+      <c r="U17" s="272"/>
+      <c r="V17" s="274"/>
+    </row>
+    <row r="18" spans="1:22" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="212" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="212"/>
+    </row>
+    <row r="19" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="3"/>
-      <c r="C19" s="196" t="s">
-[...32 lines deleted...]
-      <c r="A20" s="199" t="s">
+      <c r="C19" s="208" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" s="208"/>
+      <c r="E19" s="208"/>
+      <c r="F19" s="208"/>
+      <c r="G19" s="208"/>
+      <c r="H19" s="208" t="s">
+        <v>97</v>
+      </c>
+      <c r="I19" s="208"/>
+      <c r="J19" s="208"/>
+      <c r="K19" s="208"/>
+      <c r="L19" s="208"/>
+      <c r="M19" s="208" t="s">
+        <v>98</v>
+      </c>
+      <c r="N19" s="208"/>
+      <c r="O19" s="208"/>
+      <c r="P19" s="208"/>
+      <c r="Q19" s="208"/>
+      <c r="R19" s="208" t="s">
+        <v>101</v>
+      </c>
+      <c r="S19" s="208"/>
+      <c r="T19" s="208"/>
+      <c r="U19" s="208"/>
+      <c r="V19" s="214"/>
+    </row>
+    <row r="20" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="215" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I20" s="24" t="s">
         <v>5</v>
       </c>
       <c r="J20" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="K20" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="L20" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="K20" s="24" t="s">
+      <c r="M20" s="28" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N20" s="24" t="s">
         <v>5</v>
       </c>
       <c r="O20" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="P20" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q20" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="P20" s="24" t="s">
+      <c r="R20" s="28" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="S20" s="24" t="s">
         <v>5</v>
       </c>
       <c r="T20" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="U20" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="V20" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="U20" s="24" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="200"/>
+    </row>
+    <row r="21" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="216"/>
       <c r="B21" s="70" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="71">
         <v>450000</v>
       </c>
       <c r="I21" s="72" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J21" s="73">
         <v>112500</v>
       </c>
       <c r="K21" s="72"/>
       <c r="L21" s="71">
         <f>H21-J21</f>
         <v>337500</v>
       </c>
       <c r="M21" s="71">
         <v>475000</v>
       </c>
       <c r="N21" s="72" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="O21" s="73">
         <v>118750</v>
       </c>
       <c r="P21" s="72"/>
       <c r="Q21" s="71">
         <f>M21-O21</f>
         <v>356250</v>
       </c>
       <c r="R21" s="71">
         <v>500000</v>
       </c>
       <c r="S21" s="72" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="T21" s="73">
         <v>125000</v>
       </c>
       <c r="U21" s="72"/>
       <c r="V21" s="96">
         <f>R21-T21</f>
         <v>375000</v>
       </c>
-      <c r="X21" s="286"/>
-[...4 lines deleted...]
-      <c r="A22" s="200"/>
+    </row>
+    <row r="22" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="216"/>
       <c r="B22" s="74" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="75">
         <v>5500</v>
       </c>
       <c r="I22" s="72" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="J22" s="72">
         <v>0</v>
       </c>
       <c r="K22" s="72"/>
       <c r="L22" s="71">
         <f t="shared" ref="L22:L23" si="4">H22-J22</f>
         <v>5500</v>
       </c>
       <c r="M22" s="75">
         <v>5500</v>
       </c>
       <c r="N22" s="72" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="O22" s="72">
         <v>0</v>
       </c>
       <c r="P22" s="72"/>
       <c r="Q22" s="71">
         <f t="shared" ref="Q22:Q23" si="5">M22-O22</f>
         <v>5500</v>
       </c>
       <c r="R22" s="75">
         <v>5500</v>
       </c>
       <c r="S22" s="72" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="T22" s="72">
         <v>0</v>
       </c>
       <c r="U22" s="72"/>
       <c r="V22" s="96">
         <f t="shared" ref="V22:V23" si="6">R22-T22</f>
         <v>5500</v>
       </c>
-      <c r="X22" s="286"/>
-[...4 lines deleted...]
-      <c r="A23" s="200"/>
+    </row>
+    <row r="23" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="216"/>
       <c r="B23" s="74" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="75">
         <v>100000</v>
       </c>
       <c r="I23" s="72"/>
       <c r="J23" s="72">
         <v>0</v>
       </c>
       <c r="K23" s="72"/>
       <c r="L23" s="71">
         <f t="shared" si="4"/>
         <v>100000</v>
       </c>
       <c r="M23" s="75">
         <v>120000</v>
       </c>
       <c r="N23" s="72"/>
       <c r="O23" s="72">
         <v>0</v>
       </c>
       <c r="P23" s="72"/>
       <c r="Q23" s="71">
         <f t="shared" si="5"/>
         <v>120000</v>
       </c>
       <c r="R23" s="75">
         <v>120000</v>
       </c>
       <c r="S23" s="72"/>
       <c r="T23" s="72">
         <v>0</v>
       </c>
       <c r="U23" s="72"/>
       <c r="V23" s="96">
         <f t="shared" si="6"/>
         <v>120000</v>
       </c>
-      <c r="X23" s="286"/>
-[...4 lines deleted...]
-      <c r="A24" s="200"/>
+    </row>
+    <row r="24" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="216"/>
       <c r="B24" s="6"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="97"/>
-      <c r="X24" s="286"/>
-[...4 lines deleted...]
-      <c r="A25" s="200"/>
+    </row>
+    <row r="25" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="216"/>
       <c r="B25" s="6"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="97"/>
-      <c r="X25" s="286"/>
-[...4 lines deleted...]
-      <c r="A26" s="178" t="s">
+    </row>
+    <row r="26" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="217" t="s">
         <v>6</v>
       </c>
-      <c r="B26" s="224"/>
+      <c r="B26" s="218"/>
       <c r="C26" s="10"/>
       <c r="D26" s="11"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="76">
         <f>SUM(H21:H25)</f>
         <v>555500</v>
       </c>
       <c r="I26" s="25"/>
       <c r="J26" s="76">
         <f>SUM(J21:J25)</f>
         <v>112500</v>
       </c>
       <c r="K26" s="25"/>
       <c r="L26" s="76">
         <f>SUM(L21:L25)</f>
         <v>443000</v>
       </c>
       <c r="M26" s="76">
         <f>SUM(M21:M25)</f>
         <v>600500</v>
       </c>
       <c r="N26" s="25"/>
       <c r="O26" s="76">
         <f>SUM(O21:O25)</f>
         <v>118750</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="76">
         <f>SUM(Q21:Q25)</f>
         <v>481750</v>
       </c>
       <c r="R26" s="76">
         <f>SUM(R21:R25)</f>
         <v>625500</v>
       </c>
       <c r="S26" s="25"/>
       <c r="T26" s="76">
         <f>SUM(T21:T25)</f>
         <v>125000</v>
       </c>
       <c r="U26" s="25"/>
       <c r="V26" s="76">
         <f>SUM(V21:V25)</f>
         <v>500500</v>
       </c>
-      <c r="X26" s="286"/>
-[...13 lines deleted...]
-      <c r="H27" s="279">
+    </row>
+    <row r="27" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="219" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="220"/>
+      <c r="C27" s="221"/>
+      <c r="D27" s="222"/>
+      <c r="E27" s="222"/>
+      <c r="F27" s="222"/>
+      <c r="G27" s="223"/>
+      <c r="H27" s="288">
         <v>22500</v>
       </c>
-      <c r="I27" s="280"/>
-[...3 lines deleted...]
-      <c r="M27" s="279">
+      <c r="I27" s="289"/>
+      <c r="J27" s="289"/>
+      <c r="K27" s="289"/>
+      <c r="L27" s="291"/>
+      <c r="M27" s="288">
         <v>23200</v>
       </c>
-      <c r="N27" s="280"/>
-[...3 lines deleted...]
-      <c r="R27" s="279">
+      <c r="N27" s="289"/>
+      <c r="O27" s="289"/>
+      <c r="P27" s="289"/>
+      <c r="Q27" s="291"/>
+      <c r="R27" s="288">
         <v>23900</v>
       </c>
-      <c r="S27" s="280"/>
-[...8 lines deleted...]
-      <c r="A28" s="201" t="s">
+      <c r="S27" s="289"/>
+      <c r="T27" s="289"/>
+      <c r="U27" s="289"/>
+      <c r="V27" s="290"/>
+    </row>
+    <row r="28" spans="1:22" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="191" t="s">
         <v>7</v>
       </c>
-      <c r="B28" s="202"/>
-[...5 lines deleted...]
-      <c r="H28" s="295">
+      <c r="B28" s="192"/>
+      <c r="C28" s="193"/>
+      <c r="D28" s="194"/>
+      <c r="E28" s="194"/>
+      <c r="F28" s="194"/>
+      <c r="G28" s="195"/>
+      <c r="H28" s="284">
         <f>L26-H27</f>
         <v>420500</v>
       </c>
-      <c r="I28" s="296"/>
-[...3 lines deleted...]
-      <c r="M28" s="295">
+      <c r="I28" s="285"/>
+      <c r="J28" s="285"/>
+      <c r="K28" s="285"/>
+      <c r="L28" s="286"/>
+      <c r="M28" s="284">
         <f>Q26-M27</f>
         <v>458550</v>
       </c>
-      <c r="N28" s="296"/>
-[...3 lines deleted...]
-      <c r="R28" s="295">
+      <c r="N28" s="285"/>
+      <c r="O28" s="285"/>
+      <c r="P28" s="285"/>
+      <c r="Q28" s="286"/>
+      <c r="R28" s="284">
         <f>V26-R27</f>
         <v>476600</v>
       </c>
-      <c r="S28" s="296"/>
-[...8 lines deleted...]
-      <c r="A29" s="218" t="s">
+      <c r="S28" s="285"/>
+      <c r="T28" s="285"/>
+      <c r="U28" s="285"/>
+      <c r="V28" s="287"/>
+    </row>
+    <row r="29" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="292" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="293"/>
+      <c r="C29" s="200"/>
+      <c r="D29" s="201"/>
+      <c r="E29" s="201"/>
+      <c r="F29" s="201"/>
+      <c r="G29" s="202"/>
+      <c r="H29" s="280">
+        <v>21</v>
+      </c>
+      <c r="I29" s="281"/>
+      <c r="J29" s="281"/>
+      <c r="K29" s="281"/>
+      <c r="L29" s="282"/>
+      <c r="M29" s="280">
+        <v>21</v>
+      </c>
+      <c r="N29" s="281"/>
+      <c r="O29" s="281"/>
+      <c r="P29" s="281"/>
+      <c r="Q29" s="282"/>
+      <c r="R29" s="280">
+        <v>21</v>
+      </c>
+      <c r="S29" s="281"/>
+      <c r="T29" s="281"/>
+      <c r="U29" s="281"/>
+      <c r="V29" s="283"/>
+    </row>
+    <row r="30" spans="1:22" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="207" t="s">
         <v>8</v>
       </c>
-      <c r="B29" s="219"/>
-[...40 lines deleted...]
-      <c r="H30" s="300">
+      <c r="B30" s="208"/>
+      <c r="C30" s="209"/>
+      <c r="D30" s="210"/>
+      <c r="E30" s="210"/>
+      <c r="F30" s="210"/>
+      <c r="G30" s="211"/>
+      <c r="H30" s="271">
         <f>H28/H29</f>
         <v>20023.809523809523</v>
       </c>
-      <c r="I30" s="301"/>
-[...3 lines deleted...]
-      <c r="M30" s="300">
+      <c r="I30" s="272"/>
+      <c r="J30" s="272"/>
+      <c r="K30" s="272"/>
+      <c r="L30" s="273"/>
+      <c r="M30" s="271">
         <f>M28/M29</f>
         <v>21835.714285714286</v>
       </c>
-      <c r="N30" s="301"/>
-[...3 lines deleted...]
-      <c r="R30" s="300">
+      <c r="N30" s="272"/>
+      <c r="O30" s="272"/>
+      <c r="P30" s="272"/>
+      <c r="Q30" s="273"/>
+      <c r="R30" s="271">
         <f>R28/R29</f>
         <v>22695.238095238095</v>
       </c>
-      <c r="S30" s="301"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:26" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="S30" s="272"/>
+      <c r="T30" s="272"/>
+      <c r="U30" s="272"/>
+      <c r="V30" s="274"/>
+    </row>
+    <row r="31" spans="1:22" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
-      <c r="X31" s="289"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:26" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="1:22" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="12"/>
       <c r="B32" s="12"/>
-      <c r="C32" s="304" t="s">
-[...6 lines deleted...]
-      <c r="H32" s="307">
+      <c r="C32" s="275" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="276"/>
+      <c r="E32" s="276"/>
+      <c r="F32" s="276"/>
+      <c r="G32" s="277"/>
+      <c r="H32" s="278">
         <f>H30-H17</f>
         <v>1666.6666666666642</v>
       </c>
-      <c r="I32" s="308"/>
-[...3 lines deleted...]
-      <c r="M32" s="307">
+      <c r="I32" s="279"/>
+      <c r="J32" s="279"/>
+      <c r="K32" s="279"/>
+      <c r="L32" s="279"/>
+      <c r="M32" s="278">
         <f>M30-M17</f>
         <v>2526.1904761904771</v>
       </c>
-      <c r="N32" s="308"/>
-[...3 lines deleted...]
-      <c r="R32" s="307">
+      <c r="N32" s="279"/>
+      <c r="O32" s="279"/>
+      <c r="P32" s="279"/>
+      <c r="Q32" s="279"/>
+      <c r="R32" s="278">
         <f>R30-R17</f>
         <v>3385.7142857142862</v>
       </c>
-      <c r="S32" s="308"/>
-[...2 lines deleted...]
-      <c r="V32" s="308"/>
+      <c r="S32" s="279"/>
+      <c r="T32" s="279"/>
+      <c r="U32" s="279"/>
+      <c r="V32" s="279"/>
+    </row>
+    <row r="35" spans="8:22" ht="13.8" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H36" s="265" t="s">
+        <v>28</v>
+      </c>
+      <c r="I36" s="266"/>
+      <c r="J36" s="266"/>
+      <c r="K36" s="266"/>
+      <c r="L36" s="267"/>
+      <c r="M36" s="265" t="s">
+        <v>28</v>
+      </c>
+      <c r="N36" s="266"/>
+      <c r="O36" s="266"/>
+      <c r="P36" s="266"/>
+      <c r="Q36" s="267"/>
+      <c r="R36" s="265" t="s">
+        <v>28</v>
+      </c>
+      <c r="S36" s="266"/>
+      <c r="T36" s="266"/>
+      <c r="U36" s="266"/>
+      <c r="V36" s="267"/>
+    </row>
+    <row r="37" spans="8:22" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H37" s="268"/>
+      <c r="I37" s="269"/>
+      <c r="J37" s="269"/>
+      <c r="K37" s="269"/>
+      <c r="L37" s="270"/>
+      <c r="M37" s="268"/>
+      <c r="N37" s="269"/>
+      <c r="O37" s="269"/>
+      <c r="P37" s="269"/>
+      <c r="Q37" s="270"/>
+      <c r="R37" s="268"/>
+      <c r="S37" s="269"/>
+      <c r="T37" s="269"/>
+      <c r="U37" s="269"/>
+      <c r="V37" s="270"/>
+    </row>
+    <row r="38" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H38" s="303" t="s">
+        <v>105</v>
+      </c>
+      <c r="I38" s="304"/>
+      <c r="J38" s="304"/>
+      <c r="K38" s="304"/>
+      <c r="L38" s="305"/>
+      <c r="M38" s="303" t="s">
+        <v>106</v>
+      </c>
+      <c r="N38" s="304"/>
+      <c r="O38" s="304"/>
+      <c r="P38" s="304"/>
+      <c r="Q38" s="305"/>
+      <c r="R38" s="303" t="s">
+        <v>107</v>
+      </c>
+      <c r="S38" s="304"/>
+      <c r="T38" s="304"/>
+      <c r="U38" s="304"/>
+      <c r="V38" s="305"/>
+    </row>
+    <row r="39" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H39" s="306"/>
+      <c r="I39" s="307"/>
+      <c r="J39" s="307"/>
+      <c r="K39" s="307"/>
+      <c r="L39" s="308"/>
+      <c r="M39" s="306"/>
+      <c r="N39" s="307"/>
+      <c r="O39" s="307"/>
+      <c r="P39" s="307"/>
+      <c r="Q39" s="308"/>
+      <c r="R39" s="306"/>
+      <c r="S39" s="307"/>
+      <c r="T39" s="307"/>
+      <c r="U39" s="307"/>
+      <c r="V39" s="308"/>
+    </row>
+    <row r="40" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H40" s="306"/>
+      <c r="I40" s="307"/>
+      <c r="J40" s="307"/>
+      <c r="K40" s="307"/>
+      <c r="L40" s="308"/>
+      <c r="M40" s="306"/>
+      <c r="N40" s="307"/>
+      <c r="O40" s="307"/>
+      <c r="P40" s="307"/>
+      <c r="Q40" s="308"/>
+      <c r="R40" s="306"/>
+      <c r="S40" s="307"/>
+      <c r="T40" s="307"/>
+      <c r="U40" s="307"/>
+      <c r="V40" s="308"/>
+    </row>
+    <row r="41" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H41" s="306"/>
+      <c r="I41" s="307"/>
+      <c r="J41" s="307"/>
+      <c r="K41" s="307"/>
+      <c r="L41" s="308"/>
+      <c r="M41" s="306"/>
+      <c r="N41" s="307"/>
+      <c r="O41" s="307"/>
+      <c r="P41" s="307"/>
+      <c r="Q41" s="308"/>
+      <c r="R41" s="306"/>
+      <c r="S41" s="307"/>
+      <c r="T41" s="307"/>
+      <c r="U41" s="307"/>
+      <c r="V41" s="308"/>
+    </row>
+    <row r="42" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H42" s="306"/>
+      <c r="I42" s="307"/>
+      <c r="J42" s="307"/>
+      <c r="K42" s="307"/>
+      <c r="L42" s="308"/>
+      <c r="M42" s="306"/>
+      <c r="N42" s="307"/>
+      <c r="O42" s="307"/>
+      <c r="P42" s="307"/>
+      <c r="Q42" s="308"/>
+      <c r="R42" s="306"/>
+      <c r="S42" s="307"/>
+      <c r="T42" s="307"/>
+      <c r="U42" s="307"/>
+      <c r="V42" s="308"/>
+    </row>
+    <row r="43" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H43" s="306"/>
+      <c r="I43" s="307"/>
+      <c r="J43" s="307"/>
+      <c r="K43" s="307"/>
+      <c r="L43" s="308"/>
+      <c r="M43" s="306"/>
+      <c r="N43" s="307"/>
+      <c r="O43" s="307"/>
+      <c r="P43" s="307"/>
+      <c r="Q43" s="308"/>
+      <c r="R43" s="306"/>
+      <c r="S43" s="307"/>
+      <c r="T43" s="307"/>
+      <c r="U43" s="307"/>
+      <c r="V43" s="308"/>
+    </row>
+    <row r="44" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H44" s="306"/>
+      <c r="I44" s="307"/>
+      <c r="J44" s="307"/>
+      <c r="K44" s="307"/>
+      <c r="L44" s="308"/>
+      <c r="M44" s="306"/>
+      <c r="N44" s="307"/>
+      <c r="O44" s="307"/>
+      <c r="P44" s="307"/>
+      <c r="Q44" s="308"/>
+      <c r="R44" s="306"/>
+      <c r="S44" s="307"/>
+      <c r="T44" s="307"/>
+      <c r="U44" s="307"/>
+      <c r="V44" s="308"/>
+    </row>
+    <row r="45" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H45" s="306"/>
+      <c r="I45" s="307"/>
+      <c r="J45" s="307"/>
+      <c r="K45" s="307"/>
+      <c r="L45" s="308"/>
+      <c r="M45" s="306"/>
+      <c r="N45" s="307"/>
+      <c r="O45" s="307"/>
+      <c r="P45" s="307"/>
+      <c r="Q45" s="308"/>
+      <c r="R45" s="306"/>
+      <c r="S45" s="307"/>
+      <c r="T45" s="307"/>
+      <c r="U45" s="307"/>
+      <c r="V45" s="308"/>
+    </row>
+    <row r="46" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H46" s="306"/>
+      <c r="I46" s="307"/>
+      <c r="J46" s="307"/>
+      <c r="K46" s="307"/>
+      <c r="L46" s="308"/>
+      <c r="M46" s="306"/>
+      <c r="N46" s="307"/>
+      <c r="O46" s="307"/>
+      <c r="P46" s="307"/>
+      <c r="Q46" s="308"/>
+      <c r="R46" s="306"/>
+      <c r="S46" s="307"/>
+      <c r="T46" s="307"/>
+      <c r="U46" s="307"/>
+      <c r="V46" s="308"/>
+    </row>
+    <row r="47" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H47" s="306"/>
+      <c r="I47" s="307"/>
+      <c r="J47" s="307"/>
+      <c r="K47" s="307"/>
+      <c r="L47" s="308"/>
+      <c r="M47" s="306"/>
+      <c r="N47" s="307"/>
+      <c r="O47" s="307"/>
+      <c r="P47" s="307"/>
+      <c r="Q47" s="308"/>
+      <c r="R47" s="306"/>
+      <c r="S47" s="307"/>
+      <c r="T47" s="307"/>
+      <c r="U47" s="307"/>
+      <c r="V47" s="308"/>
+    </row>
+    <row r="48" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H48" s="306"/>
+      <c r="I48" s="307"/>
+      <c r="J48" s="307"/>
+      <c r="K48" s="307"/>
+      <c r="L48" s="308"/>
+      <c r="M48" s="306"/>
+      <c r="N48" s="307"/>
+      <c r="O48" s="307"/>
+      <c r="P48" s="307"/>
+      <c r="Q48" s="308"/>
+      <c r="R48" s="306"/>
+      <c r="S48" s="307"/>
+      <c r="T48" s="307"/>
+      <c r="U48" s="307"/>
+      <c r="V48" s="308"/>
+    </row>
+    <row r="49" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H49" s="306"/>
+      <c r="I49" s="307"/>
+      <c r="J49" s="307"/>
+      <c r="K49" s="307"/>
+      <c r="L49" s="308"/>
+      <c r="M49" s="306"/>
+      <c r="N49" s="307"/>
+      <c r="O49" s="307"/>
+      <c r="P49" s="307"/>
+      <c r="Q49" s="308"/>
+      <c r="R49" s="306"/>
+      <c r="S49" s="307"/>
+      <c r="T49" s="307"/>
+      <c r="U49" s="307"/>
+      <c r="V49" s="308"/>
+    </row>
+    <row r="50" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H50" s="306"/>
+      <c r="I50" s="307"/>
+      <c r="J50" s="307"/>
+      <c r="K50" s="307"/>
+      <c r="L50" s="308"/>
+      <c r="M50" s="306"/>
+      <c r="N50" s="307"/>
+      <c r="O50" s="307"/>
+      <c r="P50" s="307"/>
+      <c r="Q50" s="308"/>
+      <c r="R50" s="306"/>
+      <c r="S50" s="307"/>
+      <c r="T50" s="307"/>
+      <c r="U50" s="307"/>
+      <c r="V50" s="308"/>
+    </row>
+    <row r="51" spans="8:22" x14ac:dyDescent="0.2">
+      <c r="H51" s="306"/>
+      <c r="I51" s="307"/>
+      <c r="J51" s="307"/>
+      <c r="K51" s="307"/>
+      <c r="L51" s="308"/>
+      <c r="M51" s="306"/>
+      <c r="N51" s="307"/>
+      <c r="O51" s="307"/>
+      <c r="P51" s="307"/>
+      <c r="Q51" s="308"/>
+      <c r="R51" s="306"/>
+      <c r="S51" s="307"/>
+      <c r="T51" s="307"/>
+      <c r="U51" s="307"/>
+      <c r="V51" s="308"/>
+    </row>
+    <row r="52" spans="8:22" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H52" s="309"/>
+      <c r="I52" s="310"/>
+      <c r="J52" s="310"/>
+      <c r="K52" s="310"/>
+      <c r="L52" s="311"/>
+      <c r="M52" s="309"/>
+      <c r="N52" s="310"/>
+      <c r="O52" s="310"/>
+      <c r="P52" s="310"/>
+      <c r="Q52" s="311"/>
+      <c r="R52" s="309"/>
+      <c r="S52" s="310"/>
+      <c r="T52" s="310"/>
+      <c r="U52" s="310"/>
+      <c r="V52" s="311"/>
     </row>
   </sheetData>
-  <mergeCells count="65">
-[...14 lines deleted...]
-    <mergeCell ref="R28:V28"/>
+  <mergeCells count="69">
+    <mergeCell ref="R36:V37"/>
+    <mergeCell ref="R38:V52"/>
+    <mergeCell ref="H36:L37"/>
+    <mergeCell ref="H38:L52"/>
+    <mergeCell ref="M36:Q37"/>
+    <mergeCell ref="M38:Q52"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C2:H2"/>
+    <mergeCell ref="A3:B4"/>
+    <mergeCell ref="C3:V4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:V5"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="H6:L6"/>
+    <mergeCell ref="M6:Q6"/>
+    <mergeCell ref="R6:V6"/>
+    <mergeCell ref="A7:A12"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="M14:Q14"/>
+    <mergeCell ref="R14:V14"/>
+    <mergeCell ref="R15:V15"/>
+    <mergeCell ref="R16:V16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="M17:Q17"/>
+    <mergeCell ref="R17:V17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="M16:Q16"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="M15:Q15"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:G30"/>
     <mergeCell ref="R27:V27"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C19:G19"/>
     <mergeCell ref="H19:L19"/>
     <mergeCell ref="M19:Q19"/>
     <mergeCell ref="R19:V19"/>
     <mergeCell ref="A20:A25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:G27"/>
     <mergeCell ref="H27:L27"/>
     <mergeCell ref="M27:Q27"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:G29"/>
-    <mergeCell ref="X15:Z31"/>
-[...32 lines deleted...]
-    <mergeCell ref="C5:V5"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="M29:Q29"/>
+    <mergeCell ref="R29:V29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="M28:Q28"/>
+    <mergeCell ref="R28:V28"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="M30:Q30"/>
+    <mergeCell ref="R30:V30"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="M32:Q32"/>
+    <mergeCell ref="R32:V32"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="32" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L35"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A26" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="I19" sqref="I19:J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.6640625" style="29" customWidth="1"/>
     <col min="2" max="10" width="14.6640625" style="29" customWidth="1"/>
     <col min="11" max="11" width="4.6640625" style="29" customWidth="1"/>
     <col min="12" max="16384" width="9" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="34" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="K1" s="30"/>
     </row>
     <row r="2" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
       <c r="B2" s="32" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="35"/>
-      <c r="C3" s="311" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="311" t="s">
+      <c r="C3" s="314" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" s="315"/>
+      <c r="E3" s="314" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="315"/>
+      <c r="G3" s="314" t="s">
+        <v>99</v>
+      </c>
+      <c r="H3" s="315"/>
+      <c r="I3" s="314" t="s">
         <v>103</v>
       </c>
-      <c r="H3" s="312"/>
-[...5 lines deleted...]
-      <c r="L3" s="310"/>
+      <c r="J3" s="315"/>
+      <c r="K3" s="312"/>
+      <c r="L3" s="313"/>
     </row>
     <row r="4" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="33"/>
       <c r="B4" s="36" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="42"/>
       <c r="K4" s="31"/>
       <c r="L4" s="31"/>
     </row>
     <row r="5" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="33"/>
       <c r="B5" s="98"/>
       <c r="C5" s="99"/>
       <c r="D5" s="99"/>
       <c r="E5" s="99"/>
       <c r="F5" s="99"/>
       <c r="G5" s="99"/>
       <c r="H5" s="99"/>
       <c r="I5" s="99"/>
       <c r="J5" s="100"/>
       <c r="K5" s="31"/>
       <c r="L5" s="31"/>
@@ -10262,79 +11366,79 @@
       <c r="F9" s="99"/>
       <c r="G9" s="103"/>
       <c r="H9" s="99"/>
       <c r="I9" s="103"/>
       <c r="J9" s="100"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
     </row>
     <row r="10" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="33"/>
       <c r="B10" s="105"/>
       <c r="C10" s="106"/>
       <c r="D10" s="106"/>
       <c r="E10" s="106"/>
       <c r="F10" s="106"/>
       <c r="G10" s="106"/>
       <c r="H10" s="106"/>
       <c r="I10" s="106"/>
       <c r="J10" s="107"/>
       <c r="K10" s="31"/>
       <c r="L10" s="31"/>
     </row>
     <row r="11" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="33"/>
       <c r="B11" s="43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C11" s="44"/>
       <c r="D11" s="109">
         <f>SUM(D5:D10)</f>
         <v>0</v>
       </c>
       <c r="E11" s="44"/>
       <c r="F11" s="109">
         <f>SUM(F5:F10)</f>
         <v>0</v>
       </c>
       <c r="G11" s="44"/>
       <c r="H11" s="109">
         <f>SUM(H5:H10)</f>
         <v>0</v>
       </c>
       <c r="I11" s="44"/>
       <c r="J11" s="110">
         <f>SUM(J5:J10)</f>
         <v>0</v>
       </c>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
     </row>
     <row r="12" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="33"/>
       <c r="B12" s="36" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
       <c r="J12" s="42"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
     </row>
     <row r="13" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33"/>
       <c r="B13" s="102"/>
       <c r="C13" s="99"/>
       <c r="D13" s="99"/>
       <c r="E13" s="99"/>
       <c r="F13" s="99"/>
       <c r="G13" s="99"/>
       <c r="H13" s="99"/>
       <c r="I13" s="99"/>
       <c r="J13" s="100"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
@@ -10362,113 +11466,113 @@
       <c r="F15" s="106"/>
       <c r="G15" s="106"/>
       <c r="H15" s="106"/>
       <c r="I15" s="106"/>
       <c r="J15" s="107"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
     </row>
     <row r="16" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="33"/>
       <c r="B16" s="108"/>
       <c r="C16" s="106"/>
       <c r="D16" s="106"/>
       <c r="E16" s="106"/>
       <c r="F16" s="106"/>
       <c r="G16" s="106"/>
       <c r="H16" s="106"/>
       <c r="I16" s="106"/>
       <c r="J16" s="107"/>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
     </row>
     <row r="17" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="33"/>
       <c r="B17" s="43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C17" s="44"/>
       <c r="D17" s="109">
         <f>SUM(D13:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="44"/>
       <c r="F17" s="109">
         <f>SUM(F13:F16)</f>
         <v>0</v>
       </c>
       <c r="G17" s="44"/>
       <c r="H17" s="109">
         <f>SUM(H13:H16)</f>
         <v>0</v>
       </c>
       <c r="I17" s="44"/>
       <c r="J17" s="110">
         <f>SUM(J13:J16)</f>
         <v>0</v>
       </c>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
     </row>
     <row r="18" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="33"/>
       <c r="B18" s="32" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C18" s="33"/>
       <c r="D18" s="33"/>
       <c r="E18" s="33"/>
       <c r="F18" s="33"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
     </row>
     <row r="19" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="33"/>
       <c r="B19" s="35"/>
-      <c r="C19" s="311" t="s">
-[...7 lines deleted...]
-      <c r="G19" s="311" t="s">
+      <c r="C19" s="314" t="s">
+        <v>102</v>
+      </c>
+      <c r="D19" s="315"/>
+      <c r="E19" s="314" t="s">
+        <v>96</v>
+      </c>
+      <c r="F19" s="315"/>
+      <c r="G19" s="314" t="s">
+        <v>99</v>
+      </c>
+      <c r="H19" s="315"/>
+      <c r="I19" s="314" t="s">
         <v>103</v>
       </c>
-      <c r="H19" s="312"/>
-[...3 lines deleted...]
-      <c r="J19" s="313"/>
+      <c r="J19" s="316"/>
     </row>
     <row r="20" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="33"/>
       <c r="B20" s="36" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="37"/>
       <c r="I20" s="37"/>
       <c r="J20" s="42"/>
     </row>
     <row r="21" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="33"/>
       <c r="B21" s="98"/>
       <c r="C21" s="46"/>
       <c r="D21" s="46"/>
       <c r="E21" s="99"/>
       <c r="F21" s="99"/>
       <c r="G21" s="99"/>
       <c r="H21" s="99"/>
       <c r="I21" s="99"/>
       <c r="J21" s="100"/>
     </row>
     <row r="22" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="33"/>
       <c r="B22" s="101"/>
@@ -10510,74 +11614,74 @@
       <c r="B25" s="102"/>
       <c r="C25" s="47"/>
       <c r="D25" s="46"/>
       <c r="E25" s="103"/>
       <c r="F25" s="99"/>
       <c r="G25" s="103"/>
       <c r="H25" s="99"/>
       <c r="I25" s="103"/>
       <c r="J25" s="100"/>
     </row>
     <row r="26" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="33"/>
       <c r="B26" s="105"/>
       <c r="C26" s="48"/>
       <c r="D26" s="48"/>
       <c r="E26" s="106"/>
       <c r="F26" s="106"/>
       <c r="G26" s="106"/>
       <c r="H26" s="106"/>
       <c r="I26" s="106"/>
       <c r="J26" s="107"/>
     </row>
     <row r="27" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="33"/>
       <c r="B27" s="43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="50"/>
       <c r="E27" s="44"/>
       <c r="F27" s="109">
         <f>SUM(F21:F26)</f>
         <v>0</v>
       </c>
       <c r="G27" s="44"/>
       <c r="H27" s="109">
         <f>SUM(H21:H26)</f>
         <v>0</v>
       </c>
       <c r="I27" s="44"/>
       <c r="J27" s="110">
         <f>SUM(J21:J26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="33"/>
       <c r="B28" s="36" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C28" s="45"/>
       <c r="D28" s="45"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
       <c r="I28" s="37"/>
       <c r="J28" s="38"/>
     </row>
     <row r="29" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="33"/>
       <c r="B29" s="102"/>
       <c r="C29" s="46"/>
       <c r="D29" s="46"/>
       <c r="E29" s="99"/>
       <c r="F29" s="99"/>
       <c r="G29" s="99"/>
       <c r="H29" s="99"/>
       <c r="I29" s="99"/>
       <c r="J29" s="100"/>
     </row>
     <row r="30" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="33"/>
       <c r="B30" s="102"/>
@@ -10595,984 +11699,984 @@
       <c r="B31" s="108"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="106"/>
       <c r="F31" s="106"/>
       <c r="G31" s="106"/>
       <c r="H31" s="106"/>
       <c r="I31" s="106"/>
       <c r="J31" s="107"/>
     </row>
     <row r="32" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="33"/>
       <c r="B32" s="108"/>
       <c r="C32" s="48"/>
       <c r="D32" s="48"/>
       <c r="E32" s="106"/>
       <c r="F32" s="106"/>
       <c r="G32" s="106"/>
       <c r="H32" s="106"/>
       <c r="I32" s="106"/>
       <c r="J32" s="107"/>
     </row>
     <row r="33" spans="1:10" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="33"/>
       <c r="B33" s="43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C33" s="49"/>
       <c r="D33" s="50"/>
       <c r="E33" s="44"/>
       <c r="F33" s="109">
         <f>SUM(F29:F32)</f>
         <v>0</v>
       </c>
       <c r="G33" s="44"/>
       <c r="H33" s="109">
         <f>SUM(H29:H32)</f>
         <v>0</v>
       </c>
       <c r="I33" s="44"/>
       <c r="J33" s="110">
         <f>SUM(J29:J32)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="68" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C34" s="67"/>
       <c r="D34" s="67"/>
       <c r="E34" s="67"/>
       <c r="F34" s="67"/>
       <c r="G34" s="67"/>
       <c r="H34" s="67"/>
       <c r="I34" s="67"/>
       <c r="J34" s="67"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B35" s="66"/>
       <c r="C35" s="66"/>
       <c r="D35" s="66"/>
       <c r="E35" s="66"/>
       <c r="F35" s="66"/>
       <c r="G35" s="66"/>
       <c r="H35" s="66"/>
       <c r="I35" s="66"/>
       <c r="J35" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="I19:J19"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L42"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A28" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="I23" sqref="I23:J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.6640625" style="29" customWidth="1"/>
     <col min="2" max="10" width="14.6640625" style="29" customWidth="1"/>
     <col min="11" max="11" width="4.6640625" style="29" customWidth="1"/>
     <col min="12" max="16384" width="9" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="34" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="K1" s="30"/>
     </row>
     <row r="2" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
       <c r="B2" s="32" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="35"/>
-      <c r="C3" s="311" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="311" t="s">
+      <c r="C3" s="314" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" s="315"/>
+      <c r="E3" s="314" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="315"/>
+      <c r="G3" s="314" t="s">
+        <v>99</v>
+      </c>
+      <c r="H3" s="315"/>
+      <c r="I3" s="314" t="s">
         <v>103</v>
       </c>
-      <c r="H3" s="312"/>
-[...5 lines deleted...]
-      <c r="L3" s="310"/>
+      <c r="J3" s="316"/>
+      <c r="K3" s="313"/>
+      <c r="L3" s="313"/>
     </row>
     <row r="4" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="33"/>
       <c r="B4" s="36" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="42"/>
       <c r="K4" s="31"/>
       <c r="L4" s="31"/>
     </row>
     <row r="5" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="33"/>
       <c r="B5" s="77" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C5" s="78"/>
       <c r="D5" s="78"/>
       <c r="E5" s="78"/>
       <c r="F5" s="78"/>
       <c r="G5" s="78"/>
       <c r="H5" s="78"/>
       <c r="I5" s="78"/>
       <c r="J5" s="79"/>
       <c r="K5" s="31"/>
       <c r="L5" s="31"/>
     </row>
     <row r="6" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33"/>
       <c r="B6" s="80" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C6" s="78" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D6" s="78">
         <v>18000</v>
       </c>
       <c r="E6" s="78" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F6" s="78">
         <v>18000</v>
       </c>
       <c r="G6" s="78" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H6" s="78">
         <v>18000</v>
       </c>
       <c r="I6" s="78" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J6" s="79">
         <v>18000</v>
       </c>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
     </row>
     <row r="7" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="33"/>
       <c r="B7" s="80" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C7" s="81" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D7" s="78">
         <v>600</v>
       </c>
       <c r="E7" s="81" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F7" s="78">
         <v>600</v>
       </c>
       <c r="G7" s="81" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H7" s="78">
         <v>600</v>
       </c>
       <c r="I7" s="81" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J7" s="79">
         <v>600</v>
       </c>
       <c r="K7" s="31"/>
       <c r="L7" s="31"/>
     </row>
     <row r="8" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="33"/>
       <c r="B8" s="82" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C8" s="81"/>
       <c r="D8" s="78">
         <v>3800</v>
       </c>
       <c r="E8" s="81"/>
       <c r="F8" s="78">
         <v>3800</v>
       </c>
       <c r="G8" s="81"/>
       <c r="H8" s="78">
         <v>3800</v>
       </c>
       <c r="I8" s="81"/>
       <c r="J8" s="79">
         <v>3800</v>
       </c>
       <c r="K8" s="31"/>
       <c r="L8" s="31"/>
     </row>
     <row r="9" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="33"/>
       <c r="B9" s="77" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="81"/>
       <c r="D9" s="78"/>
       <c r="E9" s="81"/>
       <c r="F9" s="78"/>
       <c r="G9" s="81"/>
       <c r="H9" s="78"/>
       <c r="I9" s="81"/>
       <c r="J9" s="79"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
     </row>
     <row r="10" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="33"/>
       <c r="B10" s="83" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C10" s="81" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D10" s="84">
         <v>75600</v>
       </c>
       <c r="E10" s="85" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F10" s="84">
         <v>75600</v>
       </c>
       <c r="G10" s="85" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H10" s="84">
         <v>75600</v>
       </c>
       <c r="I10" s="85" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="J10" s="86">
         <v>75600</v>
       </c>
       <c r="K10" s="31"/>
       <c r="L10" s="31"/>
     </row>
     <row r="11" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="33"/>
       <c r="B11" s="87" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C11" s="84"/>
       <c r="D11" s="84">
         <v>2000</v>
       </c>
       <c r="E11" s="84"/>
       <c r="F11" s="84">
         <v>2000</v>
       </c>
       <c r="G11" s="84"/>
       <c r="H11" s="84">
         <v>2000</v>
       </c>
       <c r="I11" s="84"/>
       <c r="J11" s="86">
         <v>2000</v>
       </c>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
     </row>
     <row r="12" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="33"/>
       <c r="B12" s="43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C12" s="44"/>
       <c r="D12" s="88">
         <f>SUM(D5:D11)</f>
         <v>100000</v>
       </c>
       <c r="E12" s="44"/>
       <c r="F12" s="88">
         <f>SUM(F5:F11)</f>
         <v>100000</v>
       </c>
       <c r="G12" s="44"/>
       <c r="H12" s="88">
         <f>SUM(H5:H11)</f>
         <v>100000</v>
       </c>
       <c r="I12" s="44"/>
       <c r="J12" s="89">
         <f>SUM(J5:J11)</f>
         <v>100000</v>
       </c>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
     </row>
     <row r="13" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33"/>
       <c r="B13" s="36" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="42"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
     </row>
     <row r="14" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="33"/>
       <c r="B14" s="77" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C14" s="39"/>
       <c r="D14" s="39"/>
       <c r="E14" s="39"/>
       <c r="F14" s="39"/>
       <c r="G14" s="39"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="40"/>
       <c r="K14" s="31"/>
       <c r="L14" s="31"/>
     </row>
     <row r="15" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="33"/>
       <c r="B15" s="80" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C15" s="39"/>
       <c r="D15" s="91">
         <v>8000</v>
       </c>
       <c r="E15" s="39"/>
       <c r="F15" s="91">
         <v>8000</v>
       </c>
       <c r="G15" s="39"/>
       <c r="H15" s="91">
         <v>8000</v>
       </c>
       <c r="I15" s="39"/>
       <c r="J15" s="93">
         <v>8000</v>
       </c>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
     </row>
     <row r="16" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="33"/>
       <c r="B16" s="80" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C16" s="39"/>
       <c r="D16" s="91">
         <v>4500</v>
       </c>
       <c r="E16" s="39"/>
       <c r="F16" s="91">
         <v>4500</v>
       </c>
       <c r="G16" s="39"/>
       <c r="H16" s="91">
         <v>4500</v>
       </c>
       <c r="I16" s="39"/>
       <c r="J16" s="93">
         <v>4500</v>
       </c>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
     </row>
     <row r="17" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="33"/>
       <c r="B17" s="80" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C17" s="39"/>
       <c r="D17" s="91">
         <v>1500</v>
       </c>
       <c r="E17" s="39"/>
       <c r="F17" s="91">
         <v>1500</v>
       </c>
       <c r="G17" s="39"/>
       <c r="H17" s="91">
         <v>1500</v>
       </c>
       <c r="I17" s="39"/>
       <c r="J17" s="93">
         <v>1500</v>
       </c>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
     </row>
     <row r="18" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="33"/>
       <c r="B18" s="90" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C18" s="41"/>
       <c r="D18" s="92"/>
       <c r="E18" s="41"/>
       <c r="F18" s="92"/>
       <c r="G18" s="41"/>
       <c r="H18" s="92"/>
       <c r="I18" s="41"/>
       <c r="J18" s="94"/>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>
     </row>
     <row r="19" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="33"/>
       <c r="B19" s="80" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C19" s="41"/>
       <c r="D19" s="92">
         <v>4500</v>
       </c>
       <c r="E19" s="41"/>
       <c r="F19" s="92">
         <v>4500</v>
       </c>
       <c r="G19" s="41"/>
       <c r="H19" s="92">
         <v>4500</v>
       </c>
       <c r="I19" s="41"/>
       <c r="J19" s="94">
         <v>4500</v>
       </c>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
     </row>
     <row r="20" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="33"/>
       <c r="B20" s="87" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C20" s="41"/>
       <c r="D20" s="92">
         <v>1500</v>
       </c>
       <c r="E20" s="41"/>
       <c r="F20" s="92">
         <v>1500</v>
       </c>
       <c r="G20" s="41"/>
       <c r="H20" s="92">
         <v>1500</v>
       </c>
       <c r="I20" s="41"/>
       <c r="J20" s="94">
         <v>1500</v>
       </c>
       <c r="K20" s="31"/>
       <c r="L20" s="31"/>
     </row>
     <row r="21" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="33"/>
       <c r="B21" s="43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C21" s="44"/>
       <c r="D21" s="88">
         <f>SUM(D14:D20)</f>
         <v>20000</v>
       </c>
       <c r="E21" s="44"/>
       <c r="F21" s="88">
         <f>SUM(F14:F20)</f>
         <v>20000</v>
       </c>
       <c r="G21" s="44"/>
       <c r="H21" s="88">
         <f>SUM(H14:H20)</f>
         <v>20000</v>
       </c>
       <c r="I21" s="44"/>
       <c r="J21" s="89">
         <f>SUM(J14:J20)</f>
         <v>20000</v>
       </c>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
     </row>
     <row r="22" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="33"/>
       <c r="B22" s="32" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C22" s="33"/>
       <c r="D22" s="33"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
     </row>
     <row r="23" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="33"/>
       <c r="B23" s="35"/>
-      <c r="C23" s="311" t="s">
-[...7 lines deleted...]
-      <c r="G23" s="311" t="s">
+      <c r="C23" s="314" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" s="315"/>
+      <c r="E23" s="314" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" s="315"/>
+      <c r="G23" s="314" t="s">
+        <v>99</v>
+      </c>
+      <c r="H23" s="315"/>
+      <c r="I23" s="314" t="s">
         <v>103</v>
       </c>
-      <c r="H23" s="312"/>
-[...3 lines deleted...]
-      <c r="J23" s="313"/>
+      <c r="J23" s="316"/>
     </row>
     <row r="24" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="33"/>
       <c r="B24" s="36" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C24" s="45"/>
       <c r="D24" s="45"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="37"/>
       <c r="I24" s="37"/>
       <c r="J24" s="42"/>
     </row>
     <row r="25" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="33"/>
       <c r="B25" s="77" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C25" s="46"/>
       <c r="D25" s="46"/>
       <c r="E25" s="39"/>
       <c r="F25" s="39"/>
       <c r="G25" s="39"/>
       <c r="H25" s="39"/>
       <c r="I25" s="39"/>
       <c r="J25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="33"/>
       <c r="B26" s="80" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C26" s="46"/>
       <c r="D26" s="46"/>
       <c r="E26" s="91" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F26" s="91">
         <v>24000</v>
       </c>
       <c r="G26" s="91" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H26" s="91">
         <v>25500</v>
       </c>
       <c r="I26" s="91" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="J26" s="79">
         <v>27000</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="33"/>
       <c r="B27" s="80" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C27" s="47"/>
       <c r="D27" s="46"/>
       <c r="E27" s="81" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F27" s="91">
         <v>800</v>
       </c>
       <c r="G27" s="81" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H27" s="91">
         <v>850</v>
       </c>
       <c r="I27" s="81" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J27" s="79">
         <v>900</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="33"/>
       <c r="B28" s="82" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C28" s="47"/>
       <c r="D28" s="46"/>
       <c r="E28" s="81"/>
       <c r="F28" s="91">
         <v>5650</v>
       </c>
       <c r="G28" s="81"/>
       <c r="H28" s="91">
         <v>6400</v>
       </c>
       <c r="I28" s="81"/>
       <c r="J28" s="79">
         <v>7150</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="33"/>
       <c r="B29" s="95" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C29" s="47"/>
       <c r="D29" s="46"/>
       <c r="E29" s="81"/>
       <c r="F29" s="91"/>
       <c r="G29" s="81"/>
       <c r="H29" s="91"/>
       <c r="I29" s="81"/>
       <c r="J29" s="79"/>
     </row>
     <row r="30" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="33"/>
       <c r="B30" s="83" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C30" s="47"/>
       <c r="D30" s="46"/>
       <c r="E30" s="85" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F30" s="91">
         <v>78750</v>
       </c>
       <c r="G30" s="85" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H30" s="91">
         <v>81900</v>
       </c>
       <c r="I30" s="85" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="J30" s="79">
         <v>85050</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33"/>
       <c r="B31" s="87" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="84"/>
       <c r="F31" s="84">
         <v>3300</v>
       </c>
       <c r="G31" s="84"/>
       <c r="H31" s="84">
         <v>4100</v>
       </c>
       <c r="I31" s="84"/>
       <c r="J31" s="86">
         <v>4900</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="33"/>
       <c r="B32" s="43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C32" s="49"/>
       <c r="D32" s="50"/>
       <c r="E32" s="44"/>
       <c r="F32" s="88">
         <f>SUM(F25:F31)</f>
         <v>112500</v>
       </c>
       <c r="G32" s="44"/>
       <c r="H32" s="88">
         <f>SUM(H25:H31)</f>
         <v>118750</v>
       </c>
       <c r="I32" s="44"/>
       <c r="J32" s="89">
         <f>SUM(J25:J31)</f>
         <v>125000</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="33"/>
       <c r="B33" s="36" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C33" s="45"/>
       <c r="D33" s="45"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="38"/>
     </row>
     <row r="34" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="33"/>
       <c r="B34" s="77" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="39"/>
       <c r="F34" s="39"/>
       <c r="G34" s="39"/>
       <c r="H34" s="39"/>
       <c r="I34" s="39"/>
       <c r="J34" s="40"/>
     </row>
     <row r="35" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="33"/>
       <c r="B35" s="80" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C35" s="46"/>
       <c r="D35" s="46"/>
       <c r="E35" s="39"/>
       <c r="F35" s="91">
         <v>8000</v>
       </c>
       <c r="G35" s="39"/>
       <c r="H35" s="91">
         <v>8200</v>
       </c>
       <c r="I35" s="39"/>
       <c r="J35" s="93">
         <v>8400</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="33"/>
       <c r="B36" s="80" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C36" s="48"/>
       <c r="D36" s="48"/>
       <c r="E36" s="41"/>
       <c r="F36" s="91">
         <v>6500</v>
       </c>
       <c r="G36" s="41"/>
       <c r="H36" s="92">
         <v>6800</v>
       </c>
       <c r="I36" s="41"/>
       <c r="J36" s="94">
         <v>7100</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="33"/>
       <c r="B37" s="80" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="41"/>
       <c r="F37" s="91">
         <v>1500</v>
       </c>
       <c r="G37" s="41"/>
       <c r="H37" s="92">
         <v>1500</v>
       </c>
       <c r="I37" s="41"/>
       <c r="J37" s="94">
         <v>1500</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="33"/>
       <c r="B38" s="90" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C38" s="48"/>
       <c r="D38" s="48"/>
       <c r="E38" s="41"/>
       <c r="F38" s="92"/>
       <c r="G38" s="41"/>
       <c r="H38" s="92"/>
       <c r="I38" s="41"/>
       <c r="J38" s="94"/>
     </row>
     <row r="39" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="33"/>
       <c r="B39" s="80" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C39" s="48"/>
       <c r="D39" s="48"/>
       <c r="E39" s="41"/>
       <c r="F39" s="92">
         <v>5000</v>
       </c>
       <c r="G39" s="41"/>
       <c r="H39" s="92">
         <v>5200</v>
       </c>
       <c r="I39" s="41"/>
       <c r="J39" s="94">
         <v>5400</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="33"/>
       <c r="B40" s="87" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C40" s="48"/>
       <c r="D40" s="48"/>
       <c r="E40" s="41"/>
       <c r="F40" s="92">
         <v>1500</v>
       </c>
       <c r="G40" s="41"/>
       <c r="H40" s="92">
         <v>1500</v>
       </c>
       <c r="I40" s="41"/>
       <c r="J40" s="94">
         <v>1500</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="33"/>
       <c r="B41" s="43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="50"/>
       <c r="E41" s="44"/>
       <c r="F41" s="88">
         <f>SUM(F34:F40)</f>
         <v>22500</v>
       </c>
       <c r="G41" s="44"/>
       <c r="H41" s="88">
         <f>SUM(H34:H40)</f>
         <v>23200</v>
       </c>
       <c r="I41" s="44"/>
       <c r="J41" s="89">
         <f>SUM(J34:J40)</f>
         <v>23900</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="68" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>