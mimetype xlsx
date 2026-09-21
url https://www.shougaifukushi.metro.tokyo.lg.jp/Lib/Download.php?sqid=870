--- v0 (2026-06-13)
+++ v1 (2026-09-21)
@@ -1,900 +1,899 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.132.2\施設サービス支援課\障害者支援施設担当（新）\06 補助事業・委託事業\01 サービス推進費\11 サービス推進費（執行）\R5サービス推進費（河野・林本）\08 要領改正（組織改編に伴う）\03サビ情掲載依頼\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\施設サービス支援課\障害者支援施設担当（新）\06 補助事業・委託事業\01 サービス推進費\11 サービス推進費（執行）\R８サービス推進費（長利・豊島)\04 努力・実績加算\01 努力実績加算承認依頼\01 起案\東京都民間社会福祉施設サービス推進費補助金(都外障害者支援施設)加算申請様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DBCFD508-F128-4A29-B9FD-E419CA6ABDDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" tabRatio="887"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="887" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="加算申請【利用者系】（様式１）" sheetId="4" r:id="rId1"/>
     <sheet name="加算報告（様式２）" sheetId="18" r:id="rId2"/>
     <sheet name="最重度身体（添付資料１）" sheetId="13" r:id="rId3"/>
-    <sheet name="最重度障害者加算（添付資料1-1身体）" sheetId="21" r:id="rId4"/>
+    <sheet name="最重度障害者加算（添付資料1-1身体）" sheetId="26" r:id="rId4"/>
     <sheet name="最重度知的（添付資料1）" sheetId="22" r:id="rId5"/>
     <sheet name="最重度障害者加算（添付資料1-2知的）" sheetId="23" r:id="rId6"/>
     <sheet name="特定支援充実加算（添付資料２）" sheetId="19" r:id="rId7"/>
     <sheet name="特定支援充実加算（添付資料２－１）" sheetId="20" r:id="rId8"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId9"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'加算申請【利用者系】（様式１）'!$B$2:$AK$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'加算報告（様式２）'!$B$2:$AK$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'最重度障害者加算（添付資料1-1身体）'!$B$2:$R$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'最重度知的（添付資料1）'!$B$3:$AC$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'特定支援充実加算（添付資料２）'!$A$1:$U$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'特定支援充実加算（添付資料２－１）'!$B$2:$AK$133</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V21" i="22" l="1"/>
   <c r="U21" i="22"/>
   <c r="T21" i="22"/>
   <c r="S21" i="22"/>
   <c r="R21" i="22"/>
   <c r="Q21" i="22"/>
   <c r="P21" i="22"/>
   <c r="O21" i="22"/>
   <c r="N21" i="22"/>
   <c r="M21" i="22"/>
   <c r="L21" i="22"/>
   <c r="K21" i="22"/>
-  <c r="W21" i="22" s="1"/>
   <c r="W19" i="22"/>
   <c r="W18" i="22"/>
   <c r="W17" i="22"/>
   <c r="W16" i="22"/>
   <c r="W15" i="22"/>
   <c r="J15" i="22"/>
   <c r="W14" i="22"/>
   <c r="J14" i="22"/>
   <c r="H14" i="22" s="1"/>
   <c r="W13" i="22"/>
   <c r="W12" i="22"/>
   <c r="J12" i="22"/>
   <c r="H12" i="22"/>
   <c r="W11" i="22"/>
   <c r="J11" i="22"/>
   <c r="H11" i="22"/>
   <c r="W10" i="22"/>
   <c r="J10" i="22"/>
   <c r="H10" i="22" s="1"/>
+  <c r="W21" i="22" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>作成者</author>
   </authors>
   <commentList>
-    <comment ref="P26" authorId="0" shapeId="0">
+    <comment ref="P26" authorId="0" shapeId="0" xr:uid="{552814BF-A0B1-42BE-B864-80499D818CE6}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>添付資料３の評価点と統一させてください。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1012" uniqueCount="447">
   <si>
     <t>今回承認申請数等</t>
     <rPh sb="0" eb="2">
       <t>コンカイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウニン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>スウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>延べ</t>
     <rPh sb="0" eb="1">
       <t>ノ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>最重度障害者加算</t>
     <rPh sb="0" eb="1">
       <t>サイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カサン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>様式１</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>1</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　 の加算対象者等に係る支援結果等の報告について</t>
     <rPh sb="4" eb="6">
       <t>カサン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>タイショウシャ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>カカ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>シエン</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ケッカナド</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ホウコク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>報告内容</t>
     <rPh sb="0" eb="2">
       <t>ホウコク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>延べ加算対象者数等</t>
     <rPh sb="0" eb="1">
       <t>ノ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カサン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>タイショウシャ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>スウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>添付資料２</t>
     <rPh sb="0" eb="2">
       <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>３　介護・健康・医療</t>
     <rPh sb="2" eb="4">
       <t>カイゴ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケンコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>イリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※　各項目について、以下に該当する特徴があった場合に、該当するところに○印をつけてください。</t>
     <rPh sb="2" eb="5">
       <t>カクコウモク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イカ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>トクチョウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>バアイ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>シルシ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>寝返りができない</t>
     <rPh sb="0" eb="2">
       <t>ネガエ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>寝返りはできるが、ベットで座位を保てない</t>
     <rPh sb="0" eb="2">
       <t>ネガエ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ザイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>タモ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ベット上で座位を保てるが、自力ではベットから車いすへ乗り移れない</t>
     <rPh sb="3" eb="4">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ザイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>タモ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ジリキ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>クルマ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ノ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ウツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>移動時は常時車いすを使用するが、建物内でも自分で目的の場所まで操作して移動することはできない</t>
     <rPh sb="0" eb="2">
       <t>イドウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウジ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>クルマ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>タテモノ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ナイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ジブン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>モクテキ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>バショ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>ソウサ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>イドウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>単独での歩行はできるが不安定で転倒の恐れが高く、移動時は常時介護が必要</t>
     <rPh sb="0" eb="2">
       <t>タンドク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ホコウ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>フアンテイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>テントウ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>オソ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>タカ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>イドウ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ジ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ジョウジ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>カイゴ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>移動時は常時車いすを使用するが、自力でベットから車いすへ乗り移れる</t>
     <rPh sb="0" eb="2">
       <t>イドウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウジ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>クルマ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ジリキ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>クルマ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ノ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>ウツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>移動時は常時車いすを使用するが、建物内程度であれば自分で車いすを操作して移動できる</t>
     <rPh sb="0" eb="2">
       <t>イドウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウジ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>クルマ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>タテモノ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ナイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>テイド</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ジブン</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>クルマ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ソウサ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>イドウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>建物内程度であれば自分で移動することができるが、歩行不安定で外出時は介助が必要</t>
     <rPh sb="0" eb="2">
       <t>タテモノ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ナイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>テイド</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジブン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>イドウ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ホコウ</t>
     </rPh>
     <rPh sb="26" eb="29">
       <t>フアンテイ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ガイシュツ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ジ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>カイジョ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>車いすを操作して、園内の目的の場所に自力で行かれる</t>
     <rPh sb="0" eb="1">
       <t>クルマ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ソウサ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>エンナイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>モクテキ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>バショ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ジリキ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>イ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>車いすの利用可能なところであれば、園外でも自力で移動できる</t>
     <rPh sb="0" eb="1">
       <t>クルマ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カノウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>エン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ガイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ジリキ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>イドウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>車いすは使用していない</t>
     <rPh sb="0" eb="1">
       <t>クルマ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>歩行不安定な状態ではない</t>
     <rPh sb="0" eb="2">
       <t>ホコウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>フアンテイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジョウタイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>①
 　寝たきり
 　移動機能障害</t>
     <rPh sb="6" eb="7">
       <t>ネ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イドウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>キノウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ショウガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>視覚障害があり、移動時は常時付添いが必要</t>
     <rPh sb="0" eb="2">
       <t>シカク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>イドウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ジ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ジョウジ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ツキソ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>視覚障害はあるが、棟内など慣れた範囲であれば一人で移動が可能。外出時は付添いが必要</t>
     <rPh sb="0" eb="2">
       <t>シカク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ナイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ナ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ハンイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ヒトリ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>イドウ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>カノウ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>ガイシュツ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>ジ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ツキソ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>視覚障害はあるが、移動のための付添いは必要ない</t>
     <rPh sb="0" eb="2">
       <t>シカク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>イドウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ツキソ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>視覚障害はない</t>
     <rPh sb="0" eb="2">
       <t>シカク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>②
 　視覚障害</t>
     <rPh sb="3" eb="5">
       <t>シカク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショウガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>経管で栄養を摂取している</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>エイヨウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>セッシュ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>誤嚥の著しい恐れがあり、介助のもとで特別食を食べている</t>
     <rPh sb="0" eb="1">
       <t>ゴ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>エン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>イチジル</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>オソ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>カイジョ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ショク</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>タ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>誤嚥の恐れがあり、介助のもとで普通食を食べている</t>
     <rPh sb="0" eb="1">
       <t>ゴ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>エン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オソ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カイジョ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>フツウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ショク</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>タ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>誤嚥の恐れがあり、見守りのもとで食事をしている</t>
     <rPh sb="0" eb="1">
       <t>ゴ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>エン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オソ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ミマモ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ショクジ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>嚥下障害はない</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>③
 　嚥下障害</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ショウガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>④
 　心臓疾患</t>
     <rPh sb="4" eb="6">
       <t>シンゾウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シッカン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>心臓疾患のため、安静時は無症状だが、室内移動でもチアノーゼ、動悸、呼吸困難、狭心症状をきたす恐れがあり常時見守りが必要</t>
     <rPh sb="0" eb="2">
       <t>シンゾウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シッカン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>アンセイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ジ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ムショウジョウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シツナイ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>イドウ</t>
     </rPh>
     <rPh sb="30" eb="32">
@@ -905,755 +904,755 @@
     </rPh>
     <rPh sb="35" eb="37">
       <t>コンナン</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>セマ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ココロ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>ショウジョウ</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>オソ</t>
     </rPh>
     <rPh sb="51" eb="53">
       <t>ジョウジ</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>ミマモ</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>心臓疾患のため、安静時は無症状だが、走ったりするとチアノーゼ、動悸、狭心症状をきたす恐れがあり常時見守りが必要</t>
     <rPh sb="0" eb="2">
       <t>シンゾウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シッカン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>アンセイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ジ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ムショウジョウ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ハシ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>ドウキ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>セマ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>ココロ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ショウジョウ</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>オソ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>ジョウジ</t>
     </rPh>
     <rPh sb="49" eb="51">
       <t>ミマモ</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>心臓疾患があり、運動を制限されている</t>
     <rPh sb="0" eb="2">
       <t>シンゾウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シッカン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ウンドウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>セイゲン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>心臓疾患はあるが、日常生活に制限はない</t>
     <rPh sb="0" eb="2">
       <t>シンゾウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シッカン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ニチジョウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>セイゲン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>心臓疾患はない</t>
     <rPh sb="0" eb="2">
       <t>シンゾウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シッカン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>⑤
 　人工透析</t>
     <rPh sb="3" eb="5">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>トウセキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>人工透析しており、通院・透析中も常に付添いが必要</t>
     <rPh sb="0" eb="2">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トウセキ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ツウイン</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>トウセキチュウ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ツネ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ツキソ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　　　　　　（都外障害者支援施設）の加算対象者の承認について</t>
     <rPh sb="9" eb="10">
       <t>ト</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ガイ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シエン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>シセツ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>カ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>サン</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>タイショウシャ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ショウニン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>添付資料１</t>
     <rPh sb="0" eb="2">
       <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>添付資料２－１</t>
     <rPh sb="0" eb="2">
       <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>添付資料１
 １－１、１－２</t>
     <rPh sb="0" eb="2">
       <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>添付資料２、２－１</t>
     <rPh sb="0" eb="2">
       <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>人工透析しており、通院のために付添いが必要</t>
     <rPh sb="0" eb="2">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トウセキ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ツウイン</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ツキソ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>人工透析の必要があり、単独で通院している</t>
     <rPh sb="0" eb="2">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トウセキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>タンドク</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ツウイン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>人工透析の必要はない</t>
     <rPh sb="0" eb="2">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トウセキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>⑥
 　インシュリン注射</t>
     <rPh sb="9" eb="11">
       <t>チュウシャ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>インシュリン注射が必要だが、自己注射は困難</t>
     <rPh sb="6" eb="8">
       <t>チュウシャ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジコ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>チュウシャ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>コンナン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>インシュリンの自己注射はできるが、見守りや管理等の支援が必要</t>
     <rPh sb="7" eb="9">
       <t>ジコ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>チュウシャ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ミマモ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>カンリ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>トウ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>シエン</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>インシュリンの自己注射が可能</t>
     <rPh sb="7" eb="9">
       <t>ジコ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>チュウシャ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>カノウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>インシュリン注射の必要はない</t>
     <rPh sb="6" eb="8">
       <t>チュウシャ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>⑦
 　酸素吸入</t>
     <rPh sb="3" eb="5">
       <t>サンソ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キュウニュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>日中活動に際しても酸素を必要とする</t>
     <rPh sb="0" eb="2">
       <t>ニッチュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>サイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>サンソ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>夜間のみ酸素吸入が必要で、介助を受けている</t>
     <rPh sb="0" eb="2">
       <t>ヤカン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>サンソ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キュウニュウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>カイジョ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>酸素吸入が随時必要で、自己管理している</t>
     <rPh sb="0" eb="2">
       <t>サンソ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キュウニュウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ズイジ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジコ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>カンリ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>酸素吸入の必要はない</t>
     <rPh sb="0" eb="2">
       <t>サンソ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キュウニュウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>⑧
 　排尿障害</t>
     <rPh sb="3" eb="5">
       <t>ハイニョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショウガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>留置カテーテルによる</t>
     <rPh sb="0" eb="2">
       <t>リュウチ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>人口膀胱によるか又は導尿が必要で看護師が対応している</t>
     <rPh sb="0" eb="2">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ボウコウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>マタ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ドウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ニョウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>カンゴ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>シ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>タイオウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>導尿が必要で自分で対応している</t>
     <rPh sb="0" eb="1">
       <t>ドウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ニョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジブン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タイオウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>導尿の必要はない</t>
     <rPh sb="0" eb="1">
       <t>ドウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ニョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ストマケアを行っており、全面的に支援が必要</t>
     <rPh sb="6" eb="7">
       <t>オコナ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ゼンメンテキ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>シエン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ストマケアが必要で、自分で対応している</t>
     <rPh sb="6" eb="8">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジブン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>タイオウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ストマケアの必要はない</t>
     <rPh sb="6" eb="8">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>⑩
 　てんかん発作</t>
     <rPh sb="8" eb="10">
       <t>ホッサ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>発作が抑制されておらず、外傷等の危険が高いため常時見守りが必要</t>
     <rPh sb="0" eb="2">
       <t>ホッサ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヨクセイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ガイショウ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>トウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>キケン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>タカ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ジョウジ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ミマモ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>重積発作につながる可能性が高いために常時見守りが必要</t>
     <rPh sb="0" eb="2">
       <t>ジュウセキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホッサ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>カノウセイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>タカ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ジョウジ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ミマモ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>てんかんの発作はあるが、外傷等の危険は低い</t>
     <rPh sb="5" eb="7">
       <t>ホッサ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ガイショウ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>トウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>キケン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ヒク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>服薬で発作は抑制されている</t>
     <rPh sb="0" eb="2">
       <t>フクヤク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ホッサ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヨクセイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>てんかん発作はない</t>
     <rPh sb="4" eb="6">
       <t>ホッサ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>介　護　・　健　康　・　医　療</t>
     <rPh sb="0" eb="1">
       <t>スケ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ユズル</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヤスシ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>イ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>リョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>項　　目</t>
     <rPh sb="0" eb="1">
       <t>コウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>モク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特　　　　　　　徴</t>
     <rPh sb="0" eb="1">
       <t>トク</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>シルシ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>施設種別</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュベツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>施設番号</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>施設名称</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>メイショウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>10</t>
   </si>
@@ -1715,3032 +1714,2295 @@
     <t>29</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>1</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>番　　　　　　号</t>
     <rPh sb="0" eb="1">
       <t>バン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年　　 月　　 日</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ツキ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>主たる事務所の所在地</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジムショ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ショザイチ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>法 　　　人 　　　名</t>
     <rPh sb="0" eb="1">
       <t>ホウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ジン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>施　　　 設　　　 名</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>セツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>理事長名</t>
     <rPh sb="0" eb="3">
       <t>リジチョウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>記</t>
     <rPh sb="0" eb="1">
       <t>キ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　申請内容</t>
     <rPh sb="1" eb="3">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>努力・実績加算項目名</t>
     <rPh sb="0" eb="2">
       <t>ドリョク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジッセキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カサン</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>コウモクメイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>添付書類</t>
     <rPh sb="0" eb="2">
       <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショルイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 施設番号</t>
     <rPh sb="1" eb="3">
       <t>シセツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>施設名</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>担当者</t>
     <rPh sb="0" eb="3">
       <t>タントウシャ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>氏　名</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>電　話</t>
     <rPh sb="0" eb="1">
       <t>デン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ハナシ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>連絡先</t>
     <rPh sb="0" eb="3">
       <t>レンラクサキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ＦＡＸ</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>e-mail</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>施設種別</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュベツ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>施設番号</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>施設名</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>都による記入欄</t>
     <rPh sb="0" eb="1">
       <t>ト</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>キニュウラン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>人</t>
     <rPh sb="0" eb="1">
       <t>ニン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>指定障害者支援施設</t>
     <rPh sb="0" eb="2">
       <t>シテイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シエン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>シセツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>○○区（市町村）○○部○○課長</t>
     <rPh sb="2" eb="3">
       <t>ク</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ブ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>カチョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>受給者番号</t>
     <rPh sb="0" eb="3">
       <t>ジュキュウシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１．対象者</t>
     <rPh sb="2" eb="5">
       <t>タイショウシャ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>氏　　　名</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>入　所　日</t>
     <rPh sb="0" eb="1">
       <t>イリ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ビ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>器物損壊</t>
     <rPh sb="0" eb="2">
       <t>キブツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ソンカイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>占有離脱物横領</t>
     <rPh sb="0" eb="2">
       <t>センユウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>リダツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ブツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>オウリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>窃盗</t>
     <rPh sb="0" eb="2">
       <t>セットウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>暴行</t>
     <rPh sb="0" eb="2">
       <t>ボウコウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>住居侵入</t>
     <rPh sb="0" eb="2">
       <t>ジュウキョ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シンニュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>偽造</t>
     <rPh sb="0" eb="2">
       <t>ギゾウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>恐喝</t>
     <rPh sb="0" eb="2">
       <t>キョウカツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>公務執行妨害</t>
     <rPh sb="0" eb="2">
       <t>コウム</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シッコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ボウガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>強盗</t>
     <rPh sb="0" eb="2">
       <t>ゴウトウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>脅迫</t>
     <rPh sb="0" eb="2">
       <t>キョウハク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>横領</t>
     <rPh sb="0" eb="2">
       <t>オウリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>強姦</t>
     <rPh sb="0" eb="2">
       <t>ゴウカン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>盗品</t>
     <rPh sb="0" eb="2">
       <t>トウヒン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>殺人</t>
     <rPh sb="0" eb="2">
       <t>サツジン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>傷害</t>
     <rPh sb="0" eb="2">
       <t>ショウガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>行動関連項目</t>
     <rPh sb="0" eb="2">
       <t>コウドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カンレン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウモク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>０点</t>
     <rPh sb="1" eb="2">
       <t>テン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１点</t>
     <rPh sb="1" eb="2">
       <t>テン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２点</t>
     <rPh sb="1" eb="2">
       <t>テン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>本人独自の表現方法を用いた意思表示</t>
     <rPh sb="0" eb="2">
       <t>ホンニン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドクジ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヒョウゲン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>モチ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イシ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ヒョウジ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１．独自の方法よらずに意思表示ができる。</t>
     <rPh sb="2" eb="4">
       <t>ドクジ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>イシ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヒョウジ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２．時々、独自の方法でないと意思表示できないことがある</t>
     <rPh sb="2" eb="4">
       <t>トキドキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ドクジ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>イシ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ヒョウジ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>３．常に独自の方法でないと意思表示できない。
 ４．意思表示できない。</t>
     <rPh sb="2" eb="3">
       <t>ツネ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ドクジ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イシ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ヒョウジ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>イシ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>ヒョウジ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>言葉以外のコミュニケーション手段を用いた説明の理解</t>
     <rPh sb="0" eb="2">
       <t>コトバ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イガイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シュダン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>モチ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>セツメイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>リカイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２．時々、言葉以外の方法を用いないと説明を理解できないことがある。</t>
     <rPh sb="2" eb="4">
       <t>トキドキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コトバ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>イガイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>モチ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>セツメイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>リカイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１．日常生活においては、言葉以外の方法（※）を用いなくても説明を理解できる。
 ※ジェスチャー、絵カード等</t>
     <rPh sb="2" eb="4">
       <t>ニチジョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>コトバ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>イガイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>モチ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>セツメイ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>リカイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>３．常に、言葉以外の方法を用いないと説明を理解できない。
 ４．言葉以外の方法を用いても説明を理解できない。</t>
     <rPh sb="2" eb="3">
       <t>ツネ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コトバ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>イガイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>モチ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>セツメイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>リカイ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>コトバ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>イガイ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>モチ</t>
     </rPh>
     <rPh sb="43" eb="45">
       <t>セツメイ</t>
     </rPh>
     <rPh sb="46" eb="48">
       <t>リカイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>食べられないものを口に入れることが</t>
     <rPh sb="0" eb="1">
       <t>タ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>クチ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>イ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>３Ａ．週１回以上</t>
     <rPh sb="3" eb="4">
       <t>シュウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>３Ｂ．ほぼ毎日</t>
     <rPh sb="5" eb="7">
       <t>マイニチ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>多動または行動の停止が</t>
     <rPh sb="0" eb="2">
       <t>タドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コウドウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>テイシ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１．ない
 ２．希にある
 ３．月に１回以上</t>
     <rPh sb="7" eb="8">
       <t>マレ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ツキ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>カイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>４．週に１回以上</t>
     <rPh sb="2" eb="3">
       <t>シュウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>５．ほぼ毎日</t>
     <rPh sb="4" eb="6">
       <t>マイニチ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>パニックや不安定な行動が</t>
     <rPh sb="5" eb="8">
       <t>フアンテイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>コウドウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>自分の体を叩いたり傷つけたりするなどの行為が</t>
     <rPh sb="0" eb="2">
       <t>ジブン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カラダ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>タタ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>キズ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>コウイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>他人に突然抱きついたり、断りもなく物を持ってくることが</t>
     <rPh sb="0" eb="2">
       <t>タニン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>トツゼン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ダ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>コトワ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>モノ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>モ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>５．ほぼ毎日（ほぼ外出のたび）</t>
     <rPh sb="4" eb="6">
       <t>マイニチ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ガイシュツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>環境の変化により、突発的に通常と違う声を出すことが</t>
     <rPh sb="0" eb="2">
       <t>カンキョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘンカ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>トッパツテキ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ツウジョウ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>チガ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>コエ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ダ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１．ない
 ２．希にある
 ３．週に１回以上</t>
     <rPh sb="7" eb="8">
       <t>マレ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>シュウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>カイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>４．日に１回以上</t>
     <rPh sb="2" eb="3">
       <t>ヒ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>５．日に頻回</t>
     <rPh sb="2" eb="3">
       <t>ヒ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>突然走っていなくなるような突発的行動が</t>
     <rPh sb="0" eb="2">
       <t>トツゼン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ハシ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>トッパツテキ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>コウドウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>過食、反すう等の食事に関する行動が</t>
     <rPh sb="0" eb="2">
       <t>カショク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ハン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ショクジ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>カン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>コウドウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>叩いたり蹴ったり器物を壊したりなどの行為が</t>
     <rPh sb="0" eb="1">
       <t>タタ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キブツ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>コワ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>コウイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>てんかん発作の頻度（医師の意見書による。）</t>
     <rPh sb="4" eb="6">
       <t>ホッサ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ヒンド</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イシ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>イケンショ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１．年に１回以上</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２．月に１回以上</t>
     <rPh sb="2" eb="3">
       <t>ツキ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>３．週に１回以上</t>
     <rPh sb="2" eb="3">
       <t>シュウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>合計点数：　　　点</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>テンスウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>テン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>6月</t>
   </si>
   <si>
     <t>7月</t>
   </si>
   <si>
     <t>8月</t>
   </si>
   <si>
     <t>9月</t>
   </si>
   <si>
     <t>10月</t>
   </si>
   <si>
     <t>11月</t>
   </si>
   <si>
     <t>12月</t>
   </si>
   <si>
     <t>1月</t>
   </si>
   <si>
     <t>2月</t>
   </si>
   <si>
     <t>3月</t>
   </si>
   <si>
     <t>・</t>
   </si>
   <si>
     <t>番号</t>
     <rPh sb="0" eb="2">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>都による記入欄</t>
     <rPh sb="0" eb="1">
       <t>ト</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ラン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>4月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>5月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>適</t>
     <rPh sb="0" eb="1">
       <t>テキ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>・</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>否</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>介護給付費等
 支 給 終 了
 年   月   日</t>
     <rPh sb="0" eb="2">
       <t>カイゴ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キュウフ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ナド</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ササ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>キュウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>シュウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>リョウ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>トシ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ツキ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>評価点（施設）</t>
     <rPh sb="0" eb="2">
       <t>ヒョウカ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>テン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シセツ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>最重度認定期間</t>
     <rPh sb="0" eb="1">
       <t>サイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ニンテイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キカン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">在籍状況
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（該当月に○をすること）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ザイセキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ツキ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>月　別　対　象　者　数</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ベツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ツイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ゾウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>シャ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>最重度障害者加算対象者名簿</t>
     <rPh sb="0" eb="1">
       <t>サイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カサン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>メイボ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
-[...726 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>東京都記入欄
 (施設では記入しないこと)</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ト</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ラン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シセツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東京都心身障害者福祉センター評価</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ト</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シンシン</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>フクシ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ヒョウカ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>適　　　不適</t>
     <rPh sb="0" eb="1">
       <t>テキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>フテキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>最重度障害者加算承認の適否　　　　承認　　不承認</t>
     <rPh sb="0" eb="1">
       <t>サイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カサン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ショウニン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>テキヒ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ショウニン</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>フショウニン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>評価点</t>
     <rPh sb="0" eb="2">
       <t>ヒョウカ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>テン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>承認年月日</t>
     <rPh sb="0" eb="2">
       <t>ショウニン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ネンガッピ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>承認期間</t>
     <rPh sb="0" eb="2">
       <t>ショウニン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キカン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>点</t>
     <rPh sb="0" eb="1">
       <t>テン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年　　月　　日</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ツキ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ニチ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年　　月　　日まで</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ツキ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ニチ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年齢</t>
     <rPh sb="0" eb="2">
       <t>ネンレイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>担当の福祉事務所</t>
     <rPh sb="0" eb="2">
       <t>タントウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>フクシ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジム</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ショ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>入所年月日</t>
     <rPh sb="0" eb="2">
       <t>ニュウショ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ネンガッピ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>現在の契約書による施設利用開始日</t>
     <rPh sb="0" eb="2">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ショ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シセツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>カイシ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>○　判定内容</t>
     <rPh sb="2" eb="4">
       <t>ハンテイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>施設職員
 記入者氏名</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショクイン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>シャ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シメイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１　日常生活調査</t>
     <rPh sb="2" eb="4">
       <t>ニチジョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウサ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※　各項目（５項目）について、それぞれ該当するところに○印をつけてください。</t>
     <rPh sb="2" eb="5">
       <t>カクコウモク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>コウモク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>シルシ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>項目</t>
     <rPh sb="0" eb="2">
       <t>コウモク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>食事</t>
     <rPh sb="0" eb="2">
       <t>ショクジ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>排泄</t>
     <rPh sb="0" eb="2">
       <t>ハイセツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...9 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>添付資料１－２</t>
     <rPh sb="0" eb="2">
       <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特定支援充実加算　対象者名簿</t>
     <rPh sb="0" eb="2">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シエン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジュウジツ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カサン</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>タイショウシャ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>メイボ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>入浴</t>
     <rPh sb="0" eb="2">
       <t>ニュウヨク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>洗面整容</t>
     <rPh sb="0" eb="2">
       <t>センメン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>セイヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>着脱衣</t>
     <rPh sb="0" eb="1">
       <t>チャク</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ダツイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>全介助</t>
     <rPh sb="0" eb="1">
       <t>ゼン</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>カイジョ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>おむつ使用
 時間排泄</t>
     <rPh sb="3" eb="5">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジカン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ハイセツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>手づかみになったりこぼしが多い</t>
     <rPh sb="0" eb="1">
       <t>テ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>オオ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>予告はするが、誘導介助を要する</t>
     <rPh sb="0" eb="2">
       <t>ヨコク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ユウドウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カイジョ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>タオルを渡せば部分的に洗う程度</t>
     <rPh sb="4" eb="5">
       <t>ワタ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ブブンテキ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>アラ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>テイド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>洗面不十分
 歯磨き困難</t>
     <rPh sb="0" eb="2">
       <t>センメン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>フジュウブン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ハミガ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>コンナン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>簡単なものは着脱するが、介助が必要　ボタン・ファスナーは困難</t>
     <rPh sb="0" eb="2">
       <t>カンタン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チャクダツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>カイジョ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>コンナン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>箸の使用が不十分でスプーンやフォークを使う</t>
     <rPh sb="0" eb="1">
       <t>ハシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>フジュウブン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ツカ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>一部介助
 後始末が不十分</t>
     <rPh sb="0" eb="2">
       <t>イチブ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイジョ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>アトシマツ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>フジュウブン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>大体洗えるが洗髪等が不十分</t>
     <rPh sb="0" eb="2">
       <t>ダイタイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>アラ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>センパツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>トウ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>フジュウブン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>歯磨き不十分
 爪切り困難</t>
     <rPh sb="0" eb="2">
       <t>ハミガ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>フジュウブン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ツメキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>コンナン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１人で着脱するが前後等の区別が不十分で間違える時がある</t>
     <rPh sb="1" eb="2">
       <t>ニン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チャクダツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゼンゴ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>トウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>クベツ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>フジュウブン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>マチガ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>トキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>配膳されたものは箸できちんと食べる</t>
     <rPh sb="0" eb="2">
       <t>ハイゼン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ハシ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>タ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時に声かけが必要
 時に下着を汚す</t>
     <rPh sb="0" eb="1">
       <t>トキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>コエ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トキ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>シタギ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ヨゴ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>声かけが必要</t>
     <rPh sb="0" eb="1">
       <t>コエ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>身だしなみについて声かけが必要</t>
     <rPh sb="0" eb="1">
       <t>ミ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>コエ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>着脱衣は間違えずに行うが、寒暖調節等選択不十分</t>
     <rPh sb="0" eb="1">
       <t>チャク</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ダツイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>マチガ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>オコナ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>カンダン</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>チョウセツ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>トウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>センタク</t>
     </rPh>
     <rPh sb="20" eb="23">
       <t>フジュウブン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ａ～ｄ以外</t>
     <rPh sb="3" eb="5">
       <t>イガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２　行動障害</t>
     <rPh sb="2" eb="4">
       <t>コウドウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※　各項目（７項目）について、それぞれ該当するところに○印をつけてください。</t>
     <rPh sb="2" eb="5">
       <t>カクコウモク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>コウモク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>シルシ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>行動内容</t>
     <rPh sb="0" eb="2">
       <t>コウドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>①
 失明や顔・頭部が変形に至るような叩き方をしたり、爪を剥ぐなど強度の自傷がある</t>
     <rPh sb="2" eb="4">
       <t>シツメイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カオ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>トウブ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヘンケイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>イタ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>タタ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>カタ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ツメ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ハ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>キョウド</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ジショウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>②
 噛みつき・蹴り・殴り・髪を引っ張る・頭突きなどにより相手がケガをしてしまうような他害がある</t>
     <rPh sb="2" eb="3">
       <t>カ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ケ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ナグ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>カミ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヒ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>パ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>アタマ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ツ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>アイテ</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>タ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>ガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>③
 多飲・異食などで健康を害したり、身体に異常をきたす恐れのあるこだわりがある</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>イン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>イ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ケンコウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ガイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シンタイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>オソ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>④
 自他共に危険を及ぼすような物損（ガラス・家具・ドア・めがねなどを壊す）がある</t>
     <rPh sb="2" eb="4">
       <t>ジタ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>トモ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キケン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>オヨ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ブッソン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>カグ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>コワ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>⑤
 弄便など、排泄に関する問題行動がある</t>
     <rPh sb="2" eb="4">
       <t>ロウベン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ハイセツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>カン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>モンダイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>コウドウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>⑥
 特別な衣服が必要な程度の脱衣や破衣がある</t>
     <rPh sb="2" eb="4">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イフク</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>テイド</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ダツイ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ヤブ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>イ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>すぐに対応できるよう常に職員が側に付き添っている</t>
     <rPh sb="3" eb="5">
       <t>タイオウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ツネ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ショクイン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ソバ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ツ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ソ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>担当の職員が常に視野に入れ、何か異常の際にすぐ対応する</t>
     <rPh sb="0" eb="2">
       <t>タントウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショクイン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツネ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シヤ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>イ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ナニ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>サイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>タイオウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>変調の兆しがあれば注意して見守り異常の際はすぐ対応する</t>
     <rPh sb="0" eb="2">
       <t>ヘンチョウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>キザ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>チュウイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ミマモ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>サイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>タイオウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>このような行動障害については、ほとんど見られない</t>
     <rPh sb="5" eb="7">
       <t>コウドウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ミ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>⑦
 身体、生命に危険を及ぼすような飛び出しや無断外出がある</t>
     <rPh sb="2" eb="4">
       <t>シンタイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セイメイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キケン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>オヨ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ト</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ダ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ムダン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ガイシュツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>歩行不安定ではあるが、園内程度であれば自力で移動可能（杖・歩行器・補装具などの使用の場合も含む）</t>
     <rPh sb="0" eb="2">
       <t>ホコウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>フアンテイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>エンナイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>テイド</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ジリキ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>イドウ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>カノウ</t>
     </rPh>
     <rPh sb="27" eb="28">
@@ -4748,513 +4010,513 @@
     </rPh>
     <rPh sb="29" eb="31">
       <t>ホコウ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>キ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>ホ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>ソウ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>グ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>バアイ</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特定支援充実加算</t>
     <rPh sb="0" eb="2">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シエン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジュウジツ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カサン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>主たる利用者が　＜　身体　・　知的　＞</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>リヨウシャ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シンタイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>チテキ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>入所日</t>
     <rPh sb="0" eb="2">
       <t>ニュウショ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>○○園</t>
     <rPh sb="2" eb="3">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２．上記１の利用者について、施設入所支援の支給決定に至った事情</t>
     <rPh sb="2" eb="4">
       <t>ジョウキ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>リヨウシャ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シセツ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ニュウショ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シエン</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>シキュウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ケッテイ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>イタ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>ジジョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　①　主な触法行為の状況について</t>
     <rPh sb="3" eb="4">
       <t>オモ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショクホウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>コウイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジョウキョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（触法行為の時期、場所、内容及び事後の刑事処分等の状況）</t>
     <rPh sb="1" eb="3">
       <t>ショクホウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コウイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジキ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>バショ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>オヨ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ジゴ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ケイジ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ショブントウ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ジョウキョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　上記のうち、該当する行為の欄に「○」印を記入してください。「その他」欄には、具体的な行為の内容を記入してください。</t>
     <rPh sb="1" eb="3">
       <t>ジョウキ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>コウイ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ラン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>シルシ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>タ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>ラン</t>
     </rPh>
     <rPh sb="39" eb="42">
       <t>グタイテキ</t>
     </rPh>
     <rPh sb="43" eb="45">
       <t>コウイ</t>
     </rPh>
     <rPh sb="46" eb="48">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="49" eb="51">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　②　施設入所支援の支給決定の必要性について</t>
     <rPh sb="15" eb="18">
       <t>ヒツヨウセイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（施設入所支援の支給決定に至った具体的な事情及び経緯）</t>
     <rPh sb="1" eb="3">
       <t>シセツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ニュウショ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シエン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シキュウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ケッテイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>イタ</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>グタイテキ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ジジョウ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>オヨ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ケイイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２．施設における支援に対して期待する内容</t>
     <rPh sb="2" eb="4">
       <t>シセツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シエン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>タイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キタイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>３．将来において見込まれる対象者の生活状況</t>
     <rPh sb="2" eb="4">
       <t>ショウライ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ミコ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>タイショウシャ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ジョウキョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（対象者の将来的な生活状況として想定する状況を記載してください。）</t>
     <rPh sb="1" eb="4">
       <t>タイショウシャ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ショウライテキ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ソウテイ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１．ない
 ２．ときどきある</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>◎</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>○</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>×</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>４．強度行動障害に関する状況（参考資料）</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>様式２</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>最重度障害者加算調査票（主たる利用者が知的障害者）</t>
     <rPh sb="0" eb="1">
       <t>サイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カサン</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>チョウサヒョウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>シュ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>リヨウシャ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>チテキ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ショウガイシャ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※「年齢」欄は当該年度の４月１日現在で記入してください。</t>
     <rPh sb="2" eb="4">
       <t>ネンレイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ラン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>トウガイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ネンド</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ガツ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ニチ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　東京都民間社会福祉施設サービス推進費補助取扱要領（都外障害者支援施設）の３に基づき、加算対象者と認められるので申請します。</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>①～⑦の他に行動障害に該当すると思われるケースがある場合は、⑧にその行動内容を記入の上、該当する程度に○印をつけてください。</t>
     <rPh sb="42" eb="43">
       <t>ウエ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　 における特定支援充実加算に係る意見書について</t>
     <rPh sb="8" eb="10">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シエン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ジュウジツ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>カサン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>カカ</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>イケンショ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>依頼のありました特定支援充実加算に係る意見について、下記のとおり回答します。</t>
     <rPh sb="0" eb="2">
       <t>イライ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シエン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ジュウジツ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>カサン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>カカ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>イケン</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>カキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">添付資料１
 </t>
     <rPh sb="0" eb="2">
       <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>作成日</t>
     <rPh sb="0" eb="3">
       <t>サクセイビ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">添付資料２
 </t>
     <rPh sb="0" eb="2">
       <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　東京都民間社会福祉施設サービス推進費補助取扱要領（都外障害者支援施設）の３に基づき、加算対象者と認められるので報告します。</t>
     <rPh sb="1" eb="4">
       <t>トウキョウト</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ミンカン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シャカイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>フクシ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シセツ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>スイシン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ヒ</t>
     </rPh>
     <rPh sb="19" eb="21">
@@ -5268,55 +4530,55 @@
     </rPh>
     <rPh sb="23" eb="25">
       <t>ヨウリョウ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ト</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ガイ</t>
     </rPh>
     <rPh sb="28" eb="31">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>シエン</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>シセツ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>モト</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>ホウコク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>～</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>(注１)　最重度認定期間欄は、最重度障害者加算が承認された日から受給者証の支給決定終了日までを記入すること。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>サイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ニンテイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キカン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ラン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>サイ</t>
     </rPh>
     <rPh sb="16" eb="18">
@@ -5336,1795 +4598,2587 @@
     </rPh>
     <rPh sb="29" eb="30">
       <t>ヒ</t>
     </rPh>
     <rPh sb="32" eb="35">
       <t>ジュキュウシャ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>ショウ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>シキュウ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ケッテイ</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>シュウリョウ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>ヒ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>(注２)　退所等があった場合は,備考欄に退所等年月日とその理由を記入すること。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>タイショトウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>バアイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ビコウ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ラン</t>
     </rPh>
     <rPh sb="20" eb="23">
       <t>タイショナド</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ネンガッピ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>リユウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>○　障害支援区分の判定が６である者</t>
     <rPh sb="2" eb="4">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シエン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>クブン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ハンテイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>モノ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>障害支援区分</t>
     <rPh sb="0" eb="2">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シエン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>障害
 支援
 区分</t>
     <rPh sb="0" eb="2">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シエン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>障害支援区分</t>
     <rPh sb="0" eb="2">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シエン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>・</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">在籍の状況
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（該当月に○をすること。）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ザイセキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ツキ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
-[...36 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>令和　　年度東京都民間社会福祉施設サービス推進費補助（都外障害者支援施設）</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>トウキョウト</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ミンカン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>シャカイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>フクシ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>シセツ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>スイシン</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ヒ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ト</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ガイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東京都新宿区西新宿○-○-○</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ト</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>シンジュクク</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ニシシンジュク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>社会福祉法人××</t>
     <rPh sb="0" eb="2">
       <t>シャカイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>フクシホウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ジン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>○○福祉園</t>
     <rPh sb="2" eb="4">
       <t>フクシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>◇◇　△△</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>障害者支援施設</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>33-00△△</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>○○生活園</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>○○　○○</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>H29.10.1～R2.9.30</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>○</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>H20.4.1入所
 ○○区○○福祉事務所</t>
     <rPh sb="7" eb="9">
       <t>ニュウショ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ク</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>フクシ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ジム</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ショ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>□□　□□</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>H28.10.1～R1.9.30</t>
   </si>
   <si>
     <t>H25.4.1入所
 □□区</t>
     <rPh sb="7" eb="9">
       <t>ニュウショ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ク</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>更新中</t>
     <rPh sb="0" eb="3">
       <t>コウシンチュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>△△　△△</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>R1.10.1入所
 △△市</t>
     <rPh sb="7" eb="9">
       <t>ニュウショ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>障害者支援施設</t>
-    <phoneticPr fontId="2"/>
+    <rPh sb="0" eb="3">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>４１－００００</t>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>Ａ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>～</t>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>平成○○年○月○日付○○福保障居第0000号承認</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="12" eb="17">
+      <t>フクホ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ショウニン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>・</t>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>Ｂ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>～</t>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>承認申請中</t>
+    <rPh sb="0" eb="2">
+      <t>ショウニン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>シンセイチュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>Ｃ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>同上</t>
+    <rPh sb="0" eb="2">
+      <t>ドウジョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>今回申請分</t>
+    <rPh sb="0" eb="2">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ブン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>Ｄ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>平成○○年○月○日付○○福保障居第0000号承認（７月10日退所・地域移行）</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="12" eb="17">
+      <t>フクホ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ショウニン</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>タイショ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>イコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>Ｅ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>今回申請分
+7月入所</t>
+    <rPh sb="0" eb="2">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ブン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ニュウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※　退所等があった場合については、備考に退所等年月日と退所等理由を記入すること。</t>
+    <rPh sb="2" eb="4">
+      <t>タイショ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ビコウ</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>タイショナド</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>ネンガッピ</t>
+    </rPh>
+    <rPh sb="27" eb="30">
+      <t>タイショナド</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>障害者支援施設</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>４１－００△△</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>○○療護園</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>○○療護園</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>△△　□□</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>○○区福祉事務所</t>
+    <rPh sb="2" eb="3">
+      <t>ク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>○○　□□</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ａ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ｂ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ｃ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ｄ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ｅ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve">⑧
+</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>⑨
+　ストマケア</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>東　京　　太　郎</t>
+    <rPh sb="0" eb="1">
+      <t>ヒガシ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>キョウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>フトシ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ロウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>４</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>１２３４５６７８９</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>平成３０年　４月　１日</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>【記入例】
+　平成●●年●月頃、●●市●●駅前のスーパーにおいて衣料品●点（計●●●円相当）を万引き、当該店舗の保安員が発見。以前にも同様の行為があり、その際は店長が説諭し親族に引き渡した。今回は保安員の追跡を振り切り、来店客を突き飛ばし、店舗備品の損壊を伴いつつ逃走、近くの放置自転車を乗り逃げしたため、警察に通報。翌日に発見され、激しく抵抗したが逮捕され●●警察署に連行、●日間の身柄拘束の後、翌月初め頃、不起訴処分。</t>
+    <rPh sb="1" eb="3">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>コロ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>エキマエ</t>
+    </rPh>
+    <rPh sb="32" eb="35">
+      <t>イリョウヒン</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>テン</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>ケイ</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>ソウトウ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>マンビ</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="53" eb="55">
+      <t>テンポ</t>
+    </rPh>
+    <rPh sb="56" eb="59">
+      <t>ホアンイン</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>ハッケン</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>イゼン</t>
+    </rPh>
+    <rPh sb="67" eb="69">
+      <t>ドウヨウ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>コウイ</t>
+    </rPh>
+    <rPh sb="78" eb="79">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="80" eb="82">
+      <t>テンチョウ</t>
+    </rPh>
+    <rPh sb="83" eb="85">
+      <t>セツユ</t>
+    </rPh>
+    <rPh sb="86" eb="88">
+      <t>シンゾク</t>
+    </rPh>
+    <rPh sb="89" eb="90">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="91" eb="92">
+      <t>ワタ</t>
+    </rPh>
+    <rPh sb="95" eb="97">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="98" eb="101">
+      <t>ホアンイン</t>
+    </rPh>
+    <rPh sb="102" eb="104">
+      <t>ツイセキ</t>
+    </rPh>
+    <rPh sb="105" eb="106">
+      <t>フ</t>
+    </rPh>
+    <rPh sb="107" eb="108">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="110" eb="113">
+      <t>ライテンキャク</t>
+    </rPh>
+    <rPh sb="114" eb="115">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="116" eb="117">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="120" eb="122">
+      <t>テンポ</t>
+    </rPh>
+    <rPh sb="122" eb="124">
+      <t>ビヒン</t>
+    </rPh>
+    <rPh sb="125" eb="127">
+      <t>ソンカイ</t>
+    </rPh>
+    <rPh sb="128" eb="129">
+      <t>トモナ</t>
+    </rPh>
+    <rPh sb="132" eb="134">
+      <t>トウソウ</t>
+    </rPh>
+    <rPh sb="135" eb="136">
+      <t>チカ</t>
+    </rPh>
+    <rPh sb="138" eb="140">
+      <t>ホウチ</t>
+    </rPh>
+    <rPh sb="140" eb="143">
+      <t>ジテンシャ</t>
+    </rPh>
+    <rPh sb="144" eb="145">
+      <t>ノ</t>
+    </rPh>
+    <rPh sb="146" eb="147">
+      <t>ニ</t>
+    </rPh>
+    <rPh sb="153" eb="155">
+      <t>ケイサツ</t>
+    </rPh>
+    <rPh sb="156" eb="158">
+      <t>ツウホウ</t>
+    </rPh>
+    <rPh sb="159" eb="161">
+      <t>ヨクジツ</t>
+    </rPh>
+    <rPh sb="162" eb="164">
+      <t>ハッケン</t>
+    </rPh>
+    <rPh sb="167" eb="168">
+      <t>ハゲ</t>
+    </rPh>
+    <rPh sb="170" eb="172">
+      <t>テイコウ</t>
+    </rPh>
+    <rPh sb="175" eb="177">
+      <t>タイホ</t>
+    </rPh>
+    <rPh sb="181" eb="184">
+      <t>ケイサツショ</t>
+    </rPh>
+    <rPh sb="185" eb="187">
+      <t>レンコウ</t>
+    </rPh>
+    <rPh sb="189" eb="190">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="190" eb="191">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="192" eb="194">
+      <t>ミガラ</t>
+    </rPh>
+    <rPh sb="194" eb="196">
+      <t>コウソク</t>
+    </rPh>
+    <rPh sb="197" eb="198">
+      <t>ノチ</t>
+    </rPh>
+    <rPh sb="199" eb="201">
+      <t>ヨクゲツ</t>
+    </rPh>
+    <rPh sb="201" eb="202">
+      <t>ハジ</t>
+    </rPh>
+    <rPh sb="203" eb="204">
+      <t>コロ</t>
+    </rPh>
+    <rPh sb="205" eb="208">
+      <t>フキソ</t>
+    </rPh>
+    <rPh sb="208" eb="210">
+      <t>ショブン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>わいせつ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（家庭内暴力）</t>
+    <rPh sb="1" eb="4">
+      <t>カテイナイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ボウリョク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　なお、「触法行為」とは、逮捕・起訴に至ったものに限らず、不起訴処分や警察官による説諭、あるいは警察の介入以前の段階で処理が完結したものを含め、関係者からの申立てを通じるなどして実施機関が支給決定に先立ち把握していたことが記録上明らかなものを指します。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>【記入例】
+　自宅にて両親と同居、特別支援学校高等部卒業後は●●作業所に通所したが、近年は、朝に自宅を出ても作業所に行かず、繁華街で触法行為に及ぶことが複頻繁で、平成●●年●月には、上記①記載の状況に至る。
+　並行して、家庭内で粗暴行為が見られるようになるが、両親は高齢で、対応は年々困難化。
+　そのため、不起訴処分に先立ち、両親から実施機関に対し、今回の事件を機に、当面、対象者を施設に入所させて生活を分離し、併せて反省を促したい旨の相談があった。
+　実施機関としては、・・・・・</t>
+    <rPh sb="7" eb="9">
+      <t>ジタク</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>リョウシン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ドウキョ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>トク</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>コウトウブ</t>
+    </rPh>
+    <rPh sb="26" eb="29">
+      <t>ソツギョウゴ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>サギョウ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ツウショ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>キンネン</t>
+    </rPh>
+    <rPh sb="46" eb="47">
+      <t>アサ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ジタク</t>
+    </rPh>
+    <rPh sb="51" eb="52">
+      <t>デ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>サギョウ</t>
+    </rPh>
+    <rPh sb="56" eb="57">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="58" eb="59">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="62" eb="65">
+      <t>ハンカガイ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>ショクホウ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>コウイ</t>
+    </rPh>
+    <rPh sb="71" eb="72">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="81" eb="83">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="85" eb="86">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="87" eb="88">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="91" eb="93">
+      <t>ジョウキ</t>
+    </rPh>
+    <rPh sb="94" eb="96">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="97" eb="99">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="100" eb="101">
+      <t>イタ</t>
+    </rPh>
+    <rPh sb="105" eb="107">
+      <t>ヘイコウ</t>
+    </rPh>
+    <rPh sb="110" eb="113">
+      <t>カテイナイ</t>
+    </rPh>
+    <rPh sb="114" eb="116">
+      <t>ソボウ</t>
+    </rPh>
+    <rPh sb="116" eb="118">
+      <t>コウイ</t>
+    </rPh>
+    <rPh sb="119" eb="120">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="130" eb="132">
+      <t>リョウシン</t>
+    </rPh>
+    <rPh sb="137" eb="139">
+      <t>タイオウ</t>
+    </rPh>
+    <rPh sb="140" eb="142">
+      <t>ネンネン</t>
+    </rPh>
+    <rPh sb="142" eb="144">
+      <t>コンナン</t>
+    </rPh>
+    <rPh sb="144" eb="145">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="153" eb="156">
+      <t>フキソ</t>
+    </rPh>
+    <rPh sb="156" eb="158">
+      <t>ショブン</t>
+    </rPh>
+    <rPh sb="159" eb="161">
+      <t>サキダ</t>
+    </rPh>
+    <rPh sb="163" eb="165">
+      <t>リョウシン</t>
+    </rPh>
+    <rPh sb="167" eb="169">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="169" eb="171">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="172" eb="173">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="175" eb="177">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="178" eb="180">
+      <t>ジケン</t>
+    </rPh>
+    <rPh sb="181" eb="182">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="184" eb="186">
+      <t>トウメン</t>
+    </rPh>
+    <rPh sb="187" eb="190">
+      <t>タイショウシャ</t>
+    </rPh>
+    <rPh sb="191" eb="193">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="194" eb="196">
+      <t>ニュウショ</t>
+    </rPh>
+    <rPh sb="199" eb="201">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="202" eb="204">
+      <t>ブンリ</t>
+    </rPh>
+    <rPh sb="206" eb="207">
+      <t>アワ</t>
+    </rPh>
+    <rPh sb="209" eb="211">
+      <t>ハンセイ</t>
+    </rPh>
+    <rPh sb="212" eb="213">
+      <t>ウナガ</t>
+    </rPh>
+    <rPh sb="216" eb="217">
+      <t>ムネ</t>
+    </rPh>
+    <rPh sb="218" eb="220">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="227" eb="229">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="229" eb="231">
+      <t>キカン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（対象者への支援に当たり、施設に求めたい内容を記載してください。）</t>
+    <rPh sb="1" eb="4">
+      <t>タイショウシャ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>【記載例】
+　対象者は、常時の身辺介助を伴わずに日常生活が可能であり、また、言語を通じた意思疎通ができ、平易な事柄については小学生相当の理解力を有している。
+　しかし、社会的な規律を遵守することへの意識が低いことにより、社会生活を送る上で支障を生じていることが、今回、上記①に記載の状況から明らかとなった。
+　そのため、対象者の障害特性に応じた適切な支援を行う中で、この点についての意識付けを図りながら、今後、再び触法行為に及ぶことの・・・・・</t>
+    <rPh sb="1" eb="3">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>タイショウシャ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ジョウジ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シンペン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>カイジョ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>トモナ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ニチジョウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>ゲンゴ</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>ツウ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>イシ</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>ソツウ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>ヘイイ</t>
+    </rPh>
+    <rPh sb="55" eb="57">
+      <t>コトガラ</t>
+    </rPh>
+    <rPh sb="62" eb="65">
+      <t>ショウガクセイ</t>
+    </rPh>
+    <rPh sb="65" eb="67">
+      <t>ソウトウ</t>
+    </rPh>
+    <rPh sb="68" eb="71">
+      <t>リカイリョク</t>
+    </rPh>
+    <rPh sb="72" eb="73">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="84" eb="87">
+      <t>シャカイテキ</t>
+    </rPh>
+    <rPh sb="88" eb="90">
+      <t>キリツ</t>
+    </rPh>
+    <rPh sb="91" eb="93">
+      <t>ジュンシュ</t>
+    </rPh>
+    <rPh sb="99" eb="101">
+      <t>イシキ</t>
+    </rPh>
+    <rPh sb="102" eb="103">
+      <t>ヒク</t>
+    </rPh>
+    <rPh sb="110" eb="112">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="112" eb="114">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="115" eb="116">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="117" eb="118">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="119" eb="121">
+      <t>シショウ</t>
+    </rPh>
+    <rPh sb="122" eb="123">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="131" eb="133">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="134" eb="136">
+      <t>ジョウキ</t>
+    </rPh>
+    <rPh sb="138" eb="140">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="141" eb="143">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="145" eb="146">
+      <t>アキ</t>
+    </rPh>
+    <rPh sb="160" eb="163">
+      <t>タイショウシャ</t>
+    </rPh>
+    <rPh sb="164" eb="166">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="166" eb="168">
+      <t>トクセイ</t>
+    </rPh>
+    <rPh sb="169" eb="170">
+      <t>オウ</t>
+    </rPh>
+    <rPh sb="172" eb="174">
+      <t>テキセツ</t>
+    </rPh>
+    <rPh sb="175" eb="177">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="178" eb="179">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="180" eb="181">
+      <t>ナカ</t>
+    </rPh>
+    <rPh sb="185" eb="186">
+      <t>テン</t>
+    </rPh>
+    <rPh sb="191" eb="193">
+      <t>イシキ</t>
+    </rPh>
+    <rPh sb="193" eb="194">
+      <t>ヅ</t>
+    </rPh>
+    <rPh sb="196" eb="197">
+      <t>ハカ</t>
+    </rPh>
+    <rPh sb="202" eb="204">
+      <t>コンゴ</t>
+    </rPh>
+    <rPh sb="205" eb="206">
+      <t>フタタ</t>
+    </rPh>
+    <rPh sb="207" eb="209">
+      <t>ショクホウ</t>
+    </rPh>
+    <rPh sb="209" eb="211">
+      <t>コウイ</t>
+    </rPh>
+    <rPh sb="212" eb="213">
+      <t>オヨ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>【記載例】
+　施設における集中的な支援を通じて、社会的な規律を遵守することについて適切な認識を持つに至った際には、対象者の日常生活動作や意思疎通に係る能力の状況に照らして、将来的に地域社会での生活が可能と考えられる。
+　なお、その場合、両親及び兄弟姉妹による日常的な支援を期待できる可能性は高くないことから、グループホームの利用が必要と見込まれるとともに、一般就労することが困難であれば日中活動系サービスを利用することになると見込まれる。</t>
+    <rPh sb="1" eb="3">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>シュウチュウテキ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ツウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>テキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>キリツ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ジュンシュ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>テキセツ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ニンシキ</t>
+    </rPh>
+    <rPh sb="47" eb="48">
+      <t>モ</t>
+    </rPh>
+    <rPh sb="50" eb="51">
+      <t>イタ</t>
+    </rPh>
+    <rPh sb="53" eb="54">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="57" eb="60">
+      <t>タイショウシャ</t>
+    </rPh>
+    <rPh sb="61" eb="63">
+      <t>ニチジョウ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="65" eb="67">
+      <t>ドウサ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>イシ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>ソツウ</t>
+    </rPh>
+    <rPh sb="73" eb="74">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="75" eb="77">
+      <t>ノウリョク</t>
+    </rPh>
+    <rPh sb="78" eb="80">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="81" eb="82">
+      <t>テ</t>
+    </rPh>
+    <rPh sb="86" eb="89">
+      <t>ショウライテキ</t>
+    </rPh>
+    <rPh sb="90" eb="92">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="92" eb="94">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="96" eb="98">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="99" eb="101">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="102" eb="103">
+      <t>カンガ</t>
+    </rPh>
+    <rPh sb="115" eb="117">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="118" eb="120">
+      <t>リョウシン</t>
+    </rPh>
+    <rPh sb="120" eb="121">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="122" eb="124">
+      <t>キョウダイ</t>
+    </rPh>
+    <rPh sb="124" eb="126">
+      <t>シマイ</t>
+    </rPh>
+    <rPh sb="129" eb="132">
+      <t>ニチジョウテキ</t>
+    </rPh>
+    <rPh sb="133" eb="135">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="136" eb="138">
+      <t>キタイ</t>
+    </rPh>
+    <rPh sb="141" eb="144">
+      <t>カノウセイ</t>
+    </rPh>
+    <rPh sb="145" eb="146">
+      <t>タカ</t>
+    </rPh>
+    <rPh sb="162" eb="164">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="165" eb="167">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="168" eb="170">
+      <t>ミコ</t>
+    </rPh>
+    <rPh sb="178" eb="180">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="180" eb="182">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="187" eb="189">
+      <t>コンナン</t>
+    </rPh>
+    <rPh sb="193" eb="195">
+      <t>ニッチュウ</t>
+    </rPh>
+    <rPh sb="195" eb="197">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="197" eb="198">
+      <t>ケイ</t>
+    </rPh>
+    <rPh sb="203" eb="205">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="213" eb="215">
+      <t>ミコ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>福 祉 局 長　　殿</t>
+    <rPh sb="0" eb="1">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>キョク</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>チョウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ドノ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>添付資料１－１</t>
+    <rPh sb="0" eb="2">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>施設職員による｢勘案事項聞取調査票」＜主たる施設利用者が身体障害者の場合＞</t>
+    <rPh sb="0" eb="2">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カンアン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ブン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>トリ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>チョウサヒョウ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="24" eb="27">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>シンタイ</t>
+    </rPh>
+    <rPh sb="30" eb="33">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>33-00△△</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>○○生活園</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　下表のアからヒまでの各項目について、（ア）～（ウ）列に示した選択肢</t>
     <rPh sb="1" eb="3">
       <t>カヒョウ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>カクコウモク</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>レツ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>シメ</t>
     </rPh>
     <rPh sb="31" eb="34">
       <t>センタクシ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>のうち、あてはまるものに１つだけ○印を付けてください。</t>
     <rPh sb="17" eb="18">
       <t>シルシ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>生活動作等支援</t>
+    <rPh sb="0" eb="2">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ドウサ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（ア）列</t>
+    <rPh sb="3" eb="4">
+      <t>レツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（イ）列</t>
+    <rPh sb="3" eb="4">
+      <t>レツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（ウ）列</t>
+    <rPh sb="3" eb="4">
+      <t>レツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>○○　○○</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>チ　金銭管理に関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>キンセン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>全面的な支援が必要</t>
+    <rPh sb="0" eb="3">
+      <t>ゼンメンテキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>部分的な支援が必要</t>
+    <rPh sb="0" eb="3">
+      <t>ブブンテキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>支援の必要性が低い</t>
+    <rPh sb="0" eb="2">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ヒツヨウセイ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ヒク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ツ　衣類、身の回りの品の管理に関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>イルイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>マワ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>シナ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>該当数</t>
+    <rPh sb="0" eb="2">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>　　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color indexed="12"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>１６</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>×２＝</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color indexed="12"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>３２</t>
     </r>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>小計</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color indexed="12"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>３４</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ショウケイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ア　ベッドの上での起床及び就寝の介助</t>
+    <rPh sb="6" eb="7">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キショウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シュウシン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>カイジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>イ　車椅子とベッド間の移乗の介助</t>
+    <rPh sb="2" eb="5">
+      <t>クルマイス</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>イジョウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>カイジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>社会参加等支援</t>
+    <rPh sb="0" eb="2">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>サンカ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ウ　洗面、歯磨き等の整容に関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>センメン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ハミガ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>セイヨウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>テ　強いこだわり、多動、パニック等の不安定な行動への対応</t>
+    <rPh sb="2" eb="3">
+      <t>ツヨ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>タドウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>フアンテイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>コウドウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>タイオウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>エ　衣服の着脱の介助</t>
+    <rPh sb="2" eb="4">
+      <t>イフク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>チャクダツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カイジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ト　集団生活等における不適応行動に関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>シュウダン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>フテキオウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>コウドウ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>オ　屋内での移動に関する介助</t>
+    <rPh sb="2" eb="4">
+      <t>オクナイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カイジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ナ　日常生活における不安、悩み等に関する相談援助</t>
+    <rPh sb="2" eb="4">
+      <t>ニチジョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>フアン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ナヤ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>エンジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>カ　屋外での移動に関する介助</t>
+    <rPh sb="2" eb="4">
+      <t>オクガイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カイジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>二　外出、買い物、地域の活動への参加等に関する支援</t>
+    <rPh sb="0" eb="1">
+      <t>ニ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ガイシュツ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>モノ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>サンカ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>キ　体位変換の介助</t>
+    <rPh sb="2" eb="4">
+      <t>タイイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヘンカン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カイジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ヌ　在宅生活に必要な生活関連行為を習得するための支援</t>
+    <rPh sb="2" eb="4">
+      <t>ザイタク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カンレン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>コウイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シュウトク</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ク　食事の準備及び後片付けに関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>ショクジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジュンビ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>アトカタヅ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ネ　車いすの操作、歩行、日常生活動作等に関する訓練</t>
+    <rPh sb="2" eb="3">
+      <t>クルマ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ソウサ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ホコウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ニチジョウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>ドウサナド</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>クンレン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ケ　摂食行為に関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>セッショク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コウイ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ノ　各々の障害に応じたコミュニケーション手段による支援及びコミュニケーション訓練</t>
+    <rPh sb="2" eb="4">
+      <t>オノオノ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>オウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>シュダン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>クンレン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>コ　排泄行為に関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>ハイセツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コウイ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ハ　代筆、電話の仲立ちに等に関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>ダイヒツ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ナカダ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>サ　入浴の準備及び後片付けに関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>ニュウヨク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジュンビ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>アトカタヅ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ヒ　在宅生活に向けた住宅確保及び生活支援の体制作りに関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>ザイタク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ム</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジュウタク</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カクホ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ヅク</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>シ　入浴の介助又は入浴中の見守り</t>
+    <rPh sb="2" eb="4">
+      <t>ニュウヨク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カイジョ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ニュウヨクチュウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ミマモ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　６×２＝12</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>小計１３</t>
     <rPh sb="0" eb="2">
       <t>ショウケイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ス　医療処置、受診等に関する援助</t>
+    <rPh sb="2" eb="4">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショチ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ジュシントウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>エンジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>セ　医師等の診断結果及び説明の理解に関する支援</t>
+    <rPh sb="2" eb="5">
+      <t>イシトウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シンダン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>セツメイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>リカイ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（注）太枠内のチェック項目（ウ、キ、チ及びツ）は通所事業の利用者の場合には記入しないこと</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>フト</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ワクナイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>コウモク</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>オヨ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ツウ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ショ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="29" eb="32">
       <t>リヨウシャ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>バアイ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>障害程度区分</t>
     <rPh sb="0" eb="2">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>テイド</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ソ　健康管理に関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>ケンコウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（注２）（ア）列に○印がついた場合は各項目2点、（イ）列に○がついた場合は各項目1点として該当数欄に合計を記入すること。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>レツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>シルシ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>バアイ</t>
     </rPh>
     <rPh sb="18" eb="21">
       <t>カクコウモク</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ニテン</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>レツ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>バアイ</t>
     </rPh>
     <rPh sb="37" eb="40">
       <t>カクコウモク</t>
     </rPh>
     <rPh sb="41" eb="42">
       <t>テン</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="47" eb="48">
       <t>カズ</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ラン</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>　　　　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color indexed="12"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>４７　　</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>　　　点</t>
     </r>
     <rPh sb="11" eb="12">
       <t>テン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>タ　清潔保持に関する支援</t>
+    <rPh sb="2" eb="4">
+      <t>セイケツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ホジ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>＊＊聞き取り調査の結果が43点以上となる場合は、別紙添付資料３に必要事項を記入しこの調査票とともに提出すること。</t>
     <rPh sb="2" eb="5">
       <t>キキト</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>テンイジョウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>バアイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ベッシ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>テンプ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="42" eb="45">
       <t>チョウサヒョウ</t>
     </rPh>
     <rPh sb="49" eb="51">
       <t>テイシュツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...4 lines deleted...]
-      <t>ショウガイシャ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>令和８年度東京都民間社会福祉施設サービス推進費補助</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ワ</t>
     </rPh>
     <rPh sb="3" eb="5">
-      <t>シエン</t>
-[...1 lines deleted...]
-    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ミンカン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
       <t>シセツ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
-[...123 lines deleted...]
-      <t>ショウニン</t>
+    <rPh sb="20" eb="22">
+      <t>スイシン</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ホジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>令和８年度東京都民間社会福祉施設サービス推進費補助（都外障害者支援施設）</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ミンカン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>スイシン</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ホジョ</t>
     </rPh>
     <rPh sb="26" eb="27">
-      <t>ガツ</t>
-[...293 lines deleted...]
-    <rPh sb="116" eb="117">
       <t>ト</t>
     </rPh>
-    <rPh sb="120" eb="122">
-[...677 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <rPh sb="27" eb="28">
+      <t>ガイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
-  <fonts count="33">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -7164,182 +7218,182 @@
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...16 lines deleted...]
-    <font>
       <strike/>
       <u/>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color indexed="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="HG正楷書体-PRO"/>
       <family val="4"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color indexed="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-[...50 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="ＪＳＰ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color indexed="12"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="12"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color indexed="12"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="81"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="161">
     <border>
@@ -7851,110 +7905,54 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...41 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -8153,197 +8151,80 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="double">
-[...61 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...52 lines deleted...]
-      <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -9159,1825 +9040,1982 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="medium">
+      <right/>
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="medium">
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...3 lines deleted...]
-      <top style="thin">
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="hair">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="hair">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="hair">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="hair">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="533">
+  <cellXfs count="525">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1">
-[...138 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="54" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="55" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="58" fontId="20" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="58" fontId="19" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="58" fontId="20" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="58" fontId="19" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="58" fontId="20" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="58" fontId="19" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="150" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="49" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="58" fontId="12" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="12" fillId="0" borderId="99" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="23" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="99" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="100" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="101" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="99" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="58" fontId="12" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="23" fillId="0" borderId="101" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="135" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="115" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="10" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="10">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="10" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="10" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="154" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="155" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="133" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="42" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="157" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="43" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="44" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="45" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="46" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="45" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="47" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="42" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="42" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="10" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="53" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="54" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="56" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="58" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="58" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="59" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="60" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="10">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="66" xfId="10" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="44" xfId="10" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="10" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="10" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="65" xfId="10" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="10" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="10" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="65" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="151" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="58" fontId="10" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="41" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="58" fontId="10" fillId="0" borderId="112" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="45" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="156" xfId="10" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="42" xfId="10" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="153" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="154" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="156" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="42" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="134" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="143" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="158" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="159" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="160" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="146" xfId="10" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="147" xfId="10" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="144" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="148" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="149" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="150" xfId="10" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="10" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="145" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="151" xfId="10" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="10" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="40" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="41" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="152" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="13" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="31" fontId="13" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="58" fontId="31" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="137" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="138" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="139" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="141" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="142" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="130" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="131" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="93" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="86" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="109" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="100" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="108" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="93" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="86" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="109" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="100" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="108" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="93" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="86" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="109" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="100" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="108" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="132" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="27" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="132" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="132" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="132" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="132" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="93" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="86" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="109" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="100" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="108" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="86" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="93" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="109" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="100" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="108" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="93" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="86" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="109" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="100" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="108" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="132" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="112" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1153 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="11">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="5"/>
-[...6 lines deleted...]
-    <cellStyle name="標準_様式（19都内）印刷用_様式類(2010.8.10) 2" xfId="8"/>
+    <cellStyle name="標準 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2 2" xfId="8" xr:uid="{8EBC80D0-FFFC-4E1B-AB58-604DCD0288C1}"/>
+    <cellStyle name="標準 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="標準 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="標準 5" xfId="9" xr:uid="{E4432288-8AD0-4290-8187-AD3100BCC72A}"/>
+    <cellStyle name="標準_【救護】06　様式２　添付資料３・４・５・６・７　お手本" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準_0501 勘案事項" xfId="10" xr:uid="{2960F4D6-EAF2-46AF-83EA-19D620703921}"/>
+    <cellStyle name="標準_様式（19都内）印刷用" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="標準_様式（19都内）印刷用_様式類(2010.8.10)" xfId="3" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="標準_様式（19都内）印刷用_様式類(2010.8.10) 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF66FFCC"/>
       <color rgb="FF99FF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="角丸四角形吹き出し 1">
           <a:extLst>
@@ -11050,333 +11088,238 @@
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>実績報告は様式３を使用してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>33</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>151652</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>169376</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>35</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>40273</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>219787</xdr:rowOff>
     </xdr:to>
-    <xdr:grpSp>
-[...1 lines deleted...]
-        <xdr:cNvPr id="3" name="グループ化 6">
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="円/楕円 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2505F8D2-879E-4335-918C-A3CBB2936CD8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr>
-[...3 lines deleted...]
-      <xdr:grpSpPr bwMode="auto">
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5318760" y="2971800"/>
-[...2 lines deleted...]
-          <a:chExt cx="466725" cy="476250"/>
+          <a:off x="5333252" y="2912576"/>
+          <a:ext cx="536321" cy="507611"/>
         </a:xfrm>
-      </xdr:grpSpPr>
-[...29 lines deleted...]
-              <a:shade val="50000"/>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="75000"/>
             </a:schemeClr>
-          </a:lnRef>
-[...71 lines deleted...]
-    </xdr:grpSp>
+          </a:solidFill>
+          <a:prstDash val="sysDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>136525</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>76835</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="角丸四角形吹き出し 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64D6BB1E-B992-4701-97DB-C8AC6E0984A7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="438150" y="1524000"/>
+          <a:ext cx="2613025" cy="1296035"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 136419"/>
+            <a:gd name="adj2" fmla="val 86939"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFC000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr" anchorCtr="0"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>令和</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>8</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>年度事前申請より、</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>J</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>グランツを使用した申請になりますので、印は</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>不要</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>です</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
-[...138 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="角丸四角形吹き出し 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
@@ -11433,50 +11376,235 @@
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>様式２は実績報告様式です。</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>加算申請は様式１を使用してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>94502</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>112226</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>145048</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>162637</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="円/楕円 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2749F1D-4B08-4219-9743-99C67EE43C4B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5276102" y="3084026"/>
+          <a:ext cx="536321" cy="507611"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="sysDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>79375</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19685</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="角丸四角形吹き出し 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23973F62-4313-4821-98A3-CD6BB974DEF6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="381000" y="1695450"/>
+          <a:ext cx="2613025" cy="1296035"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 136419"/>
+            <a:gd name="adj2" fmla="val 86939"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFC000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr" anchorCtr="0"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>令和</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>8</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>年度事前申請より、</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>J</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>グランツを使用した申請になりますので、印は</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>不要</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>です</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>809625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -11741,1518 +11869,1518 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Oval 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B73243BE-23B2-4E50-A961-9BDCCB3444F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="3429000"/>
-          <a:ext cx="1209675" cy="419100"/>
+          <a:off x="4295775" y="3390900"/>
+          <a:ext cx="1024890" cy="413385"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Oval 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{504C2D33-39A5-4418-8FD9-79A76F1EDF3B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="3838575"/>
-          <a:ext cx="1209675" cy="390525"/>
+          <a:off x="4295775" y="3794760"/>
+          <a:ext cx="1024890" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Oval 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA2F278-B6F1-40CA-A65E-C77C2F325342}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="4219575"/>
-          <a:ext cx="1209675" cy="381000"/>
+          <a:off x="4295775" y="4175760"/>
+          <a:ext cx="1024890" cy="375285"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Oval 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF66A33E-FA81-4DD9-B92B-EF5FBA83467E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="4591050"/>
-          <a:ext cx="1209675" cy="419100"/>
+          <a:off x="4295775" y="4541520"/>
+          <a:ext cx="1024890" cy="413385"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Oval 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B95B8FB-AC6D-4BE0-9134-9FB435CF97AC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="5000625"/>
-          <a:ext cx="1209675" cy="428625"/>
+          <a:off x="4295775" y="4945380"/>
+          <a:ext cx="1024890" cy="428625"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Oval 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37068D9F-4B46-4AF1-A058-5C73077417FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="5419725"/>
-          <a:ext cx="1209675" cy="352425"/>
+          <a:off x="4295775" y="5364480"/>
+          <a:ext cx="1024890" cy="344805"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Oval 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7738AFFC-833A-48F7-99B4-49B55980D0B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="5762625"/>
-          <a:ext cx="1209675" cy="352425"/>
+          <a:off x="4295775" y="5699760"/>
+          <a:ext cx="1024890" cy="344805"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Oval 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7D77A59-862C-4407-A6A2-F030D53D146F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="6105525"/>
-          <a:ext cx="1209675" cy="352425"/>
+          <a:off x="4295775" y="6035040"/>
+          <a:ext cx="1024890" cy="344805"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Oval 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F00F249-B0DF-41E1-ABA2-7660E966BFC4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="6448425"/>
-          <a:ext cx="1209675" cy="400050"/>
+          <a:off x="4295775" y="6370320"/>
+          <a:ext cx="1024890" cy="398145"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Oval 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A958E739-0330-434C-BDD7-BE89D4C52E7C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="6838950"/>
-          <a:ext cx="1209675" cy="419100"/>
+          <a:off x="4295775" y="6758940"/>
+          <a:ext cx="1024890" cy="413385"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Oval 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF63BF59-CA9E-483B-BCEB-32B1C2750A6A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="7248525"/>
-          <a:ext cx="1209675" cy="409575"/>
+          <a:off x="4295775" y="7162800"/>
+          <a:ext cx="1024890" cy="405765"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Oval 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7B89E12-0603-4306-A45F-DBFCFDD7B62A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="7648575"/>
-          <a:ext cx="1209675" cy="390525"/>
+          <a:off x="4295775" y="7559040"/>
+          <a:ext cx="1024890" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Oval 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBC333B1-4F43-4EE9-826D-0DFA734137AB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="8715375"/>
-          <a:ext cx="1209675" cy="466725"/>
+          <a:off x="4295775" y="8610600"/>
+          <a:ext cx="1024890" cy="459105"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Oval 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B61D3A7F-D9A4-497C-9285-1FBEFA76DE8A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4686300" y="9172575"/>
-          <a:ext cx="1209675" cy="361950"/>
+          <a:off x="4295775" y="9060180"/>
+          <a:ext cx="1024890" cy="352425"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Oval 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A39F44F-5A17-4ED9-ACBC-ED6FB38E7B14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12153900" y="2190750"/>
-          <a:ext cx="1362075" cy="371475"/>
+          <a:off x="10940415" y="2171700"/>
+          <a:ext cx="1238250" cy="360045"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Oval 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B527C032-D1C2-4378-BAAB-53D0C842FB08}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="13392150" y="2552700"/>
-          <a:ext cx="1181100" cy="447675"/>
+          <a:off x="12052935" y="2522220"/>
+          <a:ext cx="1078230" cy="443865"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>1104900</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>409575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Oval 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1147102B-E8DF-49C6-B5A2-9452048D809B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="13258800" y="5057775"/>
-          <a:ext cx="1362075" cy="352425"/>
+          <a:off x="12047220" y="5002530"/>
+          <a:ext cx="1131570" cy="352425"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Oval 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E3185D2-8865-4BA3-B6C6-783F115C040A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12153900" y="5762625"/>
-          <a:ext cx="1362075" cy="352425"/>
+          <a:off x="10940415" y="5699760"/>
+          <a:ext cx="1238250" cy="344805"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Oval 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C60896C0-D940-422B-A323-A3B151F47A99}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12153900" y="6105525"/>
-          <a:ext cx="1362075" cy="352425"/>
+          <a:off x="10940415" y="6035040"/>
+          <a:ext cx="1238250" cy="344805"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Oval 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23A5A849-0AE1-47F3-B292-EE32E2D9B341}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12153900" y="6448425"/>
-          <a:ext cx="1362075" cy="400050"/>
+          <a:off x="10940415" y="6370320"/>
+          <a:ext cx="1238250" cy="398145"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Oval 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63D3645E-EF00-4986-8CF1-7EA918392904}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12153900" y="6838950"/>
-          <a:ext cx="1362075" cy="419100"/>
+          <a:off x="10940415" y="6758940"/>
+          <a:ext cx="1238250" cy="413385"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Oval 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF40649-A7A8-48FE-84D4-2EA678F3F3F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12153900" y="7248525"/>
-          <a:ext cx="1362075" cy="409575"/>
+          <a:off x="10940415" y="7162800"/>
+          <a:ext cx="1238250" cy="405765"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Oval 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5705928E-0A2E-4F4A-9CA4-B0BB7B902134}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12153900" y="5419725"/>
-          <a:ext cx="1362075" cy="352425"/>
+          <a:off x="10940415" y="5364480"/>
+          <a:ext cx="1238250" cy="344805"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Oval 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4FA475B-E83B-4E8A-AFE1-D380B102B261}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14306550" y="4648200"/>
-          <a:ext cx="1362075" cy="352425"/>
+          <a:off x="12969240" y="4598670"/>
+          <a:ext cx="1152525" cy="346710"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>361950</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Oval 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6B821D7-FB0E-4896-97A1-45E0C08E3CDB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14306550" y="4229100"/>
-          <a:ext cx="1362075" cy="352425"/>
+          <a:off x="12969240" y="4185285"/>
+          <a:ext cx="1152525" cy="352425"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1752600</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Oval 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B2C7D8A-7651-4586-BCEA-FACABD749DED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4695825" y="8029575"/>
-          <a:ext cx="1209675" cy="352425"/>
+          <a:off x="4297680" y="7940040"/>
+          <a:ext cx="1032510" cy="344805"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Oval 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADE3DB81-18F8-44ED-9D2C-4ADF03DD518D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5772150" y="8401050"/>
-          <a:ext cx="1209675" cy="352425"/>
+          <a:off x="5196840" y="8303895"/>
+          <a:ext cx="1101090" cy="344805"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="34925">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
@@ -14980,311 +15108,50 @@
             <a:tabLst/>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="0000FF"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>障害程度状況票とそれぞれの項目を統一させてください。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...259 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>112059</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>112058</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>851647</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>201706</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="角丸四角形吹き出し 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000003000000}"/>
             </a:ext>
@@ -15488,163 +15355,163 @@
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="overflow" horzOverflow="overflow" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>記入例を参考に、具体的に記入してもらうようにしてください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15776,95 +15643,87 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:BA50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="T10" sqref="T10"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AQ13" sqref="AQ13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.33203125" style="2" customWidth="1"/>
     <col min="2" max="37" width="2.33203125" style="4" customWidth="1"/>
     <col min="38" max="53" width="2.33203125" style="3" customWidth="1"/>
     <col min="54" max="16384" width="2.33203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:37" ht="18" customHeight="1">
       <c r="B1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>84</v>
@@ -16009,143 +15868,143 @@
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
-      <c r="AD3" s="164" t="s">
+      <c r="AD3" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="AE3" s="164"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="164"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
     </row>
     <row r="4" spans="2:37" ht="18" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
-      <c r="AD4" s="164" t="s">
+      <c r="AD4" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="AE4" s="164"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="164"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
+      <c r="AG4" s="5"/>
+      <c r="AH4" s="5"/>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
     </row>
     <row r="5" spans="2:37" ht="18" customHeight="1">
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
     </row>
     <row r="6" spans="2:37" ht="18" customHeight="1">
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5" t="s">
-        <v>446</v>
+        <v>392</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
@@ -16198,341 +16057,341 @@
       <c r="AK7" s="5"/>
     </row>
     <row r="8" spans="2:37" ht="18" customHeight="1">
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
-      <c r="X8" s="171" t="s">
+      <c r="X8" s="158" t="s">
         <v>120</v>
       </c>
-      <c r="Y8" s="171"/>
-[...6 lines deleted...]
-      <c r="AF8" s="171"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
     </row>
     <row r="9" spans="2:37" ht="18" customHeight="1">
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
-      <c r="X9" s="165" t="s">
-[...11 lines deleted...]
-      <c r="AH9" s="165"/>
+      <c r="X9" s="157" t="s">
+        <v>327</v>
+      </c>
+      <c r="Y9" s="157"/>
+      <c r="Z9" s="157"/>
+      <c r="AA9" s="157"/>
+      <c r="AB9" s="157"/>
+      <c r="AC9" s="157"/>
+      <c r="AD9" s="157"/>
+      <c r="AE9" s="157"/>
+      <c r="AF9" s="157"/>
+      <c r="AG9" s="157"/>
+      <c r="AH9" s="157"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
     </row>
     <row r="10" spans="2:37" ht="18" customHeight="1">
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
-      <c r="X10" s="171" t="s">
+      <c r="X10" s="158" t="s">
         <v>121</v>
       </c>
-      <c r="Y10" s="171"/>
-[...6 lines deleted...]
-      <c r="AF10" s="171"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
     </row>
     <row r="11" spans="2:37" ht="18" customHeight="1">
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
-      <c r="X11" s="165" t="s">
-[...9 lines deleted...]
-      <c r="AF11" s="165"/>
+      <c r="X11" s="157" t="s">
+        <v>328</v>
+      </c>
+      <c r="Y11" s="157"/>
+      <c r="Z11" s="157"/>
+      <c r="AA11" s="157"/>
+      <c r="AB11" s="157"/>
+      <c r="AC11" s="157"/>
+      <c r="AD11" s="157"/>
+      <c r="AE11" s="157"/>
+      <c r="AF11" s="157"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
     </row>
     <row r="12" spans="2:37" ht="18" customHeight="1">
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
-      <c r="X12" s="171" t="s">
+      <c r="X12" s="135" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" s="171"/>
-[...6 lines deleted...]
-      <c r="AF12" s="171"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="5"/>
+      <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
     </row>
     <row r="13" spans="2:37" ht="18" customHeight="1">
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
-      <c r="X13" s="165" t="s">
-[...9 lines deleted...]
-      <c r="AF13" s="165"/>
+      <c r="X13" s="157" t="s">
+        <v>329</v>
+      </c>
+      <c r="Y13" s="157"/>
+      <c r="Z13" s="157"/>
+      <c r="AA13" s="157"/>
+      <c r="AB13" s="157"/>
+      <c r="AC13" s="157"/>
+      <c r="AD13" s="157"/>
+      <c r="AE13" s="157"/>
+      <c r="AF13" s="157"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
     </row>
     <row r="14" spans="2:37" ht="18" customHeight="1">
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
-      <c r="X14" s="171" t="s">
+      <c r="X14" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="Y14" s="171"/>
-[...6 lines deleted...]
-      <c r="AF14" s="171"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+      <c r="AB14" s="5"/>
+      <c r="AC14" s="5"/>
+      <c r="AD14" s="5"/>
+      <c r="AE14" s="5"/>
+      <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
     </row>
     <row r="15" spans="2:37" ht="18" customHeight="1">
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
-      <c r="X15" s="165" t="s">
-[...9 lines deleted...]
-      <c r="AF15" s="165"/>
+      <c r="X15" s="157" t="s">
+        <v>330</v>
+      </c>
+      <c r="Y15" s="157"/>
+      <c r="Z15" s="157"/>
+      <c r="AA15" s="157"/>
+      <c r="AB15" s="157"/>
+      <c r="AC15" s="157"/>
+      <c r="AD15" s="157"/>
+      <c r="AE15" s="157"/>
+      <c r="AF15" s="157"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
     </row>
     <row r="16" spans="2:37" ht="18" customHeight="1">
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
@@ -16572,128 +16431,128 @@
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
     </row>
     <row r="18" spans="2:37" ht="18" customHeight="1">
-      <c r="B18" s="164" t="s">
-[...36 lines deleted...]
-      <c r="AK18" s="164"/>
+      <c r="B18" s="167" t="s">
+        <v>445</v>
+      </c>
+      <c r="C18" s="167"/>
+      <c r="D18" s="167"/>
+      <c r="E18" s="167"/>
+      <c r="F18" s="167"/>
+      <c r="G18" s="167"/>
+      <c r="H18" s="167"/>
+      <c r="I18" s="167"/>
+      <c r="J18" s="167"/>
+      <c r="K18" s="167"/>
+      <c r="L18" s="167"/>
+      <c r="M18" s="167"/>
+      <c r="N18" s="167"/>
+      <c r="O18" s="167"/>
+      <c r="P18" s="167"/>
+      <c r="Q18" s="167"/>
+      <c r="R18" s="167"/>
+      <c r="S18" s="167"/>
+      <c r="T18" s="167"/>
+      <c r="U18" s="167"/>
+      <c r="V18" s="167"/>
+      <c r="W18" s="167"/>
+      <c r="X18" s="167"/>
+      <c r="Y18" s="167"/>
+      <c r="Z18" s="167"/>
+      <c r="AA18" s="167"/>
+      <c r="AB18" s="167"/>
+      <c r="AC18" s="167"/>
+      <c r="AD18" s="167"/>
+      <c r="AE18" s="167"/>
+      <c r="AF18" s="167"/>
+      <c r="AG18" s="167"/>
+      <c r="AH18" s="167"/>
+      <c r="AI18" s="167"/>
+      <c r="AJ18" s="167"/>
+      <c r="AK18" s="167"/>
     </row>
     <row r="19" spans="2:37" ht="18" customHeight="1">
-      <c r="B19" s="168" t="s">
+      <c r="B19" s="170" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="169"/>
-[...33 lines deleted...]
-      <c r="AK19" s="169"/>
+      <c r="C19" s="171"/>
+      <c r="D19" s="171"/>
+      <c r="E19" s="171"/>
+      <c r="F19" s="171"/>
+      <c r="G19" s="171"/>
+      <c r="H19" s="171"/>
+      <c r="I19" s="171"/>
+      <c r="J19" s="171"/>
+      <c r="K19" s="171"/>
+      <c r="L19" s="171"/>
+      <c r="M19" s="171"/>
+      <c r="N19" s="171"/>
+      <c r="O19" s="171"/>
+      <c r="P19" s="171"/>
+      <c r="Q19" s="171"/>
+      <c r="R19" s="171"/>
+      <c r="S19" s="171"/>
+      <c r="T19" s="171"/>
+      <c r="U19" s="171"/>
+      <c r="V19" s="171"/>
+      <c r="W19" s="171"/>
+      <c r="X19" s="171"/>
+      <c r="Y19" s="171"/>
+      <c r="Z19" s="171"/>
+      <c r="AA19" s="171"/>
+      <c r="AB19" s="171"/>
+      <c r="AC19" s="171"/>
+      <c r="AD19" s="171"/>
+      <c r="AE19" s="171"/>
+      <c r="AF19" s="171"/>
+      <c r="AG19" s="171"/>
+      <c r="AH19" s="171"/>
+      <c r="AI19" s="171"/>
+      <c r="AJ19" s="171"/>
+      <c r="AK19" s="171"/>
     </row>
     <row r="20" spans="2:37" ht="18" customHeight="1">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
@@ -16729,124 +16588,124 @@
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
     </row>
     <row r="22" spans="2:37" ht="18" customHeight="1">
       <c r="B22" s="5"/>
-      <c r="C22" s="170" t="s">
-[...34 lines deleted...]
-      <c r="AJ22" s="170"/>
+      <c r="C22" s="166" t="s">
+        <v>309</v>
+      </c>
+      <c r="D22" s="166"/>
+      <c r="E22" s="166"/>
+      <c r="F22" s="166"/>
+      <c r="G22" s="166"/>
+      <c r="H22" s="166"/>
+      <c r="I22" s="166"/>
+      <c r="J22" s="166"/>
+      <c r="K22" s="166"/>
+      <c r="L22" s="166"/>
+      <c r="M22" s="166"/>
+      <c r="N22" s="166"/>
+      <c r="O22" s="166"/>
+      <c r="P22" s="166"/>
+      <c r="Q22" s="166"/>
+      <c r="R22" s="166"/>
+      <c r="S22" s="166"/>
+      <c r="T22" s="166"/>
+      <c r="U22" s="166"/>
+      <c r="V22" s="166"/>
+      <c r="W22" s="166"/>
+      <c r="X22" s="166"/>
+      <c r="Y22" s="166"/>
+      <c r="Z22" s="166"/>
+      <c r="AA22" s="166"/>
+      <c r="AB22" s="166"/>
+      <c r="AC22" s="166"/>
+      <c r="AD22" s="166"/>
+      <c r="AE22" s="166"/>
+      <c r="AF22" s="166"/>
+      <c r="AG22" s="166"/>
+      <c r="AH22" s="166"/>
+      <c r="AI22" s="166"/>
+      <c r="AJ22" s="166"/>
       <c r="AK22" s="5"/>
     </row>
     <row r="23" spans="2:37" ht="18" customHeight="1">
       <c r="B23" s="5"/>
-      <c r="C23" s="170"/>
-[...32 lines deleted...]
-      <c r="AJ23" s="170"/>
+      <c r="C23" s="166"/>
+      <c r="D23" s="166"/>
+      <c r="E23" s="166"/>
+      <c r="F23" s="166"/>
+      <c r="G23" s="166"/>
+      <c r="H23" s="166"/>
+      <c r="I23" s="166"/>
+      <c r="J23" s="166"/>
+      <c r="K23" s="166"/>
+      <c r="L23" s="166"/>
+      <c r="M23" s="166"/>
+      <c r="N23" s="166"/>
+      <c r="O23" s="166"/>
+      <c r="P23" s="166"/>
+      <c r="Q23" s="166"/>
+      <c r="R23" s="166"/>
+      <c r="S23" s="166"/>
+      <c r="T23" s="166"/>
+      <c r="U23" s="166"/>
+      <c r="V23" s="166"/>
+      <c r="W23" s="166"/>
+      <c r="X23" s="166"/>
+      <c r="Y23" s="166"/>
+      <c r="Z23" s="166"/>
+      <c r="AA23" s="166"/>
+      <c r="AB23" s="166"/>
+      <c r="AC23" s="166"/>
+      <c r="AD23" s="166"/>
+      <c r="AE23" s="166"/>
+      <c r="AF23" s="166"/>
+      <c r="AG23" s="166"/>
+      <c r="AH23" s="166"/>
+      <c r="AI23" s="166"/>
+      <c r="AJ23" s="166"/>
       <c r="AK23" s="5"/>
     </row>
     <row r="24" spans="2:37" ht="18" customHeight="1">
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
@@ -16964,371 +16823,371 @@
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
     </row>
     <row r="28" spans="2:37" ht="18" customHeight="1">
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
-      <c r="D28" s="166" t="s">
+      <c r="D28" s="168" t="s">
         <v>126</v>
       </c>
-      <c r="E28" s="166"/>
-[...12 lines deleted...]
-      <c r="R28" s="167" t="s">
+      <c r="E28" s="168"/>
+      <c r="F28" s="168"/>
+      <c r="G28" s="168"/>
+      <c r="H28" s="168"/>
+      <c r="I28" s="168"/>
+      <c r="J28" s="168"/>
+      <c r="K28" s="168"/>
+      <c r="L28" s="168"/>
+      <c r="M28" s="168"/>
+      <c r="N28" s="168"/>
+      <c r="O28" s="168"/>
+      <c r="P28" s="168"/>
+      <c r="Q28" s="168"/>
+      <c r="R28" s="169" t="s">
         <v>0</v>
       </c>
-      <c r="S28" s="166"/>
-[...8 lines deleted...]
-      <c r="AB28" s="166" t="s">
+      <c r="S28" s="168"/>
+      <c r="T28" s="168"/>
+      <c r="U28" s="168"/>
+      <c r="V28" s="168"/>
+      <c r="W28" s="168"/>
+      <c r="X28" s="168"/>
+      <c r="Y28" s="168"/>
+      <c r="Z28" s="168"/>
+      <c r="AA28" s="168"/>
+      <c r="AB28" s="168" t="s">
         <v>127</v>
       </c>
-      <c r="AC28" s="166"/>
-[...6 lines deleted...]
-      <c r="AJ28" s="166"/>
+      <c r="AC28" s="168"/>
+      <c r="AD28" s="168"/>
+      <c r="AE28" s="168"/>
+      <c r="AF28" s="168"/>
+      <c r="AG28" s="168"/>
+      <c r="AH28" s="168"/>
+      <c r="AI28" s="168"/>
+      <c r="AJ28" s="168"/>
       <c r="AK28" s="5"/>
     </row>
     <row r="29" spans="2:37" ht="18" customHeight="1">
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
-      <c r="D29" s="166"/>
-[...31 lines deleted...]
-      <c r="AJ29" s="166"/>
+      <c r="D29" s="168"/>
+      <c r="E29" s="168"/>
+      <c r="F29" s="168"/>
+      <c r="G29" s="168"/>
+      <c r="H29" s="168"/>
+      <c r="I29" s="168"/>
+      <c r="J29" s="168"/>
+      <c r="K29" s="168"/>
+      <c r="L29" s="168"/>
+      <c r="M29" s="168"/>
+      <c r="N29" s="168"/>
+      <c r="O29" s="168"/>
+      <c r="P29" s="168"/>
+      <c r="Q29" s="168"/>
+      <c r="R29" s="168"/>
+      <c r="S29" s="168"/>
+      <c r="T29" s="168"/>
+      <c r="U29" s="168"/>
+      <c r="V29" s="168"/>
+      <c r="W29" s="168"/>
+      <c r="X29" s="168"/>
+      <c r="Y29" s="168"/>
+      <c r="Z29" s="168"/>
+      <c r="AA29" s="168"/>
+      <c r="AB29" s="168"/>
+      <c r="AC29" s="168"/>
+      <c r="AD29" s="168"/>
+      <c r="AE29" s="168"/>
+      <c r="AF29" s="168"/>
+      <c r="AG29" s="168"/>
+      <c r="AH29" s="168"/>
+      <c r="AI29" s="168"/>
+      <c r="AJ29" s="168"/>
       <c r="AK29" s="5"/>
     </row>
     <row r="30" spans="2:37" ht="18" customHeight="1">
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
-      <c r="D30" s="172" t="s">
+      <c r="D30" s="159" t="s">
         <v>2</v>
       </c>
-      <c r="E30" s="172"/>
-[...22 lines deleted...]
-      <c r="AB30" s="172" t="s">
+      <c r="E30" s="159"/>
+      <c r="F30" s="159"/>
+      <c r="G30" s="159"/>
+      <c r="H30" s="159"/>
+      <c r="I30" s="159"/>
+      <c r="J30" s="159"/>
+      <c r="K30" s="159"/>
+      <c r="L30" s="159"/>
+      <c r="M30" s="159"/>
+      <c r="N30" s="159"/>
+      <c r="O30" s="159"/>
+      <c r="P30" s="159"/>
+      <c r="Q30" s="159"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="64"/>
+      <c r="T30" s="64"/>
+      <c r="U30" s="64"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="64"/>
+      <c r="X30" s="64"/>
+      <c r="Y30" s="64"/>
+      <c r="Z30" s="64"/>
+      <c r="AA30" s="67"/>
+      <c r="AB30" s="159" t="s">
         <v>47</v>
       </c>
-      <c r="AC30" s="172"/>
-[...6 lines deleted...]
-      <c r="AJ30" s="172"/>
+      <c r="AC30" s="159"/>
+      <c r="AD30" s="159"/>
+      <c r="AE30" s="159"/>
+      <c r="AF30" s="159"/>
+      <c r="AG30" s="159"/>
+      <c r="AH30" s="159"/>
+      <c r="AI30" s="159"/>
+      <c r="AJ30" s="159"/>
       <c r="AK30" s="5"/>
     </row>
     <row r="31" spans="2:37" ht="18" customHeight="1">
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
-      <c r="D31" s="172"/>
-[...13 lines deleted...]
-      <c r="R31" s="79" t="s">
+      <c r="D31" s="159"/>
+      <c r="E31" s="159"/>
+      <c r="F31" s="159"/>
+      <c r="G31" s="159"/>
+      <c r="H31" s="159"/>
+      <c r="I31" s="159"/>
+      <c r="J31" s="159"/>
+      <c r="K31" s="159"/>
+      <c r="L31" s="159"/>
+      <c r="M31" s="159"/>
+      <c r="N31" s="159"/>
+      <c r="O31" s="159"/>
+      <c r="P31" s="159"/>
+      <c r="Q31" s="159"/>
+      <c r="R31" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="S31" s="80"/>
-[...7 lines deleted...]
-      <c r="AA31" s="82" t="s">
+      <c r="S31" s="66"/>
+      <c r="T31" s="66"/>
+      <c r="U31" s="66"/>
+      <c r="V31" s="66"/>
+      <c r="W31" s="66"/>
+      <c r="X31" s="66"/>
+      <c r="Y31" s="66"/>
+      <c r="Z31" s="66"/>
+      <c r="AA31" s="68" t="s">
         <v>143</v>
       </c>
-      <c r="AB31" s="172"/>
-[...7 lines deleted...]
-      <c r="AJ31" s="172"/>
+      <c r="AB31" s="159"/>
+      <c r="AC31" s="159"/>
+      <c r="AD31" s="159"/>
+      <c r="AE31" s="159"/>
+      <c r="AF31" s="159"/>
+      <c r="AG31" s="159"/>
+      <c r="AH31" s="159"/>
+      <c r="AI31" s="159"/>
+      <c r="AJ31" s="159"/>
       <c r="AK31" s="5"/>
     </row>
     <row r="32" spans="2:37" ht="18" customHeight="1">
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
-      <c r="D32" s="172" t="s">
-[...25 lines deleted...]
-      <c r="AB32" s="172" t="s">
+      <c r="D32" s="159" t="s">
+        <v>286</v>
+      </c>
+      <c r="E32" s="159"/>
+      <c r="F32" s="159"/>
+      <c r="G32" s="159"/>
+      <c r="H32" s="159"/>
+      <c r="I32" s="159"/>
+      <c r="J32" s="159"/>
+      <c r="K32" s="159"/>
+      <c r="L32" s="159"/>
+      <c r="M32" s="159"/>
+      <c r="N32" s="159"/>
+      <c r="O32" s="159"/>
+      <c r="P32" s="159"/>
+      <c r="Q32" s="159"/>
+      <c r="R32" s="63"/>
+      <c r="S32" s="64"/>
+      <c r="T32" s="64"/>
+      <c r="U32" s="64"/>
+      <c r="V32" s="64"/>
+      <c r="W32" s="64"/>
+      <c r="X32" s="64"/>
+      <c r="Y32" s="64"/>
+      <c r="Z32" s="64"/>
+      <c r="AA32" s="67"/>
+      <c r="AB32" s="159" t="s">
         <v>48</v>
       </c>
-      <c r="AC32" s="172"/>
-[...6 lines deleted...]
-      <c r="AJ32" s="172"/>
+      <c r="AC32" s="159"/>
+      <c r="AD32" s="159"/>
+      <c r="AE32" s="159"/>
+      <c r="AF32" s="159"/>
+      <c r="AG32" s="159"/>
+      <c r="AH32" s="159"/>
+      <c r="AI32" s="159"/>
+      <c r="AJ32" s="159"/>
       <c r="AK32" s="5"/>
     </row>
     <row r="33" spans="2:37" ht="18" customHeight="1">
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
-      <c r="D33" s="172"/>
-[...13 lines deleted...]
-      <c r="R33" s="79" t="s">
+      <c r="D33" s="159"/>
+      <c r="E33" s="159"/>
+      <c r="F33" s="159"/>
+      <c r="G33" s="159"/>
+      <c r="H33" s="159"/>
+      <c r="I33" s="159"/>
+      <c r="J33" s="159"/>
+      <c r="K33" s="159"/>
+      <c r="L33" s="159"/>
+      <c r="M33" s="159"/>
+      <c r="N33" s="159"/>
+      <c r="O33" s="159"/>
+      <c r="P33" s="159"/>
+      <c r="Q33" s="159"/>
+      <c r="R33" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="S33" s="80"/>
-[...7 lines deleted...]
-      <c r="AA33" s="82" t="s">
+      <c r="S33" s="66"/>
+      <c r="T33" s="66"/>
+      <c r="U33" s="66"/>
+      <c r="V33" s="66"/>
+      <c r="W33" s="66"/>
+      <c r="X33" s="66"/>
+      <c r="Y33" s="66"/>
+      <c r="Z33" s="66"/>
+      <c r="AA33" s="68" t="s">
         <v>143</v>
       </c>
-      <c r="AB33" s="172"/>
-[...7 lines deleted...]
-      <c r="AJ33" s="172"/>
+      <c r="AB33" s="159"/>
+      <c r="AC33" s="159"/>
+      <c r="AD33" s="159"/>
+      <c r="AE33" s="159"/>
+      <c r="AF33" s="159"/>
+      <c r="AG33" s="159"/>
+      <c r="AH33" s="159"/>
+      <c r="AI33" s="159"/>
+      <c r="AJ33" s="159"/>
       <c r="AK33" s="5"/>
     </row>
     <row r="34" spans="2:37" ht="18" customHeight="1">
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
-      <c r="D34" s="76"/>
-[...12 lines deleted...]
-      <c r="Q34" s="76"/>
+      <c r="D34" s="62"/>
+      <c r="E34" s="62"/>
+      <c r="F34" s="62"/>
+      <c r="G34" s="62"/>
+      <c r="H34" s="62"/>
+      <c r="I34" s="62"/>
+      <c r="J34" s="62"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="62"/>
+      <c r="N34" s="62"/>
+      <c r="O34" s="62"/>
+      <c r="P34" s="62"/>
+      <c r="Q34" s="62"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="7"/>
       <c r="V34" s="7"/>
       <c r="W34" s="7"/>
       <c r="X34" s="7"/>
       <c r="Y34" s="7"/>
       <c r="Z34" s="7"/>
       <c r="AA34" s="7"/>
-      <c r="AB34" s="170"/>
-[...7 lines deleted...]
-      <c r="AJ34" s="170"/>
+      <c r="AB34" s="166"/>
+      <c r="AC34" s="166"/>
+      <c r="AD34" s="166"/>
+      <c r="AE34" s="166"/>
+      <c r="AF34" s="166"/>
+      <c r="AG34" s="166"/>
+      <c r="AH34" s="166"/>
+      <c r="AI34" s="166"/>
+      <c r="AJ34" s="166"/>
       <c r="AK34" s="5"/>
     </row>
     <row r="35" spans="2:37" ht="18" customHeight="1">
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
-      <c r="D35" s="74"/>
-[...12 lines deleted...]
-      <c r="Q35" s="74"/>
+      <c r="D35" s="60"/>
+      <c r="E35" s="60"/>
+      <c r="F35" s="60"/>
+      <c r="G35" s="60"/>
+      <c r="H35" s="60"/>
+      <c r="I35" s="60"/>
+      <c r="J35" s="60"/>
+      <c r="K35" s="60"/>
+      <c r="L35" s="60"/>
+      <c r="M35" s="60"/>
+      <c r="N35" s="60"/>
+      <c r="O35" s="60"/>
+      <c r="P35" s="60"/>
+      <c r="Q35" s="60"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="7"/>
       <c r="V35" s="7"/>
       <c r="W35" s="7"/>
       <c r="X35" s="7"/>
       <c r="Y35" s="7"/>
       <c r="Z35" s="7"/>
       <c r="AA35" s="7"/>
-      <c r="AB35" s="170"/>
-[...7 lines deleted...]
-      <c r="AJ35" s="170"/>
+      <c r="AB35" s="166"/>
+      <c r="AC35" s="166"/>
+      <c r="AD35" s="166"/>
+      <c r="AE35" s="166"/>
+      <c r="AF35" s="166"/>
+      <c r="AG35" s="166"/>
+      <c r="AH35" s="166"/>
+      <c r="AI35" s="166"/>
+      <c r="AJ35" s="166"/>
       <c r="AK35" s="5"/>
     </row>
     <row r="36" spans="2:37" ht="21.9" customHeight="1">
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="N36" s="8" t="s">
         <v>128</v>
       </c>
       <c r="O36" s="9"/>
       <c r="P36" s="9"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="10"/>
       <c r="S36" s="9"/>
       <c r="T36" s="9"/>
       <c r="U36" s="9"/>
       <c r="V36" s="9"/>
       <c r="W36" s="9"/>
@@ -17337,167 +17196,167 @@
         <v>129</v>
       </c>
       <c r="Z36" s="9"/>
       <c r="AA36" s="10"/>
       <c r="AB36" s="9"/>
       <c r="AC36" s="9"/>
       <c r="AD36" s="9"/>
       <c r="AE36" s="9"/>
       <c r="AF36" s="9"/>
       <c r="AG36" s="9"/>
       <c r="AH36" s="11"/>
       <c r="AI36" s="11"/>
       <c r="AJ36" s="12"/>
     </row>
     <row r="37" spans="2:37" ht="21.9" customHeight="1">
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
-      <c r="N37" s="173" t="s">
+      <c r="N37" s="160" t="s">
         <v>130</v>
       </c>
-      <c r="O37" s="174"/>
+      <c r="O37" s="161"/>
       <c r="P37" s="8" t="s">
         <v>131</v>
       </c>
       <c r="Q37" s="9"/>
       <c r="R37" s="10"/>
       <c r="S37" s="9"/>
       <c r="T37" s="9"/>
       <c r="U37" s="9"/>
       <c r="V37" s="9"/>
       <c r="W37" s="9"/>
       <c r="X37" s="9"/>
       <c r="Y37" s="9"/>
       <c r="Z37" s="9"/>
       <c r="AA37" s="9"/>
       <c r="AB37" s="9"/>
       <c r="AC37" s="9"/>
       <c r="AD37" s="9"/>
       <c r="AE37" s="9"/>
       <c r="AF37" s="9"/>
       <c r="AG37" s="9"/>
       <c r="AH37" s="9"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="10"/>
     </row>
     <row r="38" spans="2:37" ht="21.9" customHeight="1">
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
-      <c r="N38" s="175"/>
-      <c r="O38" s="176"/>
+      <c r="N38" s="162"/>
+      <c r="O38" s="163"/>
       <c r="P38" s="5"/>
       <c r="Q38" s="5"/>
       <c r="R38" s="13"/>
       <c r="S38" s="14" t="s">
         <v>132</v>
       </c>
       <c r="T38" s="15"/>
       <c r="U38" s="15"/>
       <c r="V38" s="16"/>
       <c r="W38" s="15"/>
       <c r="X38" s="15"/>
       <c r="Y38" s="15"/>
       <c r="Z38" s="15"/>
       <c r="AA38" s="15"/>
       <c r="AB38" s="15"/>
       <c r="AC38" s="15"/>
       <c r="AD38" s="15"/>
       <c r="AE38" s="15"/>
       <c r="AF38" s="15"/>
       <c r="AG38" s="15"/>
       <c r="AH38" s="15"/>
       <c r="AI38" s="15"/>
       <c r="AJ38" s="17"/>
     </row>
     <row r="39" spans="2:37" ht="21.9" customHeight="1">
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="5"/>
-      <c r="N39" s="175"/>
-      <c r="O39" s="176"/>
+      <c r="N39" s="162"/>
+      <c r="O39" s="163"/>
       <c r="P39" s="5" t="s">
         <v>133</v>
       </c>
       <c r="Q39" s="5"/>
       <c r="R39" s="13"/>
       <c r="S39" s="18" t="s">
         <v>134</v>
       </c>
       <c r="T39" s="19"/>
       <c r="U39" s="19"/>
       <c r="V39" s="20"/>
       <c r="W39" s="19"/>
       <c r="X39" s="19"/>
       <c r="Y39" s="19"/>
       <c r="Z39" s="19"/>
       <c r="AA39" s="19"/>
       <c r="AB39" s="19"/>
       <c r="AC39" s="19"/>
       <c r="AD39" s="19"/>
       <c r="AE39" s="19"/>
       <c r="AF39" s="19"/>
       <c r="AG39" s="19"/>
       <c r="AH39" s="19"/>
       <c r="AI39" s="19"/>
       <c r="AJ39" s="21"/>
     </row>
     <row r="40" spans="2:37" ht="21.9" customHeight="1">
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
-      <c r="N40" s="177"/>
-      <c r="O40" s="178"/>
+      <c r="N40" s="164"/>
+      <c r="O40" s="165"/>
       <c r="P40" s="22"/>
       <c r="Q40" s="22"/>
       <c r="R40" s="23"/>
       <c r="S40" s="24" t="s">
         <v>135</v>
       </c>
       <c r="T40" s="25"/>
       <c r="U40" s="25"/>
       <c r="V40" s="26"/>
       <c r="W40" s="25"/>
       <c r="X40" s="25"/>
       <c r="Y40" s="25"/>
       <c r="Z40" s="25"/>
       <c r="AA40" s="25"/>
       <c r="AB40" s="25"/>
       <c r="AC40" s="25"/>
       <c r="AD40" s="25"/>
       <c r="AE40" s="25"/>
       <c r="AF40" s="25"/>
       <c r="AG40" s="25"/>
       <c r="AH40" s="25"/>
       <c r="AI40" s="25"/>
       <c r="AJ40" s="27"/>
     </row>
     <row r="41" spans="2:37" ht="18" customHeight="1">
@@ -17859,117 +17718,87 @@
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
       <c r="R50" s="2"/>
       <c r="S50" s="2"/>
       <c r="T50" s="2"/>
       <c r="U50" s="2"/>
       <c r="V50" s="2"/>
       <c r="W50" s="2"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
       <c r="Z50" s="2"/>
       <c r="AA50" s="2"/>
       <c r="AB50" s="2"/>
       <c r="AC50" s="2"/>
       <c r="AD50" s="2"/>
       <c r="AE50" s="2"/>
       <c r="AF50" s="2"/>
       <c r="AG50" s="2"/>
       <c r="AH50" s="2"/>
       <c r="AI50" s="2"/>
       <c r="AJ50" s="2"/>
       <c r="AK50" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="12">
+    <mergeCell ref="B18:AK18"/>
+    <mergeCell ref="D28:Q29"/>
+    <mergeCell ref="R28:AA29"/>
+    <mergeCell ref="AB28:AJ29"/>
+    <mergeCell ref="B19:AK19"/>
+    <mergeCell ref="C22:AJ23"/>
     <mergeCell ref="D30:Q31"/>
     <mergeCell ref="AB30:AJ31"/>
     <mergeCell ref="N37:O40"/>
     <mergeCell ref="D32:Q33"/>
     <mergeCell ref="AB32:AJ33"/>
     <mergeCell ref="AB34:AJ35"/>
-    <mergeCell ref="AD3:AJ3"/>
-[...14 lines deleted...]
-    <mergeCell ref="X13:AF13"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="40" min="1" max="36" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="37" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7">
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:BA48"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AR16" sqref="AR16"/>
+      <selection activeCell="B18" sqref="B18:AK18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.33203125" style="2" customWidth="1"/>
     <col min="2" max="37" width="2.33203125" style="4" customWidth="1"/>
     <col min="38" max="53" width="2.33203125" style="3" customWidth="1"/>
     <col min="54" max="16384" width="2.33203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:37" ht="18" customHeight="1">
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>84</v>
@@ -18049,51 +17878,51 @@
       <c r="AE1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="2" spans="2:37" ht="18" customHeight="1">
       <c r="B2" s="5"/>
       <c r="C2" s="5" t="s">
-        <v>343</v>
+        <v>305</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
@@ -18114,143 +17943,143 @@
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
-      <c r="AD3" s="164" t="s">
+      <c r="AD3" s="167" t="s">
         <v>118</v>
       </c>
-      <c r="AE3" s="164"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="164"/>
+      <c r="AE3" s="167"/>
+      <c r="AF3" s="167"/>
+      <c r="AG3" s="167"/>
+      <c r="AH3" s="167"/>
+      <c r="AI3" s="167"/>
+      <c r="AJ3" s="167"/>
       <c r="AK3" s="5"/>
     </row>
     <row r="4" spans="2:37" ht="18" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
-      <c r="AD4" s="164" t="s">
+      <c r="AD4" s="167" t="s">
         <v>119</v>
       </c>
-      <c r="AE4" s="164"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="164"/>
+      <c r="AE4" s="167"/>
+      <c r="AF4" s="167"/>
+      <c r="AG4" s="167"/>
+      <c r="AH4" s="167"/>
+      <c r="AI4" s="167"/>
+      <c r="AJ4" s="167"/>
       <c r="AK4" s="5"/>
     </row>
     <row r="5" spans="2:37" ht="18" customHeight="1">
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
     </row>
     <row r="6" spans="2:37" ht="18" customHeight="1">
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5" t="s">
-        <v>446</v>
+        <v>392</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
@@ -18303,341 +18132,341 @@
       <c r="AK7" s="5"/>
     </row>
     <row r="8" spans="2:37" ht="18" customHeight="1">
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
-      <c r="X8" s="171" t="s">
+      <c r="X8" s="158" t="s">
         <v>120</v>
       </c>
-      <c r="Y8" s="171"/>
-[...6 lines deleted...]
-      <c r="AF8" s="171"/>
+      <c r="Y8" s="136"/>
+      <c r="Z8" s="136"/>
+      <c r="AA8" s="136"/>
+      <c r="AB8" s="136"/>
+      <c r="AC8" s="136"/>
+      <c r="AD8" s="136"/>
+      <c r="AE8" s="136"/>
+      <c r="AF8" s="136"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
     </row>
     <row r="9" spans="2:37" ht="18" customHeight="1">
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
-      <c r="X9" s="165" t="s">
-[...11 lines deleted...]
-      <c r="AH9" s="165"/>
+      <c r="X9" s="157" t="s">
+        <v>327</v>
+      </c>
+      <c r="Y9" s="157"/>
+      <c r="Z9" s="157"/>
+      <c r="AA9" s="157"/>
+      <c r="AB9" s="157"/>
+      <c r="AC9" s="157"/>
+      <c r="AD9" s="157"/>
+      <c r="AE9" s="157"/>
+      <c r="AF9" s="157"/>
+      <c r="AG9" s="157"/>
+      <c r="AH9" s="157"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
     </row>
     <row r="10" spans="2:37" ht="18" customHeight="1">
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
-      <c r="X10" s="171" t="s">
+      <c r="X10" s="158" t="s">
         <v>121</v>
       </c>
-      <c r="Y10" s="171"/>
-[...6 lines deleted...]
-      <c r="AF10" s="171"/>
+      <c r="Y10" s="136"/>
+      <c r="Z10" s="136"/>
+      <c r="AA10" s="136"/>
+      <c r="AB10" s="136"/>
+      <c r="AC10" s="136"/>
+      <c r="AD10" s="136"/>
+      <c r="AE10" s="136"/>
+      <c r="AF10" s="136"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
     </row>
     <row r="11" spans="2:37" ht="18" customHeight="1">
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
-      <c r="X11" s="165" t="s">
-[...9 lines deleted...]
-      <c r="AF11" s="165"/>
+      <c r="X11" s="157" t="s">
+        <v>328</v>
+      </c>
+      <c r="Y11" s="157"/>
+      <c r="Z11" s="157"/>
+      <c r="AA11" s="157"/>
+      <c r="AB11" s="157"/>
+      <c r="AC11" s="157"/>
+      <c r="AD11" s="157"/>
+      <c r="AE11" s="157"/>
+      <c r="AF11" s="157"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
     </row>
     <row r="12" spans="2:37" ht="18" customHeight="1">
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
-      <c r="X12" s="171" t="s">
+      <c r="X12" s="135" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" s="171"/>
-[...6 lines deleted...]
-      <c r="AF12" s="171"/>
+      <c r="Y12" s="136"/>
+      <c r="Z12" s="136"/>
+      <c r="AA12" s="136"/>
+      <c r="AB12" s="136"/>
+      <c r="AC12" s="136"/>
+      <c r="AD12" s="136"/>
+      <c r="AE12" s="136"/>
+      <c r="AF12" s="136"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
     </row>
     <row r="13" spans="2:37" ht="18" customHeight="1">
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
-      <c r="X13" s="165" t="s">
-[...9 lines deleted...]
-      <c r="AF13" s="165"/>
+      <c r="X13" s="157" t="s">
+        <v>329</v>
+      </c>
+      <c r="Y13" s="157"/>
+      <c r="Z13" s="157"/>
+      <c r="AA13" s="157"/>
+      <c r="AB13" s="157"/>
+      <c r="AC13" s="157"/>
+      <c r="AD13" s="157"/>
+      <c r="AE13" s="157"/>
+      <c r="AF13" s="157"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
     </row>
     <row r="14" spans="2:37" ht="18" customHeight="1">
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
-      <c r="X14" s="171" t="s">
+      <c r="X14" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="Y14" s="171"/>
-[...6 lines deleted...]
-      <c r="AF14" s="171"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+      <c r="AB14" s="5"/>
+      <c r="AC14" s="5"/>
+      <c r="AD14" s="5"/>
+      <c r="AE14" s="5"/>
+      <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
     </row>
     <row r="15" spans="2:37" ht="18" customHeight="1">
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
-      <c r="X15" s="165" t="s">
-[...9 lines deleted...]
-      <c r="AF15" s="165"/>
+      <c r="X15" s="157" t="s">
+        <v>330</v>
+      </c>
+      <c r="Y15" s="157"/>
+      <c r="Z15" s="157"/>
+      <c r="AA15" s="157"/>
+      <c r="AB15" s="157"/>
+      <c r="AC15" s="157"/>
+      <c r="AD15" s="157"/>
+      <c r="AE15" s="157"/>
+      <c r="AF15" s="157"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
     </row>
     <row r="16" spans="2:37" ht="18" customHeight="1">
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
@@ -18677,244 +18506,244 @@
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
     </row>
     <row r="18" spans="2:37" ht="18" customHeight="1">
-      <c r="B18" s="164" t="s">
-[...36 lines deleted...]
-      <c r="AK18" s="164"/>
+      <c r="B18" s="167" t="s">
+        <v>446</v>
+      </c>
+      <c r="C18" s="167"/>
+      <c r="D18" s="167"/>
+      <c r="E18" s="167"/>
+      <c r="F18" s="167"/>
+      <c r="G18" s="167"/>
+      <c r="H18" s="167"/>
+      <c r="I18" s="167"/>
+      <c r="J18" s="167"/>
+      <c r="K18" s="167"/>
+      <c r="L18" s="167"/>
+      <c r="M18" s="167"/>
+      <c r="N18" s="167"/>
+      <c r="O18" s="167"/>
+      <c r="P18" s="167"/>
+      <c r="Q18" s="167"/>
+      <c r="R18" s="167"/>
+      <c r="S18" s="167"/>
+      <c r="T18" s="167"/>
+      <c r="U18" s="167"/>
+      <c r="V18" s="167"/>
+      <c r="W18" s="167"/>
+      <c r="X18" s="167"/>
+      <c r="Y18" s="167"/>
+      <c r="Z18" s="167"/>
+      <c r="AA18" s="167"/>
+      <c r="AB18" s="167"/>
+      <c r="AC18" s="167"/>
+      <c r="AD18" s="167"/>
+      <c r="AE18" s="167"/>
+      <c r="AF18" s="167"/>
+      <c r="AG18" s="167"/>
+      <c r="AH18" s="167"/>
+      <c r="AI18" s="167"/>
+      <c r="AJ18" s="167"/>
+      <c r="AK18" s="167"/>
     </row>
     <row r="19" spans="2:37" ht="18" customHeight="1">
-      <c r="B19" s="168" t="s">
+      <c r="B19" s="170" t="s">
         <v>6</v>
       </c>
-      <c r="C19" s="169"/>
-[...33 lines deleted...]
-      <c r="AK19" s="169"/>
+      <c r="C19" s="171"/>
+      <c r="D19" s="171"/>
+      <c r="E19" s="171"/>
+      <c r="F19" s="171"/>
+      <c r="G19" s="171"/>
+      <c r="H19" s="171"/>
+      <c r="I19" s="171"/>
+      <c r="J19" s="171"/>
+      <c r="K19" s="171"/>
+      <c r="L19" s="171"/>
+      <c r="M19" s="171"/>
+      <c r="N19" s="171"/>
+      <c r="O19" s="171"/>
+      <c r="P19" s="171"/>
+      <c r="Q19" s="171"/>
+      <c r="R19" s="171"/>
+      <c r="S19" s="171"/>
+      <c r="T19" s="171"/>
+      <c r="U19" s="171"/>
+      <c r="V19" s="171"/>
+      <c r="W19" s="171"/>
+      <c r="X19" s="171"/>
+      <c r="Y19" s="171"/>
+      <c r="Z19" s="171"/>
+      <c r="AA19" s="171"/>
+      <c r="AB19" s="171"/>
+      <c r="AC19" s="171"/>
+      <c r="AD19" s="171"/>
+      <c r="AE19" s="171"/>
+      <c r="AF19" s="171"/>
+      <c r="AG19" s="171"/>
+      <c r="AH19" s="171"/>
+      <c r="AI19" s="171"/>
+      <c r="AJ19" s="171"/>
+      <c r="AK19" s="171"/>
     </row>
     <row r="20" spans="2:37" ht="18" customHeight="1">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
     </row>
     <row r="21" spans="2:37" ht="18" customHeight="1">
       <c r="B21" s="5"/>
-      <c r="C21" s="170" t="s">
-[...35 lines deleted...]
-      <c r="AK21" s="170"/>
+      <c r="C21" s="166" t="s">
+        <v>316</v>
+      </c>
+      <c r="D21" s="166"/>
+      <c r="E21" s="166"/>
+      <c r="F21" s="166"/>
+      <c r="G21" s="166"/>
+      <c r="H21" s="166"/>
+      <c r="I21" s="166"/>
+      <c r="J21" s="166"/>
+      <c r="K21" s="166"/>
+      <c r="L21" s="166"/>
+      <c r="M21" s="166"/>
+      <c r="N21" s="166"/>
+      <c r="O21" s="166"/>
+      <c r="P21" s="166"/>
+      <c r="Q21" s="166"/>
+      <c r="R21" s="166"/>
+      <c r="S21" s="166"/>
+      <c r="T21" s="166"/>
+      <c r="U21" s="166"/>
+      <c r="V21" s="166"/>
+      <c r="W21" s="166"/>
+      <c r="X21" s="166"/>
+      <c r="Y21" s="166"/>
+      <c r="Z21" s="166"/>
+      <c r="AA21" s="166"/>
+      <c r="AB21" s="166"/>
+      <c r="AC21" s="166"/>
+      <c r="AD21" s="166"/>
+      <c r="AE21" s="166"/>
+      <c r="AF21" s="166"/>
+      <c r="AG21" s="166"/>
+      <c r="AH21" s="166"/>
+      <c r="AI21" s="166"/>
+      <c r="AJ21" s="166"/>
+      <c r="AK21" s="166"/>
     </row>
     <row r="22" spans="2:37" ht="18" customHeight="1">
       <c r="B22" s="5"/>
-      <c r="C22" s="170"/>
-[...33 lines deleted...]
-      <c r="AK22" s="170"/>
+      <c r="C22" s="166"/>
+      <c r="D22" s="166"/>
+      <c r="E22" s="166"/>
+      <c r="F22" s="166"/>
+      <c r="G22" s="166"/>
+      <c r="H22" s="166"/>
+      <c r="I22" s="166"/>
+      <c r="J22" s="166"/>
+      <c r="K22" s="166"/>
+      <c r="L22" s="166"/>
+      <c r="M22" s="166"/>
+      <c r="N22" s="166"/>
+      <c r="O22" s="166"/>
+      <c r="P22" s="166"/>
+      <c r="Q22" s="166"/>
+      <c r="R22" s="166"/>
+      <c r="S22" s="166"/>
+      <c r="T22" s="166"/>
+      <c r="U22" s="166"/>
+      <c r="V22" s="166"/>
+      <c r="W22" s="166"/>
+      <c r="X22" s="166"/>
+      <c r="Y22" s="166"/>
+      <c r="Z22" s="166"/>
+      <c r="AA22" s="166"/>
+      <c r="AB22" s="166"/>
+      <c r="AC22" s="166"/>
+      <c r="AD22" s="166"/>
+      <c r="AE22" s="166"/>
+      <c r="AF22" s="166"/>
+      <c r="AG22" s="166"/>
+      <c r="AH22" s="166"/>
+      <c r="AI22" s="166"/>
+      <c r="AJ22" s="166"/>
+      <c r="AK22" s="166"/>
     </row>
     <row r="23" spans="2:37" ht="18" customHeight="1">
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
@@ -18993,371 +18822,371 @@
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
     </row>
     <row r="26" spans="2:37" ht="18" customHeight="1">
       <c r="B26" s="5"/>
       <c r="C26" s="6"/>
-      <c r="D26" s="166" t="s">
+      <c r="D26" s="168" t="s">
         <v>126</v>
       </c>
-      <c r="E26" s="166"/>
-[...12 lines deleted...]
-      <c r="R26" s="167" t="s">
+      <c r="E26" s="168"/>
+      <c r="F26" s="168"/>
+      <c r="G26" s="168"/>
+      <c r="H26" s="168"/>
+      <c r="I26" s="168"/>
+      <c r="J26" s="168"/>
+      <c r="K26" s="168"/>
+      <c r="L26" s="168"/>
+      <c r="M26" s="168"/>
+      <c r="N26" s="168"/>
+      <c r="O26" s="168"/>
+      <c r="P26" s="168"/>
+      <c r="Q26" s="168"/>
+      <c r="R26" s="169" t="s">
         <v>8</v>
       </c>
-      <c r="S26" s="166"/>
-[...8 lines deleted...]
-      <c r="AB26" s="166" t="s">
+      <c r="S26" s="168"/>
+      <c r="T26" s="168"/>
+      <c r="U26" s="168"/>
+      <c r="V26" s="168"/>
+      <c r="W26" s="168"/>
+      <c r="X26" s="168"/>
+      <c r="Y26" s="168"/>
+      <c r="Z26" s="168"/>
+      <c r="AA26" s="168"/>
+      <c r="AB26" s="168" t="s">
         <v>127</v>
       </c>
-      <c r="AC26" s="166"/>
-[...6 lines deleted...]
-      <c r="AJ26" s="166"/>
+      <c r="AC26" s="168"/>
+      <c r="AD26" s="168"/>
+      <c r="AE26" s="168"/>
+      <c r="AF26" s="168"/>
+      <c r="AG26" s="168"/>
+      <c r="AH26" s="168"/>
+      <c r="AI26" s="168"/>
+      <c r="AJ26" s="168"/>
       <c r="AK26" s="5"/>
     </row>
     <row r="27" spans="2:37" ht="18" customHeight="1">
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
-      <c r="D27" s="166"/>
-[...31 lines deleted...]
-      <c r="AJ27" s="166"/>
+      <c r="D27" s="168"/>
+      <c r="E27" s="168"/>
+      <c r="F27" s="168"/>
+      <c r="G27" s="168"/>
+      <c r="H27" s="168"/>
+      <c r="I27" s="168"/>
+      <c r="J27" s="168"/>
+      <c r="K27" s="168"/>
+      <c r="L27" s="168"/>
+      <c r="M27" s="168"/>
+      <c r="N27" s="168"/>
+      <c r="O27" s="168"/>
+      <c r="P27" s="168"/>
+      <c r="Q27" s="168"/>
+      <c r="R27" s="168"/>
+      <c r="S27" s="168"/>
+      <c r="T27" s="168"/>
+      <c r="U27" s="168"/>
+      <c r="V27" s="168"/>
+      <c r="W27" s="168"/>
+      <c r="X27" s="168"/>
+      <c r="Y27" s="168"/>
+      <c r="Z27" s="168"/>
+      <c r="AA27" s="168"/>
+      <c r="AB27" s="168"/>
+      <c r="AC27" s="168"/>
+      <c r="AD27" s="168"/>
+      <c r="AE27" s="168"/>
+      <c r="AF27" s="168"/>
+      <c r="AG27" s="168"/>
+      <c r="AH27" s="168"/>
+      <c r="AI27" s="168"/>
+      <c r="AJ27" s="168"/>
       <c r="AK27" s="5"/>
     </row>
     <row r="28" spans="2:37" ht="18" customHeight="1">
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
-      <c r="D28" s="172" t="s">
+      <c r="D28" s="159" t="s">
         <v>2</v>
       </c>
-      <c r="E28" s="172"/>
-[...32 lines deleted...]
-      <c r="AJ28" s="172"/>
+      <c r="E28" s="159"/>
+      <c r="F28" s="159"/>
+      <c r="G28" s="159"/>
+      <c r="H28" s="159"/>
+      <c r="I28" s="159"/>
+      <c r="J28" s="159"/>
+      <c r="K28" s="159"/>
+      <c r="L28" s="159"/>
+      <c r="M28" s="159"/>
+      <c r="N28" s="159"/>
+      <c r="O28" s="159"/>
+      <c r="P28" s="159"/>
+      <c r="Q28" s="159"/>
+      <c r="R28" s="63"/>
+      <c r="S28" s="64"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="64"/>
+      <c r="V28" s="64"/>
+      <c r="W28" s="64"/>
+      <c r="X28" s="64"/>
+      <c r="Y28" s="64"/>
+      <c r="Z28" s="64"/>
+      <c r="AA28" s="67"/>
+      <c r="AB28" s="159" t="s">
+        <v>313</v>
+      </c>
+      <c r="AC28" s="159"/>
+      <c r="AD28" s="159"/>
+      <c r="AE28" s="159"/>
+      <c r="AF28" s="159"/>
+      <c r="AG28" s="159"/>
+      <c r="AH28" s="159"/>
+      <c r="AI28" s="159"/>
+      <c r="AJ28" s="159"/>
       <c r="AK28" s="5"/>
     </row>
     <row r="29" spans="2:37" ht="18" customHeight="1">
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
-      <c r="D29" s="172"/>
-[...13 lines deleted...]
-      <c r="R29" s="79" t="s">
+      <c r="D29" s="159"/>
+      <c r="E29" s="159"/>
+      <c r="F29" s="159"/>
+      <c r="G29" s="159"/>
+      <c r="H29" s="159"/>
+      <c r="I29" s="159"/>
+      <c r="J29" s="159"/>
+      <c r="K29" s="159"/>
+      <c r="L29" s="159"/>
+      <c r="M29" s="159"/>
+      <c r="N29" s="159"/>
+      <c r="O29" s="159"/>
+      <c r="P29" s="159"/>
+      <c r="Q29" s="159"/>
+      <c r="R29" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="S29" s="80"/>
-[...7 lines deleted...]
-      <c r="AA29" s="82" t="s">
+      <c r="S29" s="66"/>
+      <c r="T29" s="66"/>
+      <c r="U29" s="66"/>
+      <c r="V29" s="66"/>
+      <c r="W29" s="66"/>
+      <c r="X29" s="66"/>
+      <c r="Y29" s="66"/>
+      <c r="Z29" s="66"/>
+      <c r="AA29" s="68" t="s">
         <v>143</v>
       </c>
-      <c r="AB29" s="172"/>
-[...7 lines deleted...]
-      <c r="AJ29" s="172"/>
+      <c r="AB29" s="159"/>
+      <c r="AC29" s="159"/>
+      <c r="AD29" s="159"/>
+      <c r="AE29" s="159"/>
+      <c r="AF29" s="159"/>
+      <c r="AG29" s="159"/>
+      <c r="AH29" s="159"/>
+      <c r="AI29" s="159"/>
+      <c r="AJ29" s="159"/>
       <c r="AK29" s="5"/>
     </row>
     <row r="30" spans="2:37" ht="18" customHeight="1">
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
-      <c r="D30" s="172" t="s">
-[...35 lines deleted...]
-      <c r="AJ30" s="172"/>
+      <c r="D30" s="159" t="s">
+        <v>286</v>
+      </c>
+      <c r="E30" s="159"/>
+      <c r="F30" s="159"/>
+      <c r="G30" s="159"/>
+      <c r="H30" s="159"/>
+      <c r="I30" s="159"/>
+      <c r="J30" s="159"/>
+      <c r="K30" s="159"/>
+      <c r="L30" s="159"/>
+      <c r="M30" s="159"/>
+      <c r="N30" s="159"/>
+      <c r="O30" s="159"/>
+      <c r="P30" s="159"/>
+      <c r="Q30" s="159"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="64"/>
+      <c r="T30" s="64"/>
+      <c r="U30" s="64"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="64"/>
+      <c r="X30" s="64"/>
+      <c r="Y30" s="64"/>
+      <c r="Z30" s="64"/>
+      <c r="AA30" s="67"/>
+      <c r="AB30" s="159" t="s">
+        <v>315</v>
+      </c>
+      <c r="AC30" s="159"/>
+      <c r="AD30" s="159"/>
+      <c r="AE30" s="159"/>
+      <c r="AF30" s="159"/>
+      <c r="AG30" s="159"/>
+      <c r="AH30" s="159"/>
+      <c r="AI30" s="159"/>
+      <c r="AJ30" s="159"/>
       <c r="AK30" s="5"/>
     </row>
     <row r="31" spans="2:37" ht="18" customHeight="1">
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
-      <c r="D31" s="172"/>
-[...13 lines deleted...]
-      <c r="R31" s="79" t="s">
+      <c r="D31" s="159"/>
+      <c r="E31" s="159"/>
+      <c r="F31" s="159"/>
+      <c r="G31" s="159"/>
+      <c r="H31" s="159"/>
+      <c r="I31" s="159"/>
+      <c r="J31" s="159"/>
+      <c r="K31" s="159"/>
+      <c r="L31" s="159"/>
+      <c r="M31" s="159"/>
+      <c r="N31" s="159"/>
+      <c r="O31" s="159"/>
+      <c r="P31" s="159"/>
+      <c r="Q31" s="159"/>
+      <c r="R31" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="S31" s="80"/>
-[...7 lines deleted...]
-      <c r="AA31" s="82" t="s">
+      <c r="S31" s="66"/>
+      <c r="T31" s="66"/>
+      <c r="U31" s="66"/>
+      <c r="V31" s="66"/>
+      <c r="W31" s="66"/>
+      <c r="X31" s="66"/>
+      <c r="Y31" s="66"/>
+      <c r="Z31" s="66"/>
+      <c r="AA31" s="68" t="s">
         <v>143</v>
       </c>
-      <c r="AB31" s="172"/>
-[...7 lines deleted...]
-      <c r="AJ31" s="172"/>
+      <c r="AB31" s="159"/>
+      <c r="AC31" s="159"/>
+      <c r="AD31" s="159"/>
+      <c r="AE31" s="159"/>
+      <c r="AF31" s="159"/>
+      <c r="AG31" s="159"/>
+      <c r="AH31" s="159"/>
+      <c r="AI31" s="159"/>
+      <c r="AJ31" s="159"/>
       <c r="AK31" s="5"/>
     </row>
     <row r="32" spans="2:37" ht="18" customHeight="1">
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
       <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
       <c r="U32" s="5"/>
       <c r="V32" s="5"/>
       <c r="W32" s="5"/>
       <c r="X32" s="5"/>
       <c r="Y32" s="5"/>
       <c r="Z32" s="5"/>
       <c r="AA32" s="5"/>
       <c r="AB32" s="5"/>
       <c r="AC32" s="5"/>
       <c r="AD32" s="5"/>
       <c r="AE32" s="5"/>
       <c r="AF32" s="5"/>
       <c r="AG32" s="5"/>
       <c r="AH32" s="5"/>
       <c r="AI32" s="5"/>
       <c r="AJ32" s="5"/>
       <c r="AK32" s="5"/>
     </row>
     <row r="33" spans="2:37" ht="18" customHeight="1">
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
-      <c r="D33" s="74"/>
-[...12 lines deleted...]
-      <c r="Q33" s="74"/>
+      <c r="D33" s="60"/>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="60"/>
+      <c r="H33" s="60"/>
+      <c r="I33" s="60"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="60"/>
+      <c r="L33" s="60"/>
+      <c r="M33" s="60"/>
+      <c r="N33" s="60"/>
+      <c r="O33" s="60"/>
+      <c r="P33" s="60"/>
+      <c r="Q33" s="60"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
       <c r="V33" s="7"/>
       <c r="W33" s="7"/>
       <c r="X33" s="7"/>
       <c r="Y33" s="7"/>
       <c r="Z33" s="7"/>
       <c r="AA33" s="7"/>
-      <c r="AB33" s="75"/>
-[...7 lines deleted...]
-      <c r="AJ33" s="75"/>
+      <c r="AB33" s="61"/>
+      <c r="AC33" s="61"/>
+      <c r="AD33" s="61"/>
+      <c r="AE33" s="61"/>
+      <c r="AF33" s="61"/>
+      <c r="AG33" s="61"/>
+      <c r="AH33" s="61"/>
+      <c r="AI33" s="61"/>
+      <c r="AJ33" s="61"/>
       <c r="AK33" s="5"/>
     </row>
     <row r="34" spans="2:37" ht="21.9" customHeight="1">
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="N34" s="8" t="s">
         <v>128</v>
       </c>
       <c r="O34" s="9"/>
       <c r="P34" s="9"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="10"/>
       <c r="S34" s="9"/>
       <c r="T34" s="9"/>
       <c r="U34" s="9"/>
       <c r="V34" s="9"/>
       <c r="W34" s="9"/>
@@ -19366,167 +19195,167 @@
         <v>129</v>
       </c>
       <c r="Z34" s="9"/>
       <c r="AA34" s="10"/>
       <c r="AB34" s="9"/>
       <c r="AC34" s="9"/>
       <c r="AD34" s="9"/>
       <c r="AE34" s="9"/>
       <c r="AF34" s="9"/>
       <c r="AG34" s="9"/>
       <c r="AH34" s="11"/>
       <c r="AI34" s="11"/>
       <c r="AJ34" s="12"/>
     </row>
     <row r="35" spans="2:37" ht="21.9" customHeight="1">
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
-      <c r="N35" s="173" t="s">
+      <c r="N35" s="160" t="s">
         <v>130</v>
       </c>
-      <c r="O35" s="174"/>
+      <c r="O35" s="161"/>
       <c r="P35" s="8" t="s">
         <v>131</v>
       </c>
       <c r="Q35" s="9"/>
       <c r="R35" s="10"/>
       <c r="S35" s="9"/>
       <c r="T35" s="9"/>
       <c r="U35" s="9"/>
       <c r="V35" s="9"/>
       <c r="W35" s="9"/>
       <c r="X35" s="9"/>
       <c r="Y35" s="9"/>
       <c r="Z35" s="9"/>
       <c r="AA35" s="9"/>
       <c r="AB35" s="9"/>
       <c r="AC35" s="9"/>
       <c r="AD35" s="9"/>
       <c r="AE35" s="9"/>
       <c r="AF35" s="9"/>
       <c r="AG35" s="9"/>
       <c r="AH35" s="9"/>
       <c r="AI35" s="9"/>
       <c r="AJ35" s="10"/>
     </row>
     <row r="36" spans="2:37" ht="21.9" customHeight="1">
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
-      <c r="N36" s="175"/>
-      <c r="O36" s="176"/>
+      <c r="N36" s="162"/>
+      <c r="O36" s="163"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="5"/>
       <c r="R36" s="13"/>
       <c r="S36" s="14" t="s">
         <v>132</v>
       </c>
       <c r="T36" s="15"/>
       <c r="U36" s="15"/>
       <c r="V36" s="16"/>
       <c r="W36" s="15"/>
       <c r="X36" s="15"/>
       <c r="Y36" s="15"/>
       <c r="Z36" s="15"/>
       <c r="AA36" s="15"/>
       <c r="AB36" s="15"/>
       <c r="AC36" s="15"/>
       <c r="AD36" s="15"/>
       <c r="AE36" s="15"/>
       <c r="AF36" s="15"/>
       <c r="AG36" s="15"/>
       <c r="AH36" s="15"/>
       <c r="AI36" s="15"/>
       <c r="AJ36" s="17"/>
     </row>
     <row r="37" spans="2:37" ht="21.9" customHeight="1">
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
-      <c r="N37" s="175"/>
-      <c r="O37" s="176"/>
+      <c r="N37" s="162"/>
+      <c r="O37" s="163"/>
       <c r="P37" s="5" t="s">
         <v>133</v>
       </c>
       <c r="Q37" s="5"/>
       <c r="R37" s="13"/>
       <c r="S37" s="18" t="s">
         <v>134</v>
       </c>
       <c r="T37" s="19"/>
       <c r="U37" s="19"/>
       <c r="V37" s="20"/>
       <c r="W37" s="19"/>
       <c r="X37" s="19"/>
       <c r="Y37" s="19"/>
       <c r="Z37" s="19"/>
       <c r="AA37" s="19"/>
       <c r="AB37" s="19"/>
       <c r="AC37" s="19"/>
       <c r="AD37" s="19"/>
       <c r="AE37" s="19"/>
       <c r="AF37" s="19"/>
       <c r="AG37" s="19"/>
       <c r="AH37" s="19"/>
       <c r="AI37" s="19"/>
       <c r="AJ37" s="21"/>
     </row>
     <row r="38" spans="2:37" ht="21.9" customHeight="1">
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
-      <c r="N38" s="177"/>
-      <c r="O38" s="178"/>
+      <c r="N38" s="164"/>
+      <c r="O38" s="165"/>
       <c r="P38" s="22"/>
       <c r="Q38" s="22"/>
       <c r="R38" s="23"/>
       <c r="S38" s="24" t="s">
         <v>135</v>
       </c>
       <c r="T38" s="25"/>
       <c r="U38" s="25"/>
       <c r="V38" s="26"/>
       <c r="W38" s="25"/>
       <c r="X38" s="25"/>
       <c r="Y38" s="25"/>
       <c r="Z38" s="25"/>
       <c r="AA38" s="25"/>
       <c r="AB38" s="25"/>
       <c r="AC38" s="25"/>
       <c r="AD38" s="25"/>
       <c r="AE38" s="25"/>
       <c r="AF38" s="25"/>
       <c r="AG38" s="25"/>
       <c r="AH38" s="25"/>
       <c r="AI38" s="25"/>
       <c r="AJ38" s="27"/>
     </row>
     <row r="39" spans="2:37" ht="18" customHeight="1">
@@ -19888,1739 +19717,1717 @@
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
       <c r="R48" s="2"/>
       <c r="S48" s="2"/>
       <c r="T48" s="2"/>
       <c r="U48" s="2"/>
       <c r="V48" s="2"/>
       <c r="W48" s="2"/>
       <c r="X48" s="2"/>
       <c r="Y48" s="2"/>
       <c r="Z48" s="2"/>
       <c r="AA48" s="2"/>
       <c r="AB48" s="2"/>
       <c r="AC48" s="2"/>
       <c r="AD48" s="2"/>
       <c r="AE48" s="2"/>
       <c r="AF48" s="2"/>
       <c r="AG48" s="2"/>
       <c r="AH48" s="2"/>
       <c r="AI48" s="2"/>
       <c r="AJ48" s="2"/>
       <c r="AK48" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="13">
+    <mergeCell ref="B18:AK18"/>
+    <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="AD4:AJ4"/>
     <mergeCell ref="B19:AK19"/>
     <mergeCell ref="N35:O38"/>
     <mergeCell ref="D30:Q31"/>
     <mergeCell ref="AB30:AJ31"/>
     <mergeCell ref="D28:Q29"/>
     <mergeCell ref="AB28:AJ29"/>
     <mergeCell ref="AB26:AJ27"/>
     <mergeCell ref="D26:Q27"/>
     <mergeCell ref="R26:AA27"/>
     <mergeCell ref="C21:AK22"/>
-    <mergeCell ref="X10:AF10"/>
-[...9 lines deleted...]
-    <mergeCell ref="X15:AF15"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" min="1" max="36" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="37" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="19.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.6640625" style="29" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" style="29" customWidth="1"/>
     <col min="3" max="3" width="11.6640625" style="29" customWidth="1"/>
     <col min="4" max="4" width="4.77734375" style="29" customWidth="1"/>
     <col min="5" max="5" width="8.6640625" style="29" customWidth="1"/>
     <col min="6" max="6" width="14.6640625" style="29" customWidth="1"/>
     <col min="7" max="19" width="4.109375" style="29" customWidth="1"/>
     <col min="20" max="20" width="12.6640625" style="29" customWidth="1"/>
     <col min="21" max="21" width="3.21875" style="28" customWidth="1"/>
     <col min="22" max="22" width="1.33203125" style="28" customWidth="1"/>
     <col min="23" max="23" width="3.21875" style="28" customWidth="1"/>
     <col min="24" max="16384" width="7" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="19.5" customHeight="1">
-      <c r="K1" s="179" t="s">
+      <c r="K1" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="L1" s="180"/>
-[...9 lines deleted...]
-      <c r="T1" s="210"/>
+      <c r="L1" s="173"/>
+      <c r="M1" s="200"/>
+      <c r="N1" s="201" t="s">
+        <v>331</v>
+      </c>
+      <c r="O1" s="202"/>
+      <c r="P1" s="202"/>
+      <c r="Q1" s="202"/>
+      <c r="R1" s="202"/>
+      <c r="S1" s="202"/>
+      <c r="T1" s="203"/>
       <c r="U1" s="29"/>
       <c r="V1" s="29"/>
       <c r="W1" s="29"/>
     </row>
     <row r="2" spans="1:23" ht="19.5" customHeight="1">
       <c r="A2" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="K2" s="179" t="s">
+      <c r="K2" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="L2" s="180"/>
-[...9 lines deleted...]
-      <c r="T2" s="210"/>
+      <c r="L2" s="173"/>
+      <c r="M2" s="200"/>
+      <c r="N2" s="201" t="s">
+        <v>332</v>
+      </c>
+      <c r="O2" s="202"/>
+      <c r="P2" s="202"/>
+      <c r="Q2" s="202"/>
+      <c r="R2" s="202"/>
+      <c r="S2" s="202"/>
+      <c r="T2" s="203"/>
       <c r="U2" s="29"/>
       <c r="V2" s="29"/>
       <c r="W2" s="29"/>
     </row>
     <row r="3" spans="1:23" ht="19.5" customHeight="1">
       <c r="A3" s="29" t="s">
         <v>226</v>
       </c>
       <c r="D3" s="29" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="K3" s="179" t="s">
+        <v>287</v>
+      </c>
+      <c r="K3" s="172" t="s">
         <v>140</v>
       </c>
-      <c r="L3" s="180"/>
-[...9 lines deleted...]
-      <c r="T3" s="210"/>
+      <c r="L3" s="173"/>
+      <c r="M3" s="200"/>
+      <c r="N3" s="201" t="s">
+        <v>333</v>
+      </c>
+      <c r="O3" s="202"/>
+      <c r="P3" s="202"/>
+      <c r="Q3" s="202"/>
+      <c r="R3" s="202"/>
+      <c r="S3" s="202"/>
+      <c r="T3" s="203"/>
       <c r="U3" s="29"/>
       <c r="V3" s="29"/>
       <c r="W3" s="29"/>
     </row>
     <row r="4" spans="1:23" ht="15" customHeight="1"/>
     <row r="5" spans="1:23" s="28" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A5" s="188" t="s">
+      <c r="A5" s="181" t="s">
         <v>212</v>
       </c>
-      <c r="B5" s="188" t="s">
+      <c r="B5" s="181" t="s">
         <v>141</v>
       </c>
-      <c r="C5" s="196" t="s">
+      <c r="C5" s="189" t="s">
         <v>221</v>
       </c>
-      <c r="D5" s="196" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="191" t="s">
+      <c r="D5" s="189" t="s">
+        <v>323</v>
+      </c>
+      <c r="E5" s="184" t="s">
         <v>222</v>
       </c>
-      <c r="F5" s="191" t="s">
+      <c r="F5" s="184" t="s">
         <v>223</v>
       </c>
-      <c r="G5" s="183" t="s">
+      <c r="G5" s="176" t="s">
         <v>224</v>
       </c>
-      <c r="H5" s="184"/>
-[...11 lines deleted...]
-      <c r="T5" s="205" t="s">
+      <c r="H5" s="177"/>
+      <c r="I5" s="177"/>
+      <c r="J5" s="177"/>
+      <c r="K5" s="177"/>
+      <c r="L5" s="177"/>
+      <c r="M5" s="177"/>
+      <c r="N5" s="177"/>
+      <c r="O5" s="177"/>
+      <c r="P5" s="177"/>
+      <c r="Q5" s="177"/>
+      <c r="R5" s="177"/>
+      <c r="S5" s="178"/>
+      <c r="T5" s="198" t="s">
         <v>214</v>
       </c>
-      <c r="U5" s="183" t="s">
+      <c r="U5" s="176" t="s">
         <v>142</v>
       </c>
-      <c r="V5" s="184"/>
-      <c r="W5" s="185"/>
+      <c r="V5" s="177"/>
+      <c r="W5" s="178"/>
     </row>
     <row r="6" spans="1:23" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="189"/>
-[...5 lines deleted...]
-      <c r="G6" s="194" t="s">
+      <c r="A6" s="182"/>
+      <c r="B6" s="182"/>
+      <c r="C6" s="190"/>
+      <c r="D6" s="190"/>
+      <c r="E6" s="185"/>
+      <c r="F6" s="185"/>
+      <c r="G6" s="187" t="s">
         <v>215</v>
       </c>
-      <c r="H6" s="186" t="s">
+      <c r="H6" s="179" t="s">
         <v>216</v>
       </c>
-      <c r="I6" s="186" t="s">
+      <c r="I6" s="179" t="s">
         <v>201</v>
       </c>
-      <c r="J6" s="186" t="s">
+      <c r="J6" s="179" t="s">
         <v>202</v>
       </c>
-      <c r="K6" s="186" t="s">
+      <c r="K6" s="179" t="s">
         <v>203</v>
       </c>
-      <c r="L6" s="186" t="s">
+      <c r="L6" s="179" t="s">
         <v>204</v>
       </c>
-      <c r="M6" s="186" t="s">
+      <c r="M6" s="179" t="s">
         <v>205</v>
       </c>
-      <c r="N6" s="186" t="s">
+      <c r="N6" s="179" t="s">
         <v>206</v>
       </c>
-      <c r="O6" s="186" t="s">
+      <c r="O6" s="179" t="s">
         <v>207</v>
       </c>
-      <c r="P6" s="186" t="s">
+      <c r="P6" s="179" t="s">
         <v>208</v>
       </c>
-      <c r="Q6" s="186" t="s">
+      <c r="Q6" s="179" t="s">
         <v>209</v>
       </c>
-      <c r="R6" s="186" t="s">
+      <c r="R6" s="179" t="s">
         <v>210</v>
       </c>
-      <c r="S6" s="181" t="s">
+      <c r="S6" s="174" t="s">
         <v>217</v>
       </c>
-      <c r="T6" s="189"/>
-[...2 lines deleted...]
-      <c r="W6" s="201"/>
+      <c r="T6" s="182"/>
+      <c r="U6" s="192"/>
+      <c r="V6" s="193"/>
+      <c r="W6" s="194"/>
     </row>
     <row r="7" spans="1:23" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A7" s="190"/>
-[...21 lines deleted...]
-      <c r="W7" s="204"/>
+      <c r="A7" s="183"/>
+      <c r="B7" s="183"/>
+      <c r="C7" s="191"/>
+      <c r="D7" s="191"/>
+      <c r="E7" s="186"/>
+      <c r="F7" s="186"/>
+      <c r="G7" s="188"/>
+      <c r="H7" s="180"/>
+      <c r="I7" s="180"/>
+      <c r="J7" s="180"/>
+      <c r="K7" s="180"/>
+      <c r="L7" s="180"/>
+      <c r="M7" s="180"/>
+      <c r="N7" s="180"/>
+      <c r="O7" s="180"/>
+      <c r="P7" s="180"/>
+      <c r="Q7" s="180"/>
+      <c r="R7" s="180"/>
+      <c r="S7" s="175"/>
+      <c r="T7" s="199"/>
+      <c r="U7" s="195"/>
+      <c r="V7" s="196"/>
+      <c r="W7" s="197"/>
     </row>
     <row r="8" spans="1:23" ht="35.1" customHeight="1">
-      <c r="A8" s="35">
+      <c r="A8" s="34">
         <v>1</v>
       </c>
-      <c r="B8" s="111" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="126">
+      <c r="B8" s="92" t="s">
+        <v>334</v>
+      </c>
+      <c r="C8" s="107">
         <v>44104</v>
       </c>
-      <c r="D8" s="112">
+      <c r="D8" s="93">
         <v>6</v>
       </c>
-      <c r="E8" s="113">
+      <c r="E8" s="94">
         <v>47</v>
       </c>
-      <c r="F8" s="129" t="s">
-[...38 lines deleted...]
-      <c r="S8" s="116">
+      <c r="F8" s="110" t="s">
+        <v>335</v>
+      </c>
+      <c r="G8" s="95" t="s">
+        <v>336</v>
+      </c>
+      <c r="H8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="I8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="J8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="K8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="L8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="M8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="N8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="O8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="P8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="R8" s="96" t="s">
+        <v>336</v>
+      </c>
+      <c r="S8" s="97">
         <v>12</v>
       </c>
-      <c r="T8" s="117" t="s">
-[...2 lines deleted...]
-      <c r="U8" s="39" t="s">
+      <c r="T8" s="98" t="s">
+        <v>337</v>
+      </c>
+      <c r="U8" s="38" t="s">
         <v>218</v>
       </c>
-      <c r="V8" s="40" t="s">
-[...2 lines deleted...]
-      <c r="W8" s="41" t="s">
+      <c r="V8" s="39" t="s">
+        <v>324</v>
+      </c>
+      <c r="W8" s="40" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="35.1" customHeight="1">
-      <c r="A9" s="42">
+      <c r="A9" s="41">
         <v>2</v>
       </c>
-      <c r="B9" s="118" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="127">
+      <c r="B9" s="99" t="s">
+        <v>338</v>
+      </c>
+      <c r="C9" s="108">
         <v>43738</v>
       </c>
-      <c r="D9" s="119">
+      <c r="D9" s="100">
         <v>6</v>
       </c>
-      <c r="E9" s="120">
+      <c r="E9" s="101">
         <v>54</v>
       </c>
-      <c r="F9" s="130" t="s">
-[...26 lines deleted...]
-      <c r="S9" s="123">
+      <c r="F9" s="111" t="s">
+        <v>339</v>
+      </c>
+      <c r="G9" s="102" t="s">
+        <v>336</v>
+      </c>
+      <c r="H9" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="I9" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="J9" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="K9" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="L9" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="M9" s="103"/>
+      <c r="N9" s="103"/>
+      <c r="O9" s="103"/>
+      <c r="P9" s="103"/>
+      <c r="Q9" s="103"/>
+      <c r="R9" s="103"/>
+      <c r="S9" s="104">
         <v>12</v>
       </c>
-      <c r="T9" s="124" t="s">
-[...2 lines deleted...]
-      <c r="U9" s="46" t="s">
+      <c r="T9" s="105" t="s">
+        <v>340</v>
+      </c>
+      <c r="U9" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="V9" s="47" t="s">
+      <c r="V9" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="W9" s="48" t="s">
+      <c r="W9" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="35.1" customHeight="1">
-      <c r="A10" s="35">
+      <c r="A10" s="34">
         <v>3</v>
       </c>
-      <c r="B10" s="118" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="119">
+      <c r="B10" s="99" t="s">
+        <v>338</v>
+      </c>
+      <c r="C10" s="109" t="s">
+        <v>341</v>
+      </c>
+      <c r="D10" s="100">
         <v>6</v>
       </c>
-      <c r="E10" s="120">
+      <c r="E10" s="101">
         <v>54</v>
       </c>
-      <c r="F10" s="131"/>
-[...24 lines deleted...]
-      <c r="S10" s="123">
+      <c r="F10" s="112"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="43"/>
+      <c r="J10" s="43"/>
+      <c r="K10" s="43"/>
+      <c r="L10" s="43"/>
+      <c r="M10" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="N10" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="O10" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="P10" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q10" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="R10" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="S10" s="104">
         <v>6</v>
       </c>
-      <c r="T10" s="124" t="s">
-[...2 lines deleted...]
-      <c r="U10" s="46" t="s">
+      <c r="T10" s="105" t="s">
+        <v>340</v>
+      </c>
+      <c r="U10" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="V10" s="47" t="s">
+      <c r="V10" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="W10" s="48" t="s">
+      <c r="W10" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="35.1" customHeight="1">
-      <c r="A11" s="42">
+      <c r="A11" s="41">
         <v>4</v>
       </c>
-      <c r="B11" s="118" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="127">
+      <c r="B11" s="99" t="s">
+        <v>342</v>
+      </c>
+      <c r="C11" s="108">
         <v>43982</v>
       </c>
-      <c r="D11" s="119">
+      <c r="D11" s="100">
         <v>6</v>
       </c>
-      <c r="E11" s="120">
+      <c r="E11" s="101">
         <v>50</v>
       </c>
-      <c r="F11" s="131"/>
-[...24 lines deleted...]
-      <c r="S11" s="123">
+      <c r="F11" s="112"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="N11" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="O11" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="P11" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q11" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="R11" s="103" t="s">
+        <v>336</v>
+      </c>
+      <c r="S11" s="104">
         <v>6</v>
       </c>
-      <c r="T11" s="124" t="s">
-[...2 lines deleted...]
-      <c r="U11" s="46" t="s">
+      <c r="T11" s="105" t="s">
+        <v>343</v>
+      </c>
+      <c r="U11" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="V11" s="47" t="s">
+      <c r="V11" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="W11" s="48" t="s">
+      <c r="W11" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="35.1" customHeight="1">
-      <c r="A12" s="35">
+      <c r="A12" s="34">
         <v>5</v>
       </c>
-      <c r="B12" s="42"/>
-[...1 lines deleted...]
-      <c r="D12" s="61">
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="59">
         <v>6</v>
       </c>
-      <c r="E12" s="42"/>
-[...15 lines deleted...]
-      <c r="U12" s="46" t="s">
+      <c r="E12" s="41"/>
+      <c r="F12" s="106"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="43"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+      <c r="N12" s="43"/>
+      <c r="O12" s="43"/>
+      <c r="P12" s="43"/>
+      <c r="Q12" s="43"/>
+      <c r="R12" s="43"/>
+      <c r="S12" s="44"/>
+      <c r="T12" s="41"/>
+      <c r="U12" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="V12" s="47" t="s">
+      <c r="V12" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="W12" s="48" t="s">
+      <c r="W12" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="35.1" customHeight="1">
-      <c r="A13" s="42">
+      <c r="A13" s="41">
         <v>6</v>
       </c>
-      <c r="B13" s="42"/>
-[...1 lines deleted...]
-      <c r="D13" s="61">
+      <c r="B13" s="41"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="59">
         <v>6</v>
       </c>
-      <c r="E13" s="42"/>
-[...15 lines deleted...]
-      <c r="U13" s="46" t="s">
+      <c r="E13" s="41"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="43"/>
+      <c r="I13" s="43"/>
+      <c r="J13" s="43"/>
+      <c r="K13" s="43"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="43"/>
+      <c r="N13" s="43"/>
+      <c r="O13" s="43"/>
+      <c r="P13" s="43"/>
+      <c r="Q13" s="43"/>
+      <c r="R13" s="43"/>
+      <c r="S13" s="44"/>
+      <c r="T13" s="41"/>
+      <c r="U13" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="V13" s="47" t="s">
+      <c r="V13" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="W13" s="48" t="s">
+      <c r="W13" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="35.1" customHeight="1">
-      <c r="A14" s="35">
+      <c r="A14" s="34">
         <v>7</v>
       </c>
-      <c r="B14" s="42"/>
-[...1 lines deleted...]
-      <c r="D14" s="61">
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="59">
         <v>6</v>
       </c>
-      <c r="E14" s="42"/>
-[...15 lines deleted...]
-      <c r="U14" s="46" t="s">
+      <c r="E14" s="41"/>
+      <c r="F14" s="106"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="43"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
+      <c r="N14" s="43"/>
+      <c r="O14" s="43"/>
+      <c r="P14" s="43"/>
+      <c r="Q14" s="43"/>
+      <c r="R14" s="43"/>
+      <c r="S14" s="44"/>
+      <c r="T14" s="41"/>
+      <c r="U14" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="V14" s="47" t="s">
+      <c r="V14" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="W14" s="48" t="s">
+      <c r="W14" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="35.1" customHeight="1">
-      <c r="A15" s="42">
+      <c r="A15" s="41">
         <v>8</v>
       </c>
-      <c r="B15" s="42"/>
-[...1 lines deleted...]
-      <c r="D15" s="61">
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="59">
         <v>6</v>
       </c>
-      <c r="E15" s="42"/>
-[...15 lines deleted...]
-      <c r="U15" s="46" t="s">
+      <c r="E15" s="41"/>
+      <c r="F15" s="106"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="43"/>
+      <c r="O15" s="43"/>
+      <c r="P15" s="43"/>
+      <c r="Q15" s="43"/>
+      <c r="R15" s="43"/>
+      <c r="S15" s="44"/>
+      <c r="T15" s="41"/>
+      <c r="U15" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="V15" s="47" t="s">
+      <c r="V15" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="W15" s="48" t="s">
+      <c r="W15" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="35.1" customHeight="1">
-      <c r="A16" s="35">
+      <c r="A16" s="34">
         <v>9</v>
       </c>
-      <c r="B16" s="42"/>
-[...1 lines deleted...]
-      <c r="D16" s="61">
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="59">
         <v>6</v>
       </c>
-      <c r="E16" s="42"/>
-[...15 lines deleted...]
-      <c r="U16" s="46" t="s">
+      <c r="E16" s="41"/>
+      <c r="F16" s="106"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="43"/>
+      <c r="J16" s="43"/>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="43"/>
+      <c r="N16" s="43"/>
+      <c r="O16" s="43"/>
+      <c r="P16" s="43"/>
+      <c r="Q16" s="43"/>
+      <c r="R16" s="43"/>
+      <c r="S16" s="44"/>
+      <c r="T16" s="41"/>
+      <c r="U16" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="V16" s="47" t="s">
+      <c r="V16" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="W16" s="48" t="s">
+      <c r="W16" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:24" ht="35.1" customHeight="1">
-      <c r="A17" s="49">
+      <c r="A17" s="48">
         <v>10</v>
       </c>
-      <c r="B17" s="49"/>
-[...1 lines deleted...]
-      <c r="D17" s="34">
+      <c r="B17" s="48"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="33">
         <v>6</v>
       </c>
-      <c r="E17" s="49"/>
-[...17 lines deleted...]
-      <c r="U17" s="53" t="s">
+      <c r="E17" s="48"/>
+      <c r="F17" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="G17" s="49"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
+      <c r="N17" s="50"/>
+      <c r="O17" s="50"/>
+      <c r="P17" s="50"/>
+      <c r="Q17" s="50"/>
+      <c r="R17" s="50"/>
+      <c r="S17" s="51"/>
+      <c r="T17" s="48"/>
+      <c r="U17" s="52" t="s">
         <v>218</v>
       </c>
-      <c r="V17" s="54" t="s">
+      <c r="V17" s="53" t="s">
         <v>211</v>
       </c>
-      <c r="W17" s="55" t="s">
+      <c r="W17" s="54" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:24" ht="9.9" customHeight="1">
-      <c r="A18" s="32"/>
-[...18 lines deleted...]
-      <c r="T18" s="32"/>
+      <c r="H18" s="28"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="28"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="28"/>
+      <c r="M18" s="28"/>
+      <c r="N18" s="28"/>
+      <c r="O18" s="28"/>
+      <c r="P18" s="28"/>
+      <c r="Q18" s="28"/>
+      <c r="R18" s="28"/>
+      <c r="S18" s="28"/>
       <c r="V18" s="29"/>
       <c r="W18" s="29"/>
       <c r="X18" s="28"/>
     </row>
     <row r="19" spans="1:24" ht="19.5" customHeight="1">
-      <c r="A19" s="179" t="s">
+      <c r="A19" s="172" t="s">
         <v>225</v>
       </c>
-      <c r="B19" s="180"/>
-[...19 lines deleted...]
-      <c r="V19" s="59"/>
+      <c r="B19" s="173"/>
+      <c r="C19" s="173"/>
+      <c r="D19" s="173"/>
+      <c r="E19" s="173"/>
+      <c r="F19" s="173"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="56"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="56"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="56"/>
+      <c r="M19" s="56"/>
+      <c r="N19" s="56"/>
+      <c r="O19" s="56"/>
+      <c r="P19" s="56"/>
+      <c r="Q19" s="56"/>
+      <c r="R19" s="56"/>
+      <c r="S19" s="57"/>
+      <c r="T19" s="57"/>
+      <c r="U19" s="32"/>
+      <c r="V19" s="58"/>
       <c r="W19" s="30"/>
-      <c r="X19" s="60"/>
+      <c r="X19" s="28"/>
     </row>
     <row r="20" spans="1:24" ht="18" customHeight="1">
       <c r="A20" s="29" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-      <c r="W20" s="32"/>
+        <v>318</v>
+      </c>
+      <c r="V20" s="29"/>
+      <c r="W20" s="29"/>
       <c r="X20" s="28"/>
     </row>
     <row r="21" spans="1:24" ht="13.2">
       <c r="A21" s="29" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-      <c r="G21" s="32"/>
+        <v>319</v>
+      </c>
       <c r="V21" s="29"/>
       <c r="W21" s="29"/>
       <c r="X21" s="28"/>
     </row>
     <row r="22" spans="1:24" ht="19.5" customHeight="1">
       <c r="V22" s="29"/>
       <c r="W22" s="29"/>
     </row>
     <row r="23" spans="1:24" ht="19.5" customHeight="1">
       <c r="V23" s="29"/>
       <c r="W23" s="29"/>
     </row>
     <row r="24" spans="1:24" ht="19.5" customHeight="1">
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
     </row>
     <row r="25" spans="1:24" ht="19.5" customHeight="1">
       <c r="U25" s="29"/>
       <c r="V25" s="29"/>
       <c r="W25" s="29"/>
     </row>
     <row r="26" spans="1:24" ht="19.5" customHeight="1">
       <c r="U26" s="29"/>
       <c r="V26" s="29"/>
       <c r="W26" s="29"/>
     </row>
     <row r="27" spans="1:24" ht="19.5" customHeight="1">
       <c r="U27" s="29"/>
       <c r="V27" s="29"/>
       <c r="W27" s="29"/>
     </row>
     <row r="28" spans="1:24" ht="19.5" customHeight="1">
       <c r="U28" s="29"/>
       <c r="V28" s="29"/>
       <c r="W28" s="29"/>
     </row>
     <row r="29" spans="1:24" ht="19.5" customHeight="1">
       <c r="U29" s="29"/>
       <c r="V29" s="29"/>
       <c r="W29" s="29"/>
     </row>
     <row r="30" spans="1:24" ht="19.5" customHeight="1">
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
     </row>
     <row r="31" spans="1:24" ht="19.5" customHeight="1">
-      <c r="U31" s="60"/>
       <c r="V31" s="29"/>
       <c r="W31" s="29"/>
     </row>
     <row r="32" spans="1:24" ht="19.5" customHeight="1">
       <c r="U32" s="29"/>
       <c r="V32" s="29"/>
       <c r="W32" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="29">
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="N1:T1"/>
     <mergeCell ref="N3:T3"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:T2"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="U5:W7"/>
     <mergeCell ref="T5:T7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="G5:S5"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
-  <phoneticPr fontId="9"/>
+  <phoneticPr fontId="11"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6A097BB-6A0C-4AA1-99DB-E19AF949DF3F}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C3:Q41"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="K14" sqref="K14:N14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="6" style="63" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="19" max="16384" width="9" style="63"/>
+    <col min="1" max="1" width="6" style="138" customWidth="1"/>
+    <col min="2" max="2" width="5.6640625" style="138" customWidth="1"/>
+    <col min="3" max="5" width="9" style="138"/>
+    <col min="6" max="6" width="24" style="138" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="138" customWidth="1"/>
+    <col min="8" max="8" width="14.109375" style="138" customWidth="1"/>
+    <col min="9" max="9" width="14.77734375" style="138" customWidth="1"/>
+    <col min="10" max="11" width="9" style="138"/>
+    <col min="12" max="12" width="9.109375" style="138" customWidth="1"/>
+    <col min="13" max="13" width="9" style="138"/>
+    <col min="14" max="14" width="18.77734375" style="138" customWidth="1"/>
+    <col min="15" max="15" width="16.21875" style="138" customWidth="1"/>
+    <col min="16" max="16" width="13.88671875" style="138" customWidth="1"/>
+    <col min="17" max="17" width="13.33203125" style="138" customWidth="1"/>
+    <col min="18" max="18" width="4.6640625" style="138" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="138"/>
   </cols>
   <sheetData>
     <row r="3" spans="3:17" ht="13.8" thickBot="1">
-      <c r="C3" s="62" t="s">
-        <v>285</v>
+      <c r="C3" s="137" t="s">
+        <v>393</v>
       </c>
     </row>
     <row r="4" spans="3:17" ht="25.5" customHeight="1">
-      <c r="M4" s="236" t="s">
+      <c r="M4" s="229" t="s">
         <v>79</v>
       </c>
-      <c r="N4" s="237"/>
-[...4 lines deleted...]
-      <c r="Q4" s="240"/>
+      <c r="N4" s="230"/>
+      <c r="O4" s="231" t="s">
+        <v>363</v>
+      </c>
+      <c r="P4" s="232"/>
+      <c r="Q4" s="233"/>
     </row>
     <row r="5" spans="3:17" ht="24" customHeight="1">
-      <c r="D5" s="64" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="241" t="s">
+      <c r="D5" s="139" t="s">
+        <v>394</v>
+      </c>
+      <c r="M5" s="234" t="s">
         <v>80</v>
       </c>
-      <c r="N5" s="242"/>
-[...4 lines deleted...]
-      <c r="Q5" s="245"/>
+      <c r="N5" s="235"/>
+      <c r="O5" s="236" t="s">
+        <v>395</v>
+      </c>
+      <c r="P5" s="237"/>
+      <c r="Q5" s="238"/>
     </row>
     <row r="6" spans="3:17" ht="24" customHeight="1" thickBot="1">
-      <c r="M6" s="246" t="s">
+      <c r="M6" s="239" t="s">
         <v>129</v>
       </c>
-      <c r="N6" s="247"/>
-[...32 lines deleted...]
-      <c r="G9" s="132" t="s">
+      <c r="N6" s="240"/>
+      <c r="O6" s="241" t="s">
+        <v>396</v>
+      </c>
+      <c r="P6" s="242"/>
+      <c r="Q6" s="243"/>
+    </row>
+    <row r="7" spans="3:17" s="140" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
+      <c r="D7" s="140" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="8" spans="3:17" s="140" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="D8" s="140" t="s">
+        <v>398</v>
+      </c>
+      <c r="K8" s="220" t="s">
+        <v>399</v>
+      </c>
+      <c r="L8" s="221"/>
+      <c r="M8" s="221"/>
+      <c r="N8" s="221"/>
+      <c r="O8" s="141" t="s">
+        <v>400</v>
+      </c>
+      <c r="P8" s="141" t="s">
+        <v>401</v>
+      </c>
+      <c r="Q8" s="142" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="9" spans="3:17" s="140" customFormat="1" ht="27.6" thickTop="1" thickBot="1">
+      <c r="G9" s="143" t="s">
         <v>137</v>
       </c>
-      <c r="H9" s="231" t="s">
-[...61 lines deleted...]
-      <c r="P11" s="133">
+      <c r="H9" s="224" t="s">
+        <v>403</v>
+      </c>
+      <c r="I9" s="225"/>
+      <c r="K9" s="218" t="s">
+        <v>404</v>
+      </c>
+      <c r="L9" s="219"/>
+      <c r="M9" s="219"/>
+      <c r="N9" s="219"/>
+      <c r="O9" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="P9" s="144" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q9" s="145" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="10" spans="3:17" s="140" customFormat="1" ht="34.5" customHeight="1" thickBot="1">
+      <c r="K10" s="209" t="s">
+        <v>408</v>
+      </c>
+      <c r="L10" s="210"/>
+      <c r="M10" s="210"/>
+      <c r="N10" s="210"/>
+      <c r="O10" s="146" t="s">
+        <v>405</v>
+      </c>
+      <c r="P10" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q10" s="147" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="11" spans="3:17" s="140" customFormat="1" ht="34.5" customHeight="1" thickBot="1">
+      <c r="C11" s="226" t="s">
+        <v>399</v>
+      </c>
+      <c r="D11" s="227"/>
+      <c r="E11" s="227"/>
+      <c r="F11" s="228"/>
+      <c r="G11" s="141" t="s">
+        <v>400</v>
+      </c>
+      <c r="H11" s="141" t="s">
+        <v>401</v>
+      </c>
+      <c r="I11" s="142" t="s">
+        <v>402</v>
+      </c>
+      <c r="K11" s="215" t="s">
+        <v>409</v>
+      </c>
+      <c r="L11" s="216"/>
+      <c r="M11" s="216"/>
+      <c r="N11" s="217"/>
+      <c r="O11" s="148" t="s">
+        <v>410</v>
+      </c>
+      <c r="P11" s="149">
         <v>2</v>
       </c>
-      <c r="Q11" s="71" t="s">
-[...372 lines deleted...]
-      <c r="P23" s="70">
+      <c r="Q11" s="150" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="12" spans="3:17" s="140" customFormat="1" ht="32.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="C12" s="218" t="s">
+        <v>412</v>
+      </c>
+      <c r="D12" s="219"/>
+      <c r="E12" s="219"/>
+      <c r="F12" s="219"/>
+      <c r="G12" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H12" s="144" t="s">
+        <v>406</v>
+      </c>
+      <c r="I12" s="145" t="s">
+        <v>407</v>
+      </c>
+      <c r="K12" s="211"/>
+      <c r="L12" s="211"/>
+      <c r="M12" s="211"/>
+      <c r="N12" s="211"/>
+      <c r="O12" s="151"/>
+      <c r="P12" s="151"/>
+      <c r="Q12" s="151"/>
+    </row>
+    <row r="13" spans="3:17" s="140" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="C13" s="209" t="s">
+        <v>413</v>
+      </c>
+      <c r="D13" s="210"/>
+      <c r="E13" s="210"/>
+      <c r="F13" s="210"/>
+      <c r="G13" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H13" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I13" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K13" s="220" t="s">
+        <v>414</v>
+      </c>
+      <c r="L13" s="221"/>
+      <c r="M13" s="221"/>
+      <c r="N13" s="221"/>
+      <c r="O13" s="141" t="s">
+        <v>400</v>
+      </c>
+      <c r="P13" s="141" t="s">
+        <v>401</v>
+      </c>
+      <c r="Q13" s="142" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="14" spans="3:17" s="140" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
+      <c r="C14" s="209" t="s">
+        <v>415</v>
+      </c>
+      <c r="D14" s="210"/>
+      <c r="E14" s="210"/>
+      <c r="F14" s="210"/>
+      <c r="G14" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H14" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I14" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K14" s="222" t="s">
+        <v>416</v>
+      </c>
+      <c r="L14" s="223"/>
+      <c r="M14" s="223"/>
+      <c r="N14" s="223"/>
+      <c r="O14" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="P14" s="144" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q14" s="145" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="15" spans="3:17" s="140" customFormat="1" ht="32.25" customHeight="1">
+      <c r="C15" s="209" t="s">
+        <v>417</v>
+      </c>
+      <c r="D15" s="210"/>
+      <c r="E15" s="210"/>
+      <c r="F15" s="210"/>
+      <c r="G15" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H15" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I15" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K15" s="213" t="s">
+        <v>418</v>
+      </c>
+      <c r="L15" s="214"/>
+      <c r="M15" s="214"/>
+      <c r="N15" s="214"/>
+      <c r="O15" s="146" t="s">
+        <v>405</v>
+      </c>
+      <c r="P15" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q15" s="147" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="16" spans="3:17" s="140" customFormat="1" ht="33" customHeight="1">
+      <c r="C16" s="209" t="s">
+        <v>419</v>
+      </c>
+      <c r="D16" s="210"/>
+      <c r="E16" s="210"/>
+      <c r="F16" s="210"/>
+      <c r="G16" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H16" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I16" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K16" s="213" t="s">
+        <v>420</v>
+      </c>
+      <c r="L16" s="214"/>
+      <c r="M16" s="214"/>
+      <c r="N16" s="214"/>
+      <c r="O16" s="146" t="s">
+        <v>405</v>
+      </c>
+      <c r="P16" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q16" s="147" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="17" spans="3:17" s="140" customFormat="1" ht="26.4">
+      <c r="C17" s="209" t="s">
+        <v>421</v>
+      </c>
+      <c r="D17" s="210"/>
+      <c r="E17" s="210"/>
+      <c r="F17" s="210"/>
+      <c r="G17" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H17" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I17" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K17" s="213" t="s">
+        <v>422</v>
+      </c>
+      <c r="L17" s="214"/>
+      <c r="M17" s="214"/>
+      <c r="N17" s="214"/>
+      <c r="O17" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="P17" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q17" s="147" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="18" spans="3:17" s="140" customFormat="1" ht="26.4">
+      <c r="C18" s="209" t="s">
+        <v>423</v>
+      </c>
+      <c r="D18" s="210"/>
+      <c r="E18" s="210"/>
+      <c r="F18" s="210"/>
+      <c r="G18" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H18" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I18" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K18" s="213" t="s">
+        <v>424</v>
+      </c>
+      <c r="L18" s="214"/>
+      <c r="M18" s="214"/>
+      <c r="N18" s="214"/>
+      <c r="O18" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="P18" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q18" s="147" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="19" spans="3:17" s="140" customFormat="1" ht="26.4">
+      <c r="C19" s="209" t="s">
+        <v>425</v>
+      </c>
+      <c r="D19" s="210"/>
+      <c r="E19" s="210"/>
+      <c r="F19" s="210"/>
+      <c r="G19" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H19" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I19" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K19" s="213" t="s">
+        <v>426</v>
+      </c>
+      <c r="L19" s="214"/>
+      <c r="M19" s="214"/>
+      <c r="N19" s="214"/>
+      <c r="O19" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="P19" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q19" s="147" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="20" spans="3:17" s="140" customFormat="1" ht="30.75" customHeight="1">
+      <c r="C20" s="209" t="s">
+        <v>427</v>
+      </c>
+      <c r="D20" s="210"/>
+      <c r="E20" s="210"/>
+      <c r="F20" s="210"/>
+      <c r="G20" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H20" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I20" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K20" s="213" t="s">
+        <v>428</v>
+      </c>
+      <c r="L20" s="214"/>
+      <c r="M20" s="214"/>
+      <c r="N20" s="214"/>
+      <c r="O20" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="P20" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q20" s="147" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="21" spans="3:17" s="140" customFormat="1" ht="32.25" customHeight="1">
+      <c r="C21" s="209" t="s">
+        <v>429</v>
+      </c>
+      <c r="D21" s="210"/>
+      <c r="E21" s="210"/>
+      <c r="F21" s="210"/>
+      <c r="G21" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H21" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I21" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K21" s="213" t="s">
+        <v>430</v>
+      </c>
+      <c r="L21" s="214"/>
+      <c r="M21" s="214"/>
+      <c r="N21" s="214"/>
+      <c r="O21" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="P21" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q21" s="147" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="22" spans="3:17" s="140" customFormat="1" ht="31.5" customHeight="1">
+      <c r="C22" s="209" t="s">
+        <v>431</v>
+      </c>
+      <c r="D22" s="210"/>
+      <c r="E22" s="210"/>
+      <c r="F22" s="210"/>
+      <c r="G22" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H22" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I22" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K22" s="213" t="s">
+        <v>432</v>
+      </c>
+      <c r="L22" s="214"/>
+      <c r="M22" s="214"/>
+      <c r="N22" s="214"/>
+      <c r="O22" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="P22" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q22" s="147" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="23" spans="3:17" s="140" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="C23" s="209" t="s">
+        <v>433</v>
+      </c>
+      <c r="D23" s="210"/>
+      <c r="E23" s="210"/>
+      <c r="F23" s="210"/>
+      <c r="G23" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H23" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I23" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K23" s="215" t="s">
+        <v>409</v>
+      </c>
+      <c r="L23" s="216"/>
+      <c r="M23" s="216"/>
+      <c r="N23" s="217"/>
+      <c r="O23" s="148" t="s">
+        <v>434</v>
+      </c>
+      <c r="P23" s="152">
         <v>1</v>
       </c>
-      <c r="Q23" s="71" t="s">
-[...50 lines deleted...]
-      <c r="P25" s="73" t="s">
+      <c r="Q23" s="150" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="24" spans="3:17" s="140" customFormat="1" ht="26.4">
+      <c r="C24" s="209" t="s">
+        <v>436</v>
+      </c>
+      <c r="D24" s="210"/>
+      <c r="E24" s="210"/>
+      <c r="F24" s="210"/>
+      <c r="G24" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H24" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I24" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K24" s="211"/>
+      <c r="L24" s="211"/>
+      <c r="M24" s="211"/>
+      <c r="N24" s="211"/>
+      <c r="O24" s="151"/>
+      <c r="P24" s="151"/>
+      <c r="Q24" s="151"/>
+    </row>
+    <row r="25" spans="3:17" s="140" customFormat="1" ht="26.4">
+      <c r="C25" s="209" t="s">
+        <v>437</v>
+      </c>
+      <c r="D25" s="210"/>
+      <c r="E25" s="210"/>
+      <c r="F25" s="210"/>
+      <c r="G25" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H25" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I25" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K25" s="212" t="s">
+        <v>438</v>
+      </c>
+      <c r="L25" s="212"/>
+      <c r="M25" s="212"/>
+      <c r="N25" s="212"/>
+      <c r="O25" s="151"/>
+      <c r="P25" s="153" t="s">
         <v>136</v>
       </c>
-      <c r="Q25" s="73" t="s">
-[...29 lines deleted...]
-      <c r="Q26" s="135">
+      <c r="Q25" s="153" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="26" spans="3:17" s="140" customFormat="1" ht="35.4">
+      <c r="C26" s="209" t="s">
+        <v>440</v>
+      </c>
+      <c r="D26" s="210"/>
+      <c r="E26" s="210"/>
+      <c r="F26" s="210"/>
+      <c r="G26" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H26" s="146" t="s">
+        <v>406</v>
+      </c>
+      <c r="I26" s="147" t="s">
+        <v>407</v>
+      </c>
+      <c r="K26" s="212" t="s">
+        <v>441</v>
+      </c>
+      <c r="L26" s="212"/>
+      <c r="M26" s="212"/>
+      <c r="N26" s="212"/>
+      <c r="O26" s="151"/>
+      <c r="P26" s="154" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q26" s="155">
         <v>6</v>
       </c>
     </row>
-    <row r="27" spans="3:17" s="65" customFormat="1" ht="27" thickBot="1">
-[...23 lines deleted...]
-      <c r="Q27" s="215"/>
+    <row r="27" spans="3:17" s="140" customFormat="1" ht="27" thickBot="1">
+      <c r="C27" s="205" t="s">
+        <v>443</v>
+      </c>
+      <c r="D27" s="206"/>
+      <c r="E27" s="206"/>
+      <c r="F27" s="206"/>
+      <c r="G27" s="144" t="s">
+        <v>405</v>
+      </c>
+      <c r="H27" s="148" t="s">
+        <v>406</v>
+      </c>
+      <c r="I27" s="150" t="s">
+        <v>407</v>
+      </c>
+      <c r="K27" s="207" t="s">
+        <v>444</v>
+      </c>
+      <c r="L27" s="207"/>
+      <c r="M27" s="207"/>
+      <c r="N27" s="207"/>
+      <c r="O27" s="208"/>
+      <c r="P27" s="208"/>
+      <c r="Q27" s="208"/>
     </row>
     <row r="28" spans="3:17">
-      <c r="C28" s="211"/>
-[...12 lines deleted...]
-      <c r="Q28" s="136"/>
+      <c r="C28" s="204"/>
+      <c r="D28" s="204"/>
+      <c r="E28" s="204"/>
+      <c r="F28" s="204"/>
+      <c r="G28" s="156"/>
+      <c r="H28" s="156"/>
+      <c r="I28" s="156"/>
+      <c r="K28" s="204"/>
+      <c r="L28" s="204"/>
+      <c r="M28" s="204"/>
+      <c r="N28" s="204"/>
+      <c r="O28" s="156"/>
+      <c r="P28" s="156"/>
+      <c r="Q28" s="156"/>
     </row>
     <row r="29" spans="3:17">
-      <c r="C29" s="211"/>
-[...12 lines deleted...]
-      <c r="Q29" s="136"/>
+      <c r="C29" s="204"/>
+      <c r="D29" s="204"/>
+      <c r="E29" s="204"/>
+      <c r="F29" s="204"/>
+      <c r="G29" s="156"/>
+      <c r="H29" s="156"/>
+      <c r="I29" s="156"/>
+      <c r="K29" s="204"/>
+      <c r="L29" s="204"/>
+      <c r="M29" s="204"/>
+      <c r="N29" s="204"/>
+      <c r="O29" s="156"/>
+      <c r="P29" s="156"/>
+      <c r="Q29" s="156"/>
     </row>
     <row r="30" spans="3:17">
-      <c r="C30" s="211"/>
-[...12 lines deleted...]
-      <c r="Q30" s="136"/>
+      <c r="C30" s="204"/>
+      <c r="D30" s="204"/>
+      <c r="E30" s="204"/>
+      <c r="F30" s="204"/>
+      <c r="G30" s="156"/>
+      <c r="H30" s="156"/>
+      <c r="I30" s="156"/>
+      <c r="K30" s="204"/>
+      <c r="L30" s="204"/>
+      <c r="M30" s="204"/>
+      <c r="N30" s="204"/>
+      <c r="O30" s="156"/>
+      <c r="P30" s="156"/>
+      <c r="Q30" s="156"/>
     </row>
     <row r="31" spans="3:17">
-      <c r="C31" s="211"/>
-[...12 lines deleted...]
-      <c r="Q31" s="136"/>
+      <c r="C31" s="204"/>
+      <c r="D31" s="204"/>
+      <c r="E31" s="204"/>
+      <c r="F31" s="204"/>
+      <c r="G31" s="156"/>
+      <c r="H31" s="156"/>
+      <c r="I31" s="156"/>
+      <c r="K31" s="204"/>
+      <c r="L31" s="204"/>
+      <c r="M31" s="204"/>
+      <c r="N31" s="204"/>
+      <c r="O31" s="156"/>
+      <c r="P31" s="156"/>
+      <c r="Q31" s="156"/>
     </row>
     <row r="32" spans="3:17">
-      <c r="C32" s="211"/>
-[...12 lines deleted...]
-      <c r="Q32" s="136"/>
+      <c r="C32" s="204"/>
+      <c r="D32" s="204"/>
+      <c r="E32" s="204"/>
+      <c r="F32" s="204"/>
+      <c r="G32" s="156"/>
+      <c r="H32" s="156"/>
+      <c r="I32" s="156"/>
+      <c r="K32" s="204"/>
+      <c r="L32" s="204"/>
+      <c r="M32" s="204"/>
+      <c r="N32" s="204"/>
+      <c r="O32" s="156"/>
+      <c r="P32" s="156"/>
+      <c r="Q32" s="156"/>
     </row>
     <row r="33" spans="3:9">
-      <c r="C33" s="211"/>
-[...5 lines deleted...]
-      <c r="I33" s="136"/>
+      <c r="C33" s="204"/>
+      <c r="D33" s="204"/>
+      <c r="E33" s="204"/>
+      <c r="F33" s="204"/>
+      <c r="G33" s="156"/>
+      <c r="H33" s="156"/>
+      <c r="I33" s="156"/>
     </row>
     <row r="34" spans="3:9">
-      <c r="C34" s="211"/>
-[...5 lines deleted...]
-      <c r="I34" s="136"/>
+      <c r="C34" s="204"/>
+      <c r="D34" s="204"/>
+      <c r="E34" s="204"/>
+      <c r="F34" s="204"/>
+      <c r="G34" s="156"/>
+      <c r="H34" s="156"/>
+      <c r="I34" s="156"/>
     </row>
     <row r="35" spans="3:9">
-      <c r="C35" s="211"/>
-[...5 lines deleted...]
-      <c r="I35" s="136"/>
+      <c r="C35" s="204"/>
+      <c r="D35" s="204"/>
+      <c r="E35" s="204"/>
+      <c r="F35" s="204"/>
+      <c r="G35" s="156"/>
+      <c r="H35" s="156"/>
+      <c r="I35" s="156"/>
     </row>
     <row r="36" spans="3:9">
-      <c r="C36" s="211"/>
-[...5 lines deleted...]
-      <c r="I36" s="136"/>
+      <c r="C36" s="204"/>
+      <c r="D36" s="204"/>
+      <c r="E36" s="204"/>
+      <c r="F36" s="204"/>
+      <c r="G36" s="156"/>
+      <c r="H36" s="156"/>
+      <c r="I36" s="156"/>
     </row>
     <row r="37" spans="3:9">
-      <c r="C37" s="211"/>
-[...5 lines deleted...]
-      <c r="I37" s="136"/>
+      <c r="C37" s="204"/>
+      <c r="D37" s="204"/>
+      <c r="E37" s="204"/>
+      <c r="F37" s="204"/>
+      <c r="G37" s="156"/>
+      <c r="H37" s="156"/>
+      <c r="I37" s="156"/>
     </row>
     <row r="38" spans="3:9">
-      <c r="C38" s="211"/>
-[...5 lines deleted...]
-      <c r="I38" s="136"/>
+      <c r="C38" s="204"/>
+      <c r="D38" s="204"/>
+      <c r="E38" s="204"/>
+      <c r="F38" s="204"/>
+      <c r="G38" s="156"/>
+      <c r="H38" s="156"/>
+      <c r="I38" s="156"/>
     </row>
     <row r="39" spans="3:9">
-      <c r="C39" s="211"/>
-[...5 lines deleted...]
-      <c r="I39" s="136"/>
+      <c r="C39" s="204"/>
+      <c r="D39" s="204"/>
+      <c r="E39" s="204"/>
+      <c r="F39" s="204"/>
+      <c r="G39" s="156"/>
+      <c r="H39" s="156"/>
+      <c r="I39" s="156"/>
     </row>
     <row r="40" spans="3:9">
-      <c r="C40" s="211"/>
-[...5 lines deleted...]
-      <c r="I40" s="136"/>
+      <c r="C40" s="204"/>
+      <c r="D40" s="204"/>
+      <c r="E40" s="204"/>
+      <c r="F40" s="204"/>
+      <c r="G40" s="156"/>
+      <c r="H40" s="156"/>
+      <c r="I40" s="156"/>
     </row>
     <row r="41" spans="3:9">
-      <c r="C41" s="211"/>
-[...5 lines deleted...]
-      <c r="I41" s="136"/>
+      <c r="C41" s="204"/>
+      <c r="D41" s="204"/>
+      <c r="E41" s="204"/>
+      <c r="F41" s="204"/>
+      <c r="G41" s="156"/>
+      <c r="H41" s="156"/>
+      <c r="I41" s="156"/>
     </row>
   </sheetData>
   <mergeCells count="63">
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="O6:Q6"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="K9:N9"/>
     <mergeCell ref="K10:N10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="K11:N11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="K12:N12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="K13:N13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="K14:N14"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="K15:N15"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="K16:N16"/>
@@ -21644,10573 +21451,10560 @@
     <mergeCell ref="K25:N25"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="K26:N26"/>
     <mergeCell ref="C27:F27"/>
     <mergeCell ref="K27:Q27"/>
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="K28:N28"/>
     <mergeCell ref="C29:F29"/>
     <mergeCell ref="K29:N29"/>
     <mergeCell ref="C30:F30"/>
     <mergeCell ref="K30:N30"/>
     <mergeCell ref="C31:F31"/>
     <mergeCell ref="K31:N31"/>
     <mergeCell ref="C32:F32"/>
     <mergeCell ref="K32:N32"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="C33:F33"/>
     <mergeCell ref="C34:F34"/>
     <mergeCell ref="C35:F35"/>
     <mergeCell ref="C36:F36"/>
     <mergeCell ref="C37:F37"/>
     <mergeCell ref="C38:F38"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.94488188976377963" right="0.74803149606299213" top="0.98425196850393704" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;"HG丸ｺﾞｼｯｸM-PRO,標準"&amp;21【資料５】</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="28" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C3:AC34"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A3" zoomScale="75" zoomScaleNormal="70" zoomScaleSheetLayoutView="75" workbookViewId="0">
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="70" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="19.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9" style="29" customWidth="1"/>
     <col min="2" max="2" width="5.21875" style="29" customWidth="1"/>
     <col min="3" max="3" width="5.6640625" style="29" customWidth="1"/>
     <col min="4" max="4" width="16.6640625" style="28" customWidth="1"/>
     <col min="5" max="5" width="17.109375" style="29" customWidth="1"/>
     <col min="6" max="6" width="4.77734375" style="29" customWidth="1"/>
     <col min="7" max="7" width="8.6640625" style="28" customWidth="1"/>
     <col min="8" max="8" width="10.88671875" style="29" customWidth="1"/>
     <col min="9" max="9" width="3.21875" style="29" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.88671875" style="28" customWidth="1"/>
     <col min="11" max="23" width="4.109375" style="29" customWidth="1"/>
     <col min="24" max="24" width="13.33203125" style="28" customWidth="1"/>
     <col min="25" max="25" width="3.21875" style="28" customWidth="1"/>
     <col min="26" max="26" width="1.33203125" style="28" customWidth="1"/>
     <col min="27" max="27" width="3.21875" style="28" customWidth="1"/>
     <col min="28" max="36" width="5.6640625" style="29" customWidth="1"/>
     <col min="37" max="16384" width="7" style="29"/>
   </cols>
   <sheetData>
     <row r="3" spans="3:29" ht="19.5" customHeight="1">
-      <c r="O3" s="179" t="s">
+      <c r="O3" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="P3" s="180"/>
-[...9 lines deleted...]
-      <c r="X3" s="210"/>
+      <c r="P3" s="173"/>
+      <c r="Q3" s="200"/>
+      <c r="R3" s="201" t="s">
+        <v>344</v>
+      </c>
+      <c r="S3" s="202"/>
+      <c r="T3" s="202"/>
+      <c r="U3" s="202"/>
+      <c r="V3" s="202"/>
+      <c r="W3" s="202"/>
+      <c r="X3" s="203"/>
       <c r="Y3" s="29"/>
       <c r="Z3" s="29"/>
       <c r="AA3" s="29"/>
     </row>
     <row r="4" spans="3:29" ht="19.5" customHeight="1">
-      <c r="C4" s="137" t="s">
+      <c r="C4" s="113" t="s">
         <v>45</v>
       </c>
-      <c r="O4" s="179" t="s">
+      <c r="O4" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="P4" s="180"/>
-[...9 lines deleted...]
-      <c r="X4" s="210"/>
+      <c r="P4" s="173"/>
+      <c r="Q4" s="200"/>
+      <c r="R4" s="201" t="s">
+        <v>345</v>
+      </c>
+      <c r="S4" s="202"/>
+      <c r="T4" s="202"/>
+      <c r="U4" s="202"/>
+      <c r="V4" s="202"/>
+      <c r="W4" s="202"/>
+      <c r="X4" s="203"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
     </row>
     <row r="5" spans="3:29" ht="19.5" customHeight="1">
       <c r="C5" s="29" t="s">
         <v>226</v>
       </c>
       <c r="F5" s="29" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="O5" s="179" t="s">
+        <v>287</v>
+      </c>
+      <c r="O5" s="172" t="s">
         <v>140</v>
       </c>
-      <c r="P5" s="180"/>
-[...7 lines deleted...]
-      <c r="X5" s="207"/>
+      <c r="P5" s="173"/>
+      <c r="Q5" s="200"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="173"/>
+      <c r="T5" s="173"/>
+      <c r="U5" s="173"/>
+      <c r="V5" s="173"/>
+      <c r="W5" s="173"/>
+      <c r="X5" s="200"/>
       <c r="Y5" s="29"/>
       <c r="Z5" s="29"/>
       <c r="AA5" s="29"/>
     </row>
     <row r="6" spans="3:29" ht="15" customHeight="1"/>
     <row r="7" spans="3:29" s="28" customFormat="1" ht="28.5" customHeight="1">
-      <c r="C7" s="188" t="s">
+      <c r="C7" s="181" t="s">
         <v>212</v>
       </c>
-      <c r="D7" s="188" t="s">
+      <c r="D7" s="181" t="s">
         <v>141</v>
       </c>
-      <c r="E7" s="196" t="s">
+      <c r="E7" s="189" t="s">
         <v>221</v>
       </c>
-      <c r="F7" s="196" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="191" t="s">
+      <c r="F7" s="189" t="s">
+        <v>323</v>
+      </c>
+      <c r="G7" s="184" t="s">
         <v>222</v>
       </c>
-      <c r="H7" s="183" t="s">
+      <c r="H7" s="176" t="s">
         <v>223</v>
       </c>
-      <c r="I7" s="184"/>
-[...1 lines deleted...]
-      <c r="K7" s="183" t="s">
+      <c r="I7" s="177"/>
+      <c r="J7" s="178"/>
+      <c r="K7" s="176" t="s">
         <v>224</v>
       </c>
-      <c r="L7" s="184"/>
-[...11 lines deleted...]
-      <c r="X7" s="205" t="s">
+      <c r="L7" s="177"/>
+      <c r="M7" s="177"/>
+      <c r="N7" s="177"/>
+      <c r="O7" s="177"/>
+      <c r="P7" s="177"/>
+      <c r="Q7" s="177"/>
+      <c r="R7" s="177"/>
+      <c r="S7" s="177"/>
+      <c r="T7" s="177"/>
+      <c r="U7" s="177"/>
+      <c r="V7" s="177"/>
+      <c r="W7" s="178"/>
+      <c r="X7" s="198" t="s">
         <v>214</v>
       </c>
-      <c r="Y7" s="183" t="s">
+      <c r="Y7" s="176" t="s">
         <v>142</v>
       </c>
-      <c r="Z7" s="184"/>
-      <c r="AA7" s="185"/>
+      <c r="Z7" s="177"/>
+      <c r="AA7" s="178"/>
     </row>
     <row r="8" spans="3:29" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="C8" s="189"/>
-[...7 lines deleted...]
-      <c r="K8" s="194" t="s">
+      <c r="C8" s="182"/>
+      <c r="D8" s="182"/>
+      <c r="E8" s="190"/>
+      <c r="F8" s="190"/>
+      <c r="G8" s="185"/>
+      <c r="H8" s="192"/>
+      <c r="I8" s="193"/>
+      <c r="J8" s="194"/>
+      <c r="K8" s="187" t="s">
         <v>215</v>
       </c>
-      <c r="L8" s="186" t="s">
+      <c r="L8" s="179" t="s">
         <v>216</v>
       </c>
-      <c r="M8" s="186" t="s">
+      <c r="M8" s="179" t="s">
         <v>201</v>
       </c>
-      <c r="N8" s="186" t="s">
+      <c r="N8" s="179" t="s">
         <v>202</v>
       </c>
-      <c r="O8" s="186" t="s">
+      <c r="O8" s="179" t="s">
         <v>203</v>
       </c>
-      <c r="P8" s="186" t="s">
+      <c r="P8" s="179" t="s">
         <v>204</v>
       </c>
-      <c r="Q8" s="186" t="s">
+      <c r="Q8" s="179" t="s">
         <v>205</v>
       </c>
-      <c r="R8" s="186" t="s">
+      <c r="R8" s="179" t="s">
         <v>206</v>
       </c>
-      <c r="S8" s="186" t="s">
+      <c r="S8" s="179" t="s">
         <v>207</v>
       </c>
-      <c r="T8" s="186" t="s">
+      <c r="T8" s="179" t="s">
         <v>208</v>
       </c>
-      <c r="U8" s="186" t="s">
+      <c r="U8" s="179" t="s">
         <v>209</v>
       </c>
-      <c r="V8" s="186" t="s">
+      <c r="V8" s="179" t="s">
         <v>210</v>
       </c>
-      <c r="W8" s="181" t="s">
+      <c r="W8" s="174" t="s">
         <v>217</v>
       </c>
-      <c r="X8" s="189"/>
-[...3 lines deleted...]
-      <c r="AC8" s="251"/>
+      <c r="X8" s="182"/>
+      <c r="Y8" s="192"/>
+      <c r="Z8" s="193"/>
+      <c r="AA8" s="194"/>
+      <c r="AC8" s="244"/>
     </row>
     <row r="9" spans="3:29" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="C9" s="190"/>
-[...24 lines deleted...]
-      <c r="AC9" s="251"/>
+      <c r="C9" s="183"/>
+      <c r="D9" s="183"/>
+      <c r="E9" s="191"/>
+      <c r="F9" s="191"/>
+      <c r="G9" s="186"/>
+      <c r="H9" s="195"/>
+      <c r="I9" s="196"/>
+      <c r="J9" s="197"/>
+      <c r="K9" s="188"/>
+      <c r="L9" s="180"/>
+      <c r="M9" s="180"/>
+      <c r="N9" s="180"/>
+      <c r="O9" s="180"/>
+      <c r="P9" s="180"/>
+      <c r="Q9" s="180"/>
+      <c r="R9" s="180"/>
+      <c r="S9" s="180"/>
+      <c r="T9" s="180"/>
+      <c r="U9" s="180"/>
+      <c r="V9" s="180"/>
+      <c r="W9" s="175"/>
+      <c r="X9" s="199"/>
+      <c r="Y9" s="195"/>
+      <c r="Z9" s="196"/>
+      <c r="AA9" s="197"/>
+      <c r="AC9" s="244"/>
     </row>
     <row r="10" spans="3:29" ht="35.1" customHeight="1">
-      <c r="C10" s="35">
+      <c r="C10" s="34">
         <v>1</v>
       </c>
-      <c r="D10" s="138" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="139">
+      <c r="D10" s="114" t="s">
+        <v>346</v>
+      </c>
+      <c r="E10" s="115">
         <v>43921</v>
       </c>
-      <c r="F10" s="138">
+      <c r="F10" s="114">
         <v>6</v>
       </c>
-      <c r="G10" s="138">
+      <c r="G10" s="114">
         <v>20</v>
       </c>
-      <c r="H10" s="140">
+      <c r="H10" s="116">
         <f>DATE(YEAR(J10)-2,MONTH(J10),DAY(J10))</f>
         <v>43190</v>
       </c>
-      <c r="I10" s="141" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="142">
+      <c r="I10" s="117" t="s">
+        <v>347</v>
+      </c>
+      <c r="J10" s="118">
         <f t="shared" ref="J10:J15" si="0">E10</f>
         <v>43921</v>
       </c>
-      <c r="K10" s="143" t="s">
-[...35 lines deleted...]
-      <c r="W10" s="38">
+      <c r="K10" s="35" t="s">
+        <v>348</v>
+      </c>
+      <c r="L10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="M10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="N10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="O10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="P10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="R10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="S10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="T10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="U10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="V10" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="W10" s="37">
         <f t="shared" ref="W10:W19" si="1">COUNTIF(K10:V10,"○")</f>
         <v>12</v>
       </c>
-      <c r="X10" s="145" t="s">
-[...2 lines deleted...]
-      <c r="Y10" s="39" t="s">
+      <c r="X10" s="119" t="s">
+        <v>349</v>
+      </c>
+      <c r="Y10" s="38" t="s">
         <v>218</v>
       </c>
-      <c r="Z10" s="40" t="s">
-[...2 lines deleted...]
-      <c r="AA10" s="41" t="s">
+      <c r="Z10" s="39" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA10" s="40" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="11" spans="3:29" ht="35.1" customHeight="1">
-      <c r="C11" s="35">
+      <c r="C11" s="34">
         <v>2</v>
       </c>
-      <c r="D11" s="138" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="139">
+      <c r="D11" s="114" t="s">
+        <v>351</v>
+      </c>
+      <c r="E11" s="115">
         <v>43555</v>
       </c>
-      <c r="F11" s="61">
+      <c r="F11" s="59">
         <v>6</v>
       </c>
-      <c r="G11" s="61">
+      <c r="G11" s="59">
         <v>20</v>
       </c>
-      <c r="H11" s="140">
+      <c r="H11" s="116">
         <f t="shared" ref="H11:H12" si="2">DATE(YEAR(J11)-2,MONTH(J11),DAY(J11))</f>
         <v>42825</v>
       </c>
-      <c r="I11" s="146" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="142">
+      <c r="I11" s="120" t="s">
+        <v>352</v>
+      </c>
+      <c r="J11" s="118">
         <f t="shared" si="0"/>
         <v>43555</v>
       </c>
-      <c r="K11" s="143" t="s">
-[...35 lines deleted...]
-      <c r="W11" s="38">
+      <c r="K11" s="35" t="s">
+        <v>353</v>
+      </c>
+      <c r="L11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="M11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="N11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="O11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="P11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="R11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="S11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="T11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="U11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="V11" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="W11" s="37">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="X11" s="145" t="s">
-[...2 lines deleted...]
-      <c r="Y11" s="46" t="s">
+      <c r="X11" s="119" t="s">
+        <v>354</v>
+      </c>
+      <c r="Y11" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="Z11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA11" s="48" t="s">
+      <c r="Z11" s="46" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA11" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="12" spans="3:29" ht="35.1" customHeight="1">
-      <c r="C12" s="35">
+      <c r="C12" s="34">
         <v>3</v>
       </c>
-      <c r="D12" s="138" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="139">
+      <c r="D12" s="114" t="s">
+        <v>355</v>
+      </c>
+      <c r="E12" s="115">
         <v>43646</v>
       </c>
-      <c r="F12" s="61">
+      <c r="F12" s="59">
         <v>6</v>
       </c>
-      <c r="G12" s="61">
+      <c r="G12" s="59">
         <v>20</v>
       </c>
-      <c r="H12" s="140">
+      <c r="H12" s="116">
         <f t="shared" si="2"/>
         <v>42916</v>
       </c>
-      <c r="I12" s="146" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="142">
+      <c r="I12" s="120" t="s">
+        <v>352</v>
+      </c>
+      <c r="J12" s="118">
         <f t="shared" si="0"/>
         <v>43646</v>
       </c>
-      <c r="K12" s="143" t="s">
-[...17 lines deleted...]
-      <c r="W12" s="38">
+      <c r="K12" s="35" t="s">
+        <v>353</v>
+      </c>
+      <c r="L12" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="M12" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="36"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="36"/>
+      <c r="T12" s="36"/>
+      <c r="U12" s="36"/>
+      <c r="V12" s="36"/>
+      <c r="W12" s="37">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
-      <c r="X12" s="145" t="s">
-[...2 lines deleted...]
-      <c r="Y12" s="46" t="s">
+      <c r="X12" s="119" t="s">
+        <v>349</v>
+      </c>
+      <c r="Y12" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="Z12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA12" s="48" t="s">
+      <c r="Z12" s="46" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA12" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="13" spans="3:29" ht="35.1" customHeight="1">
-      <c r="C13" s="35">
+      <c r="C13" s="34">
         <v>4</v>
       </c>
-      <c r="D13" s="138" t="s">
-[...3 lines deleted...]
-      <c r="F13" s="61">
+      <c r="D13" s="114" t="s">
+        <v>356</v>
+      </c>
+      <c r="E13" s="115"/>
+      <c r="F13" s="59">
         <v>6</v>
       </c>
-      <c r="G13" s="61">
+      <c r="G13" s="59">
         <v>20</v>
       </c>
-      <c r="H13" s="140"/>
-[...34 lines deleted...]
-      <c r="W13" s="38">
+      <c r="H13" s="116"/>
+      <c r="I13" s="120" t="s">
+        <v>352</v>
+      </c>
+      <c r="J13" s="118"/>
+      <c r="K13" s="35"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="36"/>
+      <c r="N13" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="O13" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="P13" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q13" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="R13" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="S13" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="T13" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="U13" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="V13" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="W13" s="37">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="X13" s="147" t="s">
-[...2 lines deleted...]
-      <c r="Y13" s="148" t="s">
+      <c r="X13" s="121" t="s">
+        <v>357</v>
+      </c>
+      <c r="Y13" s="122" t="s">
         <v>218</v>
       </c>
-      <c r="Z13" s="149" t="s">
-[...2 lines deleted...]
-      <c r="AA13" s="150" t="s">
+      <c r="Z13" s="123" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA13" s="124" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="14" spans="3:29" ht="34.5" customHeight="1">
-      <c r="C14" s="35">
+      <c r="C14" s="34">
         <v>5</v>
       </c>
-      <c r="D14" s="61" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="151">
+      <c r="D14" s="59" t="s">
+        <v>358</v>
+      </c>
+      <c r="E14" s="115">
         <v>43768</v>
       </c>
-      <c r="F14" s="61">
+      <c r="F14" s="59">
         <v>6</v>
       </c>
-      <c r="G14" s="61">
+      <c r="G14" s="59">
         <v>20</v>
       </c>
-      <c r="H14" s="140">
+      <c r="H14" s="116">
         <f t="shared" ref="H14" si="3">DATE(YEAR(J14)-2,MONTH(J14),DAY(J14))</f>
         <v>43038</v>
       </c>
-      <c r="I14" s="146" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="142">
+      <c r="I14" s="120" t="s">
+        <v>352</v>
+      </c>
+      <c r="J14" s="118">
         <f t="shared" si="0"/>
         <v>43768</v>
       </c>
-      <c r="K14" s="43" t="s">
-[...19 lines deleted...]
-      <c r="W14" s="38">
+      <c r="K14" s="42" t="s">
+        <v>353</v>
+      </c>
+      <c r="L14" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="M14" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="N14" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="O14" s="36"/>
+      <c r="P14" s="36"/>
+      <c r="Q14" s="36"/>
+      <c r="R14" s="36"/>
+      <c r="S14" s="36"/>
+      <c r="T14" s="36"/>
+      <c r="U14" s="36"/>
+      <c r="V14" s="36"/>
+      <c r="W14" s="37">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="X14" s="152" t="s">
-[...2 lines deleted...]
-      <c r="Y14" s="46" t="s">
+      <c r="X14" s="125" t="s">
+        <v>359</v>
+      </c>
+      <c r="Y14" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="Z14" s="47" t="s">
+      <c r="Z14" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="AA14" s="48" t="s">
+      <c r="AA14" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="15" spans="3:29" ht="35.1" customHeight="1">
-      <c r="C15" s="35">
+      <c r="C15" s="34">
         <v>6</v>
       </c>
-      <c r="D15" s="61" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="151">
+      <c r="D15" s="59" t="s">
+        <v>360</v>
+      </c>
+      <c r="E15" s="115">
         <v>43861</v>
       </c>
-      <c r="F15" s="61">
+      <c r="F15" s="59">
         <v>6</v>
       </c>
-      <c r="G15" s="61">
+      <c r="G15" s="59">
         <v>20</v>
       </c>
-      <c r="H15" s="140">
+      <c r="H15" s="116">
         <v>43282</v>
       </c>
-      <c r="I15" s="146" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="142">
+      <c r="I15" s="120" t="s">
+        <v>352</v>
+      </c>
+      <c r="J15" s="118">
         <f t="shared" si="0"/>
         <v>43861</v>
       </c>
-      <c r="K15" s="43"/>
-[...25 lines deleted...]
-      <c r="W15" s="38">
+      <c r="K15" s="42"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="O15" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="P15" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q15" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="R15" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="S15" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="T15" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="U15" s="36"/>
+      <c r="V15" s="36"/>
+      <c r="W15" s="37">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="X15" s="147" t="s">
-[...2 lines deleted...]
-      <c r="Y15" s="46" t="s">
+      <c r="X15" s="121" t="s">
+        <v>361</v>
+      </c>
+      <c r="Y15" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="Z15" s="47" t="s">
+      <c r="Z15" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="AA15" s="48" t="s">
+      <c r="AA15" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="16" spans="3:29" ht="35.1" customHeight="1">
-      <c r="C16" s="35">
+      <c r="C16" s="34">
         <v>7</v>
       </c>
-      <c r="D16" s="61"/>
-[...18 lines deleted...]
-      <c r="W16" s="38">
+      <c r="D16" s="59"/>
+      <c r="E16" s="115"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="59"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="120"/>
+      <c r="J16" s="118"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="43"/>
+      <c r="N16" s="36"/>
+      <c r="O16" s="36"/>
+      <c r="P16" s="36"/>
+      <c r="Q16" s="36"/>
+      <c r="R16" s="36"/>
+      <c r="S16" s="36"/>
+      <c r="T16" s="36"/>
+      <c r="U16" s="36"/>
+      <c r="V16" s="36"/>
+      <c r="W16" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="X16" s="154"/>
-      <c r="Y16" s="46" t="s">
+      <c r="X16" s="127"/>
+      <c r="Y16" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="Z16" s="47" t="s">
+      <c r="Z16" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="AA16" s="48" t="s">
+      <c r="AA16" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="17" spans="3:28" ht="35.1" customHeight="1">
-      <c r="C17" s="35">
+      <c r="C17" s="34">
         <v>8</v>
       </c>
-      <c r="D17" s="61"/>
-[...18 lines deleted...]
-      <c r="W17" s="38">
+      <c r="D17" s="59"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="116"/>
+      <c r="I17" s="120"/>
+      <c r="J17" s="129"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="36"/>
+      <c r="N17" s="36"/>
+      <c r="O17" s="36"/>
+      <c r="P17" s="36"/>
+      <c r="Q17" s="36"/>
+      <c r="R17" s="36"/>
+      <c r="S17" s="36"/>
+      <c r="T17" s="36"/>
+      <c r="U17" s="36"/>
+      <c r="V17" s="36"/>
+      <c r="W17" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="X17" s="154"/>
-      <c r="Y17" s="46" t="s">
+      <c r="X17" s="127"/>
+      <c r="Y17" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="Z17" s="47" t="s">
+      <c r="Z17" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="AA17" s="48" t="s">
+      <c r="AA17" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="18" spans="3:28" ht="35.1" customHeight="1">
-      <c r="C18" s="35">
+      <c r="C18" s="34">
         <v>9</v>
       </c>
-      <c r="D18" s="61"/>
-[...18 lines deleted...]
-      <c r="W18" s="38">
+      <c r="D18" s="59"/>
+      <c r="E18" s="128"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="126"/>
+      <c r="I18" s="120"/>
+      <c r="J18" s="130"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="36"/>
+      <c r="M18" s="36"/>
+      <c r="N18" s="36"/>
+      <c r="O18" s="36"/>
+      <c r="P18" s="36"/>
+      <c r="Q18" s="36"/>
+      <c r="R18" s="36"/>
+      <c r="S18" s="36"/>
+      <c r="T18" s="36"/>
+      <c r="U18" s="36"/>
+      <c r="V18" s="36"/>
+      <c r="W18" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="X18" s="160"/>
-      <c r="Y18" s="46" t="s">
+      <c r="X18" s="131"/>
+      <c r="Y18" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="Z18" s="47" t="s">
+      <c r="Z18" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="AA18" s="48" t="s">
+      <c r="AA18" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="19" spans="3:28" ht="35.1" customHeight="1">
-      <c r="C19" s="35">
+      <c r="C19" s="34">
         <v>10</v>
       </c>
-      <c r="D19" s="61"/>
-[...18 lines deleted...]
-      <c r="W19" s="38">
+      <c r="D19" s="59"/>
+      <c r="E19" s="128"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="59"/>
+      <c r="H19" s="126"/>
+      <c r="I19" s="120"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="36"/>
+      <c r="N19" s="36"/>
+      <c r="O19" s="36"/>
+      <c r="P19" s="36"/>
+      <c r="Q19" s="36"/>
+      <c r="R19" s="36"/>
+      <c r="S19" s="36"/>
+      <c r="T19" s="36"/>
+      <c r="U19" s="36"/>
+      <c r="V19" s="36"/>
+      <c r="W19" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="X19" s="160"/>
-      <c r="Y19" s="46" t="s">
+      <c r="X19" s="131"/>
+      <c r="Y19" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="Z19" s="47" t="s">
+      <c r="Z19" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="AA19" s="48" t="s">
+      <c r="AA19" s="47" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="20" spans="3:28" ht="9.9" customHeight="1">
-      <c r="C20" s="32"/>
-[...20 lines deleted...]
-      <c r="X20" s="60"/>
+      <c r="H20" s="58"/>
+      <c r="I20" s="58"/>
+      <c r="J20" s="87"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="28"/>
+      <c r="N20" s="28"/>
+      <c r="O20" s="28"/>
+      <c r="P20" s="28"/>
+      <c r="Q20" s="28"/>
+      <c r="R20" s="28"/>
+      <c r="S20" s="28"/>
+      <c r="T20" s="28"/>
+      <c r="U20" s="28"/>
+      <c r="V20" s="28"/>
+      <c r="W20" s="28"/>
       <c r="Z20" s="29"/>
       <c r="AA20" s="29"/>
       <c r="AB20" s="28"/>
     </row>
     <row r="21" spans="3:28" ht="19.5" customHeight="1">
-      <c r="C21" s="179" t="s">
+      <c r="C21" s="172" t="s">
         <v>225</v>
       </c>
-      <c r="D21" s="180"/>
-[...6 lines deleted...]
-      <c r="K21" s="102">
+      <c r="D21" s="173"/>
+      <c r="E21" s="173"/>
+      <c r="F21" s="173"/>
+      <c r="G21" s="173"/>
+      <c r="H21" s="173"/>
+      <c r="I21" s="173"/>
+      <c r="J21" s="173"/>
+      <c r="K21" s="32">
         <f t="shared" ref="K21:V21" si="4">COUNTIF(K10:K19,"○")</f>
         <v>4</v>
       </c>
-      <c r="L21" s="161">
+      <c r="L21" s="132">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
-      <c r="M21" s="161">
+      <c r="M21" s="132">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
-      <c r="N21" s="161">
+      <c r="N21" s="132">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
-      <c r="O21" s="161">
+      <c r="O21" s="132">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
-      <c r="P21" s="57">
+      <c r="P21" s="56">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
-      <c r="Q21" s="103">
+      <c r="Q21" s="87">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
-      <c r="R21" s="57">
+      <c r="R21" s="56">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
-      <c r="S21" s="57">
+      <c r="S21" s="56">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
-      <c r="T21" s="57">
+      <c r="T21" s="56">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
-      <c r="U21" s="57">
+      <c r="U21" s="56">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
-      <c r="V21" s="162">
+      <c r="V21" s="133">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
-      <c r="W21" s="58">
+      <c r="W21" s="57">
         <f>SUM(K21:V21)</f>
         <v>47</v>
       </c>
-      <c r="X21" s="163"/>
-[...1 lines deleted...]
-      <c r="Z21" s="59"/>
+      <c r="X21" s="134"/>
+      <c r="Y21" s="32"/>
+      <c r="Z21" s="58"/>
       <c r="AA21" s="30"/>
-      <c r="AB21" s="60"/>
+      <c r="AB21" s="28"/>
     </row>
     <row r="22" spans="3:28" ht="18" customHeight="1">
       <c r="C22" s="29" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-      <c r="AA22" s="32"/>
+        <v>362</v>
+      </c>
+      <c r="Z22" s="29"/>
+      <c r="AA22" s="29"/>
       <c r="AB22" s="28"/>
     </row>
     <row r="23" spans="3:28" ht="9.9" customHeight="1">
-      <c r="J23" s="60"/>
-      <c r="K23" s="32"/>
       <c r="Z23" s="29"/>
       <c r="AA23" s="29"/>
       <c r="AB23" s="28"/>
     </row>
     <row r="24" spans="3:28" ht="19.5" customHeight="1">
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
     </row>
     <row r="25" spans="3:28" ht="19.5" customHeight="1">
       <c r="Z25" s="29"/>
       <c r="AA25" s="29"/>
     </row>
     <row r="26" spans="3:28" ht="19.5" customHeight="1">
       <c r="Y26" s="29"/>
       <c r="Z26" s="29"/>
       <c r="AA26" s="29"/>
     </row>
     <row r="27" spans="3:28" ht="19.5" customHeight="1">
       <c r="Y27" s="29"/>
       <c r="Z27" s="29"/>
       <c r="AA27" s="29"/>
     </row>
     <row r="28" spans="3:28" ht="19.5" customHeight="1">
       <c r="Y28" s="29"/>
       <c r="Z28" s="29"/>
       <c r="AA28" s="29"/>
     </row>
     <row r="29" spans="3:28" ht="19.5" customHeight="1">
       <c r="Y29" s="29"/>
       <c r="Z29" s="29"/>
       <c r="AA29" s="29"/>
     </row>
     <row r="30" spans="3:28" ht="19.5" customHeight="1">
       <c r="Y30" s="29"/>
       <c r="Z30" s="29"/>
       <c r="AA30" s="29"/>
     </row>
     <row r="31" spans="3:28" ht="19.5" customHeight="1">
       <c r="Y31" s="29"/>
       <c r="Z31" s="29"/>
       <c r="AA31" s="29"/>
     </row>
     <row r="32" spans="3:28" ht="19.5" customHeight="1">
       <c r="Z32" s="29"/>
       <c r="AA32" s="29"/>
     </row>
     <row r="33" spans="25:27" ht="19.5" customHeight="1">
-      <c r="Y33" s="60"/>
       <c r="Z33" s="29"/>
       <c r="AA33" s="29"/>
     </row>
     <row r="34" spans="25:27" ht="19.5" customHeight="1">
       <c r="Y34" s="29"/>
       <c r="Z34" s="29"/>
       <c r="AA34" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="30">
     <mergeCell ref="O3:Q3"/>
     <mergeCell ref="R3:X3"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="R4:X4"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:X5"/>
     <mergeCell ref="Y7:AA9"/>
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="M8:M9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="Q8:Q9"/>
     <mergeCell ref="AC8:AC9"/>
     <mergeCell ref="C21:J21"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="S8:S9"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="U8:U9"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="W8:W9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:J9"/>
     <mergeCell ref="K7:W7"/>
     <mergeCell ref="X7:X9"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;"HG丸ｺﾞｼｯｸM-PRO,標準"&amp;17【資料６】</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:CA142"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A58" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="CJ78" sqref="CJ78"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O25" sqref="O25:P28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.6640625" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="16384" width="1.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:79" ht="13.8" thickBot="1">
       <c r="A1" s="1" t="s">
-        <v>286</v>
+        <v>248</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>344</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2" spans="1:79">
-      <c r="BL2" s="428" t="s">
+      <c r="BL2" s="420" t="s">
         <v>79</v>
       </c>
-      <c r="BM2" s="429"/>
-[...15 lines deleted...]
-      <c r="CA2" s="432"/>
+      <c r="BM2" s="421"/>
+      <c r="BN2" s="421"/>
+      <c r="BO2" s="421"/>
+      <c r="BP2" s="421"/>
+      <c r="BQ2" s="421"/>
+      <c r="BR2" s="422" t="s">
+        <v>363</v>
+      </c>
+      <c r="BS2" s="423"/>
+      <c r="BT2" s="423"/>
+      <c r="BU2" s="423"/>
+      <c r="BV2" s="423"/>
+      <c r="BW2" s="423"/>
+      <c r="BX2" s="423"/>
+      <c r="BY2" s="423"/>
+      <c r="BZ2" s="423"/>
+      <c r="CA2" s="424"/>
     </row>
     <row r="3" spans="1:79">
-      <c r="BL3" s="433" t="s">
+      <c r="BL3" s="425" t="s">
         <v>80</v>
       </c>
-      <c r="BM3" s="434"/>
-[...15 lines deleted...]
-      <c r="CA3" s="437"/>
+      <c r="BM3" s="426"/>
+      <c r="BN3" s="426"/>
+      <c r="BO3" s="426"/>
+      <c r="BP3" s="426"/>
+      <c r="BQ3" s="426"/>
+      <c r="BR3" s="427" t="s">
+        <v>364</v>
+      </c>
+      <c r="BS3" s="428"/>
+      <c r="BT3" s="428"/>
+      <c r="BU3" s="428"/>
+      <c r="BV3" s="428"/>
+      <c r="BW3" s="428"/>
+      <c r="BX3" s="428"/>
+      <c r="BY3" s="428"/>
+      <c r="BZ3" s="428"/>
+      <c r="CA3" s="429"/>
     </row>
     <row r="4" spans="1:79" ht="13.8" thickBot="1">
-      <c r="BL4" s="438" t="s">
+      <c r="BL4" s="430" t="s">
         <v>81</v>
       </c>
-      <c r="BM4" s="439"/>
-[...15 lines deleted...]
-      <c r="CA4" s="442"/>
+      <c r="BM4" s="431"/>
+      <c r="BN4" s="431"/>
+      <c r="BO4" s="431"/>
+      <c r="BP4" s="431"/>
+      <c r="BQ4" s="431"/>
+      <c r="BR4" s="432" t="s">
+        <v>365</v>
+      </c>
+      <c r="BS4" s="433"/>
+      <c r="BT4" s="433"/>
+      <c r="BU4" s="433"/>
+      <c r="BV4" s="433"/>
+      <c r="BW4" s="433"/>
+      <c r="BX4" s="433"/>
+      <c r="BY4" s="433"/>
+      <c r="BZ4" s="433"/>
+      <c r="CA4" s="434"/>
     </row>
     <row r="5" spans="1:79" ht="13.8" thickBot="1"/>
     <row r="6" spans="1:79" ht="13.5" customHeight="1">
-      <c r="B6" s="443" t="s">
-[...77 lines deleted...]
-      <c r="BR6" s="450"/>
+      <c r="B6" s="435" t="s">
+        <v>227</v>
+      </c>
+      <c r="C6" s="436"/>
+      <c r="D6" s="436"/>
+      <c r="E6" s="436"/>
+      <c r="F6" s="436"/>
+      <c r="G6" s="436"/>
+      <c r="H6" s="436"/>
+      <c r="I6" s="436"/>
+      <c r="J6" s="436"/>
+      <c r="K6" s="436"/>
+      <c r="L6" s="436"/>
+      <c r="M6" s="436"/>
+      <c r="N6" s="436"/>
+      <c r="O6" s="436"/>
+      <c r="P6" s="436"/>
+      <c r="Q6" s="436"/>
+      <c r="R6" s="421" t="s">
+        <v>228</v>
+      </c>
+      <c r="S6" s="421"/>
+      <c r="T6" s="421"/>
+      <c r="U6" s="421"/>
+      <c r="V6" s="421"/>
+      <c r="W6" s="421"/>
+      <c r="X6" s="421"/>
+      <c r="Y6" s="421"/>
+      <c r="Z6" s="421"/>
+      <c r="AA6" s="421"/>
+      <c r="AB6" s="421"/>
+      <c r="AC6" s="421"/>
+      <c r="AD6" s="421"/>
+      <c r="AE6" s="421"/>
+      <c r="AF6" s="421"/>
+      <c r="AG6" s="421"/>
+      <c r="AH6" s="421"/>
+      <c r="AI6" s="421"/>
+      <c r="AJ6" s="421"/>
+      <c r="AK6" s="421"/>
+      <c r="AL6" s="421"/>
+      <c r="AM6" s="421" t="s">
+        <v>229</v>
+      </c>
+      <c r="AN6" s="421"/>
+      <c r="AO6" s="421"/>
+      <c r="AP6" s="421"/>
+      <c r="AQ6" s="421"/>
+      <c r="AR6" s="421"/>
+      <c r="AS6" s="421"/>
+      <c r="AT6" s="421"/>
+      <c r="AU6" s="421"/>
+      <c r="AV6" s="421"/>
+      <c r="AW6" s="421" t="s">
+        <v>231</v>
+      </c>
+      <c r="AX6" s="421"/>
+      <c r="AY6" s="421"/>
+      <c r="AZ6" s="421"/>
+      <c r="BA6" s="421"/>
+      <c r="BB6" s="421"/>
+      <c r="BC6" s="421"/>
+      <c r="BD6" s="421"/>
+      <c r="BE6" s="441" t="s">
+        <v>234</v>
+      </c>
+      <c r="BF6" s="441"/>
+      <c r="BG6" s="441"/>
+      <c r="BH6" s="441"/>
+      <c r="BI6" s="441"/>
+      <c r="BJ6" s="441"/>
+      <c r="BK6" s="441"/>
+      <c r="BL6" s="441"/>
+      <c r="BM6" s="441"/>
+      <c r="BN6" s="441"/>
+      <c r="BO6" s="441"/>
+      <c r="BP6" s="441"/>
+      <c r="BQ6" s="441"/>
+      <c r="BR6" s="442"/>
     </row>
     <row r="7" spans="1:79">
-      <c r="B7" s="445"/>
-[...73 lines deleted...]
-      <c r="BR7" s="451"/>
+      <c r="B7" s="437"/>
+      <c r="C7" s="438"/>
+      <c r="D7" s="438"/>
+      <c r="E7" s="438"/>
+      <c r="F7" s="438"/>
+      <c r="G7" s="438"/>
+      <c r="H7" s="438"/>
+      <c r="I7" s="438"/>
+      <c r="J7" s="438"/>
+      <c r="K7" s="438"/>
+      <c r="L7" s="438"/>
+      <c r="M7" s="438"/>
+      <c r="N7" s="438"/>
+      <c r="O7" s="438"/>
+      <c r="P7" s="438"/>
+      <c r="Q7" s="438"/>
+      <c r="R7" s="426" t="s">
+        <v>230</v>
+      </c>
+      <c r="S7" s="426"/>
+      <c r="T7" s="426"/>
+      <c r="U7" s="426"/>
+      <c r="V7" s="426"/>
+      <c r="W7" s="426"/>
+      <c r="X7" s="426"/>
+      <c r="Y7" s="426"/>
+      <c r="Z7" s="426"/>
+      <c r="AA7" s="426"/>
+      <c r="AB7" s="426"/>
+      <c r="AC7" s="426"/>
+      <c r="AD7" s="426"/>
+      <c r="AE7" s="426"/>
+      <c r="AF7" s="426"/>
+      <c r="AG7" s="426"/>
+      <c r="AH7" s="426"/>
+      <c r="AI7" s="426"/>
+      <c r="AJ7" s="426"/>
+      <c r="AK7" s="426"/>
+      <c r="AL7" s="426"/>
+      <c r="AM7" s="426"/>
+      <c r="AN7" s="426"/>
+      <c r="AO7" s="426"/>
+      <c r="AP7" s="426"/>
+      <c r="AQ7" s="426"/>
+      <c r="AR7" s="426"/>
+      <c r="AS7" s="426"/>
+      <c r="AT7" s="426"/>
+      <c r="AU7" s="426"/>
+      <c r="AV7" s="426"/>
+      <c r="AW7" s="426" t="s">
+        <v>232</v>
+      </c>
+      <c r="AX7" s="426"/>
+      <c r="AY7" s="426"/>
+      <c r="AZ7" s="426"/>
+      <c r="BA7" s="426"/>
+      <c r="BB7" s="426"/>
+      <c r="BC7" s="426"/>
+      <c r="BD7" s="426"/>
+      <c r="BE7" s="426" t="s">
+        <v>235</v>
+      </c>
+      <c r="BF7" s="426"/>
+      <c r="BG7" s="426"/>
+      <c r="BH7" s="426"/>
+      <c r="BI7" s="426"/>
+      <c r="BJ7" s="426"/>
+      <c r="BK7" s="426"/>
+      <c r="BL7" s="426"/>
+      <c r="BM7" s="426"/>
+      <c r="BN7" s="426"/>
+      <c r="BO7" s="426"/>
+      <c r="BP7" s="426"/>
+      <c r="BQ7" s="426"/>
+      <c r="BR7" s="443"/>
     </row>
     <row r="8" spans="1:79" ht="13.8" thickBot="1">
-      <c r="B8" s="447"/>
-[...71 lines deleted...]
-      <c r="BR8" s="453"/>
+      <c r="B8" s="439"/>
+      <c r="C8" s="440"/>
+      <c r="D8" s="440"/>
+      <c r="E8" s="440"/>
+      <c r="F8" s="440"/>
+      <c r="G8" s="440"/>
+      <c r="H8" s="440"/>
+      <c r="I8" s="440"/>
+      <c r="J8" s="440"/>
+      <c r="K8" s="440"/>
+      <c r="L8" s="440"/>
+      <c r="M8" s="440"/>
+      <c r="N8" s="440"/>
+      <c r="O8" s="440"/>
+      <c r="P8" s="440"/>
+      <c r="Q8" s="440"/>
+      <c r="R8" s="431"/>
+      <c r="S8" s="431"/>
+      <c r="T8" s="431"/>
+      <c r="U8" s="431"/>
+      <c r="V8" s="431"/>
+      <c r="W8" s="431"/>
+      <c r="X8" s="431"/>
+      <c r="Y8" s="431"/>
+      <c r="Z8" s="431"/>
+      <c r="AA8" s="431"/>
+      <c r="AB8" s="431"/>
+      <c r="AC8" s="431"/>
+      <c r="AD8" s="431"/>
+      <c r="AE8" s="431"/>
+      <c r="AF8" s="431"/>
+      <c r="AG8" s="431"/>
+      <c r="AH8" s="431"/>
+      <c r="AI8" s="431"/>
+      <c r="AJ8" s="431"/>
+      <c r="AK8" s="431"/>
+      <c r="AL8" s="431"/>
+      <c r="AM8" s="431"/>
+      <c r="AN8" s="431"/>
+      <c r="AO8" s="431"/>
+      <c r="AP8" s="431"/>
+      <c r="AQ8" s="431"/>
+      <c r="AR8" s="431"/>
+      <c r="AS8" s="431"/>
+      <c r="AT8" s="431"/>
+      <c r="AU8" s="431"/>
+      <c r="AV8" s="431"/>
+      <c r="AW8" s="431" t="s">
+        <v>233</v>
+      </c>
+      <c r="AX8" s="431"/>
+      <c r="AY8" s="431"/>
+      <c r="AZ8" s="431"/>
+      <c r="BA8" s="431"/>
+      <c r="BB8" s="431"/>
+      <c r="BC8" s="431"/>
+      <c r="BD8" s="431"/>
+      <c r="BE8" s="444" t="s">
+        <v>236</v>
+      </c>
+      <c r="BF8" s="444"/>
+      <c r="BG8" s="444"/>
+      <c r="BH8" s="444"/>
+      <c r="BI8" s="444"/>
+      <c r="BJ8" s="444"/>
+      <c r="BK8" s="444"/>
+      <c r="BL8" s="444"/>
+      <c r="BM8" s="444"/>
+      <c r="BN8" s="444"/>
+      <c r="BO8" s="444"/>
+      <c r="BP8" s="444"/>
+      <c r="BQ8" s="444"/>
+      <c r="BR8" s="445"/>
     </row>
     <row r="10" spans="1:79">
       <c r="A10" s="1" t="s">
-        <v>358</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:79">
-      <c r="B12" s="416" t="s">
+      <c r="B12" s="413" t="s">
         <v>129</v>
       </c>
-      <c r="C12" s="416"/>
-[...12 lines deleted...]
-      <c r="P12" s="416" t="s">
+      <c r="C12" s="413"/>
+      <c r="D12" s="413"/>
+      <c r="E12" s="413"/>
+      <c r="F12" s="413"/>
+      <c r="G12" s="413"/>
+      <c r="H12" s="413"/>
+      <c r="I12" s="413"/>
+      <c r="J12" s="413"/>
+      <c r="K12" s="413"/>
+      <c r="L12" s="413"/>
+      <c r="M12" s="413"/>
+      <c r="N12" s="413"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="413" t="s">
         <v>137</v>
       </c>
-      <c r="Q12" s="416"/>
-[...60 lines deleted...]
-      <c r="BR12" s="427"/>
+      <c r="Q12" s="413"/>
+      <c r="R12" s="413"/>
+      <c r="S12" s="413"/>
+      <c r="T12" s="413"/>
+      <c r="U12" s="413"/>
+      <c r="V12" s="413"/>
+      <c r="W12" s="413"/>
+      <c r="X12" s="413"/>
+      <c r="Y12" s="413" t="s">
+        <v>237</v>
+      </c>
+      <c r="Z12" s="413"/>
+      <c r="AA12" s="413"/>
+      <c r="AB12" s="413"/>
+      <c r="AC12" s="413" t="s">
+        <v>238</v>
+      </c>
+      <c r="AD12" s="413"/>
+      <c r="AE12" s="413"/>
+      <c r="AF12" s="413"/>
+      <c r="AG12" s="413"/>
+      <c r="AH12" s="413"/>
+      <c r="AI12" s="413"/>
+      <c r="AJ12" s="413"/>
+      <c r="AK12" s="413"/>
+      <c r="AL12" s="413"/>
+      <c r="AM12" s="413"/>
+      <c r="AN12" s="413" t="s">
+        <v>239</v>
+      </c>
+      <c r="AO12" s="413"/>
+      <c r="AP12" s="413"/>
+      <c r="AQ12" s="413"/>
+      <c r="AR12" s="413"/>
+      <c r="AS12" s="413"/>
+      <c r="AT12" s="413"/>
+      <c r="AU12" s="413"/>
+      <c r="AV12" s="413"/>
+      <c r="AW12" s="413"/>
+      <c r="AX12" s="413"/>
+      <c r="AY12" s="413"/>
+      <c r="AZ12" s="413"/>
+      <c r="BA12" s="413"/>
+      <c r="BB12" s="413"/>
+      <c r="BC12" s="419" t="s">
+        <v>240</v>
+      </c>
+      <c r="BD12" s="419"/>
+      <c r="BE12" s="419"/>
+      <c r="BF12" s="419"/>
+      <c r="BG12" s="419"/>
+      <c r="BH12" s="419"/>
+      <c r="BI12" s="419"/>
+      <c r="BJ12" s="419"/>
+      <c r="BK12" s="419"/>
+      <c r="BL12" s="419"/>
+      <c r="BM12" s="419"/>
+      <c r="BN12" s="419"/>
+      <c r="BO12" s="419"/>
+      <c r="BP12" s="419"/>
+      <c r="BQ12" s="419"/>
+      <c r="BR12" s="419"/>
     </row>
     <row r="13" spans="1:79">
-      <c r="B13" s="422" t="s">
-[...26 lines deleted...]
-      <c r="Y13" s="422">
+      <c r="B13" s="388" t="s">
+        <v>366</v>
+      </c>
+      <c r="C13" s="388"/>
+      <c r="D13" s="388"/>
+      <c r="E13" s="388"/>
+      <c r="F13" s="388"/>
+      <c r="G13" s="388"/>
+      <c r="H13" s="388"/>
+      <c r="I13" s="388"/>
+      <c r="J13" s="388"/>
+      <c r="K13" s="388"/>
+      <c r="L13" s="388"/>
+      <c r="M13" s="388"/>
+      <c r="N13" s="388"/>
+      <c r="O13" s="388"/>
+      <c r="P13" s="388" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q13" s="388"/>
+      <c r="R13" s="388"/>
+      <c r="S13" s="388"/>
+      <c r="T13" s="388"/>
+      <c r="U13" s="388"/>
+      <c r="V13" s="388"/>
+      <c r="W13" s="388"/>
+      <c r="X13" s="388"/>
+      <c r="Y13" s="388">
         <v>50</v>
       </c>
-      <c r="Z13" s="422"/>
-[...15 lines deleted...]
-      <c r="AN13" s="424">
+      <c r="Z13" s="388"/>
+      <c r="AA13" s="388"/>
+      <c r="AB13" s="388"/>
+      <c r="AC13" s="388" t="s">
+        <v>368</v>
+      </c>
+      <c r="AD13" s="388"/>
+      <c r="AE13" s="388"/>
+      <c r="AF13" s="388"/>
+      <c r="AG13" s="388"/>
+      <c r="AH13" s="388"/>
+      <c r="AI13" s="388"/>
+      <c r="AJ13" s="388"/>
+      <c r="AK13" s="388"/>
+      <c r="AL13" s="388"/>
+      <c r="AM13" s="388"/>
+      <c r="AN13" s="390">
         <v>41730</v>
       </c>
-      <c r="AO13" s="422"/>
-[...28 lines deleted...]
-      <c r="BR13" s="425"/>
+      <c r="AO13" s="388"/>
+      <c r="AP13" s="388"/>
+      <c r="AQ13" s="388"/>
+      <c r="AR13" s="388"/>
+      <c r="AS13" s="388"/>
+      <c r="AT13" s="388"/>
+      <c r="AU13" s="388"/>
+      <c r="AV13" s="388"/>
+      <c r="AW13" s="388"/>
+      <c r="AX13" s="388"/>
+      <c r="AY13" s="388"/>
+      <c r="AZ13" s="388"/>
+      <c r="BA13" s="388"/>
+      <c r="BB13" s="388"/>
+      <c r="BC13" s="391"/>
+      <c r="BD13" s="391"/>
+      <c r="BE13" s="391"/>
+      <c r="BF13" s="391"/>
+      <c r="BG13" s="391"/>
+      <c r="BH13" s="391"/>
+      <c r="BI13" s="391"/>
+      <c r="BJ13" s="391"/>
+      <c r="BK13" s="391"/>
+      <c r="BL13" s="391"/>
+      <c r="BM13" s="391"/>
+      <c r="BN13" s="391"/>
+      <c r="BO13" s="391"/>
+      <c r="BP13" s="391"/>
+      <c r="BQ13" s="391"/>
+      <c r="BR13" s="391"/>
     </row>
     <row r="14" spans="1:79">
-      <c r="B14" s="423"/>
-[...67 lines deleted...]
-      <c r="BR14" s="426"/>
+      <c r="B14" s="389"/>
+      <c r="C14" s="389"/>
+      <c r="D14" s="389"/>
+      <c r="E14" s="389"/>
+      <c r="F14" s="389"/>
+      <c r="G14" s="389"/>
+      <c r="H14" s="389"/>
+      <c r="I14" s="389"/>
+      <c r="J14" s="389"/>
+      <c r="K14" s="389"/>
+      <c r="L14" s="389"/>
+      <c r="M14" s="389"/>
+      <c r="N14" s="389"/>
+      <c r="O14" s="389"/>
+      <c r="P14" s="389"/>
+      <c r="Q14" s="389"/>
+      <c r="R14" s="389"/>
+      <c r="S14" s="389"/>
+      <c r="T14" s="389"/>
+      <c r="U14" s="389"/>
+      <c r="V14" s="389"/>
+      <c r="W14" s="389"/>
+      <c r="X14" s="389"/>
+      <c r="Y14" s="389"/>
+      <c r="Z14" s="389"/>
+      <c r="AA14" s="389"/>
+      <c r="AB14" s="389"/>
+      <c r="AC14" s="389"/>
+      <c r="AD14" s="389"/>
+      <c r="AE14" s="389"/>
+      <c r="AF14" s="389"/>
+      <c r="AG14" s="389"/>
+      <c r="AH14" s="389"/>
+      <c r="AI14" s="389"/>
+      <c r="AJ14" s="389"/>
+      <c r="AK14" s="389"/>
+      <c r="AL14" s="389"/>
+      <c r="AM14" s="389"/>
+      <c r="AN14" s="389"/>
+      <c r="AO14" s="389"/>
+      <c r="AP14" s="389"/>
+      <c r="AQ14" s="389"/>
+      <c r="AR14" s="389"/>
+      <c r="AS14" s="389"/>
+      <c r="AT14" s="389"/>
+      <c r="AU14" s="389"/>
+      <c r="AV14" s="389"/>
+      <c r="AW14" s="389"/>
+      <c r="AX14" s="389"/>
+      <c r="AY14" s="389"/>
+      <c r="AZ14" s="389"/>
+      <c r="BA14" s="389"/>
+      <c r="BB14" s="389"/>
+      <c r="BC14" s="392"/>
+      <c r="BD14" s="392"/>
+      <c r="BE14" s="392"/>
+      <c r="BF14" s="392"/>
+      <c r="BG14" s="392"/>
+      <c r="BH14" s="392"/>
+      <c r="BI14" s="392"/>
+      <c r="BJ14" s="392"/>
+      <c r="BK14" s="392"/>
+      <c r="BL14" s="392"/>
+      <c r="BM14" s="392"/>
+      <c r="BN14" s="392"/>
+      <c r="BO14" s="392"/>
+      <c r="BP14" s="392"/>
+      <c r="BQ14" s="392"/>
+      <c r="BR14" s="392"/>
     </row>
     <row r="16" spans="1:79">
       <c r="B16" s="1" t="s">
-        <v>345</v>
+        <v>307</v>
       </c>
     </row>
     <row r="17" spans="1:79" ht="13.8" thickBot="1"/>
     <row r="18" spans="1:79">
       <c r="A18" s="1" t="s">
-        <v>278</v>
-[...24 lines deleted...]
-      <c r="CA18" s="401"/>
+        <v>241</v>
+      </c>
+      <c r="BH18" s="393" t="s">
+        <v>242</v>
+      </c>
+      <c r="BI18" s="394"/>
+      <c r="BJ18" s="394"/>
+      <c r="BK18" s="394"/>
+      <c r="BL18" s="394"/>
+      <c r="BM18" s="394"/>
+      <c r="BN18" s="394"/>
+      <c r="BO18" s="394"/>
+      <c r="BP18" s="397" t="s">
+        <v>369</v>
+      </c>
+      <c r="BQ18" s="397"/>
+      <c r="BR18" s="397"/>
+      <c r="BS18" s="397"/>
+      <c r="BT18" s="397"/>
+      <c r="BU18" s="397"/>
+      <c r="BV18" s="397"/>
+      <c r="BW18" s="397"/>
+      <c r="BX18" s="397"/>
+      <c r="BY18" s="397"/>
+      <c r="BZ18" s="397"/>
+      <c r="CA18" s="398"/>
     </row>
     <row r="19" spans="1:79" ht="13.8" thickBot="1">
-      <c r="BH19" s="398"/>
-[...18 lines deleted...]
-      <c r="CA19" s="403"/>
+      <c r="BH19" s="395"/>
+      <c r="BI19" s="396"/>
+      <c r="BJ19" s="396"/>
+      <c r="BK19" s="396"/>
+      <c r="BL19" s="396"/>
+      <c r="BM19" s="396"/>
+      <c r="BN19" s="396"/>
+      <c r="BO19" s="396"/>
+      <c r="BP19" s="399"/>
+      <c r="BQ19" s="399"/>
+      <c r="BR19" s="399"/>
+      <c r="BS19" s="399"/>
+      <c r="BT19" s="399"/>
+      <c r="BU19" s="399"/>
+      <c r="BV19" s="399"/>
+      <c r="BW19" s="399"/>
+      <c r="BX19" s="399"/>
+      <c r="BY19" s="399"/>
+      <c r="BZ19" s="399"/>
+      <c r="CA19" s="400"/>
     </row>
     <row r="20" spans="1:79">
       <c r="B20" s="1" t="s">
-        <v>280</v>
-[...11 lines deleted...]
-      <c r="BP20" s="408">
+        <v>243</v>
+      </c>
+      <c r="BH20" s="401" t="s">
+        <v>314</v>
+      </c>
+      <c r="BI20" s="402"/>
+      <c r="BJ20" s="402"/>
+      <c r="BK20" s="402"/>
+      <c r="BL20" s="402"/>
+      <c r="BM20" s="402"/>
+      <c r="BN20" s="402"/>
+      <c r="BO20" s="402"/>
+      <c r="BP20" s="405">
         <v>43556</v>
       </c>
-      <c r="BQ20" s="409"/>
-[...9 lines deleted...]
-      <c r="CA20" s="410"/>
+      <c r="BQ20" s="406"/>
+      <c r="BR20" s="406"/>
+      <c r="BS20" s="406"/>
+      <c r="BT20" s="406"/>
+      <c r="BU20" s="406"/>
+      <c r="BV20" s="406"/>
+      <c r="BW20" s="406"/>
+      <c r="BX20" s="406"/>
+      <c r="BY20" s="406"/>
+      <c r="BZ20" s="406"/>
+      <c r="CA20" s="407"/>
     </row>
     <row r="21" spans="1:79" ht="13.8" thickBot="1">
-      <c r="BH21" s="406"/>
-[...18 lines deleted...]
-      <c r="CA21" s="412"/>
+      <c r="BH21" s="403"/>
+      <c r="BI21" s="404"/>
+      <c r="BJ21" s="404"/>
+      <c r="BK21" s="404"/>
+      <c r="BL21" s="404"/>
+      <c r="BM21" s="404"/>
+      <c r="BN21" s="404"/>
+      <c r="BO21" s="404"/>
+      <c r="BP21" s="408"/>
+      <c r="BQ21" s="408"/>
+      <c r="BR21" s="408"/>
+      <c r="BS21" s="408"/>
+      <c r="BT21" s="408"/>
+      <c r="BU21" s="408"/>
+      <c r="BV21" s="408"/>
+      <c r="BW21" s="408"/>
+      <c r="BX21" s="408"/>
+      <c r="BY21" s="408"/>
+      <c r="BZ21" s="408"/>
+      <c r="CA21" s="409"/>
     </row>
     <row r="22" spans="1:79">
       <c r="C22" s="1" t="s">
-        <v>281</v>
+        <v>244</v>
       </c>
     </row>
     <row r="24" spans="1:79">
-      <c r="E24" s="413" t="s">
-[...87 lines deleted...]
-      <c r="CA24" s="309"/>
+      <c r="E24" s="410" t="s">
+        <v>243</v>
+      </c>
+      <c r="F24" s="410"/>
+      <c r="G24" s="413" t="s">
+        <v>245</v>
+      </c>
+      <c r="H24" s="413"/>
+      <c r="I24" s="413"/>
+      <c r="J24" s="413"/>
+      <c r="K24" s="413"/>
+      <c r="L24" s="413"/>
+      <c r="M24" s="413"/>
+      <c r="N24" s="413"/>
+      <c r="O24" s="414" t="s">
+        <v>370</v>
+      </c>
+      <c r="P24" s="301"/>
+      <c r="Q24" s="301"/>
+      <c r="R24" s="301"/>
+      <c r="S24" s="301"/>
+      <c r="T24" s="301"/>
+      <c r="U24" s="301"/>
+      <c r="V24" s="301"/>
+      <c r="W24" s="301"/>
+      <c r="X24" s="301"/>
+      <c r="Y24" s="301"/>
+      <c r="Z24" s="301"/>
+      <c r="AA24" s="301"/>
+      <c r="AB24" s="301" t="s">
+        <v>371</v>
+      </c>
+      <c r="AC24" s="301"/>
+      <c r="AD24" s="301"/>
+      <c r="AE24" s="301"/>
+      <c r="AF24" s="301"/>
+      <c r="AG24" s="301"/>
+      <c r="AH24" s="301"/>
+      <c r="AI24" s="301"/>
+      <c r="AJ24" s="301"/>
+      <c r="AK24" s="301"/>
+      <c r="AL24" s="301"/>
+      <c r="AM24" s="301"/>
+      <c r="AN24" s="301"/>
+      <c r="AO24" s="301" t="s">
+        <v>372</v>
+      </c>
+      <c r="AP24" s="301"/>
+      <c r="AQ24" s="301"/>
+      <c r="AR24" s="301"/>
+      <c r="AS24" s="301"/>
+      <c r="AT24" s="301"/>
+      <c r="AU24" s="301"/>
+      <c r="AV24" s="301"/>
+      <c r="AW24" s="301"/>
+      <c r="AX24" s="301"/>
+      <c r="AY24" s="301"/>
+      <c r="AZ24" s="301"/>
+      <c r="BA24" s="301"/>
+      <c r="BB24" s="301" t="s">
+        <v>373</v>
+      </c>
+      <c r="BC24" s="301"/>
+      <c r="BD24" s="301"/>
+      <c r="BE24" s="301"/>
+      <c r="BF24" s="301"/>
+      <c r="BG24" s="301"/>
+      <c r="BH24" s="301"/>
+      <c r="BI24" s="301"/>
+      <c r="BJ24" s="301"/>
+      <c r="BK24" s="301"/>
+      <c r="BL24" s="301"/>
+      <c r="BM24" s="301"/>
+      <c r="BN24" s="301"/>
+      <c r="BO24" s="301" t="s">
+        <v>374</v>
+      </c>
+      <c r="BP24" s="301"/>
+      <c r="BQ24" s="301"/>
+      <c r="BR24" s="301"/>
+      <c r="BS24" s="301"/>
+      <c r="BT24" s="301"/>
+      <c r="BU24" s="301"/>
+      <c r="BV24" s="301"/>
+      <c r="BW24" s="301"/>
+      <c r="BX24" s="301"/>
+      <c r="BY24" s="301"/>
+      <c r="BZ24" s="301"/>
+      <c r="CA24" s="302"/>
     </row>
     <row r="25" spans="1:79" ht="13.5" customHeight="1">
-      <c r="E25" s="414"/>
-[...87 lines deleted...]
-      <c r="CA25" s="370"/>
+      <c r="E25" s="411"/>
+      <c r="F25" s="411"/>
+      <c r="G25" s="294" t="s">
+        <v>246</v>
+      </c>
+      <c r="H25" s="368"/>
+      <c r="I25" s="368"/>
+      <c r="J25" s="368"/>
+      <c r="K25" s="368"/>
+      <c r="L25" s="368"/>
+      <c r="M25" s="368"/>
+      <c r="N25" s="415"/>
+      <c r="O25" s="374" t="s">
+        <v>375</v>
+      </c>
+      <c r="P25" s="360"/>
+      <c r="Q25" s="416" t="s">
+        <v>253</v>
+      </c>
+      <c r="R25" s="417"/>
+      <c r="S25" s="417"/>
+      <c r="T25" s="417"/>
+      <c r="U25" s="417"/>
+      <c r="V25" s="417"/>
+      <c r="W25" s="417"/>
+      <c r="X25" s="417"/>
+      <c r="Y25" s="417"/>
+      <c r="Z25" s="417"/>
+      <c r="AA25" s="418"/>
+      <c r="AB25" s="357"/>
+      <c r="AC25" s="358"/>
+      <c r="AD25" s="354" t="s">
+        <v>255</v>
+      </c>
+      <c r="AE25" s="355"/>
+      <c r="AF25" s="355"/>
+      <c r="AG25" s="355"/>
+      <c r="AH25" s="355"/>
+      <c r="AI25" s="355"/>
+      <c r="AJ25" s="355"/>
+      <c r="AK25" s="355"/>
+      <c r="AL25" s="355"/>
+      <c r="AM25" s="355"/>
+      <c r="AN25" s="356"/>
+      <c r="AO25" s="357"/>
+      <c r="AP25" s="358"/>
+      <c r="AQ25" s="354" t="s">
+        <v>260</v>
+      </c>
+      <c r="AR25" s="355"/>
+      <c r="AS25" s="355"/>
+      <c r="AT25" s="355"/>
+      <c r="AU25" s="355"/>
+      <c r="AV25" s="355"/>
+      <c r="AW25" s="355"/>
+      <c r="AX25" s="355"/>
+      <c r="AY25" s="355"/>
+      <c r="AZ25" s="355"/>
+      <c r="BA25" s="356"/>
+      <c r="BB25" s="357"/>
+      <c r="BC25" s="358"/>
+      <c r="BD25" s="354" t="s">
+        <v>265</v>
+      </c>
+      <c r="BE25" s="355"/>
+      <c r="BF25" s="355"/>
+      <c r="BG25" s="355"/>
+      <c r="BH25" s="355"/>
+      <c r="BI25" s="355"/>
+      <c r="BJ25" s="355"/>
+      <c r="BK25" s="355"/>
+      <c r="BL25" s="355"/>
+      <c r="BM25" s="355"/>
+      <c r="BN25" s="356"/>
+      <c r="BO25" s="357"/>
+      <c r="BP25" s="358"/>
+      <c r="BQ25" s="354" t="s">
+        <v>270</v>
+      </c>
+      <c r="BR25" s="355"/>
+      <c r="BS25" s="355"/>
+      <c r="BT25" s="355"/>
+      <c r="BU25" s="355"/>
+      <c r="BV25" s="355"/>
+      <c r="BW25" s="355"/>
+      <c r="BX25" s="355"/>
+      <c r="BY25" s="355"/>
+      <c r="BZ25" s="355"/>
+      <c r="CA25" s="363"/>
     </row>
     <row r="26" spans="1:79">
-      <c r="E26" s="414"/>
-[...73 lines deleted...]
-      <c r="CA26" s="328"/>
+      <c r="E26" s="411"/>
+      <c r="F26" s="411"/>
+      <c r="G26" s="280"/>
+      <c r="H26" s="333"/>
+      <c r="I26" s="333"/>
+      <c r="J26" s="333"/>
+      <c r="K26" s="333"/>
+      <c r="L26" s="333"/>
+      <c r="M26" s="333"/>
+      <c r="N26" s="371"/>
+      <c r="O26" s="348"/>
+      <c r="P26" s="340"/>
+      <c r="Q26" s="378"/>
+      <c r="R26" s="284"/>
+      <c r="S26" s="284"/>
+      <c r="T26" s="284"/>
+      <c r="U26" s="284"/>
+      <c r="V26" s="284"/>
+      <c r="W26" s="284"/>
+      <c r="X26" s="284"/>
+      <c r="Y26" s="284"/>
+      <c r="Z26" s="284"/>
+      <c r="AA26" s="379"/>
+      <c r="AB26" s="316"/>
+      <c r="AC26" s="317"/>
+      <c r="AD26" s="308"/>
+      <c r="AE26" s="309"/>
+      <c r="AF26" s="309"/>
+      <c r="AG26" s="309"/>
+      <c r="AH26" s="309"/>
+      <c r="AI26" s="309"/>
+      <c r="AJ26" s="309"/>
+      <c r="AK26" s="309"/>
+      <c r="AL26" s="309"/>
+      <c r="AM26" s="309"/>
+      <c r="AN26" s="310"/>
+      <c r="AO26" s="316"/>
+      <c r="AP26" s="317"/>
+      <c r="AQ26" s="308"/>
+      <c r="AR26" s="309"/>
+      <c r="AS26" s="309"/>
+      <c r="AT26" s="309"/>
+      <c r="AU26" s="309"/>
+      <c r="AV26" s="309"/>
+      <c r="AW26" s="309"/>
+      <c r="AX26" s="309"/>
+      <c r="AY26" s="309"/>
+      <c r="AZ26" s="309"/>
+      <c r="BA26" s="310"/>
+      <c r="BB26" s="316"/>
+      <c r="BC26" s="317"/>
+      <c r="BD26" s="308"/>
+      <c r="BE26" s="309"/>
+      <c r="BF26" s="309"/>
+      <c r="BG26" s="309"/>
+      <c r="BH26" s="309"/>
+      <c r="BI26" s="309"/>
+      <c r="BJ26" s="309"/>
+      <c r="BK26" s="309"/>
+      <c r="BL26" s="309"/>
+      <c r="BM26" s="309"/>
+      <c r="BN26" s="310"/>
+      <c r="BO26" s="316"/>
+      <c r="BP26" s="317"/>
+      <c r="BQ26" s="308"/>
+      <c r="BR26" s="309"/>
+      <c r="BS26" s="309"/>
+      <c r="BT26" s="309"/>
+      <c r="BU26" s="309"/>
+      <c r="BV26" s="309"/>
+      <c r="BW26" s="309"/>
+      <c r="BX26" s="309"/>
+      <c r="BY26" s="309"/>
+      <c r="BZ26" s="309"/>
+      <c r="CA26" s="321"/>
     </row>
     <row r="27" spans="1:79">
-      <c r="E27" s="414"/>
-[...73 lines deleted...]
-      <c r="CA27" s="328"/>
+      <c r="E27" s="411"/>
+      <c r="F27" s="411"/>
+      <c r="G27" s="280"/>
+      <c r="H27" s="333"/>
+      <c r="I27" s="333"/>
+      <c r="J27" s="333"/>
+      <c r="K27" s="333"/>
+      <c r="L27" s="333"/>
+      <c r="M27" s="333"/>
+      <c r="N27" s="371"/>
+      <c r="O27" s="348"/>
+      <c r="P27" s="340"/>
+      <c r="Q27" s="378"/>
+      <c r="R27" s="284"/>
+      <c r="S27" s="284"/>
+      <c r="T27" s="284"/>
+      <c r="U27" s="284"/>
+      <c r="V27" s="284"/>
+      <c r="W27" s="284"/>
+      <c r="X27" s="284"/>
+      <c r="Y27" s="284"/>
+      <c r="Z27" s="284"/>
+      <c r="AA27" s="379"/>
+      <c r="AB27" s="316"/>
+      <c r="AC27" s="317"/>
+      <c r="AD27" s="308"/>
+      <c r="AE27" s="309"/>
+      <c r="AF27" s="309"/>
+      <c r="AG27" s="309"/>
+      <c r="AH27" s="309"/>
+      <c r="AI27" s="309"/>
+      <c r="AJ27" s="309"/>
+      <c r="AK27" s="309"/>
+      <c r="AL27" s="309"/>
+      <c r="AM27" s="309"/>
+      <c r="AN27" s="310"/>
+      <c r="AO27" s="316"/>
+      <c r="AP27" s="317"/>
+      <c r="AQ27" s="308"/>
+      <c r="AR27" s="309"/>
+      <c r="AS27" s="309"/>
+      <c r="AT27" s="309"/>
+      <c r="AU27" s="309"/>
+      <c r="AV27" s="309"/>
+      <c r="AW27" s="309"/>
+      <c r="AX27" s="309"/>
+      <c r="AY27" s="309"/>
+      <c r="AZ27" s="309"/>
+      <c r="BA27" s="310"/>
+      <c r="BB27" s="316"/>
+      <c r="BC27" s="317"/>
+      <c r="BD27" s="308"/>
+      <c r="BE27" s="309"/>
+      <c r="BF27" s="309"/>
+      <c r="BG27" s="309"/>
+      <c r="BH27" s="309"/>
+      <c r="BI27" s="309"/>
+      <c r="BJ27" s="309"/>
+      <c r="BK27" s="309"/>
+      <c r="BL27" s="309"/>
+      <c r="BM27" s="309"/>
+      <c r="BN27" s="310"/>
+      <c r="BO27" s="316"/>
+      <c r="BP27" s="317"/>
+      <c r="BQ27" s="308"/>
+      <c r="BR27" s="309"/>
+      <c r="BS27" s="309"/>
+      <c r="BT27" s="309"/>
+      <c r="BU27" s="309"/>
+      <c r="BV27" s="309"/>
+      <c r="BW27" s="309"/>
+      <c r="BX27" s="309"/>
+      <c r="BY27" s="309"/>
+      <c r="BZ27" s="309"/>
+      <c r="CA27" s="321"/>
     </row>
     <row r="28" spans="1:79">
-      <c r="E28" s="414"/>
-[...73 lines deleted...]
-      <c r="CA28" s="329"/>
+      <c r="E28" s="411"/>
+      <c r="F28" s="411"/>
+      <c r="G28" s="372"/>
+      <c r="H28" s="364"/>
+      <c r="I28" s="364"/>
+      <c r="J28" s="364"/>
+      <c r="K28" s="364"/>
+      <c r="L28" s="364"/>
+      <c r="M28" s="364"/>
+      <c r="N28" s="373"/>
+      <c r="O28" s="349"/>
+      <c r="P28" s="350"/>
+      <c r="Q28" s="380"/>
+      <c r="R28" s="381"/>
+      <c r="S28" s="381"/>
+      <c r="T28" s="381"/>
+      <c r="U28" s="381"/>
+      <c r="V28" s="381"/>
+      <c r="W28" s="381"/>
+      <c r="X28" s="381"/>
+      <c r="Y28" s="381"/>
+      <c r="Z28" s="381"/>
+      <c r="AA28" s="382"/>
+      <c r="AB28" s="318"/>
+      <c r="AC28" s="319"/>
+      <c r="AD28" s="311"/>
+      <c r="AE28" s="312"/>
+      <c r="AF28" s="312"/>
+      <c r="AG28" s="312"/>
+      <c r="AH28" s="312"/>
+      <c r="AI28" s="312"/>
+      <c r="AJ28" s="312"/>
+      <c r="AK28" s="312"/>
+      <c r="AL28" s="312"/>
+      <c r="AM28" s="312"/>
+      <c r="AN28" s="313"/>
+      <c r="AO28" s="318"/>
+      <c r="AP28" s="319"/>
+      <c r="AQ28" s="311"/>
+      <c r="AR28" s="312"/>
+      <c r="AS28" s="312"/>
+      <c r="AT28" s="312"/>
+      <c r="AU28" s="312"/>
+      <c r="AV28" s="312"/>
+      <c r="AW28" s="312"/>
+      <c r="AX28" s="312"/>
+      <c r="AY28" s="312"/>
+      <c r="AZ28" s="312"/>
+      <c r="BA28" s="313"/>
+      <c r="BB28" s="318"/>
+      <c r="BC28" s="319"/>
+      <c r="BD28" s="311"/>
+      <c r="BE28" s="312"/>
+      <c r="BF28" s="312"/>
+      <c r="BG28" s="312"/>
+      <c r="BH28" s="312"/>
+      <c r="BI28" s="312"/>
+      <c r="BJ28" s="312"/>
+      <c r="BK28" s="312"/>
+      <c r="BL28" s="312"/>
+      <c r="BM28" s="312"/>
+      <c r="BN28" s="313"/>
+      <c r="BO28" s="318"/>
+      <c r="BP28" s="319"/>
+      <c r="BQ28" s="311"/>
+      <c r="BR28" s="312"/>
+      <c r="BS28" s="312"/>
+      <c r="BT28" s="312"/>
+      <c r="BU28" s="312"/>
+      <c r="BV28" s="312"/>
+      <c r="BW28" s="312"/>
+      <c r="BX28" s="312"/>
+      <c r="BY28" s="312"/>
+      <c r="BZ28" s="312"/>
+      <c r="CA28" s="322"/>
     </row>
     <row r="29" spans="1:79" ht="13.5" customHeight="1">
-      <c r="E29" s="414"/>
-[...87 lines deleted...]
-      <c r="CA29" s="327"/>
+      <c r="E29" s="411"/>
+      <c r="F29" s="411"/>
+      <c r="G29" s="369" t="s">
+        <v>247</v>
+      </c>
+      <c r="H29" s="332"/>
+      <c r="I29" s="332"/>
+      <c r="J29" s="332"/>
+      <c r="K29" s="332"/>
+      <c r="L29" s="332"/>
+      <c r="M29" s="332"/>
+      <c r="N29" s="370"/>
+      <c r="O29" s="374" t="s">
+        <v>375</v>
+      </c>
+      <c r="P29" s="360"/>
+      <c r="Q29" s="375" t="s">
+        <v>254</v>
+      </c>
+      <c r="R29" s="376"/>
+      <c r="S29" s="376"/>
+      <c r="T29" s="376"/>
+      <c r="U29" s="376"/>
+      <c r="V29" s="376"/>
+      <c r="W29" s="376"/>
+      <c r="X29" s="376"/>
+      <c r="Y29" s="376"/>
+      <c r="Z29" s="376"/>
+      <c r="AA29" s="377"/>
+      <c r="AB29" s="314"/>
+      <c r="AC29" s="315"/>
+      <c r="AD29" s="305" t="s">
+        <v>256</v>
+      </c>
+      <c r="AE29" s="306"/>
+      <c r="AF29" s="306"/>
+      <c r="AG29" s="306"/>
+      <c r="AH29" s="306"/>
+      <c r="AI29" s="306"/>
+      <c r="AJ29" s="306"/>
+      <c r="AK29" s="306"/>
+      <c r="AL29" s="306"/>
+      <c r="AM29" s="306"/>
+      <c r="AN29" s="307"/>
+      <c r="AO29" s="314"/>
+      <c r="AP29" s="315"/>
+      <c r="AQ29" s="305" t="s">
+        <v>261</v>
+      </c>
+      <c r="AR29" s="306"/>
+      <c r="AS29" s="306"/>
+      <c r="AT29" s="306"/>
+      <c r="AU29" s="306"/>
+      <c r="AV29" s="306"/>
+      <c r="AW29" s="306"/>
+      <c r="AX29" s="306"/>
+      <c r="AY29" s="306"/>
+      <c r="AZ29" s="306"/>
+      <c r="BA29" s="307"/>
+      <c r="BB29" s="314"/>
+      <c r="BC29" s="315"/>
+      <c r="BD29" s="305" t="s">
+        <v>266</v>
+      </c>
+      <c r="BE29" s="306"/>
+      <c r="BF29" s="306"/>
+      <c r="BG29" s="306"/>
+      <c r="BH29" s="306"/>
+      <c r="BI29" s="306"/>
+      <c r="BJ29" s="306"/>
+      <c r="BK29" s="306"/>
+      <c r="BL29" s="306"/>
+      <c r="BM29" s="306"/>
+      <c r="BN29" s="307"/>
+      <c r="BO29" s="314"/>
+      <c r="BP29" s="315"/>
+      <c r="BQ29" s="305" t="s">
+        <v>270</v>
+      </c>
+      <c r="BR29" s="306"/>
+      <c r="BS29" s="306"/>
+      <c r="BT29" s="306"/>
+      <c r="BU29" s="306"/>
+      <c r="BV29" s="306"/>
+      <c r="BW29" s="306"/>
+      <c r="BX29" s="306"/>
+      <c r="BY29" s="306"/>
+      <c r="BZ29" s="306"/>
+      <c r="CA29" s="320"/>
     </row>
     <row r="30" spans="1:79">
-      <c r="E30" s="414"/>
-[...73 lines deleted...]
-      <c r="CA30" s="328"/>
+      <c r="E30" s="411"/>
+      <c r="F30" s="411"/>
+      <c r="G30" s="280"/>
+      <c r="H30" s="333"/>
+      <c r="I30" s="333"/>
+      <c r="J30" s="333"/>
+      <c r="K30" s="333"/>
+      <c r="L30" s="333"/>
+      <c r="M30" s="333"/>
+      <c r="N30" s="371"/>
+      <c r="O30" s="348"/>
+      <c r="P30" s="340"/>
+      <c r="Q30" s="378"/>
+      <c r="R30" s="284"/>
+      <c r="S30" s="284"/>
+      <c r="T30" s="284"/>
+      <c r="U30" s="284"/>
+      <c r="V30" s="284"/>
+      <c r="W30" s="284"/>
+      <c r="X30" s="284"/>
+      <c r="Y30" s="284"/>
+      <c r="Z30" s="284"/>
+      <c r="AA30" s="379"/>
+      <c r="AB30" s="316"/>
+      <c r="AC30" s="317"/>
+      <c r="AD30" s="308"/>
+      <c r="AE30" s="309"/>
+      <c r="AF30" s="309"/>
+      <c r="AG30" s="309"/>
+      <c r="AH30" s="309"/>
+      <c r="AI30" s="309"/>
+      <c r="AJ30" s="309"/>
+      <c r="AK30" s="309"/>
+      <c r="AL30" s="309"/>
+      <c r="AM30" s="309"/>
+      <c r="AN30" s="310"/>
+      <c r="AO30" s="316"/>
+      <c r="AP30" s="317"/>
+      <c r="AQ30" s="308"/>
+      <c r="AR30" s="309"/>
+      <c r="AS30" s="309"/>
+      <c r="AT30" s="309"/>
+      <c r="AU30" s="309"/>
+      <c r="AV30" s="309"/>
+      <c r="AW30" s="309"/>
+      <c r="AX30" s="309"/>
+      <c r="AY30" s="309"/>
+      <c r="AZ30" s="309"/>
+      <c r="BA30" s="310"/>
+      <c r="BB30" s="316"/>
+      <c r="BC30" s="317"/>
+      <c r="BD30" s="308"/>
+      <c r="BE30" s="309"/>
+      <c r="BF30" s="309"/>
+      <c r="BG30" s="309"/>
+      <c r="BH30" s="309"/>
+      <c r="BI30" s="309"/>
+      <c r="BJ30" s="309"/>
+      <c r="BK30" s="309"/>
+      <c r="BL30" s="309"/>
+      <c r="BM30" s="309"/>
+      <c r="BN30" s="310"/>
+      <c r="BO30" s="316"/>
+      <c r="BP30" s="317"/>
+      <c r="BQ30" s="308"/>
+      <c r="BR30" s="309"/>
+      <c r="BS30" s="309"/>
+      <c r="BT30" s="309"/>
+      <c r="BU30" s="309"/>
+      <c r="BV30" s="309"/>
+      <c r="BW30" s="309"/>
+      <c r="BX30" s="309"/>
+      <c r="BY30" s="309"/>
+      <c r="BZ30" s="309"/>
+      <c r="CA30" s="321"/>
     </row>
     <row r="31" spans="1:79">
-      <c r="E31" s="414"/>
-[...73 lines deleted...]
-      <c r="CA31" s="328"/>
+      <c r="E31" s="411"/>
+      <c r="F31" s="411"/>
+      <c r="G31" s="280"/>
+      <c r="H31" s="333"/>
+      <c r="I31" s="333"/>
+      <c r="J31" s="333"/>
+      <c r="K31" s="333"/>
+      <c r="L31" s="333"/>
+      <c r="M31" s="333"/>
+      <c r="N31" s="371"/>
+      <c r="O31" s="348"/>
+      <c r="P31" s="340"/>
+      <c r="Q31" s="378"/>
+      <c r="R31" s="284"/>
+      <c r="S31" s="284"/>
+      <c r="T31" s="284"/>
+      <c r="U31" s="284"/>
+      <c r="V31" s="284"/>
+      <c r="W31" s="284"/>
+      <c r="X31" s="284"/>
+      <c r="Y31" s="284"/>
+      <c r="Z31" s="284"/>
+      <c r="AA31" s="379"/>
+      <c r="AB31" s="316"/>
+      <c r="AC31" s="317"/>
+      <c r="AD31" s="308"/>
+      <c r="AE31" s="309"/>
+      <c r="AF31" s="309"/>
+      <c r="AG31" s="309"/>
+      <c r="AH31" s="309"/>
+      <c r="AI31" s="309"/>
+      <c r="AJ31" s="309"/>
+      <c r="AK31" s="309"/>
+      <c r="AL31" s="309"/>
+      <c r="AM31" s="309"/>
+      <c r="AN31" s="310"/>
+      <c r="AO31" s="316"/>
+      <c r="AP31" s="317"/>
+      <c r="AQ31" s="308"/>
+      <c r="AR31" s="309"/>
+      <c r="AS31" s="309"/>
+      <c r="AT31" s="309"/>
+      <c r="AU31" s="309"/>
+      <c r="AV31" s="309"/>
+      <c r="AW31" s="309"/>
+      <c r="AX31" s="309"/>
+      <c r="AY31" s="309"/>
+      <c r="AZ31" s="309"/>
+      <c r="BA31" s="310"/>
+      <c r="BB31" s="316"/>
+      <c r="BC31" s="317"/>
+      <c r="BD31" s="308"/>
+      <c r="BE31" s="309"/>
+      <c r="BF31" s="309"/>
+      <c r="BG31" s="309"/>
+      <c r="BH31" s="309"/>
+      <c r="BI31" s="309"/>
+      <c r="BJ31" s="309"/>
+      <c r="BK31" s="309"/>
+      <c r="BL31" s="309"/>
+      <c r="BM31" s="309"/>
+      <c r="BN31" s="310"/>
+      <c r="BO31" s="316"/>
+      <c r="BP31" s="317"/>
+      <c r="BQ31" s="308"/>
+      <c r="BR31" s="309"/>
+      <c r="BS31" s="309"/>
+      <c r="BT31" s="309"/>
+      <c r="BU31" s="309"/>
+      <c r="BV31" s="309"/>
+      <c r="BW31" s="309"/>
+      <c r="BX31" s="309"/>
+      <c r="BY31" s="309"/>
+      <c r="BZ31" s="309"/>
+      <c r="CA31" s="321"/>
     </row>
     <row r="32" spans="1:79">
-      <c r="E32" s="414"/>
-[...73 lines deleted...]
-      <c r="CA32" s="329"/>
+      <c r="E32" s="411"/>
+      <c r="F32" s="411"/>
+      <c r="G32" s="372"/>
+      <c r="H32" s="364"/>
+      <c r="I32" s="364"/>
+      <c r="J32" s="364"/>
+      <c r="K32" s="364"/>
+      <c r="L32" s="364"/>
+      <c r="M32" s="364"/>
+      <c r="N32" s="373"/>
+      <c r="O32" s="349"/>
+      <c r="P32" s="350"/>
+      <c r="Q32" s="380"/>
+      <c r="R32" s="381"/>
+      <c r="S32" s="381"/>
+      <c r="T32" s="381"/>
+      <c r="U32" s="381"/>
+      <c r="V32" s="381"/>
+      <c r="W32" s="381"/>
+      <c r="X32" s="381"/>
+      <c r="Y32" s="381"/>
+      <c r="Z32" s="381"/>
+      <c r="AA32" s="382"/>
+      <c r="AB32" s="318"/>
+      <c r="AC32" s="319"/>
+      <c r="AD32" s="311"/>
+      <c r="AE32" s="312"/>
+      <c r="AF32" s="312"/>
+      <c r="AG32" s="312"/>
+      <c r="AH32" s="312"/>
+      <c r="AI32" s="312"/>
+      <c r="AJ32" s="312"/>
+      <c r="AK32" s="312"/>
+      <c r="AL32" s="312"/>
+      <c r="AM32" s="312"/>
+      <c r="AN32" s="313"/>
+      <c r="AO32" s="318"/>
+      <c r="AP32" s="319"/>
+      <c r="AQ32" s="311"/>
+      <c r="AR32" s="312"/>
+      <c r="AS32" s="312"/>
+      <c r="AT32" s="312"/>
+      <c r="AU32" s="312"/>
+      <c r="AV32" s="312"/>
+      <c r="AW32" s="312"/>
+      <c r="AX32" s="312"/>
+      <c r="AY32" s="312"/>
+      <c r="AZ32" s="312"/>
+      <c r="BA32" s="313"/>
+      <c r="BB32" s="318"/>
+      <c r="BC32" s="319"/>
+      <c r="BD32" s="311"/>
+      <c r="BE32" s="312"/>
+      <c r="BF32" s="312"/>
+      <c r="BG32" s="312"/>
+      <c r="BH32" s="312"/>
+      <c r="BI32" s="312"/>
+      <c r="BJ32" s="312"/>
+      <c r="BK32" s="312"/>
+      <c r="BL32" s="312"/>
+      <c r="BM32" s="312"/>
+      <c r="BN32" s="313"/>
+      <c r="BO32" s="318"/>
+      <c r="BP32" s="319"/>
+      <c r="BQ32" s="311"/>
+      <c r="BR32" s="312"/>
+      <c r="BS32" s="312"/>
+      <c r="BT32" s="312"/>
+      <c r="BU32" s="312"/>
+      <c r="BV32" s="312"/>
+      <c r="BW32" s="312"/>
+      <c r="BX32" s="312"/>
+      <c r="BY32" s="312"/>
+      <c r="BZ32" s="312"/>
+      <c r="CA32" s="322"/>
     </row>
     <row r="33" spans="2:79" ht="13.5" customHeight="1">
-      <c r="E33" s="414"/>
-[...87 lines deleted...]
-      <c r="CA33" s="327"/>
+      <c r="E33" s="411"/>
+      <c r="F33" s="411"/>
+      <c r="G33" s="369" t="s">
+        <v>250</v>
+      </c>
+      <c r="H33" s="332"/>
+      <c r="I33" s="332"/>
+      <c r="J33" s="332"/>
+      <c r="K33" s="332"/>
+      <c r="L33" s="332"/>
+      <c r="M33" s="332"/>
+      <c r="N33" s="370"/>
+      <c r="O33" s="374" t="s">
+        <v>375</v>
+      </c>
+      <c r="P33" s="360"/>
+      <c r="Q33" s="375" t="s">
+        <v>253</v>
+      </c>
+      <c r="R33" s="376"/>
+      <c r="S33" s="376"/>
+      <c r="T33" s="376"/>
+      <c r="U33" s="376"/>
+      <c r="V33" s="376"/>
+      <c r="W33" s="376"/>
+      <c r="X33" s="376"/>
+      <c r="Y33" s="376"/>
+      <c r="Z33" s="376"/>
+      <c r="AA33" s="377"/>
+      <c r="AB33" s="314"/>
+      <c r="AC33" s="315"/>
+      <c r="AD33" s="305" t="s">
+        <v>257</v>
+      </c>
+      <c r="AE33" s="306"/>
+      <c r="AF33" s="306"/>
+      <c r="AG33" s="306"/>
+      <c r="AH33" s="306"/>
+      <c r="AI33" s="306"/>
+      <c r="AJ33" s="306"/>
+      <c r="AK33" s="306"/>
+      <c r="AL33" s="306"/>
+      <c r="AM33" s="306"/>
+      <c r="AN33" s="307"/>
+      <c r="AO33" s="314"/>
+      <c r="AP33" s="315"/>
+      <c r="AQ33" s="305" t="s">
+        <v>262</v>
+      </c>
+      <c r="AR33" s="306"/>
+      <c r="AS33" s="306"/>
+      <c r="AT33" s="306"/>
+      <c r="AU33" s="306"/>
+      <c r="AV33" s="306"/>
+      <c r="AW33" s="306"/>
+      <c r="AX33" s="306"/>
+      <c r="AY33" s="306"/>
+      <c r="AZ33" s="306"/>
+      <c r="BA33" s="307"/>
+      <c r="BB33" s="314"/>
+      <c r="BC33" s="315"/>
+      <c r="BD33" s="305" t="s">
+        <v>267</v>
+      </c>
+      <c r="BE33" s="306"/>
+      <c r="BF33" s="306"/>
+      <c r="BG33" s="306"/>
+      <c r="BH33" s="306"/>
+      <c r="BI33" s="306"/>
+      <c r="BJ33" s="306"/>
+      <c r="BK33" s="306"/>
+      <c r="BL33" s="306"/>
+      <c r="BM33" s="306"/>
+      <c r="BN33" s="307"/>
+      <c r="BO33" s="314"/>
+      <c r="BP33" s="315"/>
+      <c r="BQ33" s="305" t="s">
+        <v>270</v>
+      </c>
+      <c r="BR33" s="306"/>
+      <c r="BS33" s="306"/>
+      <c r="BT33" s="306"/>
+      <c r="BU33" s="306"/>
+      <c r="BV33" s="306"/>
+      <c r="BW33" s="306"/>
+      <c r="BX33" s="306"/>
+      <c r="BY33" s="306"/>
+      <c r="BZ33" s="306"/>
+      <c r="CA33" s="320"/>
     </row>
     <row r="34" spans="2:79">
-      <c r="E34" s="414"/>
-[...73 lines deleted...]
-      <c r="CA34" s="328"/>
+      <c r="E34" s="411"/>
+      <c r="F34" s="411"/>
+      <c r="G34" s="280"/>
+      <c r="H34" s="333"/>
+      <c r="I34" s="333"/>
+      <c r="J34" s="333"/>
+      <c r="K34" s="333"/>
+      <c r="L34" s="333"/>
+      <c r="M34" s="333"/>
+      <c r="N34" s="371"/>
+      <c r="O34" s="348"/>
+      <c r="P34" s="340"/>
+      <c r="Q34" s="378"/>
+      <c r="R34" s="284"/>
+      <c r="S34" s="284"/>
+      <c r="T34" s="284"/>
+      <c r="U34" s="284"/>
+      <c r="V34" s="284"/>
+      <c r="W34" s="284"/>
+      <c r="X34" s="284"/>
+      <c r="Y34" s="284"/>
+      <c r="Z34" s="284"/>
+      <c r="AA34" s="379"/>
+      <c r="AB34" s="316"/>
+      <c r="AC34" s="317"/>
+      <c r="AD34" s="308"/>
+      <c r="AE34" s="309"/>
+      <c r="AF34" s="309"/>
+      <c r="AG34" s="309"/>
+      <c r="AH34" s="309"/>
+      <c r="AI34" s="309"/>
+      <c r="AJ34" s="309"/>
+      <c r="AK34" s="309"/>
+      <c r="AL34" s="309"/>
+      <c r="AM34" s="309"/>
+      <c r="AN34" s="310"/>
+      <c r="AO34" s="316"/>
+      <c r="AP34" s="317"/>
+      <c r="AQ34" s="308"/>
+      <c r="AR34" s="309"/>
+      <c r="AS34" s="309"/>
+      <c r="AT34" s="309"/>
+      <c r="AU34" s="309"/>
+      <c r="AV34" s="309"/>
+      <c r="AW34" s="309"/>
+      <c r="AX34" s="309"/>
+      <c r="AY34" s="309"/>
+      <c r="AZ34" s="309"/>
+      <c r="BA34" s="310"/>
+      <c r="BB34" s="316"/>
+      <c r="BC34" s="317"/>
+      <c r="BD34" s="308"/>
+      <c r="BE34" s="309"/>
+      <c r="BF34" s="309"/>
+      <c r="BG34" s="309"/>
+      <c r="BH34" s="309"/>
+      <c r="BI34" s="309"/>
+      <c r="BJ34" s="309"/>
+      <c r="BK34" s="309"/>
+      <c r="BL34" s="309"/>
+      <c r="BM34" s="309"/>
+      <c r="BN34" s="310"/>
+      <c r="BO34" s="316"/>
+      <c r="BP34" s="317"/>
+      <c r="BQ34" s="308"/>
+      <c r="BR34" s="309"/>
+      <c r="BS34" s="309"/>
+      <c r="BT34" s="309"/>
+      <c r="BU34" s="309"/>
+      <c r="BV34" s="309"/>
+      <c r="BW34" s="309"/>
+      <c r="BX34" s="309"/>
+      <c r="BY34" s="309"/>
+      <c r="BZ34" s="309"/>
+      <c r="CA34" s="321"/>
     </row>
     <row r="35" spans="2:79">
-      <c r="E35" s="414"/>
-[...73 lines deleted...]
-      <c r="CA35" s="328"/>
+      <c r="E35" s="411"/>
+      <c r="F35" s="411"/>
+      <c r="G35" s="280"/>
+      <c r="H35" s="333"/>
+      <c r="I35" s="333"/>
+      <c r="J35" s="333"/>
+      <c r="K35" s="333"/>
+      <c r="L35" s="333"/>
+      <c r="M35" s="333"/>
+      <c r="N35" s="371"/>
+      <c r="O35" s="348"/>
+      <c r="P35" s="340"/>
+      <c r="Q35" s="378"/>
+      <c r="R35" s="284"/>
+      <c r="S35" s="284"/>
+      <c r="T35" s="284"/>
+      <c r="U35" s="284"/>
+      <c r="V35" s="284"/>
+      <c r="W35" s="284"/>
+      <c r="X35" s="284"/>
+      <c r="Y35" s="284"/>
+      <c r="Z35" s="284"/>
+      <c r="AA35" s="379"/>
+      <c r="AB35" s="316"/>
+      <c r="AC35" s="317"/>
+      <c r="AD35" s="308"/>
+      <c r="AE35" s="309"/>
+      <c r="AF35" s="309"/>
+      <c r="AG35" s="309"/>
+      <c r="AH35" s="309"/>
+      <c r="AI35" s="309"/>
+      <c r="AJ35" s="309"/>
+      <c r="AK35" s="309"/>
+      <c r="AL35" s="309"/>
+      <c r="AM35" s="309"/>
+      <c r="AN35" s="310"/>
+      <c r="AO35" s="316"/>
+      <c r="AP35" s="317"/>
+      <c r="AQ35" s="308"/>
+      <c r="AR35" s="309"/>
+      <c r="AS35" s="309"/>
+      <c r="AT35" s="309"/>
+      <c r="AU35" s="309"/>
+      <c r="AV35" s="309"/>
+      <c r="AW35" s="309"/>
+      <c r="AX35" s="309"/>
+      <c r="AY35" s="309"/>
+      <c r="AZ35" s="309"/>
+      <c r="BA35" s="310"/>
+      <c r="BB35" s="316"/>
+      <c r="BC35" s="317"/>
+      <c r="BD35" s="308"/>
+      <c r="BE35" s="309"/>
+      <c r="BF35" s="309"/>
+      <c r="BG35" s="309"/>
+      <c r="BH35" s="309"/>
+      <c r="BI35" s="309"/>
+      <c r="BJ35" s="309"/>
+      <c r="BK35" s="309"/>
+      <c r="BL35" s="309"/>
+      <c r="BM35" s="309"/>
+      <c r="BN35" s="310"/>
+      <c r="BO35" s="316"/>
+      <c r="BP35" s="317"/>
+      <c r="BQ35" s="308"/>
+      <c r="BR35" s="309"/>
+      <c r="BS35" s="309"/>
+      <c r="BT35" s="309"/>
+      <c r="BU35" s="309"/>
+      <c r="BV35" s="309"/>
+      <c r="BW35" s="309"/>
+      <c r="BX35" s="309"/>
+      <c r="BY35" s="309"/>
+      <c r="BZ35" s="309"/>
+      <c r="CA35" s="321"/>
     </row>
     <row r="36" spans="2:79">
-      <c r="E36" s="414"/>
-[...73 lines deleted...]
-      <c r="CA36" s="329"/>
+      <c r="E36" s="411"/>
+      <c r="F36" s="411"/>
+      <c r="G36" s="372"/>
+      <c r="H36" s="364"/>
+      <c r="I36" s="364"/>
+      <c r="J36" s="364"/>
+      <c r="K36" s="364"/>
+      <c r="L36" s="364"/>
+      <c r="M36" s="364"/>
+      <c r="N36" s="373"/>
+      <c r="O36" s="349"/>
+      <c r="P36" s="350"/>
+      <c r="Q36" s="380"/>
+      <c r="R36" s="381"/>
+      <c r="S36" s="381"/>
+      <c r="T36" s="381"/>
+      <c r="U36" s="381"/>
+      <c r="V36" s="381"/>
+      <c r="W36" s="381"/>
+      <c r="X36" s="381"/>
+      <c r="Y36" s="381"/>
+      <c r="Z36" s="381"/>
+      <c r="AA36" s="382"/>
+      <c r="AB36" s="318"/>
+      <c r="AC36" s="319"/>
+      <c r="AD36" s="311"/>
+      <c r="AE36" s="312"/>
+      <c r="AF36" s="312"/>
+      <c r="AG36" s="312"/>
+      <c r="AH36" s="312"/>
+      <c r="AI36" s="312"/>
+      <c r="AJ36" s="312"/>
+      <c r="AK36" s="312"/>
+      <c r="AL36" s="312"/>
+      <c r="AM36" s="312"/>
+      <c r="AN36" s="313"/>
+      <c r="AO36" s="318"/>
+      <c r="AP36" s="319"/>
+      <c r="AQ36" s="311"/>
+      <c r="AR36" s="312"/>
+      <c r="AS36" s="312"/>
+      <c r="AT36" s="312"/>
+      <c r="AU36" s="312"/>
+      <c r="AV36" s="312"/>
+      <c r="AW36" s="312"/>
+      <c r="AX36" s="312"/>
+      <c r="AY36" s="312"/>
+      <c r="AZ36" s="312"/>
+      <c r="BA36" s="313"/>
+      <c r="BB36" s="318"/>
+      <c r="BC36" s="319"/>
+      <c r="BD36" s="311"/>
+      <c r="BE36" s="312"/>
+      <c r="BF36" s="312"/>
+      <c r="BG36" s="312"/>
+      <c r="BH36" s="312"/>
+      <c r="BI36" s="312"/>
+      <c r="BJ36" s="312"/>
+      <c r="BK36" s="312"/>
+      <c r="BL36" s="312"/>
+      <c r="BM36" s="312"/>
+      <c r="BN36" s="313"/>
+      <c r="BO36" s="318"/>
+      <c r="BP36" s="319"/>
+      <c r="BQ36" s="311"/>
+      <c r="BR36" s="312"/>
+      <c r="BS36" s="312"/>
+      <c r="BT36" s="312"/>
+      <c r="BU36" s="312"/>
+      <c r="BV36" s="312"/>
+      <c r="BW36" s="312"/>
+      <c r="BX36" s="312"/>
+      <c r="BY36" s="312"/>
+      <c r="BZ36" s="312"/>
+      <c r="CA36" s="322"/>
     </row>
     <row r="37" spans="2:79" ht="13.5" customHeight="1">
-      <c r="E37" s="414"/>
-[...87 lines deleted...]
-      <c r="CA37" s="327"/>
+      <c r="E37" s="411"/>
+      <c r="F37" s="411"/>
+      <c r="G37" s="369" t="s">
+        <v>251</v>
+      </c>
+      <c r="H37" s="332"/>
+      <c r="I37" s="332"/>
+      <c r="J37" s="332"/>
+      <c r="K37" s="332"/>
+      <c r="L37" s="332"/>
+      <c r="M37" s="332"/>
+      <c r="N37" s="370"/>
+      <c r="O37" s="374" t="s">
+        <v>375</v>
+      </c>
+      <c r="P37" s="360"/>
+      <c r="Q37" s="375" t="s">
+        <v>253</v>
+      </c>
+      <c r="R37" s="376"/>
+      <c r="S37" s="376"/>
+      <c r="T37" s="376"/>
+      <c r="U37" s="376"/>
+      <c r="V37" s="376"/>
+      <c r="W37" s="376"/>
+      <c r="X37" s="376"/>
+      <c r="Y37" s="376"/>
+      <c r="Z37" s="376"/>
+      <c r="AA37" s="377"/>
+      <c r="AB37" s="314"/>
+      <c r="AC37" s="315"/>
+      <c r="AD37" s="305" t="s">
+        <v>258</v>
+      </c>
+      <c r="AE37" s="306"/>
+      <c r="AF37" s="306"/>
+      <c r="AG37" s="306"/>
+      <c r="AH37" s="306"/>
+      <c r="AI37" s="306"/>
+      <c r="AJ37" s="306"/>
+      <c r="AK37" s="306"/>
+      <c r="AL37" s="306"/>
+      <c r="AM37" s="306"/>
+      <c r="AN37" s="307"/>
+      <c r="AO37" s="314"/>
+      <c r="AP37" s="315"/>
+      <c r="AQ37" s="305" t="s">
+        <v>263</v>
+      </c>
+      <c r="AR37" s="306"/>
+      <c r="AS37" s="306"/>
+      <c r="AT37" s="306"/>
+      <c r="AU37" s="306"/>
+      <c r="AV37" s="306"/>
+      <c r="AW37" s="306"/>
+      <c r="AX37" s="306"/>
+      <c r="AY37" s="306"/>
+      <c r="AZ37" s="306"/>
+      <c r="BA37" s="307"/>
+      <c r="BB37" s="314"/>
+      <c r="BC37" s="315"/>
+      <c r="BD37" s="305" t="s">
+        <v>268</v>
+      </c>
+      <c r="BE37" s="306"/>
+      <c r="BF37" s="306"/>
+      <c r="BG37" s="306"/>
+      <c r="BH37" s="306"/>
+      <c r="BI37" s="306"/>
+      <c r="BJ37" s="306"/>
+      <c r="BK37" s="306"/>
+      <c r="BL37" s="306"/>
+      <c r="BM37" s="306"/>
+      <c r="BN37" s="307"/>
+      <c r="BO37" s="314"/>
+      <c r="BP37" s="315"/>
+      <c r="BQ37" s="305" t="s">
+        <v>270</v>
+      </c>
+      <c r="BR37" s="306"/>
+      <c r="BS37" s="306"/>
+      <c r="BT37" s="306"/>
+      <c r="BU37" s="306"/>
+      <c r="BV37" s="306"/>
+      <c r="BW37" s="306"/>
+      <c r="BX37" s="306"/>
+      <c r="BY37" s="306"/>
+      <c r="BZ37" s="306"/>
+      <c r="CA37" s="320"/>
     </row>
     <row r="38" spans="2:79">
-      <c r="E38" s="414"/>
-[...73 lines deleted...]
-      <c r="CA38" s="328"/>
+      <c r="E38" s="411"/>
+      <c r="F38" s="411"/>
+      <c r="G38" s="280"/>
+      <c r="H38" s="333"/>
+      <c r="I38" s="333"/>
+      <c r="J38" s="333"/>
+      <c r="K38" s="333"/>
+      <c r="L38" s="333"/>
+      <c r="M38" s="333"/>
+      <c r="N38" s="371"/>
+      <c r="O38" s="348"/>
+      <c r="P38" s="340"/>
+      <c r="Q38" s="378"/>
+      <c r="R38" s="284"/>
+      <c r="S38" s="284"/>
+      <c r="T38" s="284"/>
+      <c r="U38" s="284"/>
+      <c r="V38" s="284"/>
+      <c r="W38" s="284"/>
+      <c r="X38" s="284"/>
+      <c r="Y38" s="284"/>
+      <c r="Z38" s="284"/>
+      <c r="AA38" s="379"/>
+      <c r="AB38" s="316"/>
+      <c r="AC38" s="317"/>
+      <c r="AD38" s="308"/>
+      <c r="AE38" s="309"/>
+      <c r="AF38" s="309"/>
+      <c r="AG38" s="309"/>
+      <c r="AH38" s="309"/>
+      <c r="AI38" s="309"/>
+      <c r="AJ38" s="309"/>
+      <c r="AK38" s="309"/>
+      <c r="AL38" s="309"/>
+      <c r="AM38" s="309"/>
+      <c r="AN38" s="310"/>
+      <c r="AO38" s="316"/>
+      <c r="AP38" s="317"/>
+      <c r="AQ38" s="308"/>
+      <c r="AR38" s="309"/>
+      <c r="AS38" s="309"/>
+      <c r="AT38" s="309"/>
+      <c r="AU38" s="309"/>
+      <c r="AV38" s="309"/>
+      <c r="AW38" s="309"/>
+      <c r="AX38" s="309"/>
+      <c r="AY38" s="309"/>
+      <c r="AZ38" s="309"/>
+      <c r="BA38" s="310"/>
+      <c r="BB38" s="316"/>
+      <c r="BC38" s="317"/>
+      <c r="BD38" s="308"/>
+      <c r="BE38" s="309"/>
+      <c r="BF38" s="309"/>
+      <c r="BG38" s="309"/>
+      <c r="BH38" s="309"/>
+      <c r="BI38" s="309"/>
+      <c r="BJ38" s="309"/>
+      <c r="BK38" s="309"/>
+      <c r="BL38" s="309"/>
+      <c r="BM38" s="309"/>
+      <c r="BN38" s="310"/>
+      <c r="BO38" s="316"/>
+      <c r="BP38" s="317"/>
+      <c r="BQ38" s="308"/>
+      <c r="BR38" s="309"/>
+      <c r="BS38" s="309"/>
+      <c r="BT38" s="309"/>
+      <c r="BU38" s="309"/>
+      <c r="BV38" s="309"/>
+      <c r="BW38" s="309"/>
+      <c r="BX38" s="309"/>
+      <c r="BY38" s="309"/>
+      <c r="BZ38" s="309"/>
+      <c r="CA38" s="321"/>
     </row>
     <row r="39" spans="2:79">
-      <c r="E39" s="414"/>
-[...73 lines deleted...]
-      <c r="CA39" s="328"/>
+      <c r="E39" s="411"/>
+      <c r="F39" s="411"/>
+      <c r="G39" s="280"/>
+      <c r="H39" s="333"/>
+      <c r="I39" s="333"/>
+      <c r="J39" s="333"/>
+      <c r="K39" s="333"/>
+      <c r="L39" s="333"/>
+      <c r="M39" s="333"/>
+      <c r="N39" s="371"/>
+      <c r="O39" s="348"/>
+      <c r="P39" s="340"/>
+      <c r="Q39" s="378"/>
+      <c r="R39" s="284"/>
+      <c r="S39" s="284"/>
+      <c r="T39" s="284"/>
+      <c r="U39" s="284"/>
+      <c r="V39" s="284"/>
+      <c r="W39" s="284"/>
+      <c r="X39" s="284"/>
+      <c r="Y39" s="284"/>
+      <c r="Z39" s="284"/>
+      <c r="AA39" s="379"/>
+      <c r="AB39" s="316"/>
+      <c r="AC39" s="317"/>
+      <c r="AD39" s="308"/>
+      <c r="AE39" s="309"/>
+      <c r="AF39" s="309"/>
+      <c r="AG39" s="309"/>
+      <c r="AH39" s="309"/>
+      <c r="AI39" s="309"/>
+      <c r="AJ39" s="309"/>
+      <c r="AK39" s="309"/>
+      <c r="AL39" s="309"/>
+      <c r="AM39" s="309"/>
+      <c r="AN39" s="310"/>
+      <c r="AO39" s="316"/>
+      <c r="AP39" s="317"/>
+      <c r="AQ39" s="308"/>
+      <c r="AR39" s="309"/>
+      <c r="AS39" s="309"/>
+      <c r="AT39" s="309"/>
+      <c r="AU39" s="309"/>
+      <c r="AV39" s="309"/>
+      <c r="AW39" s="309"/>
+      <c r="AX39" s="309"/>
+      <c r="AY39" s="309"/>
+      <c r="AZ39" s="309"/>
+      <c r="BA39" s="310"/>
+      <c r="BB39" s="316"/>
+      <c r="BC39" s="317"/>
+      <c r="BD39" s="308"/>
+      <c r="BE39" s="309"/>
+      <c r="BF39" s="309"/>
+      <c r="BG39" s="309"/>
+      <c r="BH39" s="309"/>
+      <c r="BI39" s="309"/>
+      <c r="BJ39" s="309"/>
+      <c r="BK39" s="309"/>
+      <c r="BL39" s="309"/>
+      <c r="BM39" s="309"/>
+      <c r="BN39" s="310"/>
+      <c r="BO39" s="316"/>
+      <c r="BP39" s="317"/>
+      <c r="BQ39" s="308"/>
+      <c r="BR39" s="309"/>
+      <c r="BS39" s="309"/>
+      <c r="BT39" s="309"/>
+      <c r="BU39" s="309"/>
+      <c r="BV39" s="309"/>
+      <c r="BW39" s="309"/>
+      <c r="BX39" s="309"/>
+      <c r="BY39" s="309"/>
+      <c r="BZ39" s="309"/>
+      <c r="CA39" s="321"/>
     </row>
     <row r="40" spans="2:79">
-      <c r="E40" s="414"/>
-[...73 lines deleted...]
-      <c r="CA40" s="329"/>
+      <c r="E40" s="411"/>
+      <c r="F40" s="411"/>
+      <c r="G40" s="372"/>
+      <c r="H40" s="364"/>
+      <c r="I40" s="364"/>
+      <c r="J40" s="364"/>
+      <c r="K40" s="364"/>
+      <c r="L40" s="364"/>
+      <c r="M40" s="364"/>
+      <c r="N40" s="373"/>
+      <c r="O40" s="349"/>
+      <c r="P40" s="350"/>
+      <c r="Q40" s="380"/>
+      <c r="R40" s="381"/>
+      <c r="S40" s="381"/>
+      <c r="T40" s="381"/>
+      <c r="U40" s="381"/>
+      <c r="V40" s="381"/>
+      <c r="W40" s="381"/>
+      <c r="X40" s="381"/>
+      <c r="Y40" s="381"/>
+      <c r="Z40" s="381"/>
+      <c r="AA40" s="382"/>
+      <c r="AB40" s="318"/>
+      <c r="AC40" s="319"/>
+      <c r="AD40" s="311"/>
+      <c r="AE40" s="312"/>
+      <c r="AF40" s="312"/>
+      <c r="AG40" s="312"/>
+      <c r="AH40" s="312"/>
+      <c r="AI40" s="312"/>
+      <c r="AJ40" s="312"/>
+      <c r="AK40" s="312"/>
+      <c r="AL40" s="312"/>
+      <c r="AM40" s="312"/>
+      <c r="AN40" s="313"/>
+      <c r="AO40" s="318"/>
+      <c r="AP40" s="319"/>
+      <c r="AQ40" s="311"/>
+      <c r="AR40" s="312"/>
+      <c r="AS40" s="312"/>
+      <c r="AT40" s="312"/>
+      <c r="AU40" s="312"/>
+      <c r="AV40" s="312"/>
+      <c r="AW40" s="312"/>
+      <c r="AX40" s="312"/>
+      <c r="AY40" s="312"/>
+      <c r="AZ40" s="312"/>
+      <c r="BA40" s="313"/>
+      <c r="BB40" s="318"/>
+      <c r="BC40" s="319"/>
+      <c r="BD40" s="311"/>
+      <c r="BE40" s="312"/>
+      <c r="BF40" s="312"/>
+      <c r="BG40" s="312"/>
+      <c r="BH40" s="312"/>
+      <c r="BI40" s="312"/>
+      <c r="BJ40" s="312"/>
+      <c r="BK40" s="312"/>
+      <c r="BL40" s="312"/>
+      <c r="BM40" s="312"/>
+      <c r="BN40" s="313"/>
+      <c r="BO40" s="318"/>
+      <c r="BP40" s="319"/>
+      <c r="BQ40" s="311"/>
+      <c r="BR40" s="312"/>
+      <c r="BS40" s="312"/>
+      <c r="BT40" s="312"/>
+      <c r="BU40" s="312"/>
+      <c r="BV40" s="312"/>
+      <c r="BW40" s="312"/>
+      <c r="BX40" s="312"/>
+      <c r="BY40" s="312"/>
+      <c r="BZ40" s="312"/>
+      <c r="CA40" s="322"/>
     </row>
     <row r="41" spans="2:79" ht="13.5" customHeight="1">
-      <c r="E41" s="414"/>
-[...87 lines deleted...]
-      <c r="CA41" s="327"/>
+      <c r="E41" s="411"/>
+      <c r="F41" s="411"/>
+      <c r="G41" s="383" t="s">
+        <v>252</v>
+      </c>
+      <c r="H41" s="383"/>
+      <c r="I41" s="383"/>
+      <c r="J41" s="383"/>
+      <c r="K41" s="383"/>
+      <c r="L41" s="383"/>
+      <c r="M41" s="383"/>
+      <c r="N41" s="383"/>
+      <c r="O41" s="374" t="s">
+        <v>375</v>
+      </c>
+      <c r="P41" s="360"/>
+      <c r="Q41" s="376" t="s">
+        <v>253</v>
+      </c>
+      <c r="R41" s="376"/>
+      <c r="S41" s="376"/>
+      <c r="T41" s="376"/>
+      <c r="U41" s="376"/>
+      <c r="V41" s="376"/>
+      <c r="W41" s="376"/>
+      <c r="X41" s="376"/>
+      <c r="Y41" s="376"/>
+      <c r="Z41" s="376"/>
+      <c r="AA41" s="377"/>
+      <c r="AB41" s="314"/>
+      <c r="AC41" s="315"/>
+      <c r="AD41" s="306" t="s">
+        <v>259</v>
+      </c>
+      <c r="AE41" s="306"/>
+      <c r="AF41" s="306"/>
+      <c r="AG41" s="306"/>
+      <c r="AH41" s="306"/>
+      <c r="AI41" s="306"/>
+      <c r="AJ41" s="306"/>
+      <c r="AK41" s="306"/>
+      <c r="AL41" s="306"/>
+      <c r="AM41" s="306"/>
+      <c r="AN41" s="307"/>
+      <c r="AO41" s="314"/>
+      <c r="AP41" s="315"/>
+      <c r="AQ41" s="306" t="s">
+        <v>264</v>
+      </c>
+      <c r="AR41" s="306"/>
+      <c r="AS41" s="306"/>
+      <c r="AT41" s="306"/>
+      <c r="AU41" s="306"/>
+      <c r="AV41" s="306"/>
+      <c r="AW41" s="306"/>
+      <c r="AX41" s="306"/>
+      <c r="AY41" s="306"/>
+      <c r="AZ41" s="306"/>
+      <c r="BA41" s="307"/>
+      <c r="BB41" s="314"/>
+      <c r="BC41" s="315"/>
+      <c r="BD41" s="306" t="s">
+        <v>269</v>
+      </c>
+      <c r="BE41" s="306"/>
+      <c r="BF41" s="306"/>
+      <c r="BG41" s="306"/>
+      <c r="BH41" s="306"/>
+      <c r="BI41" s="306"/>
+      <c r="BJ41" s="306"/>
+      <c r="BK41" s="306"/>
+      <c r="BL41" s="306"/>
+      <c r="BM41" s="306"/>
+      <c r="BN41" s="307"/>
+      <c r="BO41" s="314"/>
+      <c r="BP41" s="315"/>
+      <c r="BQ41" s="306" t="s">
+        <v>270</v>
+      </c>
+      <c r="BR41" s="306"/>
+      <c r="BS41" s="306"/>
+      <c r="BT41" s="306"/>
+      <c r="BU41" s="306"/>
+      <c r="BV41" s="306"/>
+      <c r="BW41" s="306"/>
+      <c r="BX41" s="306"/>
+      <c r="BY41" s="306"/>
+      <c r="BZ41" s="306"/>
+      <c r="CA41" s="320"/>
     </row>
     <row r="42" spans="2:79">
-      <c r="E42" s="414"/>
-[...73 lines deleted...]
-      <c r="CA42" s="328"/>
+      <c r="E42" s="411"/>
+      <c r="F42" s="411"/>
+      <c r="G42" s="383"/>
+      <c r="H42" s="383"/>
+      <c r="I42" s="383"/>
+      <c r="J42" s="383"/>
+      <c r="K42" s="383"/>
+      <c r="L42" s="383"/>
+      <c r="M42" s="383"/>
+      <c r="N42" s="383"/>
+      <c r="O42" s="348"/>
+      <c r="P42" s="340"/>
+      <c r="Q42" s="284"/>
+      <c r="R42" s="284"/>
+      <c r="S42" s="284"/>
+      <c r="T42" s="284"/>
+      <c r="U42" s="284"/>
+      <c r="V42" s="284"/>
+      <c r="W42" s="284"/>
+      <c r="X42" s="284"/>
+      <c r="Y42" s="284"/>
+      <c r="Z42" s="284"/>
+      <c r="AA42" s="379"/>
+      <c r="AB42" s="316"/>
+      <c r="AC42" s="317"/>
+      <c r="AD42" s="309"/>
+      <c r="AE42" s="309"/>
+      <c r="AF42" s="309"/>
+      <c r="AG42" s="309"/>
+      <c r="AH42" s="309"/>
+      <c r="AI42" s="309"/>
+      <c r="AJ42" s="309"/>
+      <c r="AK42" s="309"/>
+      <c r="AL42" s="309"/>
+      <c r="AM42" s="309"/>
+      <c r="AN42" s="310"/>
+      <c r="AO42" s="316"/>
+      <c r="AP42" s="317"/>
+      <c r="AQ42" s="309"/>
+      <c r="AR42" s="309"/>
+      <c r="AS42" s="309"/>
+      <c r="AT42" s="309"/>
+      <c r="AU42" s="309"/>
+      <c r="AV42" s="309"/>
+      <c r="AW42" s="309"/>
+      <c r="AX42" s="309"/>
+      <c r="AY42" s="309"/>
+      <c r="AZ42" s="309"/>
+      <c r="BA42" s="310"/>
+      <c r="BB42" s="316"/>
+      <c r="BC42" s="317"/>
+      <c r="BD42" s="309"/>
+      <c r="BE42" s="309"/>
+      <c r="BF42" s="309"/>
+      <c r="BG42" s="309"/>
+      <c r="BH42" s="309"/>
+      <c r="BI42" s="309"/>
+      <c r="BJ42" s="309"/>
+      <c r="BK42" s="309"/>
+      <c r="BL42" s="309"/>
+      <c r="BM42" s="309"/>
+      <c r="BN42" s="310"/>
+      <c r="BO42" s="316"/>
+      <c r="BP42" s="317"/>
+      <c r="BQ42" s="309"/>
+      <c r="BR42" s="309"/>
+      <c r="BS42" s="309"/>
+      <c r="BT42" s="309"/>
+      <c r="BU42" s="309"/>
+      <c r="BV42" s="309"/>
+      <c r="BW42" s="309"/>
+      <c r="BX42" s="309"/>
+      <c r="BY42" s="309"/>
+      <c r="BZ42" s="309"/>
+      <c r="CA42" s="321"/>
     </row>
     <row r="43" spans="2:79">
-      <c r="E43" s="414"/>
-[...73 lines deleted...]
-      <c r="CA43" s="328"/>
+      <c r="E43" s="411"/>
+      <c r="F43" s="411"/>
+      <c r="G43" s="384"/>
+      <c r="H43" s="384"/>
+      <c r="I43" s="384"/>
+      <c r="J43" s="384"/>
+      <c r="K43" s="384"/>
+      <c r="L43" s="384"/>
+      <c r="M43" s="384"/>
+      <c r="N43" s="384"/>
+      <c r="O43" s="348"/>
+      <c r="P43" s="340"/>
+      <c r="Q43" s="284"/>
+      <c r="R43" s="284"/>
+      <c r="S43" s="284"/>
+      <c r="T43" s="284"/>
+      <c r="U43" s="284"/>
+      <c r="V43" s="284"/>
+      <c r="W43" s="284"/>
+      <c r="X43" s="284"/>
+      <c r="Y43" s="284"/>
+      <c r="Z43" s="284"/>
+      <c r="AA43" s="379"/>
+      <c r="AB43" s="316"/>
+      <c r="AC43" s="317"/>
+      <c r="AD43" s="309"/>
+      <c r="AE43" s="309"/>
+      <c r="AF43" s="309"/>
+      <c r="AG43" s="309"/>
+      <c r="AH43" s="309"/>
+      <c r="AI43" s="309"/>
+      <c r="AJ43" s="309"/>
+      <c r="AK43" s="309"/>
+      <c r="AL43" s="309"/>
+      <c r="AM43" s="309"/>
+      <c r="AN43" s="310"/>
+      <c r="AO43" s="316"/>
+      <c r="AP43" s="317"/>
+      <c r="AQ43" s="309"/>
+      <c r="AR43" s="309"/>
+      <c r="AS43" s="309"/>
+      <c r="AT43" s="309"/>
+      <c r="AU43" s="309"/>
+      <c r="AV43" s="309"/>
+      <c r="AW43" s="309"/>
+      <c r="AX43" s="309"/>
+      <c r="AY43" s="309"/>
+      <c r="AZ43" s="309"/>
+      <c r="BA43" s="310"/>
+      <c r="BB43" s="316"/>
+      <c r="BC43" s="317"/>
+      <c r="BD43" s="309"/>
+      <c r="BE43" s="309"/>
+      <c r="BF43" s="309"/>
+      <c r="BG43" s="309"/>
+      <c r="BH43" s="309"/>
+      <c r="BI43" s="309"/>
+      <c r="BJ43" s="309"/>
+      <c r="BK43" s="309"/>
+      <c r="BL43" s="309"/>
+      <c r="BM43" s="309"/>
+      <c r="BN43" s="310"/>
+      <c r="BO43" s="316"/>
+      <c r="BP43" s="317"/>
+      <c r="BQ43" s="309"/>
+      <c r="BR43" s="309"/>
+      <c r="BS43" s="309"/>
+      <c r="BT43" s="309"/>
+      <c r="BU43" s="309"/>
+      <c r="BV43" s="309"/>
+      <c r="BW43" s="309"/>
+      <c r="BX43" s="309"/>
+      <c r="BY43" s="309"/>
+      <c r="BZ43" s="309"/>
+      <c r="CA43" s="321"/>
     </row>
     <row r="44" spans="2:79">
-      <c r="E44" s="415"/>
-[...73 lines deleted...]
-      <c r="CA44" s="358"/>
+      <c r="E44" s="412"/>
+      <c r="F44" s="412"/>
+      <c r="G44" s="385"/>
+      <c r="H44" s="385"/>
+      <c r="I44" s="385"/>
+      <c r="J44" s="385"/>
+      <c r="K44" s="385"/>
+      <c r="L44" s="385"/>
+      <c r="M44" s="385"/>
+      <c r="N44" s="385"/>
+      <c r="O44" s="349"/>
+      <c r="P44" s="350"/>
+      <c r="Q44" s="386"/>
+      <c r="R44" s="386"/>
+      <c r="S44" s="386"/>
+      <c r="T44" s="386"/>
+      <c r="U44" s="386"/>
+      <c r="V44" s="386"/>
+      <c r="W44" s="386"/>
+      <c r="X44" s="386"/>
+      <c r="Y44" s="386"/>
+      <c r="Z44" s="386"/>
+      <c r="AA44" s="387"/>
+      <c r="AB44" s="344"/>
+      <c r="AC44" s="335"/>
+      <c r="AD44" s="336"/>
+      <c r="AE44" s="336"/>
+      <c r="AF44" s="336"/>
+      <c r="AG44" s="336"/>
+      <c r="AH44" s="336"/>
+      <c r="AI44" s="336"/>
+      <c r="AJ44" s="336"/>
+      <c r="AK44" s="336"/>
+      <c r="AL44" s="336"/>
+      <c r="AM44" s="336"/>
+      <c r="AN44" s="343"/>
+      <c r="AO44" s="344"/>
+      <c r="AP44" s="335"/>
+      <c r="AQ44" s="336"/>
+      <c r="AR44" s="336"/>
+      <c r="AS44" s="336"/>
+      <c r="AT44" s="336"/>
+      <c r="AU44" s="336"/>
+      <c r="AV44" s="336"/>
+      <c r="AW44" s="336"/>
+      <c r="AX44" s="336"/>
+      <c r="AY44" s="336"/>
+      <c r="AZ44" s="336"/>
+      <c r="BA44" s="343"/>
+      <c r="BB44" s="344"/>
+      <c r="BC44" s="335"/>
+      <c r="BD44" s="336"/>
+      <c r="BE44" s="336"/>
+      <c r="BF44" s="336"/>
+      <c r="BG44" s="336"/>
+      <c r="BH44" s="336"/>
+      <c r="BI44" s="336"/>
+      <c r="BJ44" s="336"/>
+      <c r="BK44" s="336"/>
+      <c r="BL44" s="336"/>
+      <c r="BM44" s="336"/>
+      <c r="BN44" s="343"/>
+      <c r="BO44" s="344"/>
+      <c r="BP44" s="335"/>
+      <c r="BQ44" s="336"/>
+      <c r="BR44" s="336"/>
+      <c r="BS44" s="336"/>
+      <c r="BT44" s="336"/>
+      <c r="BU44" s="336"/>
+      <c r="BV44" s="336"/>
+      <c r="BW44" s="336"/>
+      <c r="BX44" s="336"/>
+      <c r="BY44" s="336"/>
+      <c r="BZ44" s="336"/>
+      <c r="CA44" s="351"/>
     </row>
     <row r="46" spans="2:79">
       <c r="B46" s="1" t="s">
-        <v>309</v>
+        <v>271</v>
       </c>
     </row>
     <row r="48" spans="2:79">
       <c r="C48" s="1" t="s">
-        <v>310</v>
+        <v>272</v>
       </c>
     </row>
     <row r="50" spans="5:79" ht="13.5" customHeight="1">
-      <c r="E50" s="292" t="s">
-[...85 lines deleted...]
-      <c r="CA50" s="309"/>
+      <c r="E50" s="285" t="s">
+        <v>271</v>
+      </c>
+      <c r="F50" s="286"/>
+      <c r="G50" s="291" t="s">
+        <v>273</v>
+      </c>
+      <c r="H50" s="292"/>
+      <c r="I50" s="292"/>
+      <c r="J50" s="292"/>
+      <c r="K50" s="292"/>
+      <c r="L50" s="292"/>
+      <c r="M50" s="292"/>
+      <c r="N50" s="292"/>
+      <c r="O50" s="292"/>
+      <c r="P50" s="292"/>
+      <c r="Q50" s="292"/>
+      <c r="R50" s="292"/>
+      <c r="S50" s="292"/>
+      <c r="T50" s="292"/>
+      <c r="U50" s="292"/>
+      <c r="V50" s="292"/>
+      <c r="W50" s="292"/>
+      <c r="X50" s="292"/>
+      <c r="Y50" s="292"/>
+      <c r="Z50" s="292"/>
+      <c r="AA50" s="293"/>
+      <c r="AB50" s="300" t="s">
+        <v>370</v>
+      </c>
+      <c r="AC50" s="301"/>
+      <c r="AD50" s="301"/>
+      <c r="AE50" s="301"/>
+      <c r="AF50" s="301"/>
+      <c r="AG50" s="301"/>
+      <c r="AH50" s="301"/>
+      <c r="AI50" s="301"/>
+      <c r="AJ50" s="301"/>
+      <c r="AK50" s="301"/>
+      <c r="AL50" s="301"/>
+      <c r="AM50" s="301"/>
+      <c r="AN50" s="301"/>
+      <c r="AO50" s="301" t="s">
+        <v>371</v>
+      </c>
+      <c r="AP50" s="301"/>
+      <c r="AQ50" s="301"/>
+      <c r="AR50" s="301"/>
+      <c r="AS50" s="301"/>
+      <c r="AT50" s="301"/>
+      <c r="AU50" s="301"/>
+      <c r="AV50" s="301"/>
+      <c r="AW50" s="301"/>
+      <c r="AX50" s="301"/>
+      <c r="AY50" s="301"/>
+      <c r="AZ50" s="301"/>
+      <c r="BA50" s="301"/>
+      <c r="BB50" s="301" t="s">
+        <v>372</v>
+      </c>
+      <c r="BC50" s="301"/>
+      <c r="BD50" s="301"/>
+      <c r="BE50" s="301"/>
+      <c r="BF50" s="301"/>
+      <c r="BG50" s="301"/>
+      <c r="BH50" s="301"/>
+      <c r="BI50" s="301"/>
+      <c r="BJ50" s="301"/>
+      <c r="BK50" s="301"/>
+      <c r="BL50" s="301"/>
+      <c r="BM50" s="301"/>
+      <c r="BN50" s="301"/>
+      <c r="BO50" s="301" t="s">
+        <v>373</v>
+      </c>
+      <c r="BP50" s="301"/>
+      <c r="BQ50" s="301"/>
+      <c r="BR50" s="301"/>
+      <c r="BS50" s="301"/>
+      <c r="BT50" s="301"/>
+      <c r="BU50" s="301"/>
+      <c r="BV50" s="301"/>
+      <c r="BW50" s="301"/>
+      <c r="BX50" s="301"/>
+      <c r="BY50" s="301"/>
+      <c r="BZ50" s="301"/>
+      <c r="CA50" s="302"/>
     </row>
     <row r="51" spans="5:79" ht="13.5" customHeight="1">
-      <c r="E51" s="294"/>
-[...85 lines deleted...]
-      <c r="CA51" s="370"/>
+      <c r="E51" s="287"/>
+      <c r="F51" s="288"/>
+      <c r="G51" s="365" t="s">
+        <v>274</v>
+      </c>
+      <c r="H51" s="366"/>
+      <c r="I51" s="366"/>
+      <c r="J51" s="366"/>
+      <c r="K51" s="366"/>
+      <c r="L51" s="366"/>
+      <c r="M51" s="366"/>
+      <c r="N51" s="366"/>
+      <c r="O51" s="366"/>
+      <c r="P51" s="366"/>
+      <c r="Q51" s="366"/>
+      <c r="R51" s="366"/>
+      <c r="S51" s="366"/>
+      <c r="T51" s="366"/>
+      <c r="U51" s="366"/>
+      <c r="V51" s="366"/>
+      <c r="W51" s="366"/>
+      <c r="X51" s="366"/>
+      <c r="Y51" s="366"/>
+      <c r="Z51" s="366"/>
+      <c r="AA51" s="367"/>
+      <c r="AB51" s="368"/>
+      <c r="AC51" s="358"/>
+      <c r="AD51" s="354" t="s">
+        <v>280</v>
+      </c>
+      <c r="AE51" s="355"/>
+      <c r="AF51" s="355"/>
+      <c r="AG51" s="355"/>
+      <c r="AH51" s="355"/>
+      <c r="AI51" s="355"/>
+      <c r="AJ51" s="355"/>
+      <c r="AK51" s="355"/>
+      <c r="AL51" s="355"/>
+      <c r="AM51" s="355"/>
+      <c r="AN51" s="356"/>
+      <c r="AO51" s="357"/>
+      <c r="AP51" s="358"/>
+      <c r="AQ51" s="354" t="s">
+        <v>281</v>
+      </c>
+      <c r="AR51" s="355"/>
+      <c r="AS51" s="355"/>
+      <c r="AT51" s="355"/>
+      <c r="AU51" s="355"/>
+      <c r="AV51" s="355"/>
+      <c r="AW51" s="355"/>
+      <c r="AX51" s="355"/>
+      <c r="AY51" s="355"/>
+      <c r="AZ51" s="355"/>
+      <c r="BA51" s="356"/>
+      <c r="BB51" s="357"/>
+      <c r="BC51" s="358"/>
+      <c r="BD51" s="354" t="s">
+        <v>282</v>
+      </c>
+      <c r="BE51" s="355"/>
+      <c r="BF51" s="355"/>
+      <c r="BG51" s="355"/>
+      <c r="BH51" s="355"/>
+      <c r="BI51" s="355"/>
+      <c r="BJ51" s="355"/>
+      <c r="BK51" s="355"/>
+      <c r="BL51" s="355"/>
+      <c r="BM51" s="355"/>
+      <c r="BN51" s="355"/>
+      <c r="BO51" s="359" t="s">
+        <v>375</v>
+      </c>
+      <c r="BP51" s="360"/>
+      <c r="BQ51" s="354" t="s">
+        <v>283</v>
+      </c>
+      <c r="BR51" s="355"/>
+      <c r="BS51" s="355"/>
+      <c r="BT51" s="355"/>
+      <c r="BU51" s="355"/>
+      <c r="BV51" s="355"/>
+      <c r="BW51" s="355"/>
+      <c r="BX51" s="355"/>
+      <c r="BY51" s="355"/>
+      <c r="BZ51" s="355"/>
+      <c r="CA51" s="363"/>
     </row>
     <row r="52" spans="5:79">
-      <c r="E52" s="294"/>
-[...73 lines deleted...]
-      <c r="CA52" s="328"/>
+      <c r="E52" s="287"/>
+      <c r="F52" s="288"/>
+      <c r="G52" s="326"/>
+      <c r="H52" s="327"/>
+      <c r="I52" s="327"/>
+      <c r="J52" s="327"/>
+      <c r="K52" s="327"/>
+      <c r="L52" s="327"/>
+      <c r="M52" s="327"/>
+      <c r="N52" s="327"/>
+      <c r="O52" s="327"/>
+      <c r="P52" s="327"/>
+      <c r="Q52" s="327"/>
+      <c r="R52" s="327"/>
+      <c r="S52" s="327"/>
+      <c r="T52" s="327"/>
+      <c r="U52" s="327"/>
+      <c r="V52" s="327"/>
+      <c r="W52" s="327"/>
+      <c r="X52" s="327"/>
+      <c r="Y52" s="327"/>
+      <c r="Z52" s="327"/>
+      <c r="AA52" s="328"/>
+      <c r="AB52" s="333"/>
+      <c r="AC52" s="317"/>
+      <c r="AD52" s="308"/>
+      <c r="AE52" s="309"/>
+      <c r="AF52" s="309"/>
+      <c r="AG52" s="309"/>
+      <c r="AH52" s="309"/>
+      <c r="AI52" s="309"/>
+      <c r="AJ52" s="309"/>
+      <c r="AK52" s="309"/>
+      <c r="AL52" s="309"/>
+      <c r="AM52" s="309"/>
+      <c r="AN52" s="310"/>
+      <c r="AO52" s="316"/>
+      <c r="AP52" s="317"/>
+      <c r="AQ52" s="308"/>
+      <c r="AR52" s="309"/>
+      <c r="AS52" s="309"/>
+      <c r="AT52" s="309"/>
+      <c r="AU52" s="309"/>
+      <c r="AV52" s="309"/>
+      <c r="AW52" s="309"/>
+      <c r="AX52" s="309"/>
+      <c r="AY52" s="309"/>
+      <c r="AZ52" s="309"/>
+      <c r="BA52" s="310"/>
+      <c r="BB52" s="316"/>
+      <c r="BC52" s="317"/>
+      <c r="BD52" s="308"/>
+      <c r="BE52" s="309"/>
+      <c r="BF52" s="309"/>
+      <c r="BG52" s="309"/>
+      <c r="BH52" s="309"/>
+      <c r="BI52" s="309"/>
+      <c r="BJ52" s="309"/>
+      <c r="BK52" s="309"/>
+      <c r="BL52" s="309"/>
+      <c r="BM52" s="309"/>
+      <c r="BN52" s="309"/>
+      <c r="BO52" s="361"/>
+      <c r="BP52" s="340"/>
+      <c r="BQ52" s="308"/>
+      <c r="BR52" s="309"/>
+      <c r="BS52" s="309"/>
+      <c r="BT52" s="309"/>
+      <c r="BU52" s="309"/>
+      <c r="BV52" s="309"/>
+      <c r="BW52" s="309"/>
+      <c r="BX52" s="309"/>
+      <c r="BY52" s="309"/>
+      <c r="BZ52" s="309"/>
+      <c r="CA52" s="321"/>
     </row>
     <row r="53" spans="5:79">
-      <c r="E53" s="294"/>
-[...73 lines deleted...]
-      <c r="CA53" s="328"/>
+      <c r="E53" s="287"/>
+      <c r="F53" s="288"/>
+      <c r="G53" s="326"/>
+      <c r="H53" s="327"/>
+      <c r="I53" s="327"/>
+      <c r="J53" s="327"/>
+      <c r="K53" s="327"/>
+      <c r="L53" s="327"/>
+      <c r="M53" s="327"/>
+      <c r="N53" s="327"/>
+      <c r="O53" s="327"/>
+      <c r="P53" s="327"/>
+      <c r="Q53" s="327"/>
+      <c r="R53" s="327"/>
+      <c r="S53" s="327"/>
+      <c r="T53" s="327"/>
+      <c r="U53" s="327"/>
+      <c r="V53" s="327"/>
+      <c r="W53" s="327"/>
+      <c r="X53" s="327"/>
+      <c r="Y53" s="327"/>
+      <c r="Z53" s="327"/>
+      <c r="AA53" s="328"/>
+      <c r="AB53" s="333"/>
+      <c r="AC53" s="317"/>
+      <c r="AD53" s="308"/>
+      <c r="AE53" s="309"/>
+      <c r="AF53" s="309"/>
+      <c r="AG53" s="309"/>
+      <c r="AH53" s="309"/>
+      <c r="AI53" s="309"/>
+      <c r="AJ53" s="309"/>
+      <c r="AK53" s="309"/>
+      <c r="AL53" s="309"/>
+      <c r="AM53" s="309"/>
+      <c r="AN53" s="310"/>
+      <c r="AO53" s="316"/>
+      <c r="AP53" s="317"/>
+      <c r="AQ53" s="308"/>
+      <c r="AR53" s="309"/>
+      <c r="AS53" s="309"/>
+      <c r="AT53" s="309"/>
+      <c r="AU53" s="309"/>
+      <c r="AV53" s="309"/>
+      <c r="AW53" s="309"/>
+      <c r="AX53" s="309"/>
+      <c r="AY53" s="309"/>
+      <c r="AZ53" s="309"/>
+      <c r="BA53" s="310"/>
+      <c r="BB53" s="316"/>
+      <c r="BC53" s="317"/>
+      <c r="BD53" s="308"/>
+      <c r="BE53" s="309"/>
+      <c r="BF53" s="309"/>
+      <c r="BG53" s="309"/>
+      <c r="BH53" s="309"/>
+      <c r="BI53" s="309"/>
+      <c r="BJ53" s="309"/>
+      <c r="BK53" s="309"/>
+      <c r="BL53" s="309"/>
+      <c r="BM53" s="309"/>
+      <c r="BN53" s="309"/>
+      <c r="BO53" s="361"/>
+      <c r="BP53" s="340"/>
+      <c r="BQ53" s="308"/>
+      <c r="BR53" s="309"/>
+      <c r="BS53" s="309"/>
+      <c r="BT53" s="309"/>
+      <c r="BU53" s="309"/>
+      <c r="BV53" s="309"/>
+      <c r="BW53" s="309"/>
+      <c r="BX53" s="309"/>
+      <c r="BY53" s="309"/>
+      <c r="BZ53" s="309"/>
+      <c r="CA53" s="321"/>
     </row>
     <row r="54" spans="5:79">
-      <c r="E54" s="294"/>
-[...73 lines deleted...]
-      <c r="CA54" s="329"/>
+      <c r="E54" s="287"/>
+      <c r="F54" s="288"/>
+      <c r="G54" s="345"/>
+      <c r="H54" s="346"/>
+      <c r="I54" s="346"/>
+      <c r="J54" s="346"/>
+      <c r="K54" s="346"/>
+      <c r="L54" s="346"/>
+      <c r="M54" s="346"/>
+      <c r="N54" s="346"/>
+      <c r="O54" s="346"/>
+      <c r="P54" s="346"/>
+      <c r="Q54" s="346"/>
+      <c r="R54" s="346"/>
+      <c r="S54" s="346"/>
+      <c r="T54" s="346"/>
+      <c r="U54" s="346"/>
+      <c r="V54" s="346"/>
+      <c r="W54" s="346"/>
+      <c r="X54" s="346"/>
+      <c r="Y54" s="346"/>
+      <c r="Z54" s="346"/>
+      <c r="AA54" s="347"/>
+      <c r="AB54" s="364"/>
+      <c r="AC54" s="319"/>
+      <c r="AD54" s="311"/>
+      <c r="AE54" s="312"/>
+      <c r="AF54" s="312"/>
+      <c r="AG54" s="312"/>
+      <c r="AH54" s="312"/>
+      <c r="AI54" s="312"/>
+      <c r="AJ54" s="312"/>
+      <c r="AK54" s="312"/>
+      <c r="AL54" s="312"/>
+      <c r="AM54" s="312"/>
+      <c r="AN54" s="313"/>
+      <c r="AO54" s="316"/>
+      <c r="AP54" s="317"/>
+      <c r="AQ54" s="311"/>
+      <c r="AR54" s="312"/>
+      <c r="AS54" s="312"/>
+      <c r="AT54" s="312"/>
+      <c r="AU54" s="312"/>
+      <c r="AV54" s="312"/>
+      <c r="AW54" s="312"/>
+      <c r="AX54" s="312"/>
+      <c r="AY54" s="312"/>
+      <c r="AZ54" s="312"/>
+      <c r="BA54" s="313"/>
+      <c r="BB54" s="316"/>
+      <c r="BC54" s="317"/>
+      <c r="BD54" s="311"/>
+      <c r="BE54" s="312"/>
+      <c r="BF54" s="312"/>
+      <c r="BG54" s="312"/>
+      <c r="BH54" s="312"/>
+      <c r="BI54" s="312"/>
+      <c r="BJ54" s="312"/>
+      <c r="BK54" s="312"/>
+      <c r="BL54" s="312"/>
+      <c r="BM54" s="312"/>
+      <c r="BN54" s="312"/>
+      <c r="BO54" s="362"/>
+      <c r="BP54" s="350"/>
+      <c r="BQ54" s="311"/>
+      <c r="BR54" s="312"/>
+      <c r="BS54" s="312"/>
+      <c r="BT54" s="312"/>
+      <c r="BU54" s="312"/>
+      <c r="BV54" s="312"/>
+      <c r="BW54" s="312"/>
+      <c r="BX54" s="312"/>
+      <c r="BY54" s="312"/>
+      <c r="BZ54" s="312"/>
+      <c r="CA54" s="322"/>
     </row>
     <row r="55" spans="5:79" ht="13.5" customHeight="1">
-      <c r="E55" s="294"/>
-[...87 lines deleted...]
-      <c r="CA55" s="327"/>
+      <c r="E55" s="287"/>
+      <c r="F55" s="288"/>
+      <c r="G55" s="323" t="s">
+        <v>275</v>
+      </c>
+      <c r="H55" s="324"/>
+      <c r="I55" s="324"/>
+      <c r="J55" s="324"/>
+      <c r="K55" s="324"/>
+      <c r="L55" s="324"/>
+      <c r="M55" s="324"/>
+      <c r="N55" s="324"/>
+      <c r="O55" s="324"/>
+      <c r="P55" s="324"/>
+      <c r="Q55" s="324"/>
+      <c r="R55" s="324"/>
+      <c r="S55" s="324"/>
+      <c r="T55" s="324"/>
+      <c r="U55" s="324"/>
+      <c r="V55" s="324"/>
+      <c r="W55" s="324"/>
+      <c r="X55" s="324"/>
+      <c r="Y55" s="324"/>
+      <c r="Z55" s="324"/>
+      <c r="AA55" s="325"/>
+      <c r="AB55" s="332"/>
+      <c r="AC55" s="315"/>
+      <c r="AD55" s="305" t="s">
+        <v>280</v>
+      </c>
+      <c r="AE55" s="306"/>
+      <c r="AF55" s="306"/>
+      <c r="AG55" s="306"/>
+      <c r="AH55" s="306"/>
+      <c r="AI55" s="306"/>
+      <c r="AJ55" s="306"/>
+      <c r="AK55" s="306"/>
+      <c r="AL55" s="306"/>
+      <c r="AM55" s="306"/>
+      <c r="AN55" s="306"/>
+      <c r="AO55" s="337" t="s">
+        <v>375</v>
+      </c>
+      <c r="AP55" s="338"/>
+      <c r="AQ55" s="305" t="s">
+        <v>281</v>
+      </c>
+      <c r="AR55" s="306"/>
+      <c r="AS55" s="306"/>
+      <c r="AT55" s="306"/>
+      <c r="AU55" s="306"/>
+      <c r="AV55" s="306"/>
+      <c r="AW55" s="306"/>
+      <c r="AX55" s="306"/>
+      <c r="AY55" s="306"/>
+      <c r="AZ55" s="306"/>
+      <c r="BA55" s="306"/>
+      <c r="BB55" s="337" t="s">
+        <v>375</v>
+      </c>
+      <c r="BC55" s="338"/>
+      <c r="BD55" s="305" t="s">
+        <v>282</v>
+      </c>
+      <c r="BE55" s="306"/>
+      <c r="BF55" s="306"/>
+      <c r="BG55" s="306"/>
+      <c r="BH55" s="306"/>
+      <c r="BI55" s="306"/>
+      <c r="BJ55" s="306"/>
+      <c r="BK55" s="306"/>
+      <c r="BL55" s="306"/>
+      <c r="BM55" s="306"/>
+      <c r="BN55" s="307"/>
+      <c r="BO55" s="314"/>
+      <c r="BP55" s="315"/>
+      <c r="BQ55" s="305" t="s">
+        <v>283</v>
+      </c>
+      <c r="BR55" s="306"/>
+      <c r="BS55" s="306"/>
+      <c r="BT55" s="306"/>
+      <c r="BU55" s="306"/>
+      <c r="BV55" s="306"/>
+      <c r="BW55" s="306"/>
+      <c r="BX55" s="306"/>
+      <c r="BY55" s="306"/>
+      <c r="BZ55" s="306"/>
+      <c r="CA55" s="320"/>
     </row>
     <row r="56" spans="5:79">
-      <c r="E56" s="294"/>
-[...73 lines deleted...]
-      <c r="CA56" s="328"/>
+      <c r="E56" s="287"/>
+      <c r="F56" s="288"/>
+      <c r="G56" s="326"/>
+      <c r="H56" s="327"/>
+      <c r="I56" s="327"/>
+      <c r="J56" s="327"/>
+      <c r="K56" s="327"/>
+      <c r="L56" s="327"/>
+      <c r="M56" s="327"/>
+      <c r="N56" s="327"/>
+      <c r="O56" s="327"/>
+      <c r="P56" s="327"/>
+      <c r="Q56" s="327"/>
+      <c r="R56" s="327"/>
+      <c r="S56" s="327"/>
+      <c r="T56" s="327"/>
+      <c r="U56" s="327"/>
+      <c r="V56" s="327"/>
+      <c r="W56" s="327"/>
+      <c r="X56" s="327"/>
+      <c r="Y56" s="327"/>
+      <c r="Z56" s="327"/>
+      <c r="AA56" s="328"/>
+      <c r="AB56" s="333"/>
+      <c r="AC56" s="317"/>
+      <c r="AD56" s="308"/>
+      <c r="AE56" s="309"/>
+      <c r="AF56" s="309"/>
+      <c r="AG56" s="309"/>
+      <c r="AH56" s="309"/>
+      <c r="AI56" s="309"/>
+      <c r="AJ56" s="309"/>
+      <c r="AK56" s="309"/>
+      <c r="AL56" s="309"/>
+      <c r="AM56" s="309"/>
+      <c r="AN56" s="309"/>
+      <c r="AO56" s="339"/>
+      <c r="AP56" s="340"/>
+      <c r="AQ56" s="308"/>
+      <c r="AR56" s="309"/>
+      <c r="AS56" s="309"/>
+      <c r="AT56" s="309"/>
+      <c r="AU56" s="309"/>
+      <c r="AV56" s="309"/>
+      <c r="AW56" s="309"/>
+      <c r="AX56" s="309"/>
+      <c r="AY56" s="309"/>
+      <c r="AZ56" s="309"/>
+      <c r="BA56" s="309"/>
+      <c r="BB56" s="339"/>
+      <c r="BC56" s="340"/>
+      <c r="BD56" s="308"/>
+      <c r="BE56" s="309"/>
+      <c r="BF56" s="309"/>
+      <c r="BG56" s="309"/>
+      <c r="BH56" s="309"/>
+      <c r="BI56" s="309"/>
+      <c r="BJ56" s="309"/>
+      <c r="BK56" s="309"/>
+      <c r="BL56" s="309"/>
+      <c r="BM56" s="309"/>
+      <c r="BN56" s="310"/>
+      <c r="BO56" s="316"/>
+      <c r="BP56" s="317"/>
+      <c r="BQ56" s="308"/>
+      <c r="BR56" s="309"/>
+      <c r="BS56" s="309"/>
+      <c r="BT56" s="309"/>
+      <c r="BU56" s="309"/>
+      <c r="BV56" s="309"/>
+      <c r="BW56" s="309"/>
+      <c r="BX56" s="309"/>
+      <c r="BY56" s="309"/>
+      <c r="BZ56" s="309"/>
+      <c r="CA56" s="321"/>
     </row>
     <row r="57" spans="5:79">
-      <c r="E57" s="294"/>
-[...73 lines deleted...]
-      <c r="CA57" s="328"/>
+      <c r="E57" s="287"/>
+      <c r="F57" s="288"/>
+      <c r="G57" s="326"/>
+      <c r="H57" s="327"/>
+      <c r="I57" s="327"/>
+      <c r="J57" s="327"/>
+      <c r="K57" s="327"/>
+      <c r="L57" s="327"/>
+      <c r="M57" s="327"/>
+      <c r="N57" s="327"/>
+      <c r="O57" s="327"/>
+      <c r="P57" s="327"/>
+      <c r="Q57" s="327"/>
+      <c r="R57" s="327"/>
+      <c r="S57" s="327"/>
+      <c r="T57" s="327"/>
+      <c r="U57" s="327"/>
+      <c r="V57" s="327"/>
+      <c r="W57" s="327"/>
+      <c r="X57" s="327"/>
+      <c r="Y57" s="327"/>
+      <c r="Z57" s="327"/>
+      <c r="AA57" s="328"/>
+      <c r="AB57" s="333"/>
+      <c r="AC57" s="317"/>
+      <c r="AD57" s="308"/>
+      <c r="AE57" s="309"/>
+      <c r="AF57" s="309"/>
+      <c r="AG57" s="309"/>
+      <c r="AH57" s="309"/>
+      <c r="AI57" s="309"/>
+      <c r="AJ57" s="309"/>
+      <c r="AK57" s="309"/>
+      <c r="AL57" s="309"/>
+      <c r="AM57" s="309"/>
+      <c r="AN57" s="309"/>
+      <c r="AO57" s="339"/>
+      <c r="AP57" s="340"/>
+      <c r="AQ57" s="308"/>
+      <c r="AR57" s="309"/>
+      <c r="AS57" s="309"/>
+      <c r="AT57" s="309"/>
+      <c r="AU57" s="309"/>
+      <c r="AV57" s="309"/>
+      <c r="AW57" s="309"/>
+      <c r="AX57" s="309"/>
+      <c r="AY57" s="309"/>
+      <c r="AZ57" s="309"/>
+      <c r="BA57" s="309"/>
+      <c r="BB57" s="339"/>
+      <c r="BC57" s="340"/>
+      <c r="BD57" s="308"/>
+      <c r="BE57" s="309"/>
+      <c r="BF57" s="309"/>
+      <c r="BG57" s="309"/>
+      <c r="BH57" s="309"/>
+      <c r="BI57" s="309"/>
+      <c r="BJ57" s="309"/>
+      <c r="BK57" s="309"/>
+      <c r="BL57" s="309"/>
+      <c r="BM57" s="309"/>
+      <c r="BN57" s="310"/>
+      <c r="BO57" s="316"/>
+      <c r="BP57" s="317"/>
+      <c r="BQ57" s="308"/>
+      <c r="BR57" s="309"/>
+      <c r="BS57" s="309"/>
+      <c r="BT57" s="309"/>
+      <c r="BU57" s="309"/>
+      <c r="BV57" s="309"/>
+      <c r="BW57" s="309"/>
+      <c r="BX57" s="309"/>
+      <c r="BY57" s="309"/>
+      <c r="BZ57" s="309"/>
+      <c r="CA57" s="321"/>
     </row>
     <row r="58" spans="5:79">
-      <c r="E58" s="294"/>
-[...73 lines deleted...]
-      <c r="CA58" s="329"/>
+      <c r="E58" s="287"/>
+      <c r="F58" s="288"/>
+      <c r="G58" s="345"/>
+      <c r="H58" s="346"/>
+      <c r="I58" s="346"/>
+      <c r="J58" s="346"/>
+      <c r="K58" s="346"/>
+      <c r="L58" s="346"/>
+      <c r="M58" s="346"/>
+      <c r="N58" s="346"/>
+      <c r="O58" s="346"/>
+      <c r="P58" s="346"/>
+      <c r="Q58" s="346"/>
+      <c r="R58" s="346"/>
+      <c r="S58" s="346"/>
+      <c r="T58" s="346"/>
+      <c r="U58" s="346"/>
+      <c r="V58" s="346"/>
+      <c r="W58" s="346"/>
+      <c r="X58" s="346"/>
+      <c r="Y58" s="346"/>
+      <c r="Z58" s="346"/>
+      <c r="AA58" s="347"/>
+      <c r="AB58" s="364"/>
+      <c r="AC58" s="319"/>
+      <c r="AD58" s="311"/>
+      <c r="AE58" s="312"/>
+      <c r="AF58" s="312"/>
+      <c r="AG58" s="312"/>
+      <c r="AH58" s="312"/>
+      <c r="AI58" s="312"/>
+      <c r="AJ58" s="312"/>
+      <c r="AK58" s="312"/>
+      <c r="AL58" s="312"/>
+      <c r="AM58" s="312"/>
+      <c r="AN58" s="312"/>
+      <c r="AO58" s="353"/>
+      <c r="AP58" s="350"/>
+      <c r="AQ58" s="311"/>
+      <c r="AR58" s="312"/>
+      <c r="AS58" s="312"/>
+      <c r="AT58" s="312"/>
+      <c r="AU58" s="312"/>
+      <c r="AV58" s="312"/>
+      <c r="AW58" s="312"/>
+      <c r="AX58" s="312"/>
+      <c r="AY58" s="312"/>
+      <c r="AZ58" s="312"/>
+      <c r="BA58" s="312"/>
+      <c r="BB58" s="353"/>
+      <c r="BC58" s="350"/>
+      <c r="BD58" s="311"/>
+      <c r="BE58" s="312"/>
+      <c r="BF58" s="312"/>
+      <c r="BG58" s="312"/>
+      <c r="BH58" s="312"/>
+      <c r="BI58" s="312"/>
+      <c r="BJ58" s="312"/>
+      <c r="BK58" s="312"/>
+      <c r="BL58" s="312"/>
+      <c r="BM58" s="312"/>
+      <c r="BN58" s="313"/>
+      <c r="BO58" s="318"/>
+      <c r="BP58" s="319"/>
+      <c r="BQ58" s="311"/>
+      <c r="BR58" s="312"/>
+      <c r="BS58" s="312"/>
+      <c r="BT58" s="312"/>
+      <c r="BU58" s="312"/>
+      <c r="BV58" s="312"/>
+      <c r="BW58" s="312"/>
+      <c r="BX58" s="312"/>
+      <c r="BY58" s="312"/>
+      <c r="BZ58" s="312"/>
+      <c r="CA58" s="322"/>
     </row>
     <row r="59" spans="5:79" ht="13.5" customHeight="1">
-      <c r="E59" s="294"/>
-[...83 lines deleted...]
-      <c r="CA59" s="327"/>
+      <c r="E59" s="287"/>
+      <c r="F59" s="288"/>
+      <c r="G59" s="323" t="s">
+        <v>276</v>
+      </c>
+      <c r="H59" s="324"/>
+      <c r="I59" s="324"/>
+      <c r="J59" s="324"/>
+      <c r="K59" s="324"/>
+      <c r="L59" s="324"/>
+      <c r="M59" s="324"/>
+      <c r="N59" s="324"/>
+      <c r="O59" s="324"/>
+      <c r="P59" s="324"/>
+      <c r="Q59" s="324"/>
+      <c r="R59" s="324"/>
+      <c r="S59" s="324"/>
+      <c r="T59" s="324"/>
+      <c r="U59" s="324"/>
+      <c r="V59" s="324"/>
+      <c r="W59" s="324"/>
+      <c r="X59" s="324"/>
+      <c r="Y59" s="324"/>
+      <c r="Z59" s="324"/>
+      <c r="AA59" s="325"/>
+      <c r="AB59" s="332"/>
+      <c r="AC59" s="315"/>
+      <c r="AD59" s="305" t="s">
+        <v>280</v>
+      </c>
+      <c r="AE59" s="306"/>
+      <c r="AF59" s="306"/>
+      <c r="AG59" s="306"/>
+      <c r="AH59" s="306"/>
+      <c r="AI59" s="306"/>
+      <c r="AJ59" s="306"/>
+      <c r="AK59" s="306"/>
+      <c r="AL59" s="306"/>
+      <c r="AM59" s="306"/>
+      <c r="AN59" s="307"/>
+      <c r="AO59" s="314"/>
+      <c r="AP59" s="315"/>
+      <c r="AQ59" s="305" t="s">
+        <v>281</v>
+      </c>
+      <c r="AR59" s="306"/>
+      <c r="AS59" s="306"/>
+      <c r="AT59" s="306"/>
+      <c r="AU59" s="306"/>
+      <c r="AV59" s="306"/>
+      <c r="AW59" s="306"/>
+      <c r="AX59" s="306"/>
+      <c r="AY59" s="306"/>
+      <c r="AZ59" s="306"/>
+      <c r="BA59" s="307"/>
+      <c r="BB59" s="314"/>
+      <c r="BC59" s="315"/>
+      <c r="BD59" s="305" t="s">
+        <v>282</v>
+      </c>
+      <c r="BE59" s="306"/>
+      <c r="BF59" s="306"/>
+      <c r="BG59" s="306"/>
+      <c r="BH59" s="306"/>
+      <c r="BI59" s="306"/>
+      <c r="BJ59" s="306"/>
+      <c r="BK59" s="306"/>
+      <c r="BL59" s="306"/>
+      <c r="BM59" s="306"/>
+      <c r="BN59" s="307"/>
+      <c r="BO59" s="314"/>
+      <c r="BP59" s="315"/>
+      <c r="BQ59" s="305" t="s">
+        <v>283</v>
+      </c>
+      <c r="BR59" s="306"/>
+      <c r="BS59" s="306"/>
+      <c r="BT59" s="306"/>
+      <c r="BU59" s="306"/>
+      <c r="BV59" s="306"/>
+      <c r="BW59" s="306"/>
+      <c r="BX59" s="306"/>
+      <c r="BY59" s="306"/>
+      <c r="BZ59" s="306"/>
+      <c r="CA59" s="320"/>
     </row>
     <row r="60" spans="5:79">
-      <c r="E60" s="294"/>
-[...73 lines deleted...]
-      <c r="CA60" s="328"/>
+      <c r="E60" s="287"/>
+      <c r="F60" s="288"/>
+      <c r="G60" s="326"/>
+      <c r="H60" s="327"/>
+      <c r="I60" s="327"/>
+      <c r="J60" s="327"/>
+      <c r="K60" s="327"/>
+      <c r="L60" s="327"/>
+      <c r="M60" s="327"/>
+      <c r="N60" s="327"/>
+      <c r="O60" s="327"/>
+      <c r="P60" s="327"/>
+      <c r="Q60" s="327"/>
+      <c r="R60" s="327"/>
+      <c r="S60" s="327"/>
+      <c r="T60" s="327"/>
+      <c r="U60" s="327"/>
+      <c r="V60" s="327"/>
+      <c r="W60" s="327"/>
+      <c r="X60" s="327"/>
+      <c r="Y60" s="327"/>
+      <c r="Z60" s="327"/>
+      <c r="AA60" s="328"/>
+      <c r="AB60" s="333"/>
+      <c r="AC60" s="317"/>
+      <c r="AD60" s="308"/>
+      <c r="AE60" s="309"/>
+      <c r="AF60" s="309"/>
+      <c r="AG60" s="309"/>
+      <c r="AH60" s="309"/>
+      <c r="AI60" s="309"/>
+      <c r="AJ60" s="309"/>
+      <c r="AK60" s="309"/>
+      <c r="AL60" s="309"/>
+      <c r="AM60" s="309"/>
+      <c r="AN60" s="310"/>
+      <c r="AO60" s="316"/>
+      <c r="AP60" s="317"/>
+      <c r="AQ60" s="308"/>
+      <c r="AR60" s="309"/>
+      <c r="AS60" s="309"/>
+      <c r="AT60" s="309"/>
+      <c r="AU60" s="309"/>
+      <c r="AV60" s="309"/>
+      <c r="AW60" s="309"/>
+      <c r="AX60" s="309"/>
+      <c r="AY60" s="309"/>
+      <c r="AZ60" s="309"/>
+      <c r="BA60" s="310"/>
+      <c r="BB60" s="316"/>
+      <c r="BC60" s="317"/>
+      <c r="BD60" s="308"/>
+      <c r="BE60" s="309"/>
+      <c r="BF60" s="309"/>
+      <c r="BG60" s="309"/>
+      <c r="BH60" s="309"/>
+      <c r="BI60" s="309"/>
+      <c r="BJ60" s="309"/>
+      <c r="BK60" s="309"/>
+      <c r="BL60" s="309"/>
+      <c r="BM60" s="309"/>
+      <c r="BN60" s="310"/>
+      <c r="BO60" s="316"/>
+      <c r="BP60" s="317"/>
+      <c r="BQ60" s="308"/>
+      <c r="BR60" s="309"/>
+      <c r="BS60" s="309"/>
+      <c r="BT60" s="309"/>
+      <c r="BU60" s="309"/>
+      <c r="BV60" s="309"/>
+      <c r="BW60" s="309"/>
+      <c r="BX60" s="309"/>
+      <c r="BY60" s="309"/>
+      <c r="BZ60" s="309"/>
+      <c r="CA60" s="321"/>
     </row>
     <row r="61" spans="5:79">
-      <c r="E61" s="294"/>
-[...73 lines deleted...]
-      <c r="CA61" s="328"/>
+      <c r="E61" s="287"/>
+      <c r="F61" s="288"/>
+      <c r="G61" s="326"/>
+      <c r="H61" s="327"/>
+      <c r="I61" s="327"/>
+      <c r="J61" s="327"/>
+      <c r="K61" s="327"/>
+      <c r="L61" s="327"/>
+      <c r="M61" s="327"/>
+      <c r="N61" s="327"/>
+      <c r="O61" s="327"/>
+      <c r="P61" s="327"/>
+      <c r="Q61" s="327"/>
+      <c r="R61" s="327"/>
+      <c r="S61" s="327"/>
+      <c r="T61" s="327"/>
+      <c r="U61" s="327"/>
+      <c r="V61" s="327"/>
+      <c r="W61" s="327"/>
+      <c r="X61" s="327"/>
+      <c r="Y61" s="327"/>
+      <c r="Z61" s="327"/>
+      <c r="AA61" s="328"/>
+      <c r="AB61" s="333"/>
+      <c r="AC61" s="317"/>
+      <c r="AD61" s="308"/>
+      <c r="AE61" s="309"/>
+      <c r="AF61" s="309"/>
+      <c r="AG61" s="309"/>
+      <c r="AH61" s="309"/>
+      <c r="AI61" s="309"/>
+      <c r="AJ61" s="309"/>
+      <c r="AK61" s="309"/>
+      <c r="AL61" s="309"/>
+      <c r="AM61" s="309"/>
+      <c r="AN61" s="310"/>
+      <c r="AO61" s="316"/>
+      <c r="AP61" s="317"/>
+      <c r="AQ61" s="308"/>
+      <c r="AR61" s="309"/>
+      <c r="AS61" s="309"/>
+      <c r="AT61" s="309"/>
+      <c r="AU61" s="309"/>
+      <c r="AV61" s="309"/>
+      <c r="AW61" s="309"/>
+      <c r="AX61" s="309"/>
+      <c r="AY61" s="309"/>
+      <c r="AZ61" s="309"/>
+      <c r="BA61" s="310"/>
+      <c r="BB61" s="316"/>
+      <c r="BC61" s="317"/>
+      <c r="BD61" s="308"/>
+      <c r="BE61" s="309"/>
+      <c r="BF61" s="309"/>
+      <c r="BG61" s="309"/>
+      <c r="BH61" s="309"/>
+      <c r="BI61" s="309"/>
+      <c r="BJ61" s="309"/>
+      <c r="BK61" s="309"/>
+      <c r="BL61" s="309"/>
+      <c r="BM61" s="309"/>
+      <c r="BN61" s="310"/>
+      <c r="BO61" s="316"/>
+      <c r="BP61" s="317"/>
+      <c r="BQ61" s="308"/>
+      <c r="BR61" s="309"/>
+      <c r="BS61" s="309"/>
+      <c r="BT61" s="309"/>
+      <c r="BU61" s="309"/>
+      <c r="BV61" s="309"/>
+      <c r="BW61" s="309"/>
+      <c r="BX61" s="309"/>
+      <c r="BY61" s="309"/>
+      <c r="BZ61" s="309"/>
+      <c r="CA61" s="321"/>
     </row>
     <row r="62" spans="5:79">
-      <c r="E62" s="294"/>
-[...73 lines deleted...]
-      <c r="CA62" s="329"/>
+      <c r="E62" s="287"/>
+      <c r="F62" s="288"/>
+      <c r="G62" s="345"/>
+      <c r="H62" s="346"/>
+      <c r="I62" s="346"/>
+      <c r="J62" s="346"/>
+      <c r="K62" s="346"/>
+      <c r="L62" s="346"/>
+      <c r="M62" s="346"/>
+      <c r="N62" s="346"/>
+      <c r="O62" s="346"/>
+      <c r="P62" s="346"/>
+      <c r="Q62" s="346"/>
+      <c r="R62" s="346"/>
+      <c r="S62" s="346"/>
+      <c r="T62" s="346"/>
+      <c r="U62" s="346"/>
+      <c r="V62" s="346"/>
+      <c r="W62" s="346"/>
+      <c r="X62" s="346"/>
+      <c r="Y62" s="346"/>
+      <c r="Z62" s="346"/>
+      <c r="AA62" s="347"/>
+      <c r="AB62" s="333"/>
+      <c r="AC62" s="317"/>
+      <c r="AD62" s="311"/>
+      <c r="AE62" s="312"/>
+      <c r="AF62" s="312"/>
+      <c r="AG62" s="312"/>
+      <c r="AH62" s="312"/>
+      <c r="AI62" s="312"/>
+      <c r="AJ62" s="312"/>
+      <c r="AK62" s="312"/>
+      <c r="AL62" s="312"/>
+      <c r="AM62" s="312"/>
+      <c r="AN62" s="313"/>
+      <c r="AO62" s="318"/>
+      <c r="AP62" s="319"/>
+      <c r="AQ62" s="311"/>
+      <c r="AR62" s="312"/>
+      <c r="AS62" s="312"/>
+      <c r="AT62" s="312"/>
+      <c r="AU62" s="312"/>
+      <c r="AV62" s="312"/>
+      <c r="AW62" s="312"/>
+      <c r="AX62" s="312"/>
+      <c r="AY62" s="312"/>
+      <c r="AZ62" s="312"/>
+      <c r="BA62" s="313"/>
+      <c r="BB62" s="318"/>
+      <c r="BC62" s="319"/>
+      <c r="BD62" s="311"/>
+      <c r="BE62" s="312"/>
+      <c r="BF62" s="312"/>
+      <c r="BG62" s="312"/>
+      <c r="BH62" s="312"/>
+      <c r="BI62" s="312"/>
+      <c r="BJ62" s="312"/>
+      <c r="BK62" s="312"/>
+      <c r="BL62" s="312"/>
+      <c r="BM62" s="312"/>
+      <c r="BN62" s="313"/>
+      <c r="BO62" s="318"/>
+      <c r="BP62" s="319"/>
+      <c r="BQ62" s="311"/>
+      <c r="BR62" s="312"/>
+      <c r="BS62" s="312"/>
+      <c r="BT62" s="312"/>
+      <c r="BU62" s="312"/>
+      <c r="BV62" s="312"/>
+      <c r="BW62" s="312"/>
+      <c r="BX62" s="312"/>
+      <c r="BY62" s="312"/>
+      <c r="BZ62" s="312"/>
+      <c r="CA62" s="322"/>
     </row>
     <row r="63" spans="5:79" ht="13.5" customHeight="1">
-      <c r="E63" s="294"/>
-[...85 lines deleted...]
-      <c r="CA63" s="327"/>
+      <c r="E63" s="287"/>
+      <c r="F63" s="288"/>
+      <c r="G63" s="323" t="s">
+        <v>277</v>
+      </c>
+      <c r="H63" s="324"/>
+      <c r="I63" s="324"/>
+      <c r="J63" s="324"/>
+      <c r="K63" s="324"/>
+      <c r="L63" s="324"/>
+      <c r="M63" s="324"/>
+      <c r="N63" s="324"/>
+      <c r="O63" s="324"/>
+      <c r="P63" s="324"/>
+      <c r="Q63" s="324"/>
+      <c r="R63" s="324"/>
+      <c r="S63" s="324"/>
+      <c r="T63" s="324"/>
+      <c r="U63" s="324"/>
+      <c r="V63" s="324"/>
+      <c r="W63" s="324"/>
+      <c r="X63" s="324"/>
+      <c r="Y63" s="324"/>
+      <c r="Z63" s="324"/>
+      <c r="AA63" s="325"/>
+      <c r="AB63" s="352" t="s">
+        <v>375</v>
+      </c>
+      <c r="AC63" s="338"/>
+      <c r="AD63" s="305" t="s">
+        <v>280</v>
+      </c>
+      <c r="AE63" s="306"/>
+      <c r="AF63" s="306"/>
+      <c r="AG63" s="306"/>
+      <c r="AH63" s="306"/>
+      <c r="AI63" s="306"/>
+      <c r="AJ63" s="306"/>
+      <c r="AK63" s="306"/>
+      <c r="AL63" s="306"/>
+      <c r="AM63" s="306"/>
+      <c r="AN63" s="307"/>
+      <c r="AO63" s="314"/>
+      <c r="AP63" s="315"/>
+      <c r="AQ63" s="305" t="s">
+        <v>281</v>
+      </c>
+      <c r="AR63" s="306"/>
+      <c r="AS63" s="306"/>
+      <c r="AT63" s="306"/>
+      <c r="AU63" s="306"/>
+      <c r="AV63" s="306"/>
+      <c r="AW63" s="306"/>
+      <c r="AX63" s="306"/>
+      <c r="AY63" s="306"/>
+      <c r="AZ63" s="306"/>
+      <c r="BA63" s="307"/>
+      <c r="BB63" s="314"/>
+      <c r="BC63" s="315"/>
+      <c r="BD63" s="305" t="s">
+        <v>282</v>
+      </c>
+      <c r="BE63" s="306"/>
+      <c r="BF63" s="306"/>
+      <c r="BG63" s="306"/>
+      <c r="BH63" s="306"/>
+      <c r="BI63" s="306"/>
+      <c r="BJ63" s="306"/>
+      <c r="BK63" s="306"/>
+      <c r="BL63" s="306"/>
+      <c r="BM63" s="306"/>
+      <c r="BN63" s="307"/>
+      <c r="BO63" s="314"/>
+      <c r="BP63" s="315"/>
+      <c r="BQ63" s="305" t="s">
+        <v>283</v>
+      </c>
+      <c r="BR63" s="306"/>
+      <c r="BS63" s="306"/>
+      <c r="BT63" s="306"/>
+      <c r="BU63" s="306"/>
+      <c r="BV63" s="306"/>
+      <c r="BW63" s="306"/>
+      <c r="BX63" s="306"/>
+      <c r="BY63" s="306"/>
+      <c r="BZ63" s="306"/>
+      <c r="CA63" s="320"/>
     </row>
     <row r="64" spans="5:79">
-      <c r="E64" s="294"/>
-[...73 lines deleted...]
-      <c r="CA64" s="328"/>
+      <c r="E64" s="287"/>
+      <c r="F64" s="288"/>
+      <c r="G64" s="326"/>
+      <c r="H64" s="327"/>
+      <c r="I64" s="327"/>
+      <c r="J64" s="327"/>
+      <c r="K64" s="327"/>
+      <c r="L64" s="327"/>
+      <c r="M64" s="327"/>
+      <c r="N64" s="327"/>
+      <c r="O64" s="327"/>
+      <c r="P64" s="327"/>
+      <c r="Q64" s="327"/>
+      <c r="R64" s="327"/>
+      <c r="S64" s="327"/>
+      <c r="T64" s="327"/>
+      <c r="U64" s="327"/>
+      <c r="V64" s="327"/>
+      <c r="W64" s="327"/>
+      <c r="X64" s="327"/>
+      <c r="Y64" s="327"/>
+      <c r="Z64" s="327"/>
+      <c r="AA64" s="328"/>
+      <c r="AB64" s="348"/>
+      <c r="AC64" s="340"/>
+      <c r="AD64" s="308"/>
+      <c r="AE64" s="309"/>
+      <c r="AF64" s="309"/>
+      <c r="AG64" s="309"/>
+      <c r="AH64" s="309"/>
+      <c r="AI64" s="309"/>
+      <c r="AJ64" s="309"/>
+      <c r="AK64" s="309"/>
+      <c r="AL64" s="309"/>
+      <c r="AM64" s="309"/>
+      <c r="AN64" s="310"/>
+      <c r="AO64" s="316"/>
+      <c r="AP64" s="317"/>
+      <c r="AQ64" s="308"/>
+      <c r="AR64" s="309"/>
+      <c r="AS64" s="309"/>
+      <c r="AT64" s="309"/>
+      <c r="AU64" s="309"/>
+      <c r="AV64" s="309"/>
+      <c r="AW64" s="309"/>
+      <c r="AX64" s="309"/>
+      <c r="AY64" s="309"/>
+      <c r="AZ64" s="309"/>
+      <c r="BA64" s="310"/>
+      <c r="BB64" s="316"/>
+      <c r="BC64" s="317"/>
+      <c r="BD64" s="308"/>
+      <c r="BE64" s="309"/>
+      <c r="BF64" s="309"/>
+      <c r="BG64" s="309"/>
+      <c r="BH64" s="309"/>
+      <c r="BI64" s="309"/>
+      <c r="BJ64" s="309"/>
+      <c r="BK64" s="309"/>
+      <c r="BL64" s="309"/>
+      <c r="BM64" s="309"/>
+      <c r="BN64" s="310"/>
+      <c r="BO64" s="316"/>
+      <c r="BP64" s="317"/>
+      <c r="BQ64" s="308"/>
+      <c r="BR64" s="309"/>
+      <c r="BS64" s="309"/>
+      <c r="BT64" s="309"/>
+      <c r="BU64" s="309"/>
+      <c r="BV64" s="309"/>
+      <c r="BW64" s="309"/>
+      <c r="BX64" s="309"/>
+      <c r="BY64" s="309"/>
+      <c r="BZ64" s="309"/>
+      <c r="CA64" s="321"/>
     </row>
     <row r="65" spans="5:79">
-      <c r="E65" s="294"/>
-[...73 lines deleted...]
-      <c r="CA65" s="328"/>
+      <c r="E65" s="287"/>
+      <c r="F65" s="288"/>
+      <c r="G65" s="326"/>
+      <c r="H65" s="327"/>
+      <c r="I65" s="327"/>
+      <c r="J65" s="327"/>
+      <c r="K65" s="327"/>
+      <c r="L65" s="327"/>
+      <c r="M65" s="327"/>
+      <c r="N65" s="327"/>
+      <c r="O65" s="327"/>
+      <c r="P65" s="327"/>
+      <c r="Q65" s="327"/>
+      <c r="R65" s="327"/>
+      <c r="S65" s="327"/>
+      <c r="T65" s="327"/>
+      <c r="U65" s="327"/>
+      <c r="V65" s="327"/>
+      <c r="W65" s="327"/>
+      <c r="X65" s="327"/>
+      <c r="Y65" s="327"/>
+      <c r="Z65" s="327"/>
+      <c r="AA65" s="328"/>
+      <c r="AB65" s="348"/>
+      <c r="AC65" s="340"/>
+      <c r="AD65" s="308"/>
+      <c r="AE65" s="309"/>
+      <c r="AF65" s="309"/>
+      <c r="AG65" s="309"/>
+      <c r="AH65" s="309"/>
+      <c r="AI65" s="309"/>
+      <c r="AJ65" s="309"/>
+      <c r="AK65" s="309"/>
+      <c r="AL65" s="309"/>
+      <c r="AM65" s="309"/>
+      <c r="AN65" s="310"/>
+      <c r="AO65" s="316"/>
+      <c r="AP65" s="317"/>
+      <c r="AQ65" s="308"/>
+      <c r="AR65" s="309"/>
+      <c r="AS65" s="309"/>
+      <c r="AT65" s="309"/>
+      <c r="AU65" s="309"/>
+      <c r="AV65" s="309"/>
+      <c r="AW65" s="309"/>
+      <c r="AX65" s="309"/>
+      <c r="AY65" s="309"/>
+      <c r="AZ65" s="309"/>
+      <c r="BA65" s="310"/>
+      <c r="BB65" s="316"/>
+      <c r="BC65" s="317"/>
+      <c r="BD65" s="308"/>
+      <c r="BE65" s="309"/>
+      <c r="BF65" s="309"/>
+      <c r="BG65" s="309"/>
+      <c r="BH65" s="309"/>
+      <c r="BI65" s="309"/>
+      <c r="BJ65" s="309"/>
+      <c r="BK65" s="309"/>
+      <c r="BL65" s="309"/>
+      <c r="BM65" s="309"/>
+      <c r="BN65" s="310"/>
+      <c r="BO65" s="316"/>
+      <c r="BP65" s="317"/>
+      <c r="BQ65" s="308"/>
+      <c r="BR65" s="309"/>
+      <c r="BS65" s="309"/>
+      <c r="BT65" s="309"/>
+      <c r="BU65" s="309"/>
+      <c r="BV65" s="309"/>
+      <c r="BW65" s="309"/>
+      <c r="BX65" s="309"/>
+      <c r="BY65" s="309"/>
+      <c r="BZ65" s="309"/>
+      <c r="CA65" s="321"/>
     </row>
     <row r="66" spans="5:79">
-      <c r="E66" s="294"/>
-[...73 lines deleted...]
-      <c r="CA66" s="329"/>
+      <c r="E66" s="287"/>
+      <c r="F66" s="288"/>
+      <c r="G66" s="345"/>
+      <c r="H66" s="346"/>
+      <c r="I66" s="346"/>
+      <c r="J66" s="346"/>
+      <c r="K66" s="346"/>
+      <c r="L66" s="346"/>
+      <c r="M66" s="346"/>
+      <c r="N66" s="346"/>
+      <c r="O66" s="346"/>
+      <c r="P66" s="346"/>
+      <c r="Q66" s="346"/>
+      <c r="R66" s="346"/>
+      <c r="S66" s="346"/>
+      <c r="T66" s="346"/>
+      <c r="U66" s="346"/>
+      <c r="V66" s="346"/>
+      <c r="W66" s="346"/>
+      <c r="X66" s="346"/>
+      <c r="Y66" s="346"/>
+      <c r="Z66" s="346"/>
+      <c r="AA66" s="347"/>
+      <c r="AB66" s="349"/>
+      <c r="AC66" s="350"/>
+      <c r="AD66" s="311"/>
+      <c r="AE66" s="312"/>
+      <c r="AF66" s="312"/>
+      <c r="AG66" s="312"/>
+      <c r="AH66" s="312"/>
+      <c r="AI66" s="312"/>
+      <c r="AJ66" s="312"/>
+      <c r="AK66" s="312"/>
+      <c r="AL66" s="312"/>
+      <c r="AM66" s="312"/>
+      <c r="AN66" s="313"/>
+      <c r="AO66" s="316"/>
+      <c r="AP66" s="317"/>
+      <c r="AQ66" s="311"/>
+      <c r="AR66" s="312"/>
+      <c r="AS66" s="312"/>
+      <c r="AT66" s="312"/>
+      <c r="AU66" s="312"/>
+      <c r="AV66" s="312"/>
+      <c r="AW66" s="312"/>
+      <c r="AX66" s="312"/>
+      <c r="AY66" s="312"/>
+      <c r="AZ66" s="312"/>
+      <c r="BA66" s="313"/>
+      <c r="BB66" s="318"/>
+      <c r="BC66" s="319"/>
+      <c r="BD66" s="311"/>
+      <c r="BE66" s="312"/>
+      <c r="BF66" s="312"/>
+      <c r="BG66" s="312"/>
+      <c r="BH66" s="312"/>
+      <c r="BI66" s="312"/>
+      <c r="BJ66" s="312"/>
+      <c r="BK66" s="312"/>
+      <c r="BL66" s="312"/>
+      <c r="BM66" s="312"/>
+      <c r="BN66" s="313"/>
+      <c r="BO66" s="318"/>
+      <c r="BP66" s="319"/>
+      <c r="BQ66" s="311"/>
+      <c r="BR66" s="312"/>
+      <c r="BS66" s="312"/>
+      <c r="BT66" s="312"/>
+      <c r="BU66" s="312"/>
+      <c r="BV66" s="312"/>
+      <c r="BW66" s="312"/>
+      <c r="BX66" s="312"/>
+      <c r="BY66" s="312"/>
+      <c r="BZ66" s="312"/>
+      <c r="CA66" s="322"/>
     </row>
     <row r="67" spans="5:79" ht="13.5" customHeight="1">
-      <c r="E67" s="294"/>
-[...85 lines deleted...]
-      <c r="CA67" s="327"/>
+      <c r="E67" s="287"/>
+      <c r="F67" s="288"/>
+      <c r="G67" s="323" t="s">
+        <v>278</v>
+      </c>
+      <c r="H67" s="324"/>
+      <c r="I67" s="324"/>
+      <c r="J67" s="324"/>
+      <c r="K67" s="324"/>
+      <c r="L67" s="324"/>
+      <c r="M67" s="324"/>
+      <c r="N67" s="324"/>
+      <c r="O67" s="324"/>
+      <c r="P67" s="324"/>
+      <c r="Q67" s="324"/>
+      <c r="R67" s="324"/>
+      <c r="S67" s="324"/>
+      <c r="T67" s="324"/>
+      <c r="U67" s="324"/>
+      <c r="V67" s="324"/>
+      <c r="W67" s="324"/>
+      <c r="X67" s="324"/>
+      <c r="Y67" s="324"/>
+      <c r="Z67" s="324"/>
+      <c r="AA67" s="325"/>
+      <c r="AB67" s="332"/>
+      <c r="AC67" s="315"/>
+      <c r="AD67" s="306" t="s">
+        <v>280</v>
+      </c>
+      <c r="AE67" s="306"/>
+      <c r="AF67" s="306"/>
+      <c r="AG67" s="306"/>
+      <c r="AH67" s="306"/>
+      <c r="AI67" s="306"/>
+      <c r="AJ67" s="306"/>
+      <c r="AK67" s="306"/>
+      <c r="AL67" s="306"/>
+      <c r="AM67" s="306"/>
+      <c r="AN67" s="306"/>
+      <c r="AO67" s="337" t="s">
+        <v>375</v>
+      </c>
+      <c r="AP67" s="338"/>
+      <c r="AQ67" s="306" t="s">
+        <v>281</v>
+      </c>
+      <c r="AR67" s="306"/>
+      <c r="AS67" s="306"/>
+      <c r="AT67" s="306"/>
+      <c r="AU67" s="306"/>
+      <c r="AV67" s="306"/>
+      <c r="AW67" s="306"/>
+      <c r="AX67" s="306"/>
+      <c r="AY67" s="306"/>
+      <c r="AZ67" s="306"/>
+      <c r="BA67" s="307"/>
+      <c r="BB67" s="314"/>
+      <c r="BC67" s="315"/>
+      <c r="BD67" s="306" t="s">
+        <v>282</v>
+      </c>
+      <c r="BE67" s="306"/>
+      <c r="BF67" s="306"/>
+      <c r="BG67" s="306"/>
+      <c r="BH67" s="306"/>
+      <c r="BI67" s="306"/>
+      <c r="BJ67" s="306"/>
+      <c r="BK67" s="306"/>
+      <c r="BL67" s="306"/>
+      <c r="BM67" s="306"/>
+      <c r="BN67" s="307"/>
+      <c r="BO67" s="314"/>
+      <c r="BP67" s="315"/>
+      <c r="BQ67" s="306" t="s">
+        <v>283</v>
+      </c>
+      <c r="BR67" s="306"/>
+      <c r="BS67" s="306"/>
+      <c r="BT67" s="306"/>
+      <c r="BU67" s="306"/>
+      <c r="BV67" s="306"/>
+      <c r="BW67" s="306"/>
+      <c r="BX67" s="306"/>
+      <c r="BY67" s="306"/>
+      <c r="BZ67" s="306"/>
+      <c r="CA67" s="320"/>
     </row>
     <row r="68" spans="5:79">
-      <c r="E68" s="294"/>
-[...73 lines deleted...]
-      <c r="CA68" s="328"/>
+      <c r="E68" s="287"/>
+      <c r="F68" s="288"/>
+      <c r="G68" s="326"/>
+      <c r="H68" s="327"/>
+      <c r="I68" s="327"/>
+      <c r="J68" s="327"/>
+      <c r="K68" s="327"/>
+      <c r="L68" s="327"/>
+      <c r="M68" s="327"/>
+      <c r="N68" s="327"/>
+      <c r="O68" s="327"/>
+      <c r="P68" s="327"/>
+      <c r="Q68" s="327"/>
+      <c r="R68" s="327"/>
+      <c r="S68" s="327"/>
+      <c r="T68" s="327"/>
+      <c r="U68" s="327"/>
+      <c r="V68" s="327"/>
+      <c r="W68" s="327"/>
+      <c r="X68" s="327"/>
+      <c r="Y68" s="327"/>
+      <c r="Z68" s="327"/>
+      <c r="AA68" s="328"/>
+      <c r="AB68" s="333"/>
+      <c r="AC68" s="317"/>
+      <c r="AD68" s="309"/>
+      <c r="AE68" s="309"/>
+      <c r="AF68" s="309"/>
+      <c r="AG68" s="309"/>
+      <c r="AH68" s="309"/>
+      <c r="AI68" s="309"/>
+      <c r="AJ68" s="309"/>
+      <c r="AK68" s="309"/>
+      <c r="AL68" s="309"/>
+      <c r="AM68" s="309"/>
+      <c r="AN68" s="309"/>
+      <c r="AO68" s="339"/>
+      <c r="AP68" s="340"/>
+      <c r="AQ68" s="309"/>
+      <c r="AR68" s="309"/>
+      <c r="AS68" s="309"/>
+      <c r="AT68" s="309"/>
+      <c r="AU68" s="309"/>
+      <c r="AV68" s="309"/>
+      <c r="AW68" s="309"/>
+      <c r="AX68" s="309"/>
+      <c r="AY68" s="309"/>
+      <c r="AZ68" s="309"/>
+      <c r="BA68" s="310"/>
+      <c r="BB68" s="316"/>
+      <c r="BC68" s="317"/>
+      <c r="BD68" s="309"/>
+      <c r="BE68" s="309"/>
+      <c r="BF68" s="309"/>
+      <c r="BG68" s="309"/>
+      <c r="BH68" s="309"/>
+      <c r="BI68" s="309"/>
+      <c r="BJ68" s="309"/>
+      <c r="BK68" s="309"/>
+      <c r="BL68" s="309"/>
+      <c r="BM68" s="309"/>
+      <c r="BN68" s="310"/>
+      <c r="BO68" s="316"/>
+      <c r="BP68" s="317"/>
+      <c r="BQ68" s="309"/>
+      <c r="BR68" s="309"/>
+      <c r="BS68" s="309"/>
+      <c r="BT68" s="309"/>
+      <c r="BU68" s="309"/>
+      <c r="BV68" s="309"/>
+      <c r="BW68" s="309"/>
+      <c r="BX68" s="309"/>
+      <c r="BY68" s="309"/>
+      <c r="BZ68" s="309"/>
+      <c r="CA68" s="321"/>
     </row>
     <row r="69" spans="5:79">
-      <c r="E69" s="294"/>
-[...73 lines deleted...]
-      <c r="CA69" s="328"/>
+      <c r="E69" s="287"/>
+      <c r="F69" s="288"/>
+      <c r="G69" s="326"/>
+      <c r="H69" s="327"/>
+      <c r="I69" s="327"/>
+      <c r="J69" s="327"/>
+      <c r="K69" s="327"/>
+      <c r="L69" s="327"/>
+      <c r="M69" s="327"/>
+      <c r="N69" s="327"/>
+      <c r="O69" s="327"/>
+      <c r="P69" s="327"/>
+      <c r="Q69" s="327"/>
+      <c r="R69" s="327"/>
+      <c r="S69" s="327"/>
+      <c r="T69" s="327"/>
+      <c r="U69" s="327"/>
+      <c r="V69" s="327"/>
+      <c r="W69" s="327"/>
+      <c r="X69" s="327"/>
+      <c r="Y69" s="327"/>
+      <c r="Z69" s="327"/>
+      <c r="AA69" s="328"/>
+      <c r="AB69" s="333"/>
+      <c r="AC69" s="317"/>
+      <c r="AD69" s="309"/>
+      <c r="AE69" s="309"/>
+      <c r="AF69" s="309"/>
+      <c r="AG69" s="309"/>
+      <c r="AH69" s="309"/>
+      <c r="AI69" s="309"/>
+      <c r="AJ69" s="309"/>
+      <c r="AK69" s="309"/>
+      <c r="AL69" s="309"/>
+      <c r="AM69" s="309"/>
+      <c r="AN69" s="309"/>
+      <c r="AO69" s="339"/>
+      <c r="AP69" s="340"/>
+      <c r="AQ69" s="309"/>
+      <c r="AR69" s="309"/>
+      <c r="AS69" s="309"/>
+      <c r="AT69" s="309"/>
+      <c r="AU69" s="309"/>
+      <c r="AV69" s="309"/>
+      <c r="AW69" s="309"/>
+      <c r="AX69" s="309"/>
+      <c r="AY69" s="309"/>
+      <c r="AZ69" s="309"/>
+      <c r="BA69" s="310"/>
+      <c r="BB69" s="316"/>
+      <c r="BC69" s="317"/>
+      <c r="BD69" s="309"/>
+      <c r="BE69" s="309"/>
+      <c r="BF69" s="309"/>
+      <c r="BG69" s="309"/>
+      <c r="BH69" s="309"/>
+      <c r="BI69" s="309"/>
+      <c r="BJ69" s="309"/>
+      <c r="BK69" s="309"/>
+      <c r="BL69" s="309"/>
+      <c r="BM69" s="309"/>
+      <c r="BN69" s="310"/>
+      <c r="BO69" s="316"/>
+      <c r="BP69" s="317"/>
+      <c r="BQ69" s="309"/>
+      <c r="BR69" s="309"/>
+      <c r="BS69" s="309"/>
+      <c r="BT69" s="309"/>
+      <c r="BU69" s="309"/>
+      <c r="BV69" s="309"/>
+      <c r="BW69" s="309"/>
+      <c r="BX69" s="309"/>
+      <c r="BY69" s="309"/>
+      <c r="BZ69" s="309"/>
+      <c r="CA69" s="321"/>
     </row>
     <row r="70" spans="5:79">
-      <c r="E70" s="294"/>
-[...73 lines deleted...]
-      <c r="CA70" s="329"/>
+      <c r="E70" s="287"/>
+      <c r="F70" s="288"/>
+      <c r="G70" s="345"/>
+      <c r="H70" s="346"/>
+      <c r="I70" s="346"/>
+      <c r="J70" s="346"/>
+      <c r="K70" s="346"/>
+      <c r="L70" s="346"/>
+      <c r="M70" s="346"/>
+      <c r="N70" s="346"/>
+      <c r="O70" s="346"/>
+      <c r="P70" s="346"/>
+      <c r="Q70" s="346"/>
+      <c r="R70" s="346"/>
+      <c r="S70" s="346"/>
+      <c r="T70" s="346"/>
+      <c r="U70" s="346"/>
+      <c r="V70" s="346"/>
+      <c r="W70" s="346"/>
+      <c r="X70" s="346"/>
+      <c r="Y70" s="346"/>
+      <c r="Z70" s="346"/>
+      <c r="AA70" s="347"/>
+      <c r="AB70" s="333"/>
+      <c r="AC70" s="317"/>
+      <c r="AD70" s="312"/>
+      <c r="AE70" s="312"/>
+      <c r="AF70" s="312"/>
+      <c r="AG70" s="312"/>
+      <c r="AH70" s="312"/>
+      <c r="AI70" s="312"/>
+      <c r="AJ70" s="312"/>
+      <c r="AK70" s="312"/>
+      <c r="AL70" s="312"/>
+      <c r="AM70" s="312"/>
+      <c r="AN70" s="312"/>
+      <c r="AO70" s="353"/>
+      <c r="AP70" s="350"/>
+      <c r="AQ70" s="312"/>
+      <c r="AR70" s="312"/>
+      <c r="AS70" s="312"/>
+      <c r="AT70" s="312"/>
+      <c r="AU70" s="312"/>
+      <c r="AV70" s="312"/>
+      <c r="AW70" s="312"/>
+      <c r="AX70" s="312"/>
+      <c r="AY70" s="312"/>
+      <c r="AZ70" s="312"/>
+      <c r="BA70" s="313"/>
+      <c r="BB70" s="318"/>
+      <c r="BC70" s="319"/>
+      <c r="BD70" s="312"/>
+      <c r="BE70" s="312"/>
+      <c r="BF70" s="312"/>
+      <c r="BG70" s="312"/>
+      <c r="BH70" s="312"/>
+      <c r="BI70" s="312"/>
+      <c r="BJ70" s="312"/>
+      <c r="BK70" s="312"/>
+      <c r="BL70" s="312"/>
+      <c r="BM70" s="312"/>
+      <c r="BN70" s="313"/>
+      <c r="BO70" s="318"/>
+      <c r="BP70" s="319"/>
+      <c r="BQ70" s="312"/>
+      <c r="BR70" s="312"/>
+      <c r="BS70" s="312"/>
+      <c r="BT70" s="312"/>
+      <c r="BU70" s="312"/>
+      <c r="BV70" s="312"/>
+      <c r="BW70" s="312"/>
+      <c r="BX70" s="312"/>
+      <c r="BY70" s="312"/>
+      <c r="BZ70" s="312"/>
+      <c r="CA70" s="322"/>
     </row>
     <row r="71" spans="5:79" ht="13.5" customHeight="1">
-      <c r="E71" s="294"/>
-[...85 lines deleted...]
-      <c r="CA71" s="328"/>
+      <c r="E71" s="287"/>
+      <c r="F71" s="288"/>
+      <c r="G71" s="323" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" s="324"/>
+      <c r="I71" s="324"/>
+      <c r="J71" s="324"/>
+      <c r="K71" s="324"/>
+      <c r="L71" s="324"/>
+      <c r="M71" s="324"/>
+      <c r="N71" s="324"/>
+      <c r="O71" s="324"/>
+      <c r="P71" s="324"/>
+      <c r="Q71" s="324"/>
+      <c r="R71" s="324"/>
+      <c r="S71" s="324"/>
+      <c r="T71" s="324"/>
+      <c r="U71" s="324"/>
+      <c r="V71" s="324"/>
+      <c r="W71" s="324"/>
+      <c r="X71" s="324"/>
+      <c r="Y71" s="324"/>
+      <c r="Z71" s="324"/>
+      <c r="AA71" s="325"/>
+      <c r="AB71" s="352" t="s">
+        <v>375</v>
+      </c>
+      <c r="AC71" s="338"/>
+      <c r="AD71" s="308" t="s">
+        <v>280</v>
+      </c>
+      <c r="AE71" s="309"/>
+      <c r="AF71" s="309"/>
+      <c r="AG71" s="309"/>
+      <c r="AH71" s="309"/>
+      <c r="AI71" s="309"/>
+      <c r="AJ71" s="309"/>
+      <c r="AK71" s="309"/>
+      <c r="AL71" s="309"/>
+      <c r="AM71" s="309"/>
+      <c r="AN71" s="310"/>
+      <c r="AO71" s="316"/>
+      <c r="AP71" s="317"/>
+      <c r="AQ71" s="308" t="s">
+        <v>281</v>
+      </c>
+      <c r="AR71" s="309"/>
+      <c r="AS71" s="309"/>
+      <c r="AT71" s="309"/>
+      <c r="AU71" s="309"/>
+      <c r="AV71" s="309"/>
+      <c r="AW71" s="309"/>
+      <c r="AX71" s="309"/>
+      <c r="AY71" s="309"/>
+      <c r="AZ71" s="309"/>
+      <c r="BA71" s="310"/>
+      <c r="BB71" s="316"/>
+      <c r="BC71" s="317"/>
+      <c r="BD71" s="308" t="s">
+        <v>282</v>
+      </c>
+      <c r="BE71" s="309"/>
+      <c r="BF71" s="309"/>
+      <c r="BG71" s="309"/>
+      <c r="BH71" s="309"/>
+      <c r="BI71" s="309"/>
+      <c r="BJ71" s="309"/>
+      <c r="BK71" s="309"/>
+      <c r="BL71" s="309"/>
+      <c r="BM71" s="309"/>
+      <c r="BN71" s="310"/>
+      <c r="BO71" s="316"/>
+      <c r="BP71" s="317"/>
+      <c r="BQ71" s="308" t="s">
+        <v>283</v>
+      </c>
+      <c r="BR71" s="309"/>
+      <c r="BS71" s="309"/>
+      <c r="BT71" s="309"/>
+      <c r="BU71" s="309"/>
+      <c r="BV71" s="309"/>
+      <c r="BW71" s="309"/>
+      <c r="BX71" s="309"/>
+      <c r="BY71" s="309"/>
+      <c r="BZ71" s="309"/>
+      <c r="CA71" s="321"/>
     </row>
     <row r="72" spans="5:79">
-      <c r="E72" s="294"/>
-[...73 lines deleted...]
-      <c r="CA72" s="328"/>
+      <c r="E72" s="287"/>
+      <c r="F72" s="288"/>
+      <c r="G72" s="326"/>
+      <c r="H72" s="327"/>
+      <c r="I72" s="327"/>
+      <c r="J72" s="327"/>
+      <c r="K72" s="327"/>
+      <c r="L72" s="327"/>
+      <c r="M72" s="327"/>
+      <c r="N72" s="327"/>
+      <c r="O72" s="327"/>
+      <c r="P72" s="327"/>
+      <c r="Q72" s="327"/>
+      <c r="R72" s="327"/>
+      <c r="S72" s="327"/>
+      <c r="T72" s="327"/>
+      <c r="U72" s="327"/>
+      <c r="V72" s="327"/>
+      <c r="W72" s="327"/>
+      <c r="X72" s="327"/>
+      <c r="Y72" s="327"/>
+      <c r="Z72" s="327"/>
+      <c r="AA72" s="328"/>
+      <c r="AB72" s="348"/>
+      <c r="AC72" s="340"/>
+      <c r="AD72" s="308"/>
+      <c r="AE72" s="309"/>
+      <c r="AF72" s="309"/>
+      <c r="AG72" s="309"/>
+      <c r="AH72" s="309"/>
+      <c r="AI72" s="309"/>
+      <c r="AJ72" s="309"/>
+      <c r="AK72" s="309"/>
+      <c r="AL72" s="309"/>
+      <c r="AM72" s="309"/>
+      <c r="AN72" s="310"/>
+      <c r="AO72" s="316"/>
+      <c r="AP72" s="317"/>
+      <c r="AQ72" s="308"/>
+      <c r="AR72" s="309"/>
+      <c r="AS72" s="309"/>
+      <c r="AT72" s="309"/>
+      <c r="AU72" s="309"/>
+      <c r="AV72" s="309"/>
+      <c r="AW72" s="309"/>
+      <c r="AX72" s="309"/>
+      <c r="AY72" s="309"/>
+      <c r="AZ72" s="309"/>
+      <c r="BA72" s="310"/>
+      <c r="BB72" s="316"/>
+      <c r="BC72" s="317"/>
+      <c r="BD72" s="308"/>
+      <c r="BE72" s="309"/>
+      <c r="BF72" s="309"/>
+      <c r="BG72" s="309"/>
+      <c r="BH72" s="309"/>
+      <c r="BI72" s="309"/>
+      <c r="BJ72" s="309"/>
+      <c r="BK72" s="309"/>
+      <c r="BL72" s="309"/>
+      <c r="BM72" s="309"/>
+      <c r="BN72" s="310"/>
+      <c r="BO72" s="316"/>
+      <c r="BP72" s="317"/>
+      <c r="BQ72" s="308"/>
+      <c r="BR72" s="309"/>
+      <c r="BS72" s="309"/>
+      <c r="BT72" s="309"/>
+      <c r="BU72" s="309"/>
+      <c r="BV72" s="309"/>
+      <c r="BW72" s="309"/>
+      <c r="BX72" s="309"/>
+      <c r="BY72" s="309"/>
+      <c r="BZ72" s="309"/>
+      <c r="CA72" s="321"/>
     </row>
     <row r="73" spans="5:79">
-      <c r="E73" s="294"/>
-[...73 lines deleted...]
-      <c r="CA73" s="328"/>
+      <c r="E73" s="287"/>
+      <c r="F73" s="288"/>
+      <c r="G73" s="326"/>
+      <c r="H73" s="327"/>
+      <c r="I73" s="327"/>
+      <c r="J73" s="327"/>
+      <c r="K73" s="327"/>
+      <c r="L73" s="327"/>
+      <c r="M73" s="327"/>
+      <c r="N73" s="327"/>
+      <c r="O73" s="327"/>
+      <c r="P73" s="327"/>
+      <c r="Q73" s="327"/>
+      <c r="R73" s="327"/>
+      <c r="S73" s="327"/>
+      <c r="T73" s="327"/>
+      <c r="U73" s="327"/>
+      <c r="V73" s="327"/>
+      <c r="W73" s="327"/>
+      <c r="X73" s="327"/>
+      <c r="Y73" s="327"/>
+      <c r="Z73" s="327"/>
+      <c r="AA73" s="328"/>
+      <c r="AB73" s="348"/>
+      <c r="AC73" s="340"/>
+      <c r="AD73" s="308"/>
+      <c r="AE73" s="309"/>
+      <c r="AF73" s="309"/>
+      <c r="AG73" s="309"/>
+      <c r="AH73" s="309"/>
+      <c r="AI73" s="309"/>
+      <c r="AJ73" s="309"/>
+      <c r="AK73" s="309"/>
+      <c r="AL73" s="309"/>
+      <c r="AM73" s="309"/>
+      <c r="AN73" s="310"/>
+      <c r="AO73" s="316"/>
+      <c r="AP73" s="317"/>
+      <c r="AQ73" s="308"/>
+      <c r="AR73" s="309"/>
+      <c r="AS73" s="309"/>
+      <c r="AT73" s="309"/>
+      <c r="AU73" s="309"/>
+      <c r="AV73" s="309"/>
+      <c r="AW73" s="309"/>
+      <c r="AX73" s="309"/>
+      <c r="AY73" s="309"/>
+      <c r="AZ73" s="309"/>
+      <c r="BA73" s="310"/>
+      <c r="BB73" s="316"/>
+      <c r="BC73" s="317"/>
+      <c r="BD73" s="308"/>
+      <c r="BE73" s="309"/>
+      <c r="BF73" s="309"/>
+      <c r="BG73" s="309"/>
+      <c r="BH73" s="309"/>
+      <c r="BI73" s="309"/>
+      <c r="BJ73" s="309"/>
+      <c r="BK73" s="309"/>
+      <c r="BL73" s="309"/>
+      <c r="BM73" s="309"/>
+      <c r="BN73" s="310"/>
+      <c r="BO73" s="316"/>
+      <c r="BP73" s="317"/>
+      <c r="BQ73" s="308"/>
+      <c r="BR73" s="309"/>
+      <c r="BS73" s="309"/>
+      <c r="BT73" s="309"/>
+      <c r="BU73" s="309"/>
+      <c r="BV73" s="309"/>
+      <c r="BW73" s="309"/>
+      <c r="BX73" s="309"/>
+      <c r="BY73" s="309"/>
+      <c r="BZ73" s="309"/>
+      <c r="CA73" s="321"/>
     </row>
     <row r="74" spans="5:79">
-      <c r="E74" s="294"/>
-[...73 lines deleted...]
-      <c r="CA74" s="329"/>
+      <c r="E74" s="287"/>
+      <c r="F74" s="288"/>
+      <c r="G74" s="345"/>
+      <c r="H74" s="346"/>
+      <c r="I74" s="346"/>
+      <c r="J74" s="346"/>
+      <c r="K74" s="346"/>
+      <c r="L74" s="346"/>
+      <c r="M74" s="346"/>
+      <c r="N74" s="346"/>
+      <c r="O74" s="346"/>
+      <c r="P74" s="346"/>
+      <c r="Q74" s="346"/>
+      <c r="R74" s="346"/>
+      <c r="S74" s="346"/>
+      <c r="T74" s="346"/>
+      <c r="U74" s="346"/>
+      <c r="V74" s="346"/>
+      <c r="W74" s="346"/>
+      <c r="X74" s="346"/>
+      <c r="Y74" s="346"/>
+      <c r="Z74" s="346"/>
+      <c r="AA74" s="347"/>
+      <c r="AB74" s="349"/>
+      <c r="AC74" s="350"/>
+      <c r="AD74" s="311"/>
+      <c r="AE74" s="312"/>
+      <c r="AF74" s="312"/>
+      <c r="AG74" s="312"/>
+      <c r="AH74" s="312"/>
+      <c r="AI74" s="312"/>
+      <c r="AJ74" s="312"/>
+      <c r="AK74" s="312"/>
+      <c r="AL74" s="312"/>
+      <c r="AM74" s="312"/>
+      <c r="AN74" s="313"/>
+      <c r="AO74" s="318"/>
+      <c r="AP74" s="319"/>
+      <c r="AQ74" s="311"/>
+      <c r="AR74" s="312"/>
+      <c r="AS74" s="312"/>
+      <c r="AT74" s="312"/>
+      <c r="AU74" s="312"/>
+      <c r="AV74" s="312"/>
+      <c r="AW74" s="312"/>
+      <c r="AX74" s="312"/>
+      <c r="AY74" s="312"/>
+      <c r="AZ74" s="312"/>
+      <c r="BA74" s="313"/>
+      <c r="BB74" s="318"/>
+      <c r="BC74" s="319"/>
+      <c r="BD74" s="311"/>
+      <c r="BE74" s="312"/>
+      <c r="BF74" s="312"/>
+      <c r="BG74" s="312"/>
+      <c r="BH74" s="312"/>
+      <c r="BI74" s="312"/>
+      <c r="BJ74" s="312"/>
+      <c r="BK74" s="312"/>
+      <c r="BL74" s="312"/>
+      <c r="BM74" s="312"/>
+      <c r="BN74" s="313"/>
+      <c r="BO74" s="318"/>
+      <c r="BP74" s="319"/>
+      <c r="BQ74" s="311"/>
+      <c r="BR74" s="312"/>
+      <c r="BS74" s="312"/>
+      <c r="BT74" s="312"/>
+      <c r="BU74" s="312"/>
+      <c r="BV74" s="312"/>
+      <c r="BW74" s="312"/>
+      <c r="BX74" s="312"/>
+      <c r="BY74" s="312"/>
+      <c r="BZ74" s="312"/>
+      <c r="CA74" s="322"/>
     </row>
     <row r="75" spans="5:79" ht="13.5" customHeight="1">
-      <c r="E75" s="294"/>
-[...85 lines deleted...]
-      <c r="CA75" s="327"/>
+      <c r="E75" s="287"/>
+      <c r="F75" s="288"/>
+      <c r="G75" s="323" t="s">
+        <v>284</v>
+      </c>
+      <c r="H75" s="324"/>
+      <c r="I75" s="324"/>
+      <c r="J75" s="324"/>
+      <c r="K75" s="324"/>
+      <c r="L75" s="324"/>
+      <c r="M75" s="324"/>
+      <c r="N75" s="324"/>
+      <c r="O75" s="324"/>
+      <c r="P75" s="324"/>
+      <c r="Q75" s="324"/>
+      <c r="R75" s="324"/>
+      <c r="S75" s="324"/>
+      <c r="T75" s="324"/>
+      <c r="U75" s="324"/>
+      <c r="V75" s="324"/>
+      <c r="W75" s="324"/>
+      <c r="X75" s="324"/>
+      <c r="Y75" s="324"/>
+      <c r="Z75" s="324"/>
+      <c r="AA75" s="325"/>
+      <c r="AB75" s="348" t="s">
+        <v>375</v>
+      </c>
+      <c r="AC75" s="340"/>
+      <c r="AD75" s="305" t="s">
+        <v>280</v>
+      </c>
+      <c r="AE75" s="306"/>
+      <c r="AF75" s="306"/>
+      <c r="AG75" s="306"/>
+      <c r="AH75" s="306"/>
+      <c r="AI75" s="306"/>
+      <c r="AJ75" s="306"/>
+      <c r="AK75" s="306"/>
+      <c r="AL75" s="306"/>
+      <c r="AM75" s="306"/>
+      <c r="AN75" s="307"/>
+      <c r="AO75" s="314"/>
+      <c r="AP75" s="315"/>
+      <c r="AQ75" s="305" t="s">
+        <v>281</v>
+      </c>
+      <c r="AR75" s="306"/>
+      <c r="AS75" s="306"/>
+      <c r="AT75" s="306"/>
+      <c r="AU75" s="306"/>
+      <c r="AV75" s="306"/>
+      <c r="AW75" s="306"/>
+      <c r="AX75" s="306"/>
+      <c r="AY75" s="306"/>
+      <c r="AZ75" s="306"/>
+      <c r="BA75" s="307"/>
+      <c r="BB75" s="314"/>
+      <c r="BC75" s="315"/>
+      <c r="BD75" s="305" t="s">
+        <v>282</v>
+      </c>
+      <c r="BE75" s="306"/>
+      <c r="BF75" s="306"/>
+      <c r="BG75" s="306"/>
+      <c r="BH75" s="306"/>
+      <c r="BI75" s="306"/>
+      <c r="BJ75" s="306"/>
+      <c r="BK75" s="306"/>
+      <c r="BL75" s="306"/>
+      <c r="BM75" s="306"/>
+      <c r="BN75" s="307"/>
+      <c r="BO75" s="314"/>
+      <c r="BP75" s="315"/>
+      <c r="BQ75" s="305" t="s">
+        <v>283</v>
+      </c>
+      <c r="BR75" s="306"/>
+      <c r="BS75" s="306"/>
+      <c r="BT75" s="306"/>
+      <c r="BU75" s="306"/>
+      <c r="BV75" s="306"/>
+      <c r="BW75" s="306"/>
+      <c r="BX75" s="306"/>
+      <c r="BY75" s="306"/>
+      <c r="BZ75" s="306"/>
+      <c r="CA75" s="320"/>
     </row>
     <row r="76" spans="5:79">
-      <c r="E76" s="294"/>
-[...73 lines deleted...]
-      <c r="CA76" s="328"/>
+      <c r="E76" s="287"/>
+      <c r="F76" s="288"/>
+      <c r="G76" s="326"/>
+      <c r="H76" s="327"/>
+      <c r="I76" s="327"/>
+      <c r="J76" s="327"/>
+      <c r="K76" s="327"/>
+      <c r="L76" s="327"/>
+      <c r="M76" s="327"/>
+      <c r="N76" s="327"/>
+      <c r="O76" s="327"/>
+      <c r="P76" s="327"/>
+      <c r="Q76" s="327"/>
+      <c r="R76" s="327"/>
+      <c r="S76" s="327"/>
+      <c r="T76" s="327"/>
+      <c r="U76" s="327"/>
+      <c r="V76" s="327"/>
+      <c r="W76" s="327"/>
+      <c r="X76" s="327"/>
+      <c r="Y76" s="327"/>
+      <c r="Z76" s="327"/>
+      <c r="AA76" s="328"/>
+      <c r="AB76" s="348"/>
+      <c r="AC76" s="340"/>
+      <c r="AD76" s="308"/>
+      <c r="AE76" s="309"/>
+      <c r="AF76" s="309"/>
+      <c r="AG76" s="309"/>
+      <c r="AH76" s="309"/>
+      <c r="AI76" s="309"/>
+      <c r="AJ76" s="309"/>
+      <c r="AK76" s="309"/>
+      <c r="AL76" s="309"/>
+      <c r="AM76" s="309"/>
+      <c r="AN76" s="310"/>
+      <c r="AO76" s="316"/>
+      <c r="AP76" s="317"/>
+      <c r="AQ76" s="308"/>
+      <c r="AR76" s="309"/>
+      <c r="AS76" s="309"/>
+      <c r="AT76" s="309"/>
+      <c r="AU76" s="309"/>
+      <c r="AV76" s="309"/>
+      <c r="AW76" s="309"/>
+      <c r="AX76" s="309"/>
+      <c r="AY76" s="309"/>
+      <c r="AZ76" s="309"/>
+      <c r="BA76" s="310"/>
+      <c r="BB76" s="316"/>
+      <c r="BC76" s="317"/>
+      <c r="BD76" s="308"/>
+      <c r="BE76" s="309"/>
+      <c r="BF76" s="309"/>
+      <c r="BG76" s="309"/>
+      <c r="BH76" s="309"/>
+      <c r="BI76" s="309"/>
+      <c r="BJ76" s="309"/>
+      <c r="BK76" s="309"/>
+      <c r="BL76" s="309"/>
+      <c r="BM76" s="309"/>
+      <c r="BN76" s="310"/>
+      <c r="BO76" s="316"/>
+      <c r="BP76" s="317"/>
+      <c r="BQ76" s="308"/>
+      <c r="BR76" s="309"/>
+      <c r="BS76" s="309"/>
+      <c r="BT76" s="309"/>
+      <c r="BU76" s="309"/>
+      <c r="BV76" s="309"/>
+      <c r="BW76" s="309"/>
+      <c r="BX76" s="309"/>
+      <c r="BY76" s="309"/>
+      <c r="BZ76" s="309"/>
+      <c r="CA76" s="321"/>
     </row>
     <row r="77" spans="5:79">
-      <c r="E77" s="294"/>
-[...73 lines deleted...]
-      <c r="CA77" s="328"/>
+      <c r="E77" s="287"/>
+      <c r="F77" s="288"/>
+      <c r="G77" s="326"/>
+      <c r="H77" s="327"/>
+      <c r="I77" s="327"/>
+      <c r="J77" s="327"/>
+      <c r="K77" s="327"/>
+      <c r="L77" s="327"/>
+      <c r="M77" s="327"/>
+      <c r="N77" s="327"/>
+      <c r="O77" s="327"/>
+      <c r="P77" s="327"/>
+      <c r="Q77" s="327"/>
+      <c r="R77" s="327"/>
+      <c r="S77" s="327"/>
+      <c r="T77" s="327"/>
+      <c r="U77" s="327"/>
+      <c r="V77" s="327"/>
+      <c r="W77" s="327"/>
+      <c r="X77" s="327"/>
+      <c r="Y77" s="327"/>
+      <c r="Z77" s="327"/>
+      <c r="AA77" s="328"/>
+      <c r="AB77" s="348"/>
+      <c r="AC77" s="340"/>
+      <c r="AD77" s="308"/>
+      <c r="AE77" s="309"/>
+      <c r="AF77" s="309"/>
+      <c r="AG77" s="309"/>
+      <c r="AH77" s="309"/>
+      <c r="AI77" s="309"/>
+      <c r="AJ77" s="309"/>
+      <c r="AK77" s="309"/>
+      <c r="AL77" s="309"/>
+      <c r="AM77" s="309"/>
+      <c r="AN77" s="310"/>
+      <c r="AO77" s="316"/>
+      <c r="AP77" s="317"/>
+      <c r="AQ77" s="308"/>
+      <c r="AR77" s="309"/>
+      <c r="AS77" s="309"/>
+      <c r="AT77" s="309"/>
+      <c r="AU77" s="309"/>
+      <c r="AV77" s="309"/>
+      <c r="AW77" s="309"/>
+      <c r="AX77" s="309"/>
+      <c r="AY77" s="309"/>
+      <c r="AZ77" s="309"/>
+      <c r="BA77" s="310"/>
+      <c r="BB77" s="316"/>
+      <c r="BC77" s="317"/>
+      <c r="BD77" s="308"/>
+      <c r="BE77" s="309"/>
+      <c r="BF77" s="309"/>
+      <c r="BG77" s="309"/>
+      <c r="BH77" s="309"/>
+      <c r="BI77" s="309"/>
+      <c r="BJ77" s="309"/>
+      <c r="BK77" s="309"/>
+      <c r="BL77" s="309"/>
+      <c r="BM77" s="309"/>
+      <c r="BN77" s="310"/>
+      <c r="BO77" s="316"/>
+      <c r="BP77" s="317"/>
+      <c r="BQ77" s="308"/>
+      <c r="BR77" s="309"/>
+      <c r="BS77" s="309"/>
+      <c r="BT77" s="309"/>
+      <c r="BU77" s="309"/>
+      <c r="BV77" s="309"/>
+      <c r="BW77" s="309"/>
+      <c r="BX77" s="309"/>
+      <c r="BY77" s="309"/>
+      <c r="BZ77" s="309"/>
+      <c r="CA77" s="321"/>
     </row>
     <row r="78" spans="5:79">
-      <c r="E78" s="294"/>
-[...73 lines deleted...]
-      <c r="CA78" s="329"/>
+      <c r="E78" s="287"/>
+      <c r="F78" s="288"/>
+      <c r="G78" s="345"/>
+      <c r="H78" s="346"/>
+      <c r="I78" s="346"/>
+      <c r="J78" s="346"/>
+      <c r="K78" s="346"/>
+      <c r="L78" s="346"/>
+      <c r="M78" s="346"/>
+      <c r="N78" s="346"/>
+      <c r="O78" s="346"/>
+      <c r="P78" s="346"/>
+      <c r="Q78" s="346"/>
+      <c r="R78" s="346"/>
+      <c r="S78" s="346"/>
+      <c r="T78" s="346"/>
+      <c r="U78" s="346"/>
+      <c r="V78" s="346"/>
+      <c r="W78" s="346"/>
+      <c r="X78" s="346"/>
+      <c r="Y78" s="346"/>
+      <c r="Z78" s="346"/>
+      <c r="AA78" s="347"/>
+      <c r="AB78" s="349"/>
+      <c r="AC78" s="350"/>
+      <c r="AD78" s="311"/>
+      <c r="AE78" s="312"/>
+      <c r="AF78" s="312"/>
+      <c r="AG78" s="312"/>
+      <c r="AH78" s="312"/>
+      <c r="AI78" s="312"/>
+      <c r="AJ78" s="312"/>
+      <c r="AK78" s="312"/>
+      <c r="AL78" s="312"/>
+      <c r="AM78" s="312"/>
+      <c r="AN78" s="313"/>
+      <c r="AO78" s="316"/>
+      <c r="AP78" s="317"/>
+      <c r="AQ78" s="311"/>
+      <c r="AR78" s="312"/>
+      <c r="AS78" s="312"/>
+      <c r="AT78" s="312"/>
+      <c r="AU78" s="312"/>
+      <c r="AV78" s="312"/>
+      <c r="AW78" s="312"/>
+      <c r="AX78" s="312"/>
+      <c r="AY78" s="312"/>
+      <c r="AZ78" s="312"/>
+      <c r="BA78" s="313"/>
+      <c r="BB78" s="318"/>
+      <c r="BC78" s="319"/>
+      <c r="BD78" s="311"/>
+      <c r="BE78" s="312"/>
+      <c r="BF78" s="312"/>
+      <c r="BG78" s="312"/>
+      <c r="BH78" s="312"/>
+      <c r="BI78" s="312"/>
+      <c r="BJ78" s="312"/>
+      <c r="BK78" s="312"/>
+      <c r="BL78" s="312"/>
+      <c r="BM78" s="312"/>
+      <c r="BN78" s="313"/>
+      <c r="BO78" s="318"/>
+      <c r="BP78" s="319"/>
+      <c r="BQ78" s="311"/>
+      <c r="BR78" s="312"/>
+      <c r="BS78" s="312"/>
+      <c r="BT78" s="312"/>
+      <c r="BU78" s="312"/>
+      <c r="BV78" s="312"/>
+      <c r="BW78" s="312"/>
+      <c r="BX78" s="312"/>
+      <c r="BY78" s="312"/>
+      <c r="BZ78" s="312"/>
+      <c r="CA78" s="322"/>
     </row>
     <row r="79" spans="5:79" ht="13.5" customHeight="1">
-      <c r="E79" s="294"/>
-[...85 lines deleted...]
-      <c r="CA79" s="327"/>
+      <c r="E79" s="287"/>
+      <c r="F79" s="288"/>
+      <c r="G79" s="323" t="s">
+        <v>376</v>
+      </c>
+      <c r="H79" s="324"/>
+      <c r="I79" s="324"/>
+      <c r="J79" s="324"/>
+      <c r="K79" s="324"/>
+      <c r="L79" s="324"/>
+      <c r="M79" s="324"/>
+      <c r="N79" s="324"/>
+      <c r="O79" s="324"/>
+      <c r="P79" s="324"/>
+      <c r="Q79" s="324"/>
+      <c r="R79" s="324"/>
+      <c r="S79" s="324"/>
+      <c r="T79" s="324"/>
+      <c r="U79" s="324"/>
+      <c r="V79" s="324"/>
+      <c r="W79" s="324"/>
+      <c r="X79" s="324"/>
+      <c r="Y79" s="324"/>
+      <c r="Z79" s="324"/>
+      <c r="AA79" s="325"/>
+      <c r="AB79" s="332"/>
+      <c r="AC79" s="315"/>
+      <c r="AD79" s="306" t="s">
+        <v>280</v>
+      </c>
+      <c r="AE79" s="306"/>
+      <c r="AF79" s="306"/>
+      <c r="AG79" s="306"/>
+      <c r="AH79" s="306"/>
+      <c r="AI79" s="306"/>
+      <c r="AJ79" s="306"/>
+      <c r="AK79" s="306"/>
+      <c r="AL79" s="306"/>
+      <c r="AM79" s="306"/>
+      <c r="AN79" s="306"/>
+      <c r="AO79" s="337" t="s">
+        <v>375</v>
+      </c>
+      <c r="AP79" s="338"/>
+      <c r="AQ79" s="306" t="s">
+        <v>281</v>
+      </c>
+      <c r="AR79" s="306"/>
+      <c r="AS79" s="306"/>
+      <c r="AT79" s="306"/>
+      <c r="AU79" s="306"/>
+      <c r="AV79" s="306"/>
+      <c r="AW79" s="306"/>
+      <c r="AX79" s="306"/>
+      <c r="AY79" s="306"/>
+      <c r="AZ79" s="306"/>
+      <c r="BA79" s="307"/>
+      <c r="BB79" s="314"/>
+      <c r="BC79" s="315"/>
+      <c r="BD79" s="306" t="s">
+        <v>282</v>
+      </c>
+      <c r="BE79" s="306"/>
+      <c r="BF79" s="306"/>
+      <c r="BG79" s="306"/>
+      <c r="BH79" s="306"/>
+      <c r="BI79" s="306"/>
+      <c r="BJ79" s="306"/>
+      <c r="BK79" s="306"/>
+      <c r="BL79" s="306"/>
+      <c r="BM79" s="306"/>
+      <c r="BN79" s="307"/>
+      <c r="BO79" s="314"/>
+      <c r="BP79" s="315"/>
+      <c r="BQ79" s="306" t="s">
+        <v>283</v>
+      </c>
+      <c r="BR79" s="306"/>
+      <c r="BS79" s="306"/>
+      <c r="BT79" s="306"/>
+      <c r="BU79" s="306"/>
+      <c r="BV79" s="306"/>
+      <c r="BW79" s="306"/>
+      <c r="BX79" s="306"/>
+      <c r="BY79" s="306"/>
+      <c r="BZ79" s="306"/>
+      <c r="CA79" s="320"/>
     </row>
     <row r="80" spans="5:79">
-      <c r="E80" s="294"/>
-[...73 lines deleted...]
-      <c r="CA80" s="328"/>
+      <c r="E80" s="287"/>
+      <c r="F80" s="288"/>
+      <c r="G80" s="326"/>
+      <c r="H80" s="327"/>
+      <c r="I80" s="327"/>
+      <c r="J80" s="327"/>
+      <c r="K80" s="327"/>
+      <c r="L80" s="327"/>
+      <c r="M80" s="327"/>
+      <c r="N80" s="327"/>
+      <c r="O80" s="327"/>
+      <c r="P80" s="327"/>
+      <c r="Q80" s="327"/>
+      <c r="R80" s="327"/>
+      <c r="S80" s="327"/>
+      <c r="T80" s="327"/>
+      <c r="U80" s="327"/>
+      <c r="V80" s="327"/>
+      <c r="W80" s="327"/>
+      <c r="X80" s="327"/>
+      <c r="Y80" s="327"/>
+      <c r="Z80" s="327"/>
+      <c r="AA80" s="328"/>
+      <c r="AB80" s="333"/>
+      <c r="AC80" s="317"/>
+      <c r="AD80" s="309"/>
+      <c r="AE80" s="309"/>
+      <c r="AF80" s="309"/>
+      <c r="AG80" s="309"/>
+      <c r="AH80" s="309"/>
+      <c r="AI80" s="309"/>
+      <c r="AJ80" s="309"/>
+      <c r="AK80" s="309"/>
+      <c r="AL80" s="309"/>
+      <c r="AM80" s="309"/>
+      <c r="AN80" s="309"/>
+      <c r="AO80" s="339"/>
+      <c r="AP80" s="340"/>
+      <c r="AQ80" s="309"/>
+      <c r="AR80" s="309"/>
+      <c r="AS80" s="309"/>
+      <c r="AT80" s="309"/>
+      <c r="AU80" s="309"/>
+      <c r="AV80" s="309"/>
+      <c r="AW80" s="309"/>
+      <c r="AX80" s="309"/>
+      <c r="AY80" s="309"/>
+      <c r="AZ80" s="309"/>
+      <c r="BA80" s="310"/>
+      <c r="BB80" s="316"/>
+      <c r="BC80" s="317"/>
+      <c r="BD80" s="309"/>
+      <c r="BE80" s="309"/>
+      <c r="BF80" s="309"/>
+      <c r="BG80" s="309"/>
+      <c r="BH80" s="309"/>
+      <c r="BI80" s="309"/>
+      <c r="BJ80" s="309"/>
+      <c r="BK80" s="309"/>
+      <c r="BL80" s="309"/>
+      <c r="BM80" s="309"/>
+      <c r="BN80" s="310"/>
+      <c r="BO80" s="316"/>
+      <c r="BP80" s="317"/>
+      <c r="BQ80" s="309"/>
+      <c r="BR80" s="309"/>
+      <c r="BS80" s="309"/>
+      <c r="BT80" s="309"/>
+      <c r="BU80" s="309"/>
+      <c r="BV80" s="309"/>
+      <c r="BW80" s="309"/>
+      <c r="BX80" s="309"/>
+      <c r="BY80" s="309"/>
+      <c r="BZ80" s="309"/>
+      <c r="CA80" s="321"/>
     </row>
     <row r="81" spans="2:79">
-      <c r="E81" s="294"/>
-[...73 lines deleted...]
-      <c r="CA81" s="328"/>
+      <c r="E81" s="287"/>
+      <c r="F81" s="288"/>
+      <c r="G81" s="326"/>
+      <c r="H81" s="327"/>
+      <c r="I81" s="327"/>
+      <c r="J81" s="327"/>
+      <c r="K81" s="327"/>
+      <c r="L81" s="327"/>
+      <c r="M81" s="327"/>
+      <c r="N81" s="327"/>
+      <c r="O81" s="327"/>
+      <c r="P81" s="327"/>
+      <c r="Q81" s="327"/>
+      <c r="R81" s="327"/>
+      <c r="S81" s="327"/>
+      <c r="T81" s="327"/>
+      <c r="U81" s="327"/>
+      <c r="V81" s="327"/>
+      <c r="W81" s="327"/>
+      <c r="X81" s="327"/>
+      <c r="Y81" s="327"/>
+      <c r="Z81" s="327"/>
+      <c r="AA81" s="328"/>
+      <c r="AB81" s="333"/>
+      <c r="AC81" s="317"/>
+      <c r="AD81" s="309"/>
+      <c r="AE81" s="309"/>
+      <c r="AF81" s="309"/>
+      <c r="AG81" s="309"/>
+      <c r="AH81" s="309"/>
+      <c r="AI81" s="309"/>
+      <c r="AJ81" s="309"/>
+      <c r="AK81" s="309"/>
+      <c r="AL81" s="309"/>
+      <c r="AM81" s="309"/>
+      <c r="AN81" s="309"/>
+      <c r="AO81" s="339"/>
+      <c r="AP81" s="340"/>
+      <c r="AQ81" s="309"/>
+      <c r="AR81" s="309"/>
+      <c r="AS81" s="309"/>
+      <c r="AT81" s="309"/>
+      <c r="AU81" s="309"/>
+      <c r="AV81" s="309"/>
+      <c r="AW81" s="309"/>
+      <c r="AX81" s="309"/>
+      <c r="AY81" s="309"/>
+      <c r="AZ81" s="309"/>
+      <c r="BA81" s="310"/>
+      <c r="BB81" s="316"/>
+      <c r="BC81" s="317"/>
+      <c r="BD81" s="309"/>
+      <c r="BE81" s="309"/>
+      <c r="BF81" s="309"/>
+      <c r="BG81" s="309"/>
+      <c r="BH81" s="309"/>
+      <c r="BI81" s="309"/>
+      <c r="BJ81" s="309"/>
+      <c r="BK81" s="309"/>
+      <c r="BL81" s="309"/>
+      <c r="BM81" s="309"/>
+      <c r="BN81" s="310"/>
+      <c r="BO81" s="316"/>
+      <c r="BP81" s="317"/>
+      <c r="BQ81" s="309"/>
+      <c r="BR81" s="309"/>
+      <c r="BS81" s="309"/>
+      <c r="BT81" s="309"/>
+      <c r="BU81" s="309"/>
+      <c r="BV81" s="309"/>
+      <c r="BW81" s="309"/>
+      <c r="BX81" s="309"/>
+      <c r="BY81" s="309"/>
+      <c r="BZ81" s="309"/>
+      <c r="CA81" s="321"/>
     </row>
     <row r="82" spans="2:79">
-      <c r="E82" s="296"/>
-[...73 lines deleted...]
-      <c r="CA82" s="358"/>
+      <c r="E82" s="289"/>
+      <c r="F82" s="290"/>
+      <c r="G82" s="329"/>
+      <c r="H82" s="330"/>
+      <c r="I82" s="330"/>
+      <c r="J82" s="330"/>
+      <c r="K82" s="330"/>
+      <c r="L82" s="330"/>
+      <c r="M82" s="330"/>
+      <c r="N82" s="330"/>
+      <c r="O82" s="330"/>
+      <c r="P82" s="330"/>
+      <c r="Q82" s="330"/>
+      <c r="R82" s="330"/>
+      <c r="S82" s="330"/>
+      <c r="T82" s="330"/>
+      <c r="U82" s="330"/>
+      <c r="V82" s="330"/>
+      <c r="W82" s="330"/>
+      <c r="X82" s="330"/>
+      <c r="Y82" s="330"/>
+      <c r="Z82" s="330"/>
+      <c r="AA82" s="331"/>
+      <c r="AB82" s="334"/>
+      <c r="AC82" s="335"/>
+      <c r="AD82" s="336"/>
+      <c r="AE82" s="336"/>
+      <c r="AF82" s="336"/>
+      <c r="AG82" s="336"/>
+      <c r="AH82" s="336"/>
+      <c r="AI82" s="336"/>
+      <c r="AJ82" s="336"/>
+      <c r="AK82" s="336"/>
+      <c r="AL82" s="336"/>
+      <c r="AM82" s="336"/>
+      <c r="AN82" s="336"/>
+      <c r="AO82" s="341"/>
+      <c r="AP82" s="342"/>
+      <c r="AQ82" s="336"/>
+      <c r="AR82" s="336"/>
+      <c r="AS82" s="336"/>
+      <c r="AT82" s="336"/>
+      <c r="AU82" s="336"/>
+      <c r="AV82" s="336"/>
+      <c r="AW82" s="336"/>
+      <c r="AX82" s="336"/>
+      <c r="AY82" s="336"/>
+      <c r="AZ82" s="336"/>
+      <c r="BA82" s="343"/>
+      <c r="BB82" s="344"/>
+      <c r="BC82" s="335"/>
+      <c r="BD82" s="336"/>
+      <c r="BE82" s="336"/>
+      <c r="BF82" s="336"/>
+      <c r="BG82" s="336"/>
+      <c r="BH82" s="336"/>
+      <c r="BI82" s="336"/>
+      <c r="BJ82" s="336"/>
+      <c r="BK82" s="336"/>
+      <c r="BL82" s="336"/>
+      <c r="BM82" s="336"/>
+      <c r="BN82" s="343"/>
+      <c r="BO82" s="344"/>
+      <c r="BP82" s="335"/>
+      <c r="BQ82" s="336"/>
+      <c r="BR82" s="336"/>
+      <c r="BS82" s="336"/>
+      <c r="BT82" s="336"/>
+      <c r="BU82" s="336"/>
+      <c r="BV82" s="336"/>
+      <c r="BW82" s="336"/>
+      <c r="BX82" s="336"/>
+      <c r="BY82" s="336"/>
+      <c r="BZ82" s="336"/>
+      <c r="CA82" s="351"/>
     </row>
     <row r="84" spans="2:79">
       <c r="I84" s="1" t="s">
-        <v>431</v>
-[...71 lines deleted...]
-      <c r="CA84" s="291"/>
+        <v>377</v>
+      </c>
+      <c r="K84" s="284" t="s">
+        <v>310</v>
+      </c>
+      <c r="L84" s="284"/>
+      <c r="M84" s="284"/>
+      <c r="N84" s="284"/>
+      <c r="O84" s="284"/>
+      <c r="P84" s="284"/>
+      <c r="Q84" s="284"/>
+      <c r="R84" s="284"/>
+      <c r="S84" s="284"/>
+      <c r="T84" s="284"/>
+      <c r="U84" s="284"/>
+      <c r="V84" s="284"/>
+      <c r="W84" s="284"/>
+      <c r="X84" s="284"/>
+      <c r="Y84" s="284"/>
+      <c r="Z84" s="284"/>
+      <c r="AA84" s="284"/>
+      <c r="AB84" s="284"/>
+      <c r="AC84" s="284"/>
+      <c r="AD84" s="284"/>
+      <c r="AE84" s="284"/>
+      <c r="AF84" s="284"/>
+      <c r="AG84" s="284"/>
+      <c r="AH84" s="284"/>
+      <c r="AI84" s="284"/>
+      <c r="AJ84" s="284"/>
+      <c r="AK84" s="284"/>
+      <c r="AL84" s="284"/>
+      <c r="AM84" s="284"/>
+      <c r="AN84" s="284"/>
+      <c r="AO84" s="284"/>
+      <c r="AP84" s="284"/>
+      <c r="AQ84" s="284"/>
+      <c r="AR84" s="284"/>
+      <c r="AS84" s="284"/>
+      <c r="AT84" s="284"/>
+      <c r="AU84" s="284"/>
+      <c r="AV84" s="284"/>
+      <c r="AW84" s="284"/>
+      <c r="AX84" s="284"/>
+      <c r="AY84" s="284"/>
+      <c r="AZ84" s="284"/>
+      <c r="BA84" s="284"/>
+      <c r="BB84" s="284"/>
+      <c r="BC84" s="284"/>
+      <c r="BD84" s="284"/>
+      <c r="BE84" s="284"/>
+      <c r="BF84" s="284"/>
+      <c r="BG84" s="284"/>
+      <c r="BH84" s="284"/>
+      <c r="BI84" s="284"/>
+      <c r="BJ84" s="284"/>
+      <c r="BK84" s="284"/>
+      <c r="BL84" s="284"/>
+      <c r="BM84" s="284"/>
+      <c r="BN84" s="284"/>
+      <c r="BO84" s="284"/>
+      <c r="BP84" s="284"/>
+      <c r="BQ84" s="284"/>
+      <c r="BR84" s="284"/>
+      <c r="BS84" s="284"/>
+      <c r="BT84" s="284"/>
+      <c r="BU84" s="284"/>
+      <c r="BV84" s="284"/>
+      <c r="BW84" s="284"/>
+      <c r="BX84" s="284"/>
+      <c r="BY84" s="284"/>
+      <c r="BZ84" s="284"/>
+      <c r="CA84" s="284"/>
     </row>
     <row r="85" spans="2:79">
-      <c r="K85" s="291"/>
-[...67 lines deleted...]
-      <c r="CA85" s="291"/>
+      <c r="K85" s="284"/>
+      <c r="L85" s="284"/>
+      <c r="M85" s="284"/>
+      <c r="N85" s="284"/>
+      <c r="O85" s="284"/>
+      <c r="P85" s="284"/>
+      <c r="Q85" s="284"/>
+      <c r="R85" s="284"/>
+      <c r="S85" s="284"/>
+      <c r="T85" s="284"/>
+      <c r="U85" s="284"/>
+      <c r="V85" s="284"/>
+      <c r="W85" s="284"/>
+      <c r="X85" s="284"/>
+      <c r="Y85" s="284"/>
+      <c r="Z85" s="284"/>
+      <c r="AA85" s="284"/>
+      <c r="AB85" s="284"/>
+      <c r="AC85" s="284"/>
+      <c r="AD85" s="284"/>
+      <c r="AE85" s="284"/>
+      <c r="AF85" s="284"/>
+      <c r="AG85" s="284"/>
+      <c r="AH85" s="284"/>
+      <c r="AI85" s="284"/>
+      <c r="AJ85" s="284"/>
+      <c r="AK85" s="284"/>
+      <c r="AL85" s="284"/>
+      <c r="AM85" s="284"/>
+      <c r="AN85" s="284"/>
+      <c r="AO85" s="284"/>
+      <c r="AP85" s="284"/>
+      <c r="AQ85" s="284"/>
+      <c r="AR85" s="284"/>
+      <c r="AS85" s="284"/>
+      <c r="AT85" s="284"/>
+      <c r="AU85" s="284"/>
+      <c r="AV85" s="284"/>
+      <c r="AW85" s="284"/>
+      <c r="AX85" s="284"/>
+      <c r="AY85" s="284"/>
+      <c r="AZ85" s="284"/>
+      <c r="BA85" s="284"/>
+      <c r="BB85" s="284"/>
+      <c r="BC85" s="284"/>
+      <c r="BD85" s="284"/>
+      <c r="BE85" s="284"/>
+      <c r="BF85" s="284"/>
+      <c r="BG85" s="284"/>
+      <c r="BH85" s="284"/>
+      <c r="BI85" s="284"/>
+      <c r="BJ85" s="284"/>
+      <c r="BK85" s="284"/>
+      <c r="BL85" s="284"/>
+      <c r="BM85" s="284"/>
+      <c r="BN85" s="284"/>
+      <c r="BO85" s="284"/>
+      <c r="BP85" s="284"/>
+      <c r="BQ85" s="284"/>
+      <c r="BR85" s="284"/>
+      <c r="BS85" s="284"/>
+      <c r="BT85" s="284"/>
+      <c r="BU85" s="284"/>
+      <c r="BV85" s="284"/>
+      <c r="BW85" s="284"/>
+      <c r="BX85" s="284"/>
+      <c r="BY85" s="284"/>
+      <c r="BZ85" s="284"/>
+      <c r="CA85" s="284"/>
     </row>
     <row r="87" spans="2:79">
       <c r="B87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="2:79">
       <c r="C89" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="2:79">
-      <c r="E91" s="292" t="s">
+      <c r="E91" s="285" t="s">
         <v>76</v>
       </c>
-      <c r="F91" s="293"/>
-      <c r="G91" s="298" t="s">
+      <c r="F91" s="286"/>
+      <c r="G91" s="291" t="s">
         <v>77</v>
       </c>
-      <c r="H91" s="299"/>
-[...10 lines deleted...]
-      <c r="S91" s="299" t="s">
+      <c r="H91" s="292"/>
+      <c r="I91" s="292"/>
+      <c r="J91" s="292"/>
+      <c r="K91" s="292"/>
+      <c r="L91" s="292"/>
+      <c r="M91" s="292"/>
+      <c r="N91" s="292"/>
+      <c r="O91" s="292"/>
+      <c r="P91" s="292"/>
+      <c r="Q91" s="292"/>
+      <c r="R91" s="293"/>
+      <c r="S91" s="292" t="s">
         <v>78</v>
       </c>
-      <c r="T91" s="299"/>
-[...58 lines deleted...]
-      <c r="CA91" s="300"/>
+      <c r="T91" s="292"/>
+      <c r="U91" s="292"/>
+      <c r="V91" s="292"/>
+      <c r="W91" s="292"/>
+      <c r="X91" s="292"/>
+      <c r="Y91" s="292"/>
+      <c r="Z91" s="292"/>
+      <c r="AA91" s="292"/>
+      <c r="AB91" s="292"/>
+      <c r="AC91" s="292"/>
+      <c r="AD91" s="292"/>
+      <c r="AE91" s="292"/>
+      <c r="AF91" s="292"/>
+      <c r="AG91" s="292"/>
+      <c r="AH91" s="292"/>
+      <c r="AI91" s="292"/>
+      <c r="AJ91" s="292"/>
+      <c r="AK91" s="292"/>
+      <c r="AL91" s="292"/>
+      <c r="AM91" s="292"/>
+      <c r="AN91" s="292"/>
+      <c r="AO91" s="292"/>
+      <c r="AP91" s="292"/>
+      <c r="AQ91" s="292"/>
+      <c r="AR91" s="292"/>
+      <c r="AS91" s="292"/>
+      <c r="AT91" s="292"/>
+      <c r="AU91" s="292"/>
+      <c r="AV91" s="292"/>
+      <c r="AW91" s="292"/>
+      <c r="AX91" s="292"/>
+      <c r="AY91" s="292"/>
+      <c r="AZ91" s="292"/>
+      <c r="BA91" s="292"/>
+      <c r="BB91" s="292"/>
+      <c r="BC91" s="292"/>
+      <c r="BD91" s="292"/>
+      <c r="BE91" s="292"/>
+      <c r="BF91" s="292"/>
+      <c r="BG91" s="292"/>
+      <c r="BH91" s="292"/>
+      <c r="BI91" s="292"/>
+      <c r="BJ91" s="292"/>
+      <c r="BK91" s="292"/>
+      <c r="BL91" s="292"/>
+      <c r="BM91" s="292"/>
+      <c r="BN91" s="292"/>
+      <c r="BO91" s="292"/>
+      <c r="BP91" s="292"/>
+      <c r="BQ91" s="292"/>
+      <c r="BR91" s="292"/>
+      <c r="BS91" s="292"/>
+      <c r="BT91" s="292"/>
+      <c r="BU91" s="292"/>
+      <c r="BV91" s="292"/>
+      <c r="BW91" s="292"/>
+      <c r="BX91" s="292"/>
+      <c r="BY91" s="292"/>
+      <c r="BZ91" s="292"/>
+      <c r="CA91" s="293"/>
     </row>
     <row r="92" spans="2:79">
-      <c r="E92" s="294"/>
-[...1 lines deleted...]
-      <c r="G92" s="264" t="s">
+      <c r="E92" s="287"/>
+      <c r="F92" s="288"/>
+      <c r="G92" s="257" t="s">
         <v>24</v>
       </c>
-      <c r="H92" s="265"/>
-[...17 lines deleted...]
-      <c r="X92" s="305" t="s">
+      <c r="H92" s="258"/>
+      <c r="I92" s="258"/>
+      <c r="J92" s="258"/>
+      <c r="K92" s="258"/>
+      <c r="L92" s="258"/>
+      <c r="M92" s="258"/>
+      <c r="N92" s="258"/>
+      <c r="O92" s="258"/>
+      <c r="P92" s="258"/>
+      <c r="Q92" s="258"/>
+      <c r="R92" s="258"/>
+      <c r="S92" s="294" t="s">
+        <v>370</v>
+      </c>
+      <c r="T92" s="295"/>
+      <c r="U92" s="296"/>
+      <c r="V92" s="297"/>
+      <c r="W92" s="297"/>
+      <c r="X92" s="298" t="s">
         <v>12</v>
       </c>
-      <c r="Y92" s="305"/>
-[...53 lines deleted...]
-      <c r="CA92" s="306"/>
+      <c r="Y92" s="298"/>
+      <c r="Z92" s="298"/>
+      <c r="AA92" s="298"/>
+      <c r="AB92" s="298"/>
+      <c r="AC92" s="298"/>
+      <c r="AD92" s="298"/>
+      <c r="AE92" s="298"/>
+      <c r="AF92" s="298"/>
+      <c r="AG92" s="298"/>
+      <c r="AH92" s="298"/>
+      <c r="AI92" s="298"/>
+      <c r="AJ92" s="298"/>
+      <c r="AK92" s="298"/>
+      <c r="AL92" s="298"/>
+      <c r="AM92" s="298"/>
+      <c r="AN92" s="298"/>
+      <c r="AO92" s="298"/>
+      <c r="AP92" s="298"/>
+      <c r="AQ92" s="298"/>
+      <c r="AR92" s="298"/>
+      <c r="AS92" s="298"/>
+      <c r="AT92" s="298"/>
+      <c r="AU92" s="298"/>
+      <c r="AV92" s="298"/>
+      <c r="AW92" s="298"/>
+      <c r="AX92" s="298"/>
+      <c r="AY92" s="298"/>
+      <c r="AZ92" s="298"/>
+      <c r="BA92" s="298"/>
+      <c r="BB92" s="298"/>
+      <c r="BC92" s="298"/>
+      <c r="BD92" s="298"/>
+      <c r="BE92" s="298"/>
+      <c r="BF92" s="298"/>
+      <c r="BG92" s="298"/>
+      <c r="BH92" s="298"/>
+      <c r="BI92" s="298"/>
+      <c r="BJ92" s="298"/>
+      <c r="BK92" s="298"/>
+      <c r="BL92" s="298"/>
+      <c r="BM92" s="298"/>
+      <c r="BN92" s="298"/>
+      <c r="BO92" s="298"/>
+      <c r="BP92" s="298"/>
+      <c r="BQ92" s="298"/>
+      <c r="BR92" s="298"/>
+      <c r="BS92" s="298"/>
+      <c r="BT92" s="298"/>
+      <c r="BU92" s="298"/>
+      <c r="BV92" s="298"/>
+      <c r="BW92" s="298"/>
+      <c r="BX92" s="298"/>
+      <c r="BY92" s="298"/>
+      <c r="BZ92" s="298"/>
+      <c r="CA92" s="299"/>
     </row>
     <row r="93" spans="2:79">
-      <c r="E93" s="294"/>
-[...18 lines deleted...]
-      <c r="X93" s="256" t="s">
+      <c r="E93" s="287"/>
+      <c r="F93" s="288"/>
+      <c r="G93" s="260"/>
+      <c r="H93" s="261"/>
+      <c r="I93" s="261"/>
+      <c r="J93" s="261"/>
+      <c r="K93" s="261"/>
+      <c r="L93" s="261"/>
+      <c r="M93" s="261"/>
+      <c r="N93" s="261"/>
+      <c r="O93" s="261"/>
+      <c r="P93" s="261"/>
+      <c r="Q93" s="261"/>
+      <c r="R93" s="261"/>
+      <c r="S93" s="280"/>
+      <c r="T93" s="281"/>
+      <c r="U93" s="303"/>
+      <c r="V93" s="304"/>
+      <c r="W93" s="304"/>
+      <c r="X93" s="249" t="s">
         <v>13</v>
       </c>
-      <c r="Y93" s="256"/>
-[...53 lines deleted...]
-      <c r="CA93" s="257"/>
+      <c r="Y93" s="249"/>
+      <c r="Z93" s="249"/>
+      <c r="AA93" s="249"/>
+      <c r="AB93" s="249"/>
+      <c r="AC93" s="249"/>
+      <c r="AD93" s="249"/>
+      <c r="AE93" s="249"/>
+      <c r="AF93" s="249"/>
+      <c r="AG93" s="249"/>
+      <c r="AH93" s="249"/>
+      <c r="AI93" s="249"/>
+      <c r="AJ93" s="249"/>
+      <c r="AK93" s="249"/>
+      <c r="AL93" s="249"/>
+      <c r="AM93" s="249"/>
+      <c r="AN93" s="249"/>
+      <c r="AO93" s="249"/>
+      <c r="AP93" s="249"/>
+      <c r="AQ93" s="249"/>
+      <c r="AR93" s="249"/>
+      <c r="AS93" s="249"/>
+      <c r="AT93" s="249"/>
+      <c r="AU93" s="249"/>
+      <c r="AV93" s="249"/>
+      <c r="AW93" s="249"/>
+      <c r="AX93" s="249"/>
+      <c r="AY93" s="249"/>
+      <c r="AZ93" s="249"/>
+      <c r="BA93" s="249"/>
+      <c r="BB93" s="249"/>
+      <c r="BC93" s="249"/>
+      <c r="BD93" s="249"/>
+      <c r="BE93" s="249"/>
+      <c r="BF93" s="249"/>
+      <c r="BG93" s="249"/>
+      <c r="BH93" s="249"/>
+      <c r="BI93" s="249"/>
+      <c r="BJ93" s="249"/>
+      <c r="BK93" s="249"/>
+      <c r="BL93" s="249"/>
+      <c r="BM93" s="249"/>
+      <c r="BN93" s="249"/>
+      <c r="BO93" s="249"/>
+      <c r="BP93" s="249"/>
+      <c r="BQ93" s="249"/>
+      <c r="BR93" s="249"/>
+      <c r="BS93" s="249"/>
+      <c r="BT93" s="249"/>
+      <c r="BU93" s="249"/>
+      <c r="BV93" s="249"/>
+      <c r="BW93" s="249"/>
+      <c r="BX93" s="249"/>
+      <c r="BY93" s="249"/>
+      <c r="BZ93" s="249"/>
+      <c r="CA93" s="250"/>
     </row>
     <row r="94" spans="2:79">
-      <c r="E94" s="294"/>
-[...20 lines deleted...]
-      <c r="X94" s="256" t="s">
+      <c r="E94" s="287"/>
+      <c r="F94" s="288"/>
+      <c r="G94" s="260"/>
+      <c r="H94" s="261"/>
+      <c r="I94" s="261"/>
+      <c r="J94" s="261"/>
+      <c r="K94" s="261"/>
+      <c r="L94" s="261"/>
+      <c r="M94" s="261"/>
+      <c r="N94" s="261"/>
+      <c r="O94" s="261"/>
+      <c r="P94" s="261"/>
+      <c r="Q94" s="261"/>
+      <c r="R94" s="261"/>
+      <c r="S94" s="276" t="s">
+        <v>371</v>
+      </c>
+      <c r="T94" s="277"/>
+      <c r="U94" s="247"/>
+      <c r="V94" s="248"/>
+      <c r="W94" s="248"/>
+      <c r="X94" s="249" t="s">
         <v>14</v>
       </c>
-      <c r="Y94" s="256"/>
-[...53 lines deleted...]
-      <c r="CA94" s="257"/>
+      <c r="Y94" s="249"/>
+      <c r="Z94" s="249"/>
+      <c r="AA94" s="249"/>
+      <c r="AB94" s="249"/>
+      <c r="AC94" s="249"/>
+      <c r="AD94" s="249"/>
+      <c r="AE94" s="249"/>
+      <c r="AF94" s="249"/>
+      <c r="AG94" s="249"/>
+      <c r="AH94" s="249"/>
+      <c r="AI94" s="249"/>
+      <c r="AJ94" s="249"/>
+      <c r="AK94" s="249"/>
+      <c r="AL94" s="249"/>
+      <c r="AM94" s="249"/>
+      <c r="AN94" s="249"/>
+      <c r="AO94" s="249"/>
+      <c r="AP94" s="249"/>
+      <c r="AQ94" s="249"/>
+      <c r="AR94" s="249"/>
+      <c r="AS94" s="249"/>
+      <c r="AT94" s="249"/>
+      <c r="AU94" s="249"/>
+      <c r="AV94" s="249"/>
+      <c r="AW94" s="249"/>
+      <c r="AX94" s="249"/>
+      <c r="AY94" s="249"/>
+      <c r="AZ94" s="249"/>
+      <c r="BA94" s="249"/>
+      <c r="BB94" s="249"/>
+      <c r="BC94" s="249"/>
+      <c r="BD94" s="249"/>
+      <c r="BE94" s="249"/>
+      <c r="BF94" s="249"/>
+      <c r="BG94" s="249"/>
+      <c r="BH94" s="249"/>
+      <c r="BI94" s="249"/>
+      <c r="BJ94" s="249"/>
+      <c r="BK94" s="249"/>
+      <c r="BL94" s="249"/>
+      <c r="BM94" s="249"/>
+      <c r="BN94" s="249"/>
+      <c r="BO94" s="249"/>
+      <c r="BP94" s="249"/>
+      <c r="BQ94" s="249"/>
+      <c r="BR94" s="249"/>
+      <c r="BS94" s="249"/>
+      <c r="BT94" s="249"/>
+      <c r="BU94" s="249"/>
+      <c r="BV94" s="249"/>
+      <c r="BW94" s="249"/>
+      <c r="BX94" s="249"/>
+      <c r="BY94" s="249"/>
+      <c r="BZ94" s="249"/>
+      <c r="CA94" s="250"/>
     </row>
     <row r="95" spans="2:79">
-      <c r="E95" s="294"/>
-[...18 lines deleted...]
-      <c r="X95" s="256" t="s">
+      <c r="E95" s="287"/>
+      <c r="F95" s="288"/>
+      <c r="G95" s="260"/>
+      <c r="H95" s="261"/>
+      <c r="I95" s="261"/>
+      <c r="J95" s="261"/>
+      <c r="K95" s="261"/>
+      <c r="L95" s="261"/>
+      <c r="M95" s="261"/>
+      <c r="N95" s="261"/>
+      <c r="O95" s="261"/>
+      <c r="P95" s="261"/>
+      <c r="Q95" s="261"/>
+      <c r="R95" s="261"/>
+      <c r="S95" s="280"/>
+      <c r="T95" s="281"/>
+      <c r="U95" s="247"/>
+      <c r="V95" s="248"/>
+      <c r="W95" s="248"/>
+      <c r="X95" s="249" t="s">
         <v>15</v>
       </c>
-      <c r="Y95" s="256"/>
-[...53 lines deleted...]
-      <c r="CA95" s="257"/>
+      <c r="Y95" s="249"/>
+      <c r="Z95" s="249"/>
+      <c r="AA95" s="249"/>
+      <c r="AB95" s="249"/>
+      <c r="AC95" s="249"/>
+      <c r="AD95" s="249"/>
+      <c r="AE95" s="249"/>
+      <c r="AF95" s="249"/>
+      <c r="AG95" s="249"/>
+      <c r="AH95" s="249"/>
+      <c r="AI95" s="249"/>
+      <c r="AJ95" s="249"/>
+      <c r="AK95" s="249"/>
+      <c r="AL95" s="249"/>
+      <c r="AM95" s="249"/>
+      <c r="AN95" s="249"/>
+      <c r="AO95" s="249"/>
+      <c r="AP95" s="249"/>
+      <c r="AQ95" s="249"/>
+      <c r="AR95" s="249"/>
+      <c r="AS95" s="249"/>
+      <c r="AT95" s="249"/>
+      <c r="AU95" s="249"/>
+      <c r="AV95" s="249"/>
+      <c r="AW95" s="249"/>
+      <c r="AX95" s="249"/>
+      <c r="AY95" s="249"/>
+      <c r="AZ95" s="249"/>
+      <c r="BA95" s="249"/>
+      <c r="BB95" s="249"/>
+      <c r="BC95" s="249"/>
+      <c r="BD95" s="249"/>
+      <c r="BE95" s="249"/>
+      <c r="BF95" s="249"/>
+      <c r="BG95" s="249"/>
+      <c r="BH95" s="249"/>
+      <c r="BI95" s="249"/>
+      <c r="BJ95" s="249"/>
+      <c r="BK95" s="249"/>
+      <c r="BL95" s="249"/>
+      <c r="BM95" s="249"/>
+      <c r="BN95" s="249"/>
+      <c r="BO95" s="249"/>
+      <c r="BP95" s="249"/>
+      <c r="BQ95" s="249"/>
+      <c r="BR95" s="249"/>
+      <c r="BS95" s="249"/>
+      <c r="BT95" s="249"/>
+      <c r="BU95" s="249"/>
+      <c r="BV95" s="249"/>
+      <c r="BW95" s="249"/>
+      <c r="BX95" s="249"/>
+      <c r="BY95" s="249"/>
+      <c r="BZ95" s="249"/>
+      <c r="CA95" s="250"/>
     </row>
     <row r="96" spans="2:79">
-      <c r="E96" s="294"/>
-[...18 lines deleted...]
-      <c r="X96" s="256" t="s">
+      <c r="E96" s="287"/>
+      <c r="F96" s="288"/>
+      <c r="G96" s="260"/>
+      <c r="H96" s="261"/>
+      <c r="I96" s="261"/>
+      <c r="J96" s="261"/>
+      <c r="K96" s="261"/>
+      <c r="L96" s="261"/>
+      <c r="M96" s="261"/>
+      <c r="N96" s="261"/>
+      <c r="O96" s="261"/>
+      <c r="P96" s="261"/>
+      <c r="Q96" s="261"/>
+      <c r="R96" s="261"/>
+      <c r="S96" s="282"/>
+      <c r="T96" s="283"/>
+      <c r="U96" s="247"/>
+      <c r="V96" s="248"/>
+      <c r="W96" s="248"/>
+      <c r="X96" s="249" t="s">
         <v>16</v>
       </c>
-      <c r="Y96" s="256"/>
-[...53 lines deleted...]
-      <c r="CA96" s="257"/>
+      <c r="Y96" s="249"/>
+      <c r="Z96" s="249"/>
+      <c r="AA96" s="249"/>
+      <c r="AB96" s="249"/>
+      <c r="AC96" s="249"/>
+      <c r="AD96" s="249"/>
+      <c r="AE96" s="249"/>
+      <c r="AF96" s="249"/>
+      <c r="AG96" s="249"/>
+      <c r="AH96" s="249"/>
+      <c r="AI96" s="249"/>
+      <c r="AJ96" s="249"/>
+      <c r="AK96" s="249"/>
+      <c r="AL96" s="249"/>
+      <c r="AM96" s="249"/>
+      <c r="AN96" s="249"/>
+      <c r="AO96" s="249"/>
+      <c r="AP96" s="249"/>
+      <c r="AQ96" s="249"/>
+      <c r="AR96" s="249"/>
+      <c r="AS96" s="249"/>
+      <c r="AT96" s="249"/>
+      <c r="AU96" s="249"/>
+      <c r="AV96" s="249"/>
+      <c r="AW96" s="249"/>
+      <c r="AX96" s="249"/>
+      <c r="AY96" s="249"/>
+      <c r="AZ96" s="249"/>
+      <c r="BA96" s="249"/>
+      <c r="BB96" s="249"/>
+      <c r="BC96" s="249"/>
+      <c r="BD96" s="249"/>
+      <c r="BE96" s="249"/>
+      <c r="BF96" s="249"/>
+      <c r="BG96" s="249"/>
+      <c r="BH96" s="249"/>
+      <c r="BI96" s="249"/>
+      <c r="BJ96" s="249"/>
+      <c r="BK96" s="249"/>
+      <c r="BL96" s="249"/>
+      <c r="BM96" s="249"/>
+      <c r="BN96" s="249"/>
+      <c r="BO96" s="249"/>
+      <c r="BP96" s="249"/>
+      <c r="BQ96" s="249"/>
+      <c r="BR96" s="249"/>
+      <c r="BS96" s="249"/>
+      <c r="BT96" s="249"/>
+      <c r="BU96" s="249"/>
+      <c r="BV96" s="249"/>
+      <c r="BW96" s="249"/>
+      <c r="BX96" s="249"/>
+      <c r="BY96" s="249"/>
+      <c r="BZ96" s="249"/>
+      <c r="CA96" s="250"/>
     </row>
     <row r="97" spans="5:79">
-      <c r="E97" s="294"/>
-[...22 lines deleted...]
-      <c r="X97" s="256" t="s">
+      <c r="E97" s="287"/>
+      <c r="F97" s="288"/>
+      <c r="G97" s="260"/>
+      <c r="H97" s="261"/>
+      <c r="I97" s="261"/>
+      <c r="J97" s="261"/>
+      <c r="K97" s="261"/>
+      <c r="L97" s="261"/>
+      <c r="M97" s="261"/>
+      <c r="N97" s="261"/>
+      <c r="O97" s="261"/>
+      <c r="P97" s="261"/>
+      <c r="Q97" s="261"/>
+      <c r="R97" s="261"/>
+      <c r="S97" s="276" t="s">
+        <v>372</v>
+      </c>
+      <c r="T97" s="277"/>
+      <c r="U97" s="268" t="s">
+        <v>375</v>
+      </c>
+      <c r="V97" s="269"/>
+      <c r="W97" s="269"/>
+      <c r="X97" s="249" t="s">
         <v>17</v>
       </c>
-      <c r="Y97" s="256"/>
-[...53 lines deleted...]
-      <c r="CA97" s="257"/>
+      <c r="Y97" s="249"/>
+      <c r="Z97" s="249"/>
+      <c r="AA97" s="249"/>
+      <c r="AB97" s="249"/>
+      <c r="AC97" s="249"/>
+      <c r="AD97" s="249"/>
+      <c r="AE97" s="249"/>
+      <c r="AF97" s="249"/>
+      <c r="AG97" s="249"/>
+      <c r="AH97" s="249"/>
+      <c r="AI97" s="249"/>
+      <c r="AJ97" s="249"/>
+      <c r="AK97" s="249"/>
+      <c r="AL97" s="249"/>
+      <c r="AM97" s="249"/>
+      <c r="AN97" s="249"/>
+      <c r="AO97" s="249"/>
+      <c r="AP97" s="249"/>
+      <c r="AQ97" s="249"/>
+      <c r="AR97" s="249"/>
+      <c r="AS97" s="249"/>
+      <c r="AT97" s="249"/>
+      <c r="AU97" s="249"/>
+      <c r="AV97" s="249"/>
+      <c r="AW97" s="249"/>
+      <c r="AX97" s="249"/>
+      <c r="AY97" s="249"/>
+      <c r="AZ97" s="249"/>
+      <c r="BA97" s="249"/>
+      <c r="BB97" s="249"/>
+      <c r="BC97" s="249"/>
+      <c r="BD97" s="249"/>
+      <c r="BE97" s="249"/>
+      <c r="BF97" s="249"/>
+      <c r="BG97" s="249"/>
+      <c r="BH97" s="249"/>
+      <c r="BI97" s="249"/>
+      <c r="BJ97" s="249"/>
+      <c r="BK97" s="249"/>
+      <c r="BL97" s="249"/>
+      <c r="BM97" s="249"/>
+      <c r="BN97" s="249"/>
+      <c r="BO97" s="249"/>
+      <c r="BP97" s="249"/>
+      <c r="BQ97" s="249"/>
+      <c r="BR97" s="249"/>
+      <c r="BS97" s="249"/>
+      <c r="BT97" s="249"/>
+      <c r="BU97" s="249"/>
+      <c r="BV97" s="249"/>
+      <c r="BW97" s="249"/>
+      <c r="BX97" s="249"/>
+      <c r="BY97" s="249"/>
+      <c r="BZ97" s="249"/>
+      <c r="CA97" s="250"/>
     </row>
     <row r="98" spans="5:79">
-      <c r="E98" s="294"/>
-[...18 lines deleted...]
-      <c r="X98" s="256" t="s">
+      <c r="E98" s="287"/>
+      <c r="F98" s="288"/>
+      <c r="G98" s="260"/>
+      <c r="H98" s="261"/>
+      <c r="I98" s="261"/>
+      <c r="J98" s="261"/>
+      <c r="K98" s="261"/>
+      <c r="L98" s="261"/>
+      <c r="M98" s="261"/>
+      <c r="N98" s="261"/>
+      <c r="O98" s="261"/>
+      <c r="P98" s="261"/>
+      <c r="Q98" s="261"/>
+      <c r="R98" s="261"/>
+      <c r="S98" s="280"/>
+      <c r="T98" s="281"/>
+      <c r="U98" s="247"/>
+      <c r="V98" s="248"/>
+      <c r="W98" s="248"/>
+      <c r="X98" s="249" t="s">
         <v>18</v>
       </c>
-      <c r="Y98" s="256"/>
-[...53 lines deleted...]
-      <c r="CA98" s="257"/>
+      <c r="Y98" s="249"/>
+      <c r="Z98" s="249"/>
+      <c r="AA98" s="249"/>
+      <c r="AB98" s="249"/>
+      <c r="AC98" s="249"/>
+      <c r="AD98" s="249"/>
+      <c r="AE98" s="249"/>
+      <c r="AF98" s="249"/>
+      <c r="AG98" s="249"/>
+      <c r="AH98" s="249"/>
+      <c r="AI98" s="249"/>
+      <c r="AJ98" s="249"/>
+      <c r="AK98" s="249"/>
+      <c r="AL98" s="249"/>
+      <c r="AM98" s="249"/>
+      <c r="AN98" s="249"/>
+      <c r="AO98" s="249"/>
+      <c r="AP98" s="249"/>
+      <c r="AQ98" s="249"/>
+      <c r="AR98" s="249"/>
+      <c r="AS98" s="249"/>
+      <c r="AT98" s="249"/>
+      <c r="AU98" s="249"/>
+      <c r="AV98" s="249"/>
+      <c r="AW98" s="249"/>
+      <c r="AX98" s="249"/>
+      <c r="AY98" s="249"/>
+      <c r="AZ98" s="249"/>
+      <c r="BA98" s="249"/>
+      <c r="BB98" s="249"/>
+      <c r="BC98" s="249"/>
+      <c r="BD98" s="249"/>
+      <c r="BE98" s="249"/>
+      <c r="BF98" s="249"/>
+      <c r="BG98" s="249"/>
+      <c r="BH98" s="249"/>
+      <c r="BI98" s="249"/>
+      <c r="BJ98" s="249"/>
+      <c r="BK98" s="249"/>
+      <c r="BL98" s="249"/>
+      <c r="BM98" s="249"/>
+      <c r="BN98" s="249"/>
+      <c r="BO98" s="249"/>
+      <c r="BP98" s="249"/>
+      <c r="BQ98" s="249"/>
+      <c r="BR98" s="249"/>
+      <c r="BS98" s="249"/>
+      <c r="BT98" s="249"/>
+      <c r="BU98" s="249"/>
+      <c r="BV98" s="249"/>
+      <c r="BW98" s="249"/>
+      <c r="BX98" s="249"/>
+      <c r="BY98" s="249"/>
+      <c r="BZ98" s="249"/>
+      <c r="CA98" s="250"/>
     </row>
     <row r="99" spans="5:79">
-      <c r="E99" s="294"/>
-[...18 lines deleted...]
-      <c r="X99" s="256" t="s">
+      <c r="E99" s="287"/>
+      <c r="F99" s="288"/>
+      <c r="G99" s="260"/>
+      <c r="H99" s="261"/>
+      <c r="I99" s="261"/>
+      <c r="J99" s="261"/>
+      <c r="K99" s="261"/>
+      <c r="L99" s="261"/>
+      <c r="M99" s="261"/>
+      <c r="N99" s="261"/>
+      <c r="O99" s="261"/>
+      <c r="P99" s="261"/>
+      <c r="Q99" s="261"/>
+      <c r="R99" s="261"/>
+      <c r="S99" s="282"/>
+      <c r="T99" s="283"/>
+      <c r="U99" s="247"/>
+      <c r="V99" s="248"/>
+      <c r="W99" s="248"/>
+      <c r="X99" s="249" t="s">
         <v>19</v>
       </c>
-      <c r="Y99" s="256"/>
-[...53 lines deleted...]
-      <c r="CA99" s="257"/>
+      <c r="Y99" s="249"/>
+      <c r="Z99" s="249"/>
+      <c r="AA99" s="249"/>
+      <c r="AB99" s="249"/>
+      <c r="AC99" s="249"/>
+      <c r="AD99" s="249"/>
+      <c r="AE99" s="249"/>
+      <c r="AF99" s="249"/>
+      <c r="AG99" s="249"/>
+      <c r="AH99" s="249"/>
+      <c r="AI99" s="249"/>
+      <c r="AJ99" s="249"/>
+      <c r="AK99" s="249"/>
+      <c r="AL99" s="249"/>
+      <c r="AM99" s="249"/>
+      <c r="AN99" s="249"/>
+      <c r="AO99" s="249"/>
+      <c r="AP99" s="249"/>
+      <c r="AQ99" s="249"/>
+      <c r="AR99" s="249"/>
+      <c r="AS99" s="249"/>
+      <c r="AT99" s="249"/>
+      <c r="AU99" s="249"/>
+      <c r="AV99" s="249"/>
+      <c r="AW99" s="249"/>
+      <c r="AX99" s="249"/>
+      <c r="AY99" s="249"/>
+      <c r="AZ99" s="249"/>
+      <c r="BA99" s="249"/>
+      <c r="BB99" s="249"/>
+      <c r="BC99" s="249"/>
+      <c r="BD99" s="249"/>
+      <c r="BE99" s="249"/>
+      <c r="BF99" s="249"/>
+      <c r="BG99" s="249"/>
+      <c r="BH99" s="249"/>
+      <c r="BI99" s="249"/>
+      <c r="BJ99" s="249"/>
+      <c r="BK99" s="249"/>
+      <c r="BL99" s="249"/>
+      <c r="BM99" s="249"/>
+      <c r="BN99" s="249"/>
+      <c r="BO99" s="249"/>
+      <c r="BP99" s="249"/>
+      <c r="BQ99" s="249"/>
+      <c r="BR99" s="249"/>
+      <c r="BS99" s="249"/>
+      <c r="BT99" s="249"/>
+      <c r="BU99" s="249"/>
+      <c r="BV99" s="249"/>
+      <c r="BW99" s="249"/>
+      <c r="BX99" s="249"/>
+      <c r="BY99" s="249"/>
+      <c r="BZ99" s="249"/>
+      <c r="CA99" s="250"/>
     </row>
     <row r="100" spans="5:79">
-      <c r="E100" s="294"/>
-[...20 lines deleted...]
-      <c r="X100" s="256" t="s">
+      <c r="E100" s="287"/>
+      <c r="F100" s="288"/>
+      <c r="G100" s="260"/>
+      <c r="H100" s="261"/>
+      <c r="I100" s="261"/>
+      <c r="J100" s="261"/>
+      <c r="K100" s="261"/>
+      <c r="L100" s="261"/>
+      <c r="M100" s="261"/>
+      <c r="N100" s="261"/>
+      <c r="O100" s="261"/>
+      <c r="P100" s="261"/>
+      <c r="Q100" s="261"/>
+      <c r="R100" s="261"/>
+      <c r="S100" s="276" t="s">
+        <v>373</v>
+      </c>
+      <c r="T100" s="277"/>
+      <c r="U100" s="247"/>
+      <c r="V100" s="248"/>
+      <c r="W100" s="248"/>
+      <c r="X100" s="249" t="s">
         <v>20</v>
       </c>
-      <c r="Y100" s="256"/>
-[...53 lines deleted...]
-      <c r="CA100" s="257"/>
+      <c r="Y100" s="249"/>
+      <c r="Z100" s="249"/>
+      <c r="AA100" s="249"/>
+      <c r="AB100" s="249"/>
+      <c r="AC100" s="249"/>
+      <c r="AD100" s="249"/>
+      <c r="AE100" s="249"/>
+      <c r="AF100" s="249"/>
+      <c r="AG100" s="249"/>
+      <c r="AH100" s="249"/>
+      <c r="AI100" s="249"/>
+      <c r="AJ100" s="249"/>
+      <c r="AK100" s="249"/>
+      <c r="AL100" s="249"/>
+      <c r="AM100" s="249"/>
+      <c r="AN100" s="249"/>
+      <c r="AO100" s="249"/>
+      <c r="AP100" s="249"/>
+      <c r="AQ100" s="249"/>
+      <c r="AR100" s="249"/>
+      <c r="AS100" s="249"/>
+      <c r="AT100" s="249"/>
+      <c r="AU100" s="249"/>
+      <c r="AV100" s="249"/>
+      <c r="AW100" s="249"/>
+      <c r="AX100" s="249"/>
+      <c r="AY100" s="249"/>
+      <c r="AZ100" s="249"/>
+      <c r="BA100" s="249"/>
+      <c r="BB100" s="249"/>
+      <c r="BC100" s="249"/>
+      <c r="BD100" s="249"/>
+      <c r="BE100" s="249"/>
+      <c r="BF100" s="249"/>
+      <c r="BG100" s="249"/>
+      <c r="BH100" s="249"/>
+      <c r="BI100" s="249"/>
+      <c r="BJ100" s="249"/>
+      <c r="BK100" s="249"/>
+      <c r="BL100" s="249"/>
+      <c r="BM100" s="249"/>
+      <c r="BN100" s="249"/>
+      <c r="BO100" s="249"/>
+      <c r="BP100" s="249"/>
+      <c r="BQ100" s="249"/>
+      <c r="BR100" s="249"/>
+      <c r="BS100" s="249"/>
+      <c r="BT100" s="249"/>
+      <c r="BU100" s="249"/>
+      <c r="BV100" s="249"/>
+      <c r="BW100" s="249"/>
+      <c r="BX100" s="249"/>
+      <c r="BY100" s="249"/>
+      <c r="BZ100" s="249"/>
+      <c r="CA100" s="250"/>
     </row>
     <row r="101" spans="5:79">
-      <c r="E101" s="294"/>
-[...18 lines deleted...]
-      <c r="X101" s="256" t="s">
+      <c r="E101" s="287"/>
+      <c r="F101" s="288"/>
+      <c r="G101" s="260"/>
+      <c r="H101" s="261"/>
+      <c r="I101" s="261"/>
+      <c r="J101" s="261"/>
+      <c r="K101" s="261"/>
+      <c r="L101" s="261"/>
+      <c r="M101" s="261"/>
+      <c r="N101" s="261"/>
+      <c r="O101" s="261"/>
+      <c r="P101" s="261"/>
+      <c r="Q101" s="261"/>
+      <c r="R101" s="261"/>
+      <c r="S101" s="280"/>
+      <c r="T101" s="281"/>
+      <c r="U101" s="247"/>
+      <c r="V101" s="248"/>
+      <c r="W101" s="248"/>
+      <c r="X101" s="249" t="s">
         <v>21</v>
       </c>
-      <c r="Y101" s="256"/>
-[...53 lines deleted...]
-      <c r="CA101" s="257"/>
+      <c r="Y101" s="249"/>
+      <c r="Z101" s="249"/>
+      <c r="AA101" s="249"/>
+      <c r="AB101" s="249"/>
+      <c r="AC101" s="249"/>
+      <c r="AD101" s="249"/>
+      <c r="AE101" s="249"/>
+      <c r="AF101" s="249"/>
+      <c r="AG101" s="249"/>
+      <c r="AH101" s="249"/>
+      <c r="AI101" s="249"/>
+      <c r="AJ101" s="249"/>
+      <c r="AK101" s="249"/>
+      <c r="AL101" s="249"/>
+      <c r="AM101" s="249"/>
+      <c r="AN101" s="249"/>
+      <c r="AO101" s="249"/>
+      <c r="AP101" s="249"/>
+      <c r="AQ101" s="249"/>
+      <c r="AR101" s="249"/>
+      <c r="AS101" s="249"/>
+      <c r="AT101" s="249"/>
+      <c r="AU101" s="249"/>
+      <c r="AV101" s="249"/>
+      <c r="AW101" s="249"/>
+      <c r="AX101" s="249"/>
+      <c r="AY101" s="249"/>
+      <c r="AZ101" s="249"/>
+      <c r="BA101" s="249"/>
+      <c r="BB101" s="249"/>
+      <c r="BC101" s="249"/>
+      <c r="BD101" s="249"/>
+      <c r="BE101" s="249"/>
+      <c r="BF101" s="249"/>
+      <c r="BG101" s="249"/>
+      <c r="BH101" s="249"/>
+      <c r="BI101" s="249"/>
+      <c r="BJ101" s="249"/>
+      <c r="BK101" s="249"/>
+      <c r="BL101" s="249"/>
+      <c r="BM101" s="249"/>
+      <c r="BN101" s="249"/>
+      <c r="BO101" s="249"/>
+      <c r="BP101" s="249"/>
+      <c r="BQ101" s="249"/>
+      <c r="BR101" s="249"/>
+      <c r="BS101" s="249"/>
+      <c r="BT101" s="249"/>
+      <c r="BU101" s="249"/>
+      <c r="BV101" s="249"/>
+      <c r="BW101" s="249"/>
+      <c r="BX101" s="249"/>
+      <c r="BY101" s="249"/>
+      <c r="BZ101" s="249"/>
+      <c r="CA101" s="250"/>
     </row>
     <row r="102" spans="5:79" ht="13.5" customHeight="1">
-      <c r="E102" s="294"/>
-[...75 lines deleted...]
-      <c r="CA102" s="257"/>
+      <c r="E102" s="287"/>
+      <c r="F102" s="288"/>
+      <c r="G102" s="260"/>
+      <c r="H102" s="261"/>
+      <c r="I102" s="261"/>
+      <c r="J102" s="261"/>
+      <c r="K102" s="261"/>
+      <c r="L102" s="261"/>
+      <c r="M102" s="261"/>
+      <c r="N102" s="261"/>
+      <c r="O102" s="261"/>
+      <c r="P102" s="261"/>
+      <c r="Q102" s="261"/>
+      <c r="R102" s="261"/>
+      <c r="S102" s="282"/>
+      <c r="T102" s="283"/>
+      <c r="U102" s="247"/>
+      <c r="V102" s="248"/>
+      <c r="W102" s="248"/>
+      <c r="X102" s="249" t="s">
+        <v>285</v>
+      </c>
+      <c r="Y102" s="249"/>
+      <c r="Z102" s="249"/>
+      <c r="AA102" s="249"/>
+      <c r="AB102" s="249"/>
+      <c r="AC102" s="249"/>
+      <c r="AD102" s="249"/>
+      <c r="AE102" s="249"/>
+      <c r="AF102" s="249"/>
+      <c r="AG102" s="249"/>
+      <c r="AH102" s="249"/>
+      <c r="AI102" s="249"/>
+      <c r="AJ102" s="249"/>
+      <c r="AK102" s="249"/>
+      <c r="AL102" s="249"/>
+      <c r="AM102" s="249"/>
+      <c r="AN102" s="249"/>
+      <c r="AO102" s="249"/>
+      <c r="AP102" s="249"/>
+      <c r="AQ102" s="249"/>
+      <c r="AR102" s="249"/>
+      <c r="AS102" s="249"/>
+      <c r="AT102" s="249"/>
+      <c r="AU102" s="249"/>
+      <c r="AV102" s="249"/>
+      <c r="AW102" s="249"/>
+      <c r="AX102" s="249"/>
+      <c r="AY102" s="249"/>
+      <c r="AZ102" s="249"/>
+      <c r="BA102" s="249"/>
+      <c r="BB102" s="249"/>
+      <c r="BC102" s="249"/>
+      <c r="BD102" s="249"/>
+      <c r="BE102" s="249"/>
+      <c r="BF102" s="249"/>
+      <c r="BG102" s="249"/>
+      <c r="BH102" s="249"/>
+      <c r="BI102" s="249"/>
+      <c r="BJ102" s="249"/>
+      <c r="BK102" s="249"/>
+      <c r="BL102" s="249"/>
+      <c r="BM102" s="249"/>
+      <c r="BN102" s="249"/>
+      <c r="BO102" s="249"/>
+      <c r="BP102" s="249"/>
+      <c r="BQ102" s="249"/>
+      <c r="BR102" s="249"/>
+      <c r="BS102" s="249"/>
+      <c r="BT102" s="249"/>
+      <c r="BU102" s="249"/>
+      <c r="BV102" s="249"/>
+      <c r="BW102" s="249"/>
+      <c r="BX102" s="249"/>
+      <c r="BY102" s="249"/>
+      <c r="BZ102" s="249"/>
+      <c r="CA102" s="250"/>
     </row>
     <row r="103" spans="5:79">
-      <c r="E103" s="294"/>
-[...20 lines deleted...]
-      <c r="X103" s="256" t="s">
+      <c r="E103" s="287"/>
+      <c r="F103" s="288"/>
+      <c r="G103" s="260"/>
+      <c r="H103" s="261"/>
+      <c r="I103" s="261"/>
+      <c r="J103" s="261"/>
+      <c r="K103" s="261"/>
+      <c r="L103" s="261"/>
+      <c r="M103" s="261"/>
+      <c r="N103" s="261"/>
+      <c r="O103" s="261"/>
+      <c r="P103" s="261"/>
+      <c r="Q103" s="261"/>
+      <c r="R103" s="261"/>
+      <c r="S103" s="276" t="s">
+        <v>374</v>
+      </c>
+      <c r="T103" s="277"/>
+      <c r="U103" s="247"/>
+      <c r="V103" s="248"/>
+      <c r="W103" s="248"/>
+      <c r="X103" s="249" t="s">
         <v>22</v>
       </c>
-      <c r="Y103" s="256"/>
-[...53 lines deleted...]
-      <c r="CA103" s="257"/>
+      <c r="Y103" s="249"/>
+      <c r="Z103" s="249"/>
+      <c r="AA103" s="249"/>
+      <c r="AB103" s="249"/>
+      <c r="AC103" s="249"/>
+      <c r="AD103" s="249"/>
+      <c r="AE103" s="249"/>
+      <c r="AF103" s="249"/>
+      <c r="AG103" s="249"/>
+      <c r="AH103" s="249"/>
+      <c r="AI103" s="249"/>
+      <c r="AJ103" s="249"/>
+      <c r="AK103" s="249"/>
+      <c r="AL103" s="249"/>
+      <c r="AM103" s="249"/>
+      <c r="AN103" s="249"/>
+      <c r="AO103" s="249"/>
+      <c r="AP103" s="249"/>
+      <c r="AQ103" s="249"/>
+      <c r="AR103" s="249"/>
+      <c r="AS103" s="249"/>
+      <c r="AT103" s="249"/>
+      <c r="AU103" s="249"/>
+      <c r="AV103" s="249"/>
+      <c r="AW103" s="249"/>
+      <c r="AX103" s="249"/>
+      <c r="AY103" s="249"/>
+      <c r="AZ103" s="249"/>
+      <c r="BA103" s="249"/>
+      <c r="BB103" s="249"/>
+      <c r="BC103" s="249"/>
+      <c r="BD103" s="249"/>
+      <c r="BE103" s="249"/>
+      <c r="BF103" s="249"/>
+      <c r="BG103" s="249"/>
+      <c r="BH103" s="249"/>
+      <c r="BI103" s="249"/>
+      <c r="BJ103" s="249"/>
+      <c r="BK103" s="249"/>
+      <c r="BL103" s="249"/>
+      <c r="BM103" s="249"/>
+      <c r="BN103" s="249"/>
+      <c r="BO103" s="249"/>
+      <c r="BP103" s="249"/>
+      <c r="BQ103" s="249"/>
+      <c r="BR103" s="249"/>
+      <c r="BS103" s="249"/>
+      <c r="BT103" s="249"/>
+      <c r="BU103" s="249"/>
+      <c r="BV103" s="249"/>
+      <c r="BW103" s="249"/>
+      <c r="BX103" s="249"/>
+      <c r="BY103" s="249"/>
+      <c r="BZ103" s="249"/>
+      <c r="CA103" s="250"/>
     </row>
     <row r="104" spans="5:79">
-      <c r="E104" s="294"/>
-[...18 lines deleted...]
-      <c r="X104" s="262" t="s">
+      <c r="E104" s="287"/>
+      <c r="F104" s="288"/>
+      <c r="G104" s="263"/>
+      <c r="H104" s="264"/>
+      <c r="I104" s="264"/>
+      <c r="J104" s="264"/>
+      <c r="K104" s="264"/>
+      <c r="L104" s="264"/>
+      <c r="M104" s="264"/>
+      <c r="N104" s="264"/>
+      <c r="O104" s="264"/>
+      <c r="P104" s="264"/>
+      <c r="Q104" s="264"/>
+      <c r="R104" s="264"/>
+      <c r="S104" s="278"/>
+      <c r="T104" s="279"/>
+      <c r="U104" s="253"/>
+      <c r="V104" s="254"/>
+      <c r="W104" s="254"/>
+      <c r="X104" s="255" t="s">
         <v>23</v>
       </c>
-      <c r="Y104" s="262"/>
-[...53 lines deleted...]
-      <c r="CA104" s="263"/>
+      <c r="Y104" s="255"/>
+      <c r="Z104" s="255"/>
+      <c r="AA104" s="255"/>
+      <c r="AB104" s="255"/>
+      <c r="AC104" s="255"/>
+      <c r="AD104" s="255"/>
+      <c r="AE104" s="255"/>
+      <c r="AF104" s="255"/>
+      <c r="AG104" s="255"/>
+      <c r="AH104" s="255"/>
+      <c r="AI104" s="255"/>
+      <c r="AJ104" s="255"/>
+      <c r="AK104" s="255"/>
+      <c r="AL104" s="255"/>
+      <c r="AM104" s="255"/>
+      <c r="AN104" s="255"/>
+      <c r="AO104" s="255"/>
+      <c r="AP104" s="255"/>
+      <c r="AQ104" s="255"/>
+      <c r="AR104" s="255"/>
+      <c r="AS104" s="255"/>
+      <c r="AT104" s="255"/>
+      <c r="AU104" s="255"/>
+      <c r="AV104" s="255"/>
+      <c r="AW104" s="255"/>
+      <c r="AX104" s="255"/>
+      <c r="AY104" s="255"/>
+      <c r="AZ104" s="255"/>
+      <c r="BA104" s="255"/>
+      <c r="BB104" s="255"/>
+      <c r="BC104" s="255"/>
+      <c r="BD104" s="255"/>
+      <c r="BE104" s="255"/>
+      <c r="BF104" s="255"/>
+      <c r="BG104" s="255"/>
+      <c r="BH104" s="255"/>
+      <c r="BI104" s="255"/>
+      <c r="BJ104" s="255"/>
+      <c r="BK104" s="255"/>
+      <c r="BL104" s="255"/>
+      <c r="BM104" s="255"/>
+      <c r="BN104" s="255"/>
+      <c r="BO104" s="255"/>
+      <c r="BP104" s="255"/>
+      <c r="BQ104" s="255"/>
+      <c r="BR104" s="255"/>
+      <c r="BS104" s="255"/>
+      <c r="BT104" s="255"/>
+      <c r="BU104" s="255"/>
+      <c r="BV104" s="255"/>
+      <c r="BW104" s="255"/>
+      <c r="BX104" s="255"/>
+      <c r="BY104" s="255"/>
+      <c r="BZ104" s="255"/>
+      <c r="CA104" s="256"/>
     </row>
     <row r="105" spans="5:79">
-      <c r="E105" s="294"/>
-[...1 lines deleted...]
-      <c r="G105" s="264" t="s">
+      <c r="E105" s="287"/>
+      <c r="F105" s="288"/>
+      <c r="G105" s="257" t="s">
         <v>29</v>
       </c>
-      <c r="H105" s="265"/>
-[...17 lines deleted...]
-      <c r="X105" s="281" t="s">
+      <c r="H105" s="258"/>
+      <c r="I105" s="258"/>
+      <c r="J105" s="258"/>
+      <c r="K105" s="258"/>
+      <c r="L105" s="258"/>
+      <c r="M105" s="258"/>
+      <c r="N105" s="258"/>
+      <c r="O105" s="258"/>
+      <c r="P105" s="258"/>
+      <c r="Q105" s="258"/>
+      <c r="R105" s="259"/>
+      <c r="S105" s="266" t="s">
+        <v>370</v>
+      </c>
+      <c r="T105" s="267"/>
+      <c r="U105" s="272"/>
+      <c r="V105" s="273"/>
+      <c r="W105" s="273"/>
+      <c r="X105" s="274" t="s">
         <v>25</v>
       </c>
-      <c r="Y105" s="281"/>
-[...53 lines deleted...]
-      <c r="CA105" s="282"/>
+      <c r="Y105" s="274"/>
+      <c r="Z105" s="274"/>
+      <c r="AA105" s="274"/>
+      <c r="AB105" s="274"/>
+      <c r="AC105" s="274"/>
+      <c r="AD105" s="274"/>
+      <c r="AE105" s="274"/>
+      <c r="AF105" s="274"/>
+      <c r="AG105" s="274"/>
+      <c r="AH105" s="274"/>
+      <c r="AI105" s="274"/>
+      <c r="AJ105" s="274"/>
+      <c r="AK105" s="274"/>
+      <c r="AL105" s="274"/>
+      <c r="AM105" s="274"/>
+      <c r="AN105" s="274"/>
+      <c r="AO105" s="274"/>
+      <c r="AP105" s="274"/>
+      <c r="AQ105" s="274"/>
+      <c r="AR105" s="274"/>
+      <c r="AS105" s="274"/>
+      <c r="AT105" s="274"/>
+      <c r="AU105" s="274"/>
+      <c r="AV105" s="274"/>
+      <c r="AW105" s="274"/>
+      <c r="AX105" s="274"/>
+      <c r="AY105" s="274"/>
+      <c r="AZ105" s="274"/>
+      <c r="BA105" s="274"/>
+      <c r="BB105" s="274"/>
+      <c r="BC105" s="274"/>
+      <c r="BD105" s="274"/>
+      <c r="BE105" s="274"/>
+      <c r="BF105" s="274"/>
+      <c r="BG105" s="274"/>
+      <c r="BH105" s="274"/>
+      <c r="BI105" s="274"/>
+      <c r="BJ105" s="274"/>
+      <c r="BK105" s="274"/>
+      <c r="BL105" s="274"/>
+      <c r="BM105" s="274"/>
+      <c r="BN105" s="274"/>
+      <c r="BO105" s="274"/>
+      <c r="BP105" s="274"/>
+      <c r="BQ105" s="274"/>
+      <c r="BR105" s="274"/>
+      <c r="BS105" s="274"/>
+      <c r="BT105" s="274"/>
+      <c r="BU105" s="274"/>
+      <c r="BV105" s="274"/>
+      <c r="BW105" s="274"/>
+      <c r="BX105" s="274"/>
+      <c r="BY105" s="274"/>
+      <c r="BZ105" s="274"/>
+      <c r="CA105" s="275"/>
     </row>
     <row r="106" spans="5:79">
-      <c r="E106" s="294"/>
-[...22 lines deleted...]
-      <c r="X106" s="256" t="s">
+      <c r="E106" s="287"/>
+      <c r="F106" s="288"/>
+      <c r="G106" s="260"/>
+      <c r="H106" s="261"/>
+      <c r="I106" s="261"/>
+      <c r="J106" s="261"/>
+      <c r="K106" s="261"/>
+      <c r="L106" s="261"/>
+      <c r="M106" s="261"/>
+      <c r="N106" s="261"/>
+      <c r="O106" s="261"/>
+      <c r="P106" s="261"/>
+      <c r="Q106" s="261"/>
+      <c r="R106" s="262"/>
+      <c r="S106" s="276" t="s">
+        <v>372</v>
+      </c>
+      <c r="T106" s="277"/>
+      <c r="U106" s="268" t="s">
+        <v>375</v>
+      </c>
+      <c r="V106" s="269"/>
+      <c r="W106" s="269"/>
+      <c r="X106" s="249" t="s">
         <v>26</v>
       </c>
-      <c r="Y106" s="256"/>
-[...53 lines deleted...]
-      <c r="CA106" s="257"/>
+      <c r="Y106" s="249"/>
+      <c r="Z106" s="249"/>
+      <c r="AA106" s="249"/>
+      <c r="AB106" s="249"/>
+      <c r="AC106" s="249"/>
+      <c r="AD106" s="249"/>
+      <c r="AE106" s="249"/>
+      <c r="AF106" s="249"/>
+      <c r="AG106" s="249"/>
+      <c r="AH106" s="249"/>
+      <c r="AI106" s="249"/>
+      <c r="AJ106" s="249"/>
+      <c r="AK106" s="249"/>
+      <c r="AL106" s="249"/>
+      <c r="AM106" s="249"/>
+      <c r="AN106" s="249"/>
+      <c r="AO106" s="249"/>
+      <c r="AP106" s="249"/>
+      <c r="AQ106" s="249"/>
+      <c r="AR106" s="249"/>
+      <c r="AS106" s="249"/>
+      <c r="AT106" s="249"/>
+      <c r="AU106" s="249"/>
+      <c r="AV106" s="249"/>
+      <c r="AW106" s="249"/>
+      <c r="AX106" s="249"/>
+      <c r="AY106" s="249"/>
+      <c r="AZ106" s="249"/>
+      <c r="BA106" s="249"/>
+      <c r="BB106" s="249"/>
+      <c r="BC106" s="249"/>
+      <c r="BD106" s="249"/>
+      <c r="BE106" s="249"/>
+      <c r="BF106" s="249"/>
+      <c r="BG106" s="249"/>
+      <c r="BH106" s="249"/>
+      <c r="BI106" s="249"/>
+      <c r="BJ106" s="249"/>
+      <c r="BK106" s="249"/>
+      <c r="BL106" s="249"/>
+      <c r="BM106" s="249"/>
+      <c r="BN106" s="249"/>
+      <c r="BO106" s="249"/>
+      <c r="BP106" s="249"/>
+      <c r="BQ106" s="249"/>
+      <c r="BR106" s="249"/>
+      <c r="BS106" s="249"/>
+      <c r="BT106" s="249"/>
+      <c r="BU106" s="249"/>
+      <c r="BV106" s="249"/>
+      <c r="BW106" s="249"/>
+      <c r="BX106" s="249"/>
+      <c r="BY106" s="249"/>
+      <c r="BZ106" s="249"/>
+      <c r="CA106" s="250"/>
     </row>
     <row r="107" spans="5:79">
-      <c r="E107" s="294"/>
-[...20 lines deleted...]
-      <c r="X107" s="256" t="s">
+      <c r="E107" s="287"/>
+      <c r="F107" s="288"/>
+      <c r="G107" s="260"/>
+      <c r="H107" s="261"/>
+      <c r="I107" s="261"/>
+      <c r="J107" s="261"/>
+      <c r="K107" s="261"/>
+      <c r="L107" s="261"/>
+      <c r="M107" s="261"/>
+      <c r="N107" s="261"/>
+      <c r="O107" s="261"/>
+      <c r="P107" s="261"/>
+      <c r="Q107" s="261"/>
+      <c r="R107" s="262"/>
+      <c r="S107" s="276" t="s">
+        <v>373</v>
+      </c>
+      <c r="T107" s="277"/>
+      <c r="U107" s="247"/>
+      <c r="V107" s="248"/>
+      <c r="W107" s="248"/>
+      <c r="X107" s="249" t="s">
         <v>27</v>
       </c>
-      <c r="Y107" s="256"/>
-[...53 lines deleted...]
-      <c r="CA107" s="257"/>
+      <c r="Y107" s="249"/>
+      <c r="Z107" s="249"/>
+      <c r="AA107" s="249"/>
+      <c r="AB107" s="249"/>
+      <c r="AC107" s="249"/>
+      <c r="AD107" s="249"/>
+      <c r="AE107" s="249"/>
+      <c r="AF107" s="249"/>
+      <c r="AG107" s="249"/>
+      <c r="AH107" s="249"/>
+      <c r="AI107" s="249"/>
+      <c r="AJ107" s="249"/>
+      <c r="AK107" s="249"/>
+      <c r="AL107" s="249"/>
+      <c r="AM107" s="249"/>
+      <c r="AN107" s="249"/>
+      <c r="AO107" s="249"/>
+      <c r="AP107" s="249"/>
+      <c r="AQ107" s="249"/>
+      <c r="AR107" s="249"/>
+      <c r="AS107" s="249"/>
+      <c r="AT107" s="249"/>
+      <c r="AU107" s="249"/>
+      <c r="AV107" s="249"/>
+      <c r="AW107" s="249"/>
+      <c r="AX107" s="249"/>
+      <c r="AY107" s="249"/>
+      <c r="AZ107" s="249"/>
+      <c r="BA107" s="249"/>
+      <c r="BB107" s="249"/>
+      <c r="BC107" s="249"/>
+      <c r="BD107" s="249"/>
+      <c r="BE107" s="249"/>
+      <c r="BF107" s="249"/>
+      <c r="BG107" s="249"/>
+      <c r="BH107" s="249"/>
+      <c r="BI107" s="249"/>
+      <c r="BJ107" s="249"/>
+      <c r="BK107" s="249"/>
+      <c r="BL107" s="249"/>
+      <c r="BM107" s="249"/>
+      <c r="BN107" s="249"/>
+      <c r="BO107" s="249"/>
+      <c r="BP107" s="249"/>
+      <c r="BQ107" s="249"/>
+      <c r="BR107" s="249"/>
+      <c r="BS107" s="249"/>
+      <c r="BT107" s="249"/>
+      <c r="BU107" s="249"/>
+      <c r="BV107" s="249"/>
+      <c r="BW107" s="249"/>
+      <c r="BX107" s="249"/>
+      <c r="BY107" s="249"/>
+      <c r="BZ107" s="249"/>
+      <c r="CA107" s="250"/>
     </row>
     <row r="108" spans="5:79">
-      <c r="E108" s="294"/>
-[...20 lines deleted...]
-      <c r="X108" s="262" t="s">
+      <c r="E108" s="287"/>
+      <c r="F108" s="288"/>
+      <c r="G108" s="263"/>
+      <c r="H108" s="264"/>
+      <c r="I108" s="264"/>
+      <c r="J108" s="264"/>
+      <c r="K108" s="264"/>
+      <c r="L108" s="264"/>
+      <c r="M108" s="264"/>
+      <c r="N108" s="264"/>
+      <c r="O108" s="264"/>
+      <c r="P108" s="264"/>
+      <c r="Q108" s="264"/>
+      <c r="R108" s="265"/>
+      <c r="S108" s="251" t="s">
+        <v>374</v>
+      </c>
+      <c r="T108" s="252"/>
+      <c r="U108" s="253"/>
+      <c r="V108" s="254"/>
+      <c r="W108" s="254"/>
+      <c r="X108" s="255" t="s">
         <v>28</v>
       </c>
-      <c r="Y108" s="262"/>
-[...53 lines deleted...]
-      <c r="CA108" s="263"/>
+      <c r="Y108" s="255"/>
+      <c r="Z108" s="255"/>
+      <c r="AA108" s="255"/>
+      <c r="AB108" s="255"/>
+      <c r="AC108" s="255"/>
+      <c r="AD108" s="255"/>
+      <c r="AE108" s="255"/>
+      <c r="AF108" s="255"/>
+      <c r="AG108" s="255"/>
+      <c r="AH108" s="255"/>
+      <c r="AI108" s="255"/>
+      <c r="AJ108" s="255"/>
+      <c r="AK108" s="255"/>
+      <c r="AL108" s="255"/>
+      <c r="AM108" s="255"/>
+      <c r="AN108" s="255"/>
+      <c r="AO108" s="255"/>
+      <c r="AP108" s="255"/>
+      <c r="AQ108" s="255"/>
+      <c r="AR108" s="255"/>
+      <c r="AS108" s="255"/>
+      <c r="AT108" s="255"/>
+      <c r="AU108" s="255"/>
+      <c r="AV108" s="255"/>
+      <c r="AW108" s="255"/>
+      <c r="AX108" s="255"/>
+      <c r="AY108" s="255"/>
+      <c r="AZ108" s="255"/>
+      <c r="BA108" s="255"/>
+      <c r="BB108" s="255"/>
+      <c r="BC108" s="255"/>
+      <c r="BD108" s="255"/>
+      <c r="BE108" s="255"/>
+      <c r="BF108" s="255"/>
+      <c r="BG108" s="255"/>
+      <c r="BH108" s="255"/>
+      <c r="BI108" s="255"/>
+      <c r="BJ108" s="255"/>
+      <c r="BK108" s="255"/>
+      <c r="BL108" s="255"/>
+      <c r="BM108" s="255"/>
+      <c r="BN108" s="255"/>
+      <c r="BO108" s="255"/>
+      <c r="BP108" s="255"/>
+      <c r="BQ108" s="255"/>
+      <c r="BR108" s="255"/>
+      <c r="BS108" s="255"/>
+      <c r="BT108" s="255"/>
+      <c r="BU108" s="255"/>
+      <c r="BV108" s="255"/>
+      <c r="BW108" s="255"/>
+      <c r="BX108" s="255"/>
+      <c r="BY108" s="255"/>
+      <c r="BZ108" s="255"/>
+      <c r="CA108" s="256"/>
     </row>
     <row r="109" spans="5:79">
-      <c r="E109" s="294"/>
-[...1 lines deleted...]
-      <c r="G109" s="264" t="s">
+      <c r="E109" s="287"/>
+      <c r="F109" s="288"/>
+      <c r="G109" s="257" t="s">
         <v>35</v>
       </c>
-      <c r="H109" s="265"/>
-[...19 lines deleted...]
-      <c r="X109" s="277" t="s">
+      <c r="H109" s="258"/>
+      <c r="I109" s="258"/>
+      <c r="J109" s="258"/>
+      <c r="K109" s="258"/>
+      <c r="L109" s="258"/>
+      <c r="M109" s="258"/>
+      <c r="N109" s="258"/>
+      <c r="O109" s="258"/>
+      <c r="P109" s="258"/>
+      <c r="Q109" s="258"/>
+      <c r="R109" s="259"/>
+      <c r="S109" s="266" t="s">
+        <v>370</v>
+      </c>
+      <c r="T109" s="267"/>
+      <c r="U109" s="268" t="s">
+        <v>375</v>
+      </c>
+      <c r="V109" s="269"/>
+      <c r="W109" s="269"/>
+      <c r="X109" s="270" t="s">
         <v>30</v>
       </c>
-      <c r="Y109" s="277"/>
-[...53 lines deleted...]
-      <c r="CA109" s="278"/>
+      <c r="Y109" s="270"/>
+      <c r="Z109" s="270"/>
+      <c r="AA109" s="270"/>
+      <c r="AB109" s="270"/>
+      <c r="AC109" s="270"/>
+      <c r="AD109" s="270"/>
+      <c r="AE109" s="270"/>
+      <c r="AF109" s="270"/>
+      <c r="AG109" s="270"/>
+      <c r="AH109" s="270"/>
+      <c r="AI109" s="270"/>
+      <c r="AJ109" s="270"/>
+      <c r="AK109" s="270"/>
+      <c r="AL109" s="270"/>
+      <c r="AM109" s="270"/>
+      <c r="AN109" s="270"/>
+      <c r="AO109" s="270"/>
+      <c r="AP109" s="270"/>
+      <c r="AQ109" s="270"/>
+      <c r="AR109" s="270"/>
+      <c r="AS109" s="270"/>
+      <c r="AT109" s="270"/>
+      <c r="AU109" s="270"/>
+      <c r="AV109" s="270"/>
+      <c r="AW109" s="270"/>
+      <c r="AX109" s="270"/>
+      <c r="AY109" s="270"/>
+      <c r="AZ109" s="270"/>
+      <c r="BA109" s="270"/>
+      <c r="BB109" s="270"/>
+      <c r="BC109" s="270"/>
+      <c r="BD109" s="270"/>
+      <c r="BE109" s="270"/>
+      <c r="BF109" s="270"/>
+      <c r="BG109" s="270"/>
+      <c r="BH109" s="270"/>
+      <c r="BI109" s="270"/>
+      <c r="BJ109" s="270"/>
+      <c r="BK109" s="270"/>
+      <c r="BL109" s="270"/>
+      <c r="BM109" s="270"/>
+      <c r="BN109" s="270"/>
+      <c r="BO109" s="270"/>
+      <c r="BP109" s="270"/>
+      <c r="BQ109" s="270"/>
+      <c r="BR109" s="270"/>
+      <c r="BS109" s="270"/>
+      <c r="BT109" s="270"/>
+      <c r="BU109" s="270"/>
+      <c r="BV109" s="270"/>
+      <c r="BW109" s="270"/>
+      <c r="BX109" s="270"/>
+      <c r="BY109" s="270"/>
+      <c r="BZ109" s="270"/>
+      <c r="CA109" s="271"/>
     </row>
     <row r="110" spans="5:79">
-      <c r="E110" s="294"/>
-[...20 lines deleted...]
-      <c r="X110" s="256" t="s">
+      <c r="E110" s="287"/>
+      <c r="F110" s="288"/>
+      <c r="G110" s="260"/>
+      <c r="H110" s="261"/>
+      <c r="I110" s="261"/>
+      <c r="J110" s="261"/>
+      <c r="K110" s="261"/>
+      <c r="L110" s="261"/>
+      <c r="M110" s="261"/>
+      <c r="N110" s="261"/>
+      <c r="O110" s="261"/>
+      <c r="P110" s="261"/>
+      <c r="Q110" s="261"/>
+      <c r="R110" s="262"/>
+      <c r="S110" s="245" t="s">
+        <v>371</v>
+      </c>
+      <c r="T110" s="246"/>
+      <c r="U110" s="247"/>
+      <c r="V110" s="248"/>
+      <c r="W110" s="248"/>
+      <c r="X110" s="249" t="s">
         <v>31</v>
       </c>
-      <c r="Y110" s="256"/>
-[...53 lines deleted...]
-      <c r="CA110" s="257"/>
+      <c r="Y110" s="249"/>
+      <c r="Z110" s="249"/>
+      <c r="AA110" s="249"/>
+      <c r="AB110" s="249"/>
+      <c r="AC110" s="249"/>
+      <c r="AD110" s="249"/>
+      <c r="AE110" s="249"/>
+      <c r="AF110" s="249"/>
+      <c r="AG110" s="249"/>
+      <c r="AH110" s="249"/>
+      <c r="AI110" s="249"/>
+      <c r="AJ110" s="249"/>
+      <c r="AK110" s="249"/>
+      <c r="AL110" s="249"/>
+      <c r="AM110" s="249"/>
+      <c r="AN110" s="249"/>
+      <c r="AO110" s="249"/>
+      <c r="AP110" s="249"/>
+      <c r="AQ110" s="249"/>
+      <c r="AR110" s="249"/>
+      <c r="AS110" s="249"/>
+      <c r="AT110" s="249"/>
+      <c r="AU110" s="249"/>
+      <c r="AV110" s="249"/>
+      <c r="AW110" s="249"/>
+      <c r="AX110" s="249"/>
+      <c r="AY110" s="249"/>
+      <c r="AZ110" s="249"/>
+      <c r="BA110" s="249"/>
+      <c r="BB110" s="249"/>
+      <c r="BC110" s="249"/>
+      <c r="BD110" s="249"/>
+      <c r="BE110" s="249"/>
+      <c r="BF110" s="249"/>
+      <c r="BG110" s="249"/>
+      <c r="BH110" s="249"/>
+      <c r="BI110" s="249"/>
+      <c r="BJ110" s="249"/>
+      <c r="BK110" s="249"/>
+      <c r="BL110" s="249"/>
+      <c r="BM110" s="249"/>
+      <c r="BN110" s="249"/>
+      <c r="BO110" s="249"/>
+      <c r="BP110" s="249"/>
+      <c r="BQ110" s="249"/>
+      <c r="BR110" s="249"/>
+      <c r="BS110" s="249"/>
+      <c r="BT110" s="249"/>
+      <c r="BU110" s="249"/>
+      <c r="BV110" s="249"/>
+      <c r="BW110" s="249"/>
+      <c r="BX110" s="249"/>
+      <c r="BY110" s="249"/>
+      <c r="BZ110" s="249"/>
+      <c r="CA110" s="250"/>
     </row>
     <row r="111" spans="5:79">
-      <c r="E111" s="294"/>
-[...20 lines deleted...]
-      <c r="X111" s="256" t="s">
+      <c r="E111" s="287"/>
+      <c r="F111" s="288"/>
+      <c r="G111" s="260"/>
+      <c r="H111" s="261"/>
+      <c r="I111" s="261"/>
+      <c r="J111" s="261"/>
+      <c r="K111" s="261"/>
+      <c r="L111" s="261"/>
+      <c r="M111" s="261"/>
+      <c r="N111" s="261"/>
+      <c r="O111" s="261"/>
+      <c r="P111" s="261"/>
+      <c r="Q111" s="261"/>
+      <c r="R111" s="262"/>
+      <c r="S111" s="245" t="s">
+        <v>372</v>
+      </c>
+      <c r="T111" s="246"/>
+      <c r="U111" s="247"/>
+      <c r="V111" s="248"/>
+      <c r="W111" s="248"/>
+      <c r="X111" s="249" t="s">
         <v>32</v>
       </c>
-      <c r="Y111" s="256"/>
-[...53 lines deleted...]
-      <c r="CA111" s="257"/>
+      <c r="Y111" s="249"/>
+      <c r="Z111" s="249"/>
+      <c r="AA111" s="249"/>
+      <c r="AB111" s="249"/>
+      <c r="AC111" s="249"/>
+      <c r="AD111" s="249"/>
+      <c r="AE111" s="249"/>
+      <c r="AF111" s="249"/>
+      <c r="AG111" s="249"/>
+      <c r="AH111" s="249"/>
+      <c r="AI111" s="249"/>
+      <c r="AJ111" s="249"/>
+      <c r="AK111" s="249"/>
+      <c r="AL111" s="249"/>
+      <c r="AM111" s="249"/>
+      <c r="AN111" s="249"/>
+      <c r="AO111" s="249"/>
+      <c r="AP111" s="249"/>
+      <c r="AQ111" s="249"/>
+      <c r="AR111" s="249"/>
+      <c r="AS111" s="249"/>
+      <c r="AT111" s="249"/>
+      <c r="AU111" s="249"/>
+      <c r="AV111" s="249"/>
+      <c r="AW111" s="249"/>
+      <c r="AX111" s="249"/>
+      <c r="AY111" s="249"/>
+      <c r="AZ111" s="249"/>
+      <c r="BA111" s="249"/>
+      <c r="BB111" s="249"/>
+      <c r="BC111" s="249"/>
+      <c r="BD111" s="249"/>
+      <c r="BE111" s="249"/>
+      <c r="BF111" s="249"/>
+      <c r="BG111" s="249"/>
+      <c r="BH111" s="249"/>
+      <c r="BI111" s="249"/>
+      <c r="BJ111" s="249"/>
+      <c r="BK111" s="249"/>
+      <c r="BL111" s="249"/>
+      <c r="BM111" s="249"/>
+      <c r="BN111" s="249"/>
+      <c r="BO111" s="249"/>
+      <c r="BP111" s="249"/>
+      <c r="BQ111" s="249"/>
+      <c r="BR111" s="249"/>
+      <c r="BS111" s="249"/>
+      <c r="BT111" s="249"/>
+      <c r="BU111" s="249"/>
+      <c r="BV111" s="249"/>
+      <c r="BW111" s="249"/>
+      <c r="BX111" s="249"/>
+      <c r="BY111" s="249"/>
+      <c r="BZ111" s="249"/>
+      <c r="CA111" s="250"/>
     </row>
     <row r="112" spans="5:79">
-      <c r="E112" s="294"/>
-[...20 lines deleted...]
-      <c r="X112" s="256" t="s">
+      <c r="E112" s="287"/>
+      <c r="F112" s="288"/>
+      <c r="G112" s="260"/>
+      <c r="H112" s="261"/>
+      <c r="I112" s="261"/>
+      <c r="J112" s="261"/>
+      <c r="K112" s="261"/>
+      <c r="L112" s="261"/>
+      <c r="M112" s="261"/>
+      <c r="N112" s="261"/>
+      <c r="O112" s="261"/>
+      <c r="P112" s="261"/>
+      <c r="Q112" s="261"/>
+      <c r="R112" s="262"/>
+      <c r="S112" s="245" t="s">
+        <v>373</v>
+      </c>
+      <c r="T112" s="246"/>
+      <c r="U112" s="247"/>
+      <c r="V112" s="248"/>
+      <c r="W112" s="248"/>
+      <c r="X112" s="249" t="s">
         <v>33</v>
       </c>
-      <c r="Y112" s="256"/>
-[...53 lines deleted...]
-      <c r="CA112" s="257"/>
+      <c r="Y112" s="249"/>
+      <c r="Z112" s="249"/>
+      <c r="AA112" s="249"/>
+      <c r="AB112" s="249"/>
+      <c r="AC112" s="249"/>
+      <c r="AD112" s="249"/>
+      <c r="AE112" s="249"/>
+      <c r="AF112" s="249"/>
+      <c r="AG112" s="249"/>
+      <c r="AH112" s="249"/>
+      <c r="AI112" s="249"/>
+      <c r="AJ112" s="249"/>
+      <c r="AK112" s="249"/>
+      <c r="AL112" s="249"/>
+      <c r="AM112" s="249"/>
+      <c r="AN112" s="249"/>
+      <c r="AO112" s="249"/>
+      <c r="AP112" s="249"/>
+      <c r="AQ112" s="249"/>
+      <c r="AR112" s="249"/>
+      <c r="AS112" s="249"/>
+      <c r="AT112" s="249"/>
+      <c r="AU112" s="249"/>
+      <c r="AV112" s="249"/>
+      <c r="AW112" s="249"/>
+      <c r="AX112" s="249"/>
+      <c r="AY112" s="249"/>
+      <c r="AZ112" s="249"/>
+      <c r="BA112" s="249"/>
+      <c r="BB112" s="249"/>
+      <c r="BC112" s="249"/>
+      <c r="BD112" s="249"/>
+      <c r="BE112" s="249"/>
+      <c r="BF112" s="249"/>
+      <c r="BG112" s="249"/>
+      <c r="BH112" s="249"/>
+      <c r="BI112" s="249"/>
+      <c r="BJ112" s="249"/>
+      <c r="BK112" s="249"/>
+      <c r="BL112" s="249"/>
+      <c r="BM112" s="249"/>
+      <c r="BN112" s="249"/>
+      <c r="BO112" s="249"/>
+      <c r="BP112" s="249"/>
+      <c r="BQ112" s="249"/>
+      <c r="BR112" s="249"/>
+      <c r="BS112" s="249"/>
+      <c r="BT112" s="249"/>
+      <c r="BU112" s="249"/>
+      <c r="BV112" s="249"/>
+      <c r="BW112" s="249"/>
+      <c r="BX112" s="249"/>
+      <c r="BY112" s="249"/>
+      <c r="BZ112" s="249"/>
+      <c r="CA112" s="250"/>
     </row>
     <row r="113" spans="5:79">
-      <c r="E113" s="294"/>
-[...20 lines deleted...]
-      <c r="X113" s="262" t="s">
+      <c r="E113" s="287"/>
+      <c r="F113" s="288"/>
+      <c r="G113" s="263"/>
+      <c r="H113" s="264"/>
+      <c r="I113" s="264"/>
+      <c r="J113" s="264"/>
+      <c r="K113" s="264"/>
+      <c r="L113" s="264"/>
+      <c r="M113" s="264"/>
+      <c r="N113" s="264"/>
+      <c r="O113" s="264"/>
+      <c r="P113" s="264"/>
+      <c r="Q113" s="264"/>
+      <c r="R113" s="265"/>
+      <c r="S113" s="251" t="s">
+        <v>374</v>
+      </c>
+      <c r="T113" s="252"/>
+      <c r="U113" s="253"/>
+      <c r="V113" s="254"/>
+      <c r="W113" s="254"/>
+      <c r="X113" s="255" t="s">
         <v>34</v>
       </c>
-      <c r="Y113" s="262"/>
-[...53 lines deleted...]
-      <c r="CA113" s="263"/>
+      <c r="Y113" s="255"/>
+      <c r="Z113" s="255"/>
+      <c r="AA113" s="255"/>
+      <c r="AB113" s="255"/>
+      <c r="AC113" s="255"/>
+      <c r="AD113" s="255"/>
+      <c r="AE113" s="255"/>
+      <c r="AF113" s="255"/>
+      <c r="AG113" s="255"/>
+      <c r="AH113" s="255"/>
+      <c r="AI113" s="255"/>
+      <c r="AJ113" s="255"/>
+      <c r="AK113" s="255"/>
+      <c r="AL113" s="255"/>
+      <c r="AM113" s="255"/>
+      <c r="AN113" s="255"/>
+      <c r="AO113" s="255"/>
+      <c r="AP113" s="255"/>
+      <c r="AQ113" s="255"/>
+      <c r="AR113" s="255"/>
+      <c r="AS113" s="255"/>
+      <c r="AT113" s="255"/>
+      <c r="AU113" s="255"/>
+      <c r="AV113" s="255"/>
+      <c r="AW113" s="255"/>
+      <c r="AX113" s="255"/>
+      <c r="AY113" s="255"/>
+      <c r="AZ113" s="255"/>
+      <c r="BA113" s="255"/>
+      <c r="BB113" s="255"/>
+      <c r="BC113" s="255"/>
+      <c r="BD113" s="255"/>
+      <c r="BE113" s="255"/>
+      <c r="BF113" s="255"/>
+      <c r="BG113" s="255"/>
+      <c r="BH113" s="255"/>
+      <c r="BI113" s="255"/>
+      <c r="BJ113" s="255"/>
+      <c r="BK113" s="255"/>
+      <c r="BL113" s="255"/>
+      <c r="BM113" s="255"/>
+      <c r="BN113" s="255"/>
+      <c r="BO113" s="255"/>
+      <c r="BP113" s="255"/>
+      <c r="BQ113" s="255"/>
+      <c r="BR113" s="255"/>
+      <c r="BS113" s="255"/>
+      <c r="BT113" s="255"/>
+      <c r="BU113" s="255"/>
+      <c r="BV113" s="255"/>
+      <c r="BW113" s="255"/>
+      <c r="BX113" s="255"/>
+      <c r="BY113" s="255"/>
+      <c r="BZ113" s="255"/>
+      <c r="CA113" s="256"/>
     </row>
     <row r="114" spans="5:79" ht="27" customHeight="1">
-      <c r="E114" s="294"/>
-[...1 lines deleted...]
-      <c r="G114" s="264" t="s">
+      <c r="E114" s="287"/>
+      <c r="F114" s="288"/>
+      <c r="G114" s="257" t="s">
         <v>36</v>
       </c>
-      <c r="H114" s="265"/>
-[...19 lines deleted...]
-      <c r="X114" s="277" t="s">
+      <c r="H114" s="258"/>
+      <c r="I114" s="258"/>
+      <c r="J114" s="258"/>
+      <c r="K114" s="258"/>
+      <c r="L114" s="258"/>
+      <c r="M114" s="258"/>
+      <c r="N114" s="258"/>
+      <c r="O114" s="258"/>
+      <c r="P114" s="258"/>
+      <c r="Q114" s="258"/>
+      <c r="R114" s="259"/>
+      <c r="S114" s="266" t="s">
+        <v>370</v>
+      </c>
+      <c r="T114" s="267"/>
+      <c r="U114" s="268" t="s">
+        <v>375</v>
+      </c>
+      <c r="V114" s="269"/>
+      <c r="W114" s="269"/>
+      <c r="X114" s="270" t="s">
         <v>37</v>
       </c>
-      <c r="Y114" s="277"/>
-[...53 lines deleted...]
-      <c r="CA114" s="278"/>
+      <c r="Y114" s="270"/>
+      <c r="Z114" s="270"/>
+      <c r="AA114" s="270"/>
+      <c r="AB114" s="270"/>
+      <c r="AC114" s="270"/>
+      <c r="AD114" s="270"/>
+      <c r="AE114" s="270"/>
+      <c r="AF114" s="270"/>
+      <c r="AG114" s="270"/>
+      <c r="AH114" s="270"/>
+      <c r="AI114" s="270"/>
+      <c r="AJ114" s="270"/>
+      <c r="AK114" s="270"/>
+      <c r="AL114" s="270"/>
+      <c r="AM114" s="270"/>
+      <c r="AN114" s="270"/>
+      <c r="AO114" s="270"/>
+      <c r="AP114" s="270"/>
+      <c r="AQ114" s="270"/>
+      <c r="AR114" s="270"/>
+      <c r="AS114" s="270"/>
+      <c r="AT114" s="270"/>
+      <c r="AU114" s="270"/>
+      <c r="AV114" s="270"/>
+      <c r="AW114" s="270"/>
+      <c r="AX114" s="270"/>
+      <c r="AY114" s="270"/>
+      <c r="AZ114" s="270"/>
+      <c r="BA114" s="270"/>
+      <c r="BB114" s="270"/>
+      <c r="BC114" s="270"/>
+      <c r="BD114" s="270"/>
+      <c r="BE114" s="270"/>
+      <c r="BF114" s="270"/>
+      <c r="BG114" s="270"/>
+      <c r="BH114" s="270"/>
+      <c r="BI114" s="270"/>
+      <c r="BJ114" s="270"/>
+      <c r="BK114" s="270"/>
+      <c r="BL114" s="270"/>
+      <c r="BM114" s="270"/>
+      <c r="BN114" s="270"/>
+      <c r="BO114" s="270"/>
+      <c r="BP114" s="270"/>
+      <c r="BQ114" s="270"/>
+      <c r="BR114" s="270"/>
+      <c r="BS114" s="270"/>
+      <c r="BT114" s="270"/>
+      <c r="BU114" s="270"/>
+      <c r="BV114" s="270"/>
+      <c r="BW114" s="270"/>
+      <c r="BX114" s="270"/>
+      <c r="BY114" s="270"/>
+      <c r="BZ114" s="270"/>
+      <c r="CA114" s="271"/>
     </row>
     <row r="115" spans="5:79" ht="27" customHeight="1">
-      <c r="E115" s="294"/>
-[...20 lines deleted...]
-      <c r="X115" s="256" t="s">
+      <c r="E115" s="287"/>
+      <c r="F115" s="288"/>
+      <c r="G115" s="260"/>
+      <c r="H115" s="261"/>
+      <c r="I115" s="261"/>
+      <c r="J115" s="261"/>
+      <c r="K115" s="261"/>
+      <c r="L115" s="261"/>
+      <c r="M115" s="261"/>
+      <c r="N115" s="261"/>
+      <c r="O115" s="261"/>
+      <c r="P115" s="261"/>
+      <c r="Q115" s="261"/>
+      <c r="R115" s="262"/>
+      <c r="S115" s="245" t="s">
+        <v>371</v>
+      </c>
+      <c r="T115" s="246"/>
+      <c r="U115" s="247"/>
+      <c r="V115" s="248"/>
+      <c r="W115" s="248"/>
+      <c r="X115" s="249" t="s">
         <v>38</v>
       </c>
-      <c r="Y115" s="256"/>
-[...53 lines deleted...]
-      <c r="CA115" s="257"/>
+      <c r="Y115" s="249"/>
+      <c r="Z115" s="249"/>
+      <c r="AA115" s="249"/>
+      <c r="AB115" s="249"/>
+      <c r="AC115" s="249"/>
+      <c r="AD115" s="249"/>
+      <c r="AE115" s="249"/>
+      <c r="AF115" s="249"/>
+      <c r="AG115" s="249"/>
+      <c r="AH115" s="249"/>
+      <c r="AI115" s="249"/>
+      <c r="AJ115" s="249"/>
+      <c r="AK115" s="249"/>
+      <c r="AL115" s="249"/>
+      <c r="AM115" s="249"/>
+      <c r="AN115" s="249"/>
+      <c r="AO115" s="249"/>
+      <c r="AP115" s="249"/>
+      <c r="AQ115" s="249"/>
+      <c r="AR115" s="249"/>
+      <c r="AS115" s="249"/>
+      <c r="AT115" s="249"/>
+      <c r="AU115" s="249"/>
+      <c r="AV115" s="249"/>
+      <c r="AW115" s="249"/>
+      <c r="AX115" s="249"/>
+      <c r="AY115" s="249"/>
+      <c r="AZ115" s="249"/>
+      <c r="BA115" s="249"/>
+      <c r="BB115" s="249"/>
+      <c r="BC115" s="249"/>
+      <c r="BD115" s="249"/>
+      <c r="BE115" s="249"/>
+      <c r="BF115" s="249"/>
+      <c r="BG115" s="249"/>
+      <c r="BH115" s="249"/>
+      <c r="BI115" s="249"/>
+      <c r="BJ115" s="249"/>
+      <c r="BK115" s="249"/>
+      <c r="BL115" s="249"/>
+      <c r="BM115" s="249"/>
+      <c r="BN115" s="249"/>
+      <c r="BO115" s="249"/>
+      <c r="BP115" s="249"/>
+      <c r="BQ115" s="249"/>
+      <c r="BR115" s="249"/>
+      <c r="BS115" s="249"/>
+      <c r="BT115" s="249"/>
+      <c r="BU115" s="249"/>
+      <c r="BV115" s="249"/>
+      <c r="BW115" s="249"/>
+      <c r="BX115" s="249"/>
+      <c r="BY115" s="249"/>
+      <c r="BZ115" s="249"/>
+      <c r="CA115" s="250"/>
     </row>
     <row r="116" spans="5:79">
-      <c r="E116" s="294"/>
-[...20 lines deleted...]
-      <c r="X116" s="256" t="s">
+      <c r="E116" s="287"/>
+      <c r="F116" s="288"/>
+      <c r="G116" s="260"/>
+      <c r="H116" s="261"/>
+      <c r="I116" s="261"/>
+      <c r="J116" s="261"/>
+      <c r="K116" s="261"/>
+      <c r="L116" s="261"/>
+      <c r="M116" s="261"/>
+      <c r="N116" s="261"/>
+      <c r="O116" s="261"/>
+      <c r="P116" s="261"/>
+      <c r="Q116" s="261"/>
+      <c r="R116" s="262"/>
+      <c r="S116" s="245" t="s">
+        <v>372</v>
+      </c>
+      <c r="T116" s="246"/>
+      <c r="U116" s="247"/>
+      <c r="V116" s="248"/>
+      <c r="W116" s="248"/>
+      <c r="X116" s="249" t="s">
         <v>39</v>
       </c>
-      <c r="Y116" s="256"/>
-[...53 lines deleted...]
-      <c r="CA116" s="257"/>
+      <c r="Y116" s="249"/>
+      <c r="Z116" s="249"/>
+      <c r="AA116" s="249"/>
+      <c r="AB116" s="249"/>
+      <c r="AC116" s="249"/>
+      <c r="AD116" s="249"/>
+      <c r="AE116" s="249"/>
+      <c r="AF116" s="249"/>
+      <c r="AG116" s="249"/>
+      <c r="AH116" s="249"/>
+      <c r="AI116" s="249"/>
+      <c r="AJ116" s="249"/>
+      <c r="AK116" s="249"/>
+      <c r="AL116" s="249"/>
+      <c r="AM116" s="249"/>
+      <c r="AN116" s="249"/>
+      <c r="AO116" s="249"/>
+      <c r="AP116" s="249"/>
+      <c r="AQ116" s="249"/>
+      <c r="AR116" s="249"/>
+      <c r="AS116" s="249"/>
+      <c r="AT116" s="249"/>
+      <c r="AU116" s="249"/>
+      <c r="AV116" s="249"/>
+      <c r="AW116" s="249"/>
+      <c r="AX116" s="249"/>
+      <c r="AY116" s="249"/>
+      <c r="AZ116" s="249"/>
+      <c r="BA116" s="249"/>
+      <c r="BB116" s="249"/>
+      <c r="BC116" s="249"/>
+      <c r="BD116" s="249"/>
+      <c r="BE116" s="249"/>
+      <c r="BF116" s="249"/>
+      <c r="BG116" s="249"/>
+      <c r="BH116" s="249"/>
+      <c r="BI116" s="249"/>
+      <c r="BJ116" s="249"/>
+      <c r="BK116" s="249"/>
+      <c r="BL116" s="249"/>
+      <c r="BM116" s="249"/>
+      <c r="BN116" s="249"/>
+      <c r="BO116" s="249"/>
+      <c r="BP116" s="249"/>
+      <c r="BQ116" s="249"/>
+      <c r="BR116" s="249"/>
+      <c r="BS116" s="249"/>
+      <c r="BT116" s="249"/>
+      <c r="BU116" s="249"/>
+      <c r="BV116" s="249"/>
+      <c r="BW116" s="249"/>
+      <c r="BX116" s="249"/>
+      <c r="BY116" s="249"/>
+      <c r="BZ116" s="249"/>
+      <c r="CA116" s="250"/>
     </row>
     <row r="117" spans="5:79">
-      <c r="E117" s="294"/>
-[...20 lines deleted...]
-      <c r="X117" s="256" t="s">
+      <c r="E117" s="287"/>
+      <c r="F117" s="288"/>
+      <c r="G117" s="260"/>
+      <c r="H117" s="261"/>
+      <c r="I117" s="261"/>
+      <c r="J117" s="261"/>
+      <c r="K117" s="261"/>
+      <c r="L117" s="261"/>
+      <c r="M117" s="261"/>
+      <c r="N117" s="261"/>
+      <c r="O117" s="261"/>
+      <c r="P117" s="261"/>
+      <c r="Q117" s="261"/>
+      <c r="R117" s="262"/>
+      <c r="S117" s="245" t="s">
+        <v>373</v>
+      </c>
+      <c r="T117" s="246"/>
+      <c r="U117" s="247"/>
+      <c r="V117" s="248"/>
+      <c r="W117" s="248"/>
+      <c r="X117" s="249" t="s">
         <v>40</v>
       </c>
-      <c r="Y117" s="256"/>
-[...53 lines deleted...]
-      <c r="CA117" s="257"/>
+      <c r="Y117" s="249"/>
+      <c r="Z117" s="249"/>
+      <c r="AA117" s="249"/>
+      <c r="AB117" s="249"/>
+      <c r="AC117" s="249"/>
+      <c r="AD117" s="249"/>
+      <c r="AE117" s="249"/>
+      <c r="AF117" s="249"/>
+      <c r="AG117" s="249"/>
+      <c r="AH117" s="249"/>
+      <c r="AI117" s="249"/>
+      <c r="AJ117" s="249"/>
+      <c r="AK117" s="249"/>
+      <c r="AL117" s="249"/>
+      <c r="AM117" s="249"/>
+      <c r="AN117" s="249"/>
+      <c r="AO117" s="249"/>
+      <c r="AP117" s="249"/>
+      <c r="AQ117" s="249"/>
+      <c r="AR117" s="249"/>
+      <c r="AS117" s="249"/>
+      <c r="AT117" s="249"/>
+      <c r="AU117" s="249"/>
+      <c r="AV117" s="249"/>
+      <c r="AW117" s="249"/>
+      <c r="AX117" s="249"/>
+      <c r="AY117" s="249"/>
+      <c r="AZ117" s="249"/>
+      <c r="BA117" s="249"/>
+      <c r="BB117" s="249"/>
+      <c r="BC117" s="249"/>
+      <c r="BD117" s="249"/>
+      <c r="BE117" s="249"/>
+      <c r="BF117" s="249"/>
+      <c r="BG117" s="249"/>
+      <c r="BH117" s="249"/>
+      <c r="BI117" s="249"/>
+      <c r="BJ117" s="249"/>
+      <c r="BK117" s="249"/>
+      <c r="BL117" s="249"/>
+      <c r="BM117" s="249"/>
+      <c r="BN117" s="249"/>
+      <c r="BO117" s="249"/>
+      <c r="BP117" s="249"/>
+      <c r="BQ117" s="249"/>
+      <c r="BR117" s="249"/>
+      <c r="BS117" s="249"/>
+      <c r="BT117" s="249"/>
+      <c r="BU117" s="249"/>
+      <c r="BV117" s="249"/>
+      <c r="BW117" s="249"/>
+      <c r="BX117" s="249"/>
+      <c r="BY117" s="249"/>
+      <c r="BZ117" s="249"/>
+      <c r="CA117" s="250"/>
     </row>
     <row r="118" spans="5:79">
-      <c r="E118" s="294"/>
-[...20 lines deleted...]
-      <c r="X118" s="262" t="s">
+      <c r="E118" s="287"/>
+      <c r="F118" s="288"/>
+      <c r="G118" s="263"/>
+      <c r="H118" s="264"/>
+      <c r="I118" s="264"/>
+      <c r="J118" s="264"/>
+      <c r="K118" s="264"/>
+      <c r="L118" s="264"/>
+      <c r="M118" s="264"/>
+      <c r="N118" s="264"/>
+      <c r="O118" s="264"/>
+      <c r="P118" s="264"/>
+      <c r="Q118" s="264"/>
+      <c r="R118" s="265"/>
+      <c r="S118" s="251" t="s">
+        <v>374</v>
+      </c>
+      <c r="T118" s="252"/>
+      <c r="U118" s="253"/>
+      <c r="V118" s="254"/>
+      <c r="W118" s="254"/>
+      <c r="X118" s="255" t="s">
         <v>41</v>
       </c>
-      <c r="Y118" s="262"/>
-[...53 lines deleted...]
-      <c r="CA118" s="263"/>
+      <c r="Y118" s="255"/>
+      <c r="Z118" s="255"/>
+      <c r="AA118" s="255"/>
+      <c r="AB118" s="255"/>
+      <c r="AC118" s="255"/>
+      <c r="AD118" s="255"/>
+      <c r="AE118" s="255"/>
+      <c r="AF118" s="255"/>
+      <c r="AG118" s="255"/>
+      <c r="AH118" s="255"/>
+      <c r="AI118" s="255"/>
+      <c r="AJ118" s="255"/>
+      <c r="AK118" s="255"/>
+      <c r="AL118" s="255"/>
+      <c r="AM118" s="255"/>
+      <c r="AN118" s="255"/>
+      <c r="AO118" s="255"/>
+      <c r="AP118" s="255"/>
+      <c r="AQ118" s="255"/>
+      <c r="AR118" s="255"/>
+      <c r="AS118" s="255"/>
+      <c r="AT118" s="255"/>
+      <c r="AU118" s="255"/>
+      <c r="AV118" s="255"/>
+      <c r="AW118" s="255"/>
+      <c r="AX118" s="255"/>
+      <c r="AY118" s="255"/>
+      <c r="AZ118" s="255"/>
+      <c r="BA118" s="255"/>
+      <c r="BB118" s="255"/>
+      <c r="BC118" s="255"/>
+      <c r="BD118" s="255"/>
+      <c r="BE118" s="255"/>
+      <c r="BF118" s="255"/>
+      <c r="BG118" s="255"/>
+      <c r="BH118" s="255"/>
+      <c r="BI118" s="255"/>
+      <c r="BJ118" s="255"/>
+      <c r="BK118" s="255"/>
+      <c r="BL118" s="255"/>
+      <c r="BM118" s="255"/>
+      <c r="BN118" s="255"/>
+      <c r="BO118" s="255"/>
+      <c r="BP118" s="255"/>
+      <c r="BQ118" s="255"/>
+      <c r="BR118" s="255"/>
+      <c r="BS118" s="255"/>
+      <c r="BT118" s="255"/>
+      <c r="BU118" s="255"/>
+      <c r="BV118" s="255"/>
+      <c r="BW118" s="255"/>
+      <c r="BX118" s="255"/>
+      <c r="BY118" s="255"/>
+      <c r="BZ118" s="255"/>
+      <c r="CA118" s="256"/>
     </row>
     <row r="119" spans="5:79">
-      <c r="E119" s="294"/>
-[...1 lines deleted...]
-      <c r="G119" s="264" t="s">
+      <c r="E119" s="287"/>
+      <c r="F119" s="288"/>
+      <c r="G119" s="257" t="s">
         <v>42</v>
       </c>
-      <c r="H119" s="265"/>
-[...17 lines deleted...]
-      <c r="X119" s="281" t="s">
+      <c r="H119" s="258"/>
+      <c r="I119" s="258"/>
+      <c r="J119" s="258"/>
+      <c r="K119" s="258"/>
+      <c r="L119" s="258"/>
+      <c r="M119" s="258"/>
+      <c r="N119" s="258"/>
+      <c r="O119" s="258"/>
+      <c r="P119" s="258"/>
+      <c r="Q119" s="258"/>
+      <c r="R119" s="259"/>
+      <c r="S119" s="266" t="s">
+        <v>370</v>
+      </c>
+      <c r="T119" s="267"/>
+      <c r="U119" s="272"/>
+      <c r="V119" s="273"/>
+      <c r="W119" s="273"/>
+      <c r="X119" s="274" t="s">
         <v>43</v>
       </c>
-      <c r="Y119" s="281"/>
-[...53 lines deleted...]
-      <c r="CA119" s="282"/>
+      <c r="Y119" s="274"/>
+      <c r="Z119" s="274"/>
+      <c r="AA119" s="274"/>
+      <c r="AB119" s="274"/>
+      <c r="AC119" s="274"/>
+      <c r="AD119" s="274"/>
+      <c r="AE119" s="274"/>
+      <c r="AF119" s="274"/>
+      <c r="AG119" s="274"/>
+      <c r="AH119" s="274"/>
+      <c r="AI119" s="274"/>
+      <c r="AJ119" s="274"/>
+      <c r="AK119" s="274"/>
+      <c r="AL119" s="274"/>
+      <c r="AM119" s="274"/>
+      <c r="AN119" s="274"/>
+      <c r="AO119" s="274"/>
+      <c r="AP119" s="274"/>
+      <c r="AQ119" s="274"/>
+      <c r="AR119" s="274"/>
+      <c r="AS119" s="274"/>
+      <c r="AT119" s="274"/>
+      <c r="AU119" s="274"/>
+      <c r="AV119" s="274"/>
+      <c r="AW119" s="274"/>
+      <c r="AX119" s="274"/>
+      <c r="AY119" s="274"/>
+      <c r="AZ119" s="274"/>
+      <c r="BA119" s="274"/>
+      <c r="BB119" s="274"/>
+      <c r="BC119" s="274"/>
+      <c r="BD119" s="274"/>
+      <c r="BE119" s="274"/>
+      <c r="BF119" s="274"/>
+      <c r="BG119" s="274"/>
+      <c r="BH119" s="274"/>
+      <c r="BI119" s="274"/>
+      <c r="BJ119" s="274"/>
+      <c r="BK119" s="274"/>
+      <c r="BL119" s="274"/>
+      <c r="BM119" s="274"/>
+      <c r="BN119" s="274"/>
+      <c r="BO119" s="274"/>
+      <c r="BP119" s="274"/>
+      <c r="BQ119" s="274"/>
+      <c r="BR119" s="274"/>
+      <c r="BS119" s="274"/>
+      <c r="BT119" s="274"/>
+      <c r="BU119" s="274"/>
+      <c r="BV119" s="274"/>
+      <c r="BW119" s="274"/>
+      <c r="BX119" s="274"/>
+      <c r="BY119" s="274"/>
+      <c r="BZ119" s="274"/>
+      <c r="CA119" s="275"/>
     </row>
     <row r="120" spans="5:79">
-      <c r="E120" s="294"/>
-[...20 lines deleted...]
-      <c r="X120" s="256" t="s">
+      <c r="E120" s="287"/>
+      <c r="F120" s="288"/>
+      <c r="G120" s="260"/>
+      <c r="H120" s="261"/>
+      <c r="I120" s="261"/>
+      <c r="J120" s="261"/>
+      <c r="K120" s="261"/>
+      <c r="L120" s="261"/>
+      <c r="M120" s="261"/>
+      <c r="N120" s="261"/>
+      <c r="O120" s="261"/>
+      <c r="P120" s="261"/>
+      <c r="Q120" s="261"/>
+      <c r="R120" s="262"/>
+      <c r="S120" s="276" t="s">
+        <v>372</v>
+      </c>
+      <c r="T120" s="277"/>
+      <c r="U120" s="247"/>
+      <c r="V120" s="248"/>
+      <c r="W120" s="248"/>
+      <c r="X120" s="249" t="s">
         <v>49</v>
       </c>
-      <c r="Y120" s="256"/>
-[...53 lines deleted...]
-      <c r="CA120" s="257"/>
+      <c r="Y120" s="249"/>
+      <c r="Z120" s="249"/>
+      <c r="AA120" s="249"/>
+      <c r="AB120" s="249"/>
+      <c r="AC120" s="249"/>
+      <c r="AD120" s="249"/>
+      <c r="AE120" s="249"/>
+      <c r="AF120" s="249"/>
+      <c r="AG120" s="249"/>
+      <c r="AH120" s="249"/>
+      <c r="AI120" s="249"/>
+      <c r="AJ120" s="249"/>
+      <c r="AK120" s="249"/>
+      <c r="AL120" s="249"/>
+      <c r="AM120" s="249"/>
+      <c r="AN120" s="249"/>
+      <c r="AO120" s="249"/>
+      <c r="AP120" s="249"/>
+      <c r="AQ120" s="249"/>
+      <c r="AR120" s="249"/>
+      <c r="AS120" s="249"/>
+      <c r="AT120" s="249"/>
+      <c r="AU120" s="249"/>
+      <c r="AV120" s="249"/>
+      <c r="AW120" s="249"/>
+      <c r="AX120" s="249"/>
+      <c r="AY120" s="249"/>
+      <c r="AZ120" s="249"/>
+      <c r="BA120" s="249"/>
+      <c r="BB120" s="249"/>
+      <c r="BC120" s="249"/>
+      <c r="BD120" s="249"/>
+      <c r="BE120" s="249"/>
+      <c r="BF120" s="249"/>
+      <c r="BG120" s="249"/>
+      <c r="BH120" s="249"/>
+      <c r="BI120" s="249"/>
+      <c r="BJ120" s="249"/>
+      <c r="BK120" s="249"/>
+      <c r="BL120" s="249"/>
+      <c r="BM120" s="249"/>
+      <c r="BN120" s="249"/>
+      <c r="BO120" s="249"/>
+      <c r="BP120" s="249"/>
+      <c r="BQ120" s="249"/>
+      <c r="BR120" s="249"/>
+      <c r="BS120" s="249"/>
+      <c r="BT120" s="249"/>
+      <c r="BU120" s="249"/>
+      <c r="BV120" s="249"/>
+      <c r="BW120" s="249"/>
+      <c r="BX120" s="249"/>
+      <c r="BY120" s="249"/>
+      <c r="BZ120" s="249"/>
+      <c r="CA120" s="250"/>
     </row>
     <row r="121" spans="5:79">
-      <c r="E121" s="294"/>
-[...22 lines deleted...]
-      <c r="X121" s="256" t="s">
+      <c r="E121" s="287"/>
+      <c r="F121" s="288"/>
+      <c r="G121" s="260"/>
+      <c r="H121" s="261"/>
+      <c r="I121" s="261"/>
+      <c r="J121" s="261"/>
+      <c r="K121" s="261"/>
+      <c r="L121" s="261"/>
+      <c r="M121" s="261"/>
+      <c r="N121" s="261"/>
+      <c r="O121" s="261"/>
+      <c r="P121" s="261"/>
+      <c r="Q121" s="261"/>
+      <c r="R121" s="262"/>
+      <c r="S121" s="276" t="s">
+        <v>373</v>
+      </c>
+      <c r="T121" s="277"/>
+      <c r="U121" s="268" t="s">
+        <v>375</v>
+      </c>
+      <c r="V121" s="269"/>
+      <c r="W121" s="269"/>
+      <c r="X121" s="249" t="s">
         <v>50</v>
       </c>
-      <c r="Y121" s="256"/>
-[...53 lines deleted...]
-      <c r="CA121" s="257"/>
+      <c r="Y121" s="249"/>
+      <c r="Z121" s="249"/>
+      <c r="AA121" s="249"/>
+      <c r="AB121" s="249"/>
+      <c r="AC121" s="249"/>
+      <c r="AD121" s="249"/>
+      <c r="AE121" s="249"/>
+      <c r="AF121" s="249"/>
+      <c r="AG121" s="249"/>
+      <c r="AH121" s="249"/>
+      <c r="AI121" s="249"/>
+      <c r="AJ121" s="249"/>
+      <c r="AK121" s="249"/>
+      <c r="AL121" s="249"/>
+      <c r="AM121" s="249"/>
+      <c r="AN121" s="249"/>
+      <c r="AO121" s="249"/>
+      <c r="AP121" s="249"/>
+      <c r="AQ121" s="249"/>
+      <c r="AR121" s="249"/>
+      <c r="AS121" s="249"/>
+      <c r="AT121" s="249"/>
+      <c r="AU121" s="249"/>
+      <c r="AV121" s="249"/>
+      <c r="AW121" s="249"/>
+      <c r="AX121" s="249"/>
+      <c r="AY121" s="249"/>
+      <c r="AZ121" s="249"/>
+      <c r="BA121" s="249"/>
+      <c r="BB121" s="249"/>
+      <c r="BC121" s="249"/>
+      <c r="BD121" s="249"/>
+      <c r="BE121" s="249"/>
+      <c r="BF121" s="249"/>
+      <c r="BG121" s="249"/>
+      <c r="BH121" s="249"/>
+      <c r="BI121" s="249"/>
+      <c r="BJ121" s="249"/>
+      <c r="BK121" s="249"/>
+      <c r="BL121" s="249"/>
+      <c r="BM121" s="249"/>
+      <c r="BN121" s="249"/>
+      <c r="BO121" s="249"/>
+      <c r="BP121" s="249"/>
+      <c r="BQ121" s="249"/>
+      <c r="BR121" s="249"/>
+      <c r="BS121" s="249"/>
+      <c r="BT121" s="249"/>
+      <c r="BU121" s="249"/>
+      <c r="BV121" s="249"/>
+      <c r="BW121" s="249"/>
+      <c r="BX121" s="249"/>
+      <c r="BY121" s="249"/>
+      <c r="BZ121" s="249"/>
+      <c r="CA121" s="250"/>
     </row>
     <row r="122" spans="5:79">
-      <c r="E122" s="294"/>
-[...20 lines deleted...]
-      <c r="X122" s="262" t="s">
+      <c r="E122" s="287"/>
+      <c r="F122" s="288"/>
+      <c r="G122" s="263"/>
+      <c r="H122" s="264"/>
+      <c r="I122" s="264"/>
+      <c r="J122" s="264"/>
+      <c r="K122" s="264"/>
+      <c r="L122" s="264"/>
+      <c r="M122" s="264"/>
+      <c r="N122" s="264"/>
+      <c r="O122" s="264"/>
+      <c r="P122" s="264"/>
+      <c r="Q122" s="264"/>
+      <c r="R122" s="265"/>
+      <c r="S122" s="251" t="s">
+        <v>374</v>
+      </c>
+      <c r="T122" s="252"/>
+      <c r="U122" s="253"/>
+      <c r="V122" s="254"/>
+      <c r="W122" s="254"/>
+      <c r="X122" s="255" t="s">
         <v>51</v>
       </c>
-      <c r="Y122" s="262"/>
-[...53 lines deleted...]
-      <c r="CA122" s="263"/>
+      <c r="Y122" s="255"/>
+      <c r="Z122" s="255"/>
+      <c r="AA122" s="255"/>
+      <c r="AB122" s="255"/>
+      <c r="AC122" s="255"/>
+      <c r="AD122" s="255"/>
+      <c r="AE122" s="255"/>
+      <c r="AF122" s="255"/>
+      <c r="AG122" s="255"/>
+      <c r="AH122" s="255"/>
+      <c r="AI122" s="255"/>
+      <c r="AJ122" s="255"/>
+      <c r="AK122" s="255"/>
+      <c r="AL122" s="255"/>
+      <c r="AM122" s="255"/>
+      <c r="AN122" s="255"/>
+      <c r="AO122" s="255"/>
+      <c r="AP122" s="255"/>
+      <c r="AQ122" s="255"/>
+      <c r="AR122" s="255"/>
+      <c r="AS122" s="255"/>
+      <c r="AT122" s="255"/>
+      <c r="AU122" s="255"/>
+      <c r="AV122" s="255"/>
+      <c r="AW122" s="255"/>
+      <c r="AX122" s="255"/>
+      <c r="AY122" s="255"/>
+      <c r="AZ122" s="255"/>
+      <c r="BA122" s="255"/>
+      <c r="BB122" s="255"/>
+      <c r="BC122" s="255"/>
+      <c r="BD122" s="255"/>
+      <c r="BE122" s="255"/>
+      <c r="BF122" s="255"/>
+      <c r="BG122" s="255"/>
+      <c r="BH122" s="255"/>
+      <c r="BI122" s="255"/>
+      <c r="BJ122" s="255"/>
+      <c r="BK122" s="255"/>
+      <c r="BL122" s="255"/>
+      <c r="BM122" s="255"/>
+      <c r="BN122" s="255"/>
+      <c r="BO122" s="255"/>
+      <c r="BP122" s="255"/>
+      <c r="BQ122" s="255"/>
+      <c r="BR122" s="255"/>
+      <c r="BS122" s="255"/>
+      <c r="BT122" s="255"/>
+      <c r="BU122" s="255"/>
+      <c r="BV122" s="255"/>
+      <c r="BW122" s="255"/>
+      <c r="BX122" s="255"/>
+      <c r="BY122" s="255"/>
+      <c r="BZ122" s="255"/>
+      <c r="CA122" s="256"/>
     </row>
     <row r="123" spans="5:79">
-      <c r="E123" s="294"/>
-[...1 lines deleted...]
-      <c r="G123" s="264" t="s">
+      <c r="E123" s="287"/>
+      <c r="F123" s="288"/>
+      <c r="G123" s="257" t="s">
         <v>52</v>
       </c>
-      <c r="H123" s="265"/>
-[...17 lines deleted...]
-      <c r="X123" s="281" t="s">
+      <c r="H123" s="258"/>
+      <c r="I123" s="258"/>
+      <c r="J123" s="258"/>
+      <c r="K123" s="258"/>
+      <c r="L123" s="258"/>
+      <c r="M123" s="258"/>
+      <c r="N123" s="258"/>
+      <c r="O123" s="258"/>
+      <c r="P123" s="258"/>
+      <c r="Q123" s="258"/>
+      <c r="R123" s="259"/>
+      <c r="S123" s="266" t="s">
+        <v>370</v>
+      </c>
+      <c r="T123" s="267"/>
+      <c r="U123" s="272"/>
+      <c r="V123" s="273"/>
+      <c r="W123" s="273"/>
+      <c r="X123" s="274" t="s">
         <v>53</v>
       </c>
-      <c r="Y123" s="281"/>
-[...53 lines deleted...]
-      <c r="CA123" s="282"/>
+      <c r="Y123" s="274"/>
+      <c r="Z123" s="274"/>
+      <c r="AA123" s="274"/>
+      <c r="AB123" s="274"/>
+      <c r="AC123" s="274"/>
+      <c r="AD123" s="274"/>
+      <c r="AE123" s="274"/>
+      <c r="AF123" s="274"/>
+      <c r="AG123" s="274"/>
+      <c r="AH123" s="274"/>
+      <c r="AI123" s="274"/>
+      <c r="AJ123" s="274"/>
+      <c r="AK123" s="274"/>
+      <c r="AL123" s="274"/>
+      <c r="AM123" s="274"/>
+      <c r="AN123" s="274"/>
+      <c r="AO123" s="274"/>
+      <c r="AP123" s="274"/>
+      <c r="AQ123" s="274"/>
+      <c r="AR123" s="274"/>
+      <c r="AS123" s="274"/>
+      <c r="AT123" s="274"/>
+      <c r="AU123" s="274"/>
+      <c r="AV123" s="274"/>
+      <c r="AW123" s="274"/>
+      <c r="AX123" s="274"/>
+      <c r="AY123" s="274"/>
+      <c r="AZ123" s="274"/>
+      <c r="BA123" s="274"/>
+      <c r="BB123" s="274"/>
+      <c r="BC123" s="274"/>
+      <c r="BD123" s="274"/>
+      <c r="BE123" s="274"/>
+      <c r="BF123" s="274"/>
+      <c r="BG123" s="274"/>
+      <c r="BH123" s="274"/>
+      <c r="BI123" s="274"/>
+      <c r="BJ123" s="274"/>
+      <c r="BK123" s="274"/>
+      <c r="BL123" s="274"/>
+      <c r="BM123" s="274"/>
+      <c r="BN123" s="274"/>
+      <c r="BO123" s="274"/>
+      <c r="BP123" s="274"/>
+      <c r="BQ123" s="274"/>
+      <c r="BR123" s="274"/>
+      <c r="BS123" s="274"/>
+      <c r="BT123" s="274"/>
+      <c r="BU123" s="274"/>
+      <c r="BV123" s="274"/>
+      <c r="BW123" s="274"/>
+      <c r="BX123" s="274"/>
+      <c r="BY123" s="274"/>
+      <c r="BZ123" s="274"/>
+      <c r="CA123" s="275"/>
     </row>
     <row r="124" spans="5:79">
-      <c r="E124" s="294"/>
-[...20 lines deleted...]
-      <c r="X124" s="256" t="s">
+      <c r="E124" s="287"/>
+      <c r="F124" s="288"/>
+      <c r="G124" s="260"/>
+      <c r="H124" s="261"/>
+      <c r="I124" s="261"/>
+      <c r="J124" s="261"/>
+      <c r="K124" s="261"/>
+      <c r="L124" s="261"/>
+      <c r="M124" s="261"/>
+      <c r="N124" s="261"/>
+      <c r="O124" s="261"/>
+      <c r="P124" s="261"/>
+      <c r="Q124" s="261"/>
+      <c r="R124" s="262"/>
+      <c r="S124" s="276" t="s">
+        <v>372</v>
+      </c>
+      <c r="T124" s="277"/>
+      <c r="U124" s="247"/>
+      <c r="V124" s="248"/>
+      <c r="W124" s="248"/>
+      <c r="X124" s="249" t="s">
         <v>54</v>
       </c>
-      <c r="Y124" s="256"/>
-[...53 lines deleted...]
-      <c r="CA124" s="257"/>
+      <c r="Y124" s="249"/>
+      <c r="Z124" s="249"/>
+      <c r="AA124" s="249"/>
+      <c r="AB124" s="249"/>
+      <c r="AC124" s="249"/>
+      <c r="AD124" s="249"/>
+      <c r="AE124" s="249"/>
+      <c r="AF124" s="249"/>
+      <c r="AG124" s="249"/>
+      <c r="AH124" s="249"/>
+      <c r="AI124" s="249"/>
+      <c r="AJ124" s="249"/>
+      <c r="AK124" s="249"/>
+      <c r="AL124" s="249"/>
+      <c r="AM124" s="249"/>
+      <c r="AN124" s="249"/>
+      <c r="AO124" s="249"/>
+      <c r="AP124" s="249"/>
+      <c r="AQ124" s="249"/>
+      <c r="AR124" s="249"/>
+      <c r="AS124" s="249"/>
+      <c r="AT124" s="249"/>
+      <c r="AU124" s="249"/>
+      <c r="AV124" s="249"/>
+      <c r="AW124" s="249"/>
+      <c r="AX124" s="249"/>
+      <c r="AY124" s="249"/>
+      <c r="AZ124" s="249"/>
+      <c r="BA124" s="249"/>
+      <c r="BB124" s="249"/>
+      <c r="BC124" s="249"/>
+      <c r="BD124" s="249"/>
+      <c r="BE124" s="249"/>
+      <c r="BF124" s="249"/>
+      <c r="BG124" s="249"/>
+      <c r="BH124" s="249"/>
+      <c r="BI124" s="249"/>
+      <c r="BJ124" s="249"/>
+      <c r="BK124" s="249"/>
+      <c r="BL124" s="249"/>
+      <c r="BM124" s="249"/>
+      <c r="BN124" s="249"/>
+      <c r="BO124" s="249"/>
+      <c r="BP124" s="249"/>
+      <c r="BQ124" s="249"/>
+      <c r="BR124" s="249"/>
+      <c r="BS124" s="249"/>
+      <c r="BT124" s="249"/>
+      <c r="BU124" s="249"/>
+      <c r="BV124" s="249"/>
+      <c r="BW124" s="249"/>
+      <c r="BX124" s="249"/>
+      <c r="BY124" s="249"/>
+      <c r="BZ124" s="249"/>
+      <c r="CA124" s="250"/>
     </row>
     <row r="125" spans="5:79">
-      <c r="E125" s="294"/>
-[...20 lines deleted...]
-      <c r="X125" s="256" t="s">
+      <c r="E125" s="287"/>
+      <c r="F125" s="288"/>
+      <c r="G125" s="260"/>
+      <c r="H125" s="261"/>
+      <c r="I125" s="261"/>
+      <c r="J125" s="261"/>
+      <c r="K125" s="261"/>
+      <c r="L125" s="261"/>
+      <c r="M125" s="261"/>
+      <c r="N125" s="261"/>
+      <c r="O125" s="261"/>
+      <c r="P125" s="261"/>
+      <c r="Q125" s="261"/>
+      <c r="R125" s="262"/>
+      <c r="S125" s="276" t="s">
+        <v>373</v>
+      </c>
+      <c r="T125" s="277"/>
+      <c r="U125" s="247"/>
+      <c r="V125" s="248"/>
+      <c r="W125" s="248"/>
+      <c r="X125" s="249" t="s">
         <v>55</v>
       </c>
-      <c r="Y125" s="256"/>
-[...53 lines deleted...]
-      <c r="CA125" s="257"/>
+      <c r="Y125" s="249"/>
+      <c r="Z125" s="249"/>
+      <c r="AA125" s="249"/>
+      <c r="AB125" s="249"/>
+      <c r="AC125" s="249"/>
+      <c r="AD125" s="249"/>
+      <c r="AE125" s="249"/>
+      <c r="AF125" s="249"/>
+      <c r="AG125" s="249"/>
+      <c r="AH125" s="249"/>
+      <c r="AI125" s="249"/>
+      <c r="AJ125" s="249"/>
+      <c r="AK125" s="249"/>
+      <c r="AL125" s="249"/>
+      <c r="AM125" s="249"/>
+      <c r="AN125" s="249"/>
+      <c r="AO125" s="249"/>
+      <c r="AP125" s="249"/>
+      <c r="AQ125" s="249"/>
+      <c r="AR125" s="249"/>
+      <c r="AS125" s="249"/>
+      <c r="AT125" s="249"/>
+      <c r="AU125" s="249"/>
+      <c r="AV125" s="249"/>
+      <c r="AW125" s="249"/>
+      <c r="AX125" s="249"/>
+      <c r="AY125" s="249"/>
+      <c r="AZ125" s="249"/>
+      <c r="BA125" s="249"/>
+      <c r="BB125" s="249"/>
+      <c r="BC125" s="249"/>
+      <c r="BD125" s="249"/>
+      <c r="BE125" s="249"/>
+      <c r="BF125" s="249"/>
+      <c r="BG125" s="249"/>
+      <c r="BH125" s="249"/>
+      <c r="BI125" s="249"/>
+      <c r="BJ125" s="249"/>
+      <c r="BK125" s="249"/>
+      <c r="BL125" s="249"/>
+      <c r="BM125" s="249"/>
+      <c r="BN125" s="249"/>
+      <c r="BO125" s="249"/>
+      <c r="BP125" s="249"/>
+      <c r="BQ125" s="249"/>
+      <c r="BR125" s="249"/>
+      <c r="BS125" s="249"/>
+      <c r="BT125" s="249"/>
+      <c r="BU125" s="249"/>
+      <c r="BV125" s="249"/>
+      <c r="BW125" s="249"/>
+      <c r="BX125" s="249"/>
+      <c r="BY125" s="249"/>
+      <c r="BZ125" s="249"/>
+      <c r="CA125" s="250"/>
     </row>
     <row r="126" spans="5:79">
-      <c r="E126" s="294"/>
-[...22 lines deleted...]
-      <c r="X126" s="262" t="s">
+      <c r="E126" s="287"/>
+      <c r="F126" s="288"/>
+      <c r="G126" s="263"/>
+      <c r="H126" s="264"/>
+      <c r="I126" s="264"/>
+      <c r="J126" s="264"/>
+      <c r="K126" s="264"/>
+      <c r="L126" s="264"/>
+      <c r="M126" s="264"/>
+      <c r="N126" s="264"/>
+      <c r="O126" s="264"/>
+      <c r="P126" s="264"/>
+      <c r="Q126" s="264"/>
+      <c r="R126" s="265"/>
+      <c r="S126" s="251" t="s">
+        <v>374</v>
+      </c>
+      <c r="T126" s="252"/>
+      <c r="U126" s="268" t="s">
+        <v>375</v>
+      </c>
+      <c r="V126" s="269"/>
+      <c r="W126" s="269"/>
+      <c r="X126" s="255" t="s">
         <v>56</v>
       </c>
-      <c r="Y126" s="262"/>
-[...53 lines deleted...]
-      <c r="CA126" s="263"/>
+      <c r="Y126" s="255"/>
+      <c r="Z126" s="255"/>
+      <c r="AA126" s="255"/>
+      <c r="AB126" s="255"/>
+      <c r="AC126" s="255"/>
+      <c r="AD126" s="255"/>
+      <c r="AE126" s="255"/>
+      <c r="AF126" s="255"/>
+      <c r="AG126" s="255"/>
+      <c r="AH126" s="255"/>
+      <c r="AI126" s="255"/>
+      <c r="AJ126" s="255"/>
+      <c r="AK126" s="255"/>
+      <c r="AL126" s="255"/>
+      <c r="AM126" s="255"/>
+      <c r="AN126" s="255"/>
+      <c r="AO126" s="255"/>
+      <c r="AP126" s="255"/>
+      <c r="AQ126" s="255"/>
+      <c r="AR126" s="255"/>
+      <c r="AS126" s="255"/>
+      <c r="AT126" s="255"/>
+      <c r="AU126" s="255"/>
+      <c r="AV126" s="255"/>
+      <c r="AW126" s="255"/>
+      <c r="AX126" s="255"/>
+      <c r="AY126" s="255"/>
+      <c r="AZ126" s="255"/>
+      <c r="BA126" s="255"/>
+      <c r="BB126" s="255"/>
+      <c r="BC126" s="255"/>
+      <c r="BD126" s="255"/>
+      <c r="BE126" s="255"/>
+      <c r="BF126" s="255"/>
+      <c r="BG126" s="255"/>
+      <c r="BH126" s="255"/>
+      <c r="BI126" s="255"/>
+      <c r="BJ126" s="255"/>
+      <c r="BK126" s="255"/>
+      <c r="BL126" s="255"/>
+      <c r="BM126" s="255"/>
+      <c r="BN126" s="255"/>
+      <c r="BO126" s="255"/>
+      <c r="BP126" s="255"/>
+      <c r="BQ126" s="255"/>
+      <c r="BR126" s="255"/>
+      <c r="BS126" s="255"/>
+      <c r="BT126" s="255"/>
+      <c r="BU126" s="255"/>
+      <c r="BV126" s="255"/>
+      <c r="BW126" s="255"/>
+      <c r="BX126" s="255"/>
+      <c r="BY126" s="255"/>
+      <c r="BZ126" s="255"/>
+      <c r="CA126" s="256"/>
     </row>
     <row r="127" spans="5:79">
-      <c r="E127" s="294"/>
-[...1 lines deleted...]
-      <c r="G127" s="264" t="s">
+      <c r="E127" s="287"/>
+      <c r="F127" s="288"/>
+      <c r="G127" s="257" t="s">
         <v>57</v>
       </c>
-      <c r="H127" s="265"/>
-[...17 lines deleted...]
-      <c r="X127" s="281" t="s">
+      <c r="H127" s="258"/>
+      <c r="I127" s="258"/>
+      <c r="J127" s="258"/>
+      <c r="K127" s="258"/>
+      <c r="L127" s="258"/>
+      <c r="M127" s="258"/>
+      <c r="N127" s="258"/>
+      <c r="O127" s="258"/>
+      <c r="P127" s="258"/>
+      <c r="Q127" s="258"/>
+      <c r="R127" s="259"/>
+      <c r="S127" s="266" t="s">
+        <v>370</v>
+      </c>
+      <c r="T127" s="267"/>
+      <c r="U127" s="272"/>
+      <c r="V127" s="273"/>
+      <c r="W127" s="273"/>
+      <c r="X127" s="274" t="s">
         <v>58</v>
       </c>
-      <c r="Y127" s="281"/>
-[...53 lines deleted...]
-      <c r="CA127" s="282"/>
+      <c r="Y127" s="274"/>
+      <c r="Z127" s="274"/>
+      <c r="AA127" s="274"/>
+      <c r="AB127" s="274"/>
+      <c r="AC127" s="274"/>
+      <c r="AD127" s="274"/>
+      <c r="AE127" s="274"/>
+      <c r="AF127" s="274"/>
+      <c r="AG127" s="274"/>
+      <c r="AH127" s="274"/>
+      <c r="AI127" s="274"/>
+      <c r="AJ127" s="274"/>
+      <c r="AK127" s="274"/>
+      <c r="AL127" s="274"/>
+      <c r="AM127" s="274"/>
+      <c r="AN127" s="274"/>
+      <c r="AO127" s="274"/>
+      <c r="AP127" s="274"/>
+      <c r="AQ127" s="274"/>
+      <c r="AR127" s="274"/>
+      <c r="AS127" s="274"/>
+      <c r="AT127" s="274"/>
+      <c r="AU127" s="274"/>
+      <c r="AV127" s="274"/>
+      <c r="AW127" s="274"/>
+      <c r="AX127" s="274"/>
+      <c r="AY127" s="274"/>
+      <c r="AZ127" s="274"/>
+      <c r="BA127" s="274"/>
+      <c r="BB127" s="274"/>
+      <c r="BC127" s="274"/>
+      <c r="BD127" s="274"/>
+      <c r="BE127" s="274"/>
+      <c r="BF127" s="274"/>
+      <c r="BG127" s="274"/>
+      <c r="BH127" s="274"/>
+      <c r="BI127" s="274"/>
+      <c r="BJ127" s="274"/>
+      <c r="BK127" s="274"/>
+      <c r="BL127" s="274"/>
+      <c r="BM127" s="274"/>
+      <c r="BN127" s="274"/>
+      <c r="BO127" s="274"/>
+      <c r="BP127" s="274"/>
+      <c r="BQ127" s="274"/>
+      <c r="BR127" s="274"/>
+      <c r="BS127" s="274"/>
+      <c r="BT127" s="274"/>
+      <c r="BU127" s="274"/>
+      <c r="BV127" s="274"/>
+      <c r="BW127" s="274"/>
+      <c r="BX127" s="274"/>
+      <c r="BY127" s="274"/>
+      <c r="BZ127" s="274"/>
+      <c r="CA127" s="275"/>
     </row>
     <row r="128" spans="5:79">
-      <c r="E128" s="294"/>
-[...20 lines deleted...]
-      <c r="X128" s="256" t="s">
+      <c r="E128" s="287"/>
+      <c r="F128" s="288"/>
+      <c r="G128" s="260"/>
+      <c r="H128" s="261"/>
+      <c r="I128" s="261"/>
+      <c r="J128" s="261"/>
+      <c r="K128" s="261"/>
+      <c r="L128" s="261"/>
+      <c r="M128" s="261"/>
+      <c r="N128" s="261"/>
+      <c r="O128" s="261"/>
+      <c r="P128" s="261"/>
+      <c r="Q128" s="261"/>
+      <c r="R128" s="262"/>
+      <c r="S128" s="276" t="s">
+        <v>371</v>
+      </c>
+      <c r="T128" s="277"/>
+      <c r="U128" s="247"/>
+      <c r="V128" s="248"/>
+      <c r="W128" s="248"/>
+      <c r="X128" s="249" t="s">
         <v>59</v>
       </c>
-      <c r="Y128" s="256"/>
-[...53 lines deleted...]
-      <c r="CA128" s="257"/>
+      <c r="Y128" s="249"/>
+      <c r="Z128" s="249"/>
+      <c r="AA128" s="249"/>
+      <c r="AB128" s="249"/>
+      <c r="AC128" s="249"/>
+      <c r="AD128" s="249"/>
+      <c r="AE128" s="249"/>
+      <c r="AF128" s="249"/>
+      <c r="AG128" s="249"/>
+      <c r="AH128" s="249"/>
+      <c r="AI128" s="249"/>
+      <c r="AJ128" s="249"/>
+      <c r="AK128" s="249"/>
+      <c r="AL128" s="249"/>
+      <c r="AM128" s="249"/>
+      <c r="AN128" s="249"/>
+      <c r="AO128" s="249"/>
+      <c r="AP128" s="249"/>
+      <c r="AQ128" s="249"/>
+      <c r="AR128" s="249"/>
+      <c r="AS128" s="249"/>
+      <c r="AT128" s="249"/>
+      <c r="AU128" s="249"/>
+      <c r="AV128" s="249"/>
+      <c r="AW128" s="249"/>
+      <c r="AX128" s="249"/>
+      <c r="AY128" s="249"/>
+      <c r="AZ128" s="249"/>
+      <c r="BA128" s="249"/>
+      <c r="BB128" s="249"/>
+      <c r="BC128" s="249"/>
+      <c r="BD128" s="249"/>
+      <c r="BE128" s="249"/>
+      <c r="BF128" s="249"/>
+      <c r="BG128" s="249"/>
+      <c r="BH128" s="249"/>
+      <c r="BI128" s="249"/>
+      <c r="BJ128" s="249"/>
+      <c r="BK128" s="249"/>
+      <c r="BL128" s="249"/>
+      <c r="BM128" s="249"/>
+      <c r="BN128" s="249"/>
+      <c r="BO128" s="249"/>
+      <c r="BP128" s="249"/>
+      <c r="BQ128" s="249"/>
+      <c r="BR128" s="249"/>
+      <c r="BS128" s="249"/>
+      <c r="BT128" s="249"/>
+      <c r="BU128" s="249"/>
+      <c r="BV128" s="249"/>
+      <c r="BW128" s="249"/>
+      <c r="BX128" s="249"/>
+      <c r="BY128" s="249"/>
+      <c r="BZ128" s="249"/>
+      <c r="CA128" s="250"/>
     </row>
     <row r="129" spans="5:79">
-      <c r="E129" s="294"/>
-[...20 lines deleted...]
-      <c r="X129" s="256" t="s">
+      <c r="E129" s="287"/>
+      <c r="F129" s="288"/>
+      <c r="G129" s="260"/>
+      <c r="H129" s="261"/>
+      <c r="I129" s="261"/>
+      <c r="J129" s="261"/>
+      <c r="K129" s="261"/>
+      <c r="L129" s="261"/>
+      <c r="M129" s="261"/>
+      <c r="N129" s="261"/>
+      <c r="O129" s="261"/>
+      <c r="P129" s="261"/>
+      <c r="Q129" s="261"/>
+      <c r="R129" s="262"/>
+      <c r="S129" s="276" t="s">
+        <v>373</v>
+      </c>
+      <c r="T129" s="277"/>
+      <c r="U129" s="247"/>
+      <c r="V129" s="248"/>
+      <c r="W129" s="248"/>
+      <c r="X129" s="249" t="s">
         <v>60</v>
       </c>
-      <c r="Y129" s="256"/>
-[...53 lines deleted...]
-      <c r="CA129" s="257"/>
+      <c r="Y129" s="249"/>
+      <c r="Z129" s="249"/>
+      <c r="AA129" s="249"/>
+      <c r="AB129" s="249"/>
+      <c r="AC129" s="249"/>
+      <c r="AD129" s="249"/>
+      <c r="AE129" s="249"/>
+      <c r="AF129" s="249"/>
+      <c r="AG129" s="249"/>
+      <c r="AH129" s="249"/>
+      <c r="AI129" s="249"/>
+      <c r="AJ129" s="249"/>
+      <c r="AK129" s="249"/>
+      <c r="AL129" s="249"/>
+      <c r="AM129" s="249"/>
+      <c r="AN129" s="249"/>
+      <c r="AO129" s="249"/>
+      <c r="AP129" s="249"/>
+      <c r="AQ129" s="249"/>
+      <c r="AR129" s="249"/>
+      <c r="AS129" s="249"/>
+      <c r="AT129" s="249"/>
+      <c r="AU129" s="249"/>
+      <c r="AV129" s="249"/>
+      <c r="AW129" s="249"/>
+      <c r="AX129" s="249"/>
+      <c r="AY129" s="249"/>
+      <c r="AZ129" s="249"/>
+      <c r="BA129" s="249"/>
+      <c r="BB129" s="249"/>
+      <c r="BC129" s="249"/>
+      <c r="BD129" s="249"/>
+      <c r="BE129" s="249"/>
+      <c r="BF129" s="249"/>
+      <c r="BG129" s="249"/>
+      <c r="BH129" s="249"/>
+      <c r="BI129" s="249"/>
+      <c r="BJ129" s="249"/>
+      <c r="BK129" s="249"/>
+      <c r="BL129" s="249"/>
+      <c r="BM129" s="249"/>
+      <c r="BN129" s="249"/>
+      <c r="BO129" s="249"/>
+      <c r="BP129" s="249"/>
+      <c r="BQ129" s="249"/>
+      <c r="BR129" s="249"/>
+      <c r="BS129" s="249"/>
+      <c r="BT129" s="249"/>
+      <c r="BU129" s="249"/>
+      <c r="BV129" s="249"/>
+      <c r="BW129" s="249"/>
+      <c r="BX129" s="249"/>
+      <c r="BY129" s="249"/>
+      <c r="BZ129" s="249"/>
+      <c r="CA129" s="250"/>
     </row>
     <row r="130" spans="5:79">
-      <c r="E130" s="294"/>
-[...22 lines deleted...]
-      <c r="X130" s="262" t="s">
+      <c r="E130" s="287"/>
+      <c r="F130" s="288"/>
+      <c r="G130" s="263"/>
+      <c r="H130" s="264"/>
+      <c r="I130" s="264"/>
+      <c r="J130" s="264"/>
+      <c r="K130" s="264"/>
+      <c r="L130" s="264"/>
+      <c r="M130" s="264"/>
+      <c r="N130" s="264"/>
+      <c r="O130" s="264"/>
+      <c r="P130" s="264"/>
+      <c r="Q130" s="264"/>
+      <c r="R130" s="265"/>
+      <c r="S130" s="251" t="s">
+        <v>374</v>
+      </c>
+      <c r="T130" s="252"/>
+      <c r="U130" s="268" t="s">
+        <v>375</v>
+      </c>
+      <c r="V130" s="269"/>
+      <c r="W130" s="269"/>
+      <c r="X130" s="255" t="s">
         <v>61</v>
       </c>
-      <c r="Y130" s="262"/>
-[...53 lines deleted...]
-      <c r="CA130" s="263"/>
+      <c r="Y130" s="255"/>
+      <c r="Z130" s="255"/>
+      <c r="AA130" s="255"/>
+      <c r="AB130" s="255"/>
+      <c r="AC130" s="255"/>
+      <c r="AD130" s="255"/>
+      <c r="AE130" s="255"/>
+      <c r="AF130" s="255"/>
+      <c r="AG130" s="255"/>
+      <c r="AH130" s="255"/>
+      <c r="AI130" s="255"/>
+      <c r="AJ130" s="255"/>
+      <c r="AK130" s="255"/>
+      <c r="AL130" s="255"/>
+      <c r="AM130" s="255"/>
+      <c r="AN130" s="255"/>
+      <c r="AO130" s="255"/>
+      <c r="AP130" s="255"/>
+      <c r="AQ130" s="255"/>
+      <c r="AR130" s="255"/>
+      <c r="AS130" s="255"/>
+      <c r="AT130" s="255"/>
+      <c r="AU130" s="255"/>
+      <c r="AV130" s="255"/>
+      <c r="AW130" s="255"/>
+      <c r="AX130" s="255"/>
+      <c r="AY130" s="255"/>
+      <c r="AZ130" s="255"/>
+      <c r="BA130" s="255"/>
+      <c r="BB130" s="255"/>
+      <c r="BC130" s="255"/>
+      <c r="BD130" s="255"/>
+      <c r="BE130" s="255"/>
+      <c r="BF130" s="255"/>
+      <c r="BG130" s="255"/>
+      <c r="BH130" s="255"/>
+      <c r="BI130" s="255"/>
+      <c r="BJ130" s="255"/>
+      <c r="BK130" s="255"/>
+      <c r="BL130" s="255"/>
+      <c r="BM130" s="255"/>
+      <c r="BN130" s="255"/>
+      <c r="BO130" s="255"/>
+      <c r="BP130" s="255"/>
+      <c r="BQ130" s="255"/>
+      <c r="BR130" s="255"/>
+      <c r="BS130" s="255"/>
+      <c r="BT130" s="255"/>
+      <c r="BU130" s="255"/>
+      <c r="BV130" s="255"/>
+      <c r="BW130" s="255"/>
+      <c r="BX130" s="255"/>
+      <c r="BY130" s="255"/>
+      <c r="BZ130" s="255"/>
+      <c r="CA130" s="256"/>
     </row>
     <row r="131" spans="5:79">
-      <c r="E131" s="294"/>
-[...1 lines deleted...]
-      <c r="G131" s="264" t="s">
+      <c r="E131" s="287"/>
+      <c r="F131" s="288"/>
+      <c r="G131" s="257" t="s">
         <v>62</v>
       </c>
-      <c r="H131" s="265"/>
-[...19 lines deleted...]
-      <c r="X131" s="281" t="s">
+      <c r="H131" s="258"/>
+      <c r="I131" s="258"/>
+      <c r="J131" s="258"/>
+      <c r="K131" s="258"/>
+      <c r="L131" s="258"/>
+      <c r="M131" s="258"/>
+      <c r="N131" s="258"/>
+      <c r="O131" s="258"/>
+      <c r="P131" s="258"/>
+      <c r="Q131" s="258"/>
+      <c r="R131" s="259"/>
+      <c r="S131" s="266" t="s">
+        <v>370</v>
+      </c>
+      <c r="T131" s="267"/>
+      <c r="U131" s="268" t="s">
+        <v>375</v>
+      </c>
+      <c r="V131" s="269"/>
+      <c r="W131" s="269"/>
+      <c r="X131" s="274" t="s">
         <v>63</v>
       </c>
-      <c r="Y131" s="281"/>
-[...53 lines deleted...]
-      <c r="CA131" s="282"/>
+      <c r="Y131" s="274"/>
+      <c r="Z131" s="274"/>
+      <c r="AA131" s="274"/>
+      <c r="AB131" s="274"/>
+      <c r="AC131" s="274"/>
+      <c r="AD131" s="274"/>
+      <c r="AE131" s="274"/>
+      <c r="AF131" s="274"/>
+      <c r="AG131" s="274"/>
+      <c r="AH131" s="274"/>
+      <c r="AI131" s="274"/>
+      <c r="AJ131" s="274"/>
+      <c r="AK131" s="274"/>
+      <c r="AL131" s="274"/>
+      <c r="AM131" s="274"/>
+      <c r="AN131" s="274"/>
+      <c r="AO131" s="274"/>
+      <c r="AP131" s="274"/>
+      <c r="AQ131" s="274"/>
+      <c r="AR131" s="274"/>
+      <c r="AS131" s="274"/>
+      <c r="AT131" s="274"/>
+      <c r="AU131" s="274"/>
+      <c r="AV131" s="274"/>
+      <c r="AW131" s="274"/>
+      <c r="AX131" s="274"/>
+      <c r="AY131" s="274"/>
+      <c r="AZ131" s="274"/>
+      <c r="BA131" s="274"/>
+      <c r="BB131" s="274"/>
+      <c r="BC131" s="274"/>
+      <c r="BD131" s="274"/>
+      <c r="BE131" s="274"/>
+      <c r="BF131" s="274"/>
+      <c r="BG131" s="274"/>
+      <c r="BH131" s="274"/>
+      <c r="BI131" s="274"/>
+      <c r="BJ131" s="274"/>
+      <c r="BK131" s="274"/>
+      <c r="BL131" s="274"/>
+      <c r="BM131" s="274"/>
+      <c r="BN131" s="274"/>
+      <c r="BO131" s="274"/>
+      <c r="BP131" s="274"/>
+      <c r="BQ131" s="274"/>
+      <c r="BR131" s="274"/>
+      <c r="BS131" s="274"/>
+      <c r="BT131" s="274"/>
+      <c r="BU131" s="274"/>
+      <c r="BV131" s="274"/>
+      <c r="BW131" s="274"/>
+      <c r="BX131" s="274"/>
+      <c r="BY131" s="274"/>
+      <c r="BZ131" s="274"/>
+      <c r="CA131" s="275"/>
     </row>
     <row r="132" spans="5:79">
-      <c r="E132" s="294"/>
-[...20 lines deleted...]
-      <c r="X132" s="256" t="s">
+      <c r="E132" s="287"/>
+      <c r="F132" s="288"/>
+      <c r="G132" s="260"/>
+      <c r="H132" s="261"/>
+      <c r="I132" s="261"/>
+      <c r="J132" s="261"/>
+      <c r="K132" s="261"/>
+      <c r="L132" s="261"/>
+      <c r="M132" s="261"/>
+      <c r="N132" s="261"/>
+      <c r="O132" s="261"/>
+      <c r="P132" s="261"/>
+      <c r="Q132" s="261"/>
+      <c r="R132" s="262"/>
+      <c r="S132" s="276" t="s">
+        <v>371</v>
+      </c>
+      <c r="T132" s="277"/>
+      <c r="U132" s="247"/>
+      <c r="V132" s="248"/>
+      <c r="W132" s="248"/>
+      <c r="X132" s="249" t="s">
         <v>64</v>
       </c>
-      <c r="Y132" s="256"/>
-[...53 lines deleted...]
-      <c r="CA132" s="257"/>
+      <c r="Y132" s="249"/>
+      <c r="Z132" s="249"/>
+      <c r="AA132" s="249"/>
+      <c r="AB132" s="249"/>
+      <c r="AC132" s="249"/>
+      <c r="AD132" s="249"/>
+      <c r="AE132" s="249"/>
+      <c r="AF132" s="249"/>
+      <c r="AG132" s="249"/>
+      <c r="AH132" s="249"/>
+      <c r="AI132" s="249"/>
+      <c r="AJ132" s="249"/>
+      <c r="AK132" s="249"/>
+      <c r="AL132" s="249"/>
+      <c r="AM132" s="249"/>
+      <c r="AN132" s="249"/>
+      <c r="AO132" s="249"/>
+      <c r="AP132" s="249"/>
+      <c r="AQ132" s="249"/>
+      <c r="AR132" s="249"/>
+      <c r="AS132" s="249"/>
+      <c r="AT132" s="249"/>
+      <c r="AU132" s="249"/>
+      <c r="AV132" s="249"/>
+      <c r="AW132" s="249"/>
+      <c r="AX132" s="249"/>
+      <c r="AY132" s="249"/>
+      <c r="AZ132" s="249"/>
+      <c r="BA132" s="249"/>
+      <c r="BB132" s="249"/>
+      <c r="BC132" s="249"/>
+      <c r="BD132" s="249"/>
+      <c r="BE132" s="249"/>
+      <c r="BF132" s="249"/>
+      <c r="BG132" s="249"/>
+      <c r="BH132" s="249"/>
+      <c r="BI132" s="249"/>
+      <c r="BJ132" s="249"/>
+      <c r="BK132" s="249"/>
+      <c r="BL132" s="249"/>
+      <c r="BM132" s="249"/>
+      <c r="BN132" s="249"/>
+      <c r="BO132" s="249"/>
+      <c r="BP132" s="249"/>
+      <c r="BQ132" s="249"/>
+      <c r="BR132" s="249"/>
+      <c r="BS132" s="249"/>
+      <c r="BT132" s="249"/>
+      <c r="BU132" s="249"/>
+      <c r="BV132" s="249"/>
+      <c r="BW132" s="249"/>
+      <c r="BX132" s="249"/>
+      <c r="BY132" s="249"/>
+      <c r="BZ132" s="249"/>
+      <c r="CA132" s="250"/>
     </row>
     <row r="133" spans="5:79">
-      <c r="E133" s="294"/>
-[...20 lines deleted...]
-      <c r="X133" s="256" t="s">
+      <c r="E133" s="287"/>
+      <c r="F133" s="288"/>
+      <c r="G133" s="260"/>
+      <c r="H133" s="261"/>
+      <c r="I133" s="261"/>
+      <c r="J133" s="261"/>
+      <c r="K133" s="261"/>
+      <c r="L133" s="261"/>
+      <c r="M133" s="261"/>
+      <c r="N133" s="261"/>
+      <c r="O133" s="261"/>
+      <c r="P133" s="261"/>
+      <c r="Q133" s="261"/>
+      <c r="R133" s="262"/>
+      <c r="S133" s="276" t="s">
+        <v>373</v>
+      </c>
+      <c r="T133" s="277"/>
+      <c r="U133" s="247"/>
+      <c r="V133" s="248"/>
+      <c r="W133" s="248"/>
+      <c r="X133" s="249" t="s">
         <v>65</v>
       </c>
-      <c r="Y133" s="256"/>
-[...53 lines deleted...]
-      <c r="CA133" s="257"/>
+      <c r="Y133" s="249"/>
+      <c r="Z133" s="249"/>
+      <c r="AA133" s="249"/>
+      <c r="AB133" s="249"/>
+      <c r="AC133" s="249"/>
+      <c r="AD133" s="249"/>
+      <c r="AE133" s="249"/>
+      <c r="AF133" s="249"/>
+      <c r="AG133" s="249"/>
+      <c r="AH133" s="249"/>
+      <c r="AI133" s="249"/>
+      <c r="AJ133" s="249"/>
+      <c r="AK133" s="249"/>
+      <c r="AL133" s="249"/>
+      <c r="AM133" s="249"/>
+      <c r="AN133" s="249"/>
+      <c r="AO133" s="249"/>
+      <c r="AP133" s="249"/>
+      <c r="AQ133" s="249"/>
+      <c r="AR133" s="249"/>
+      <c r="AS133" s="249"/>
+      <c r="AT133" s="249"/>
+      <c r="AU133" s="249"/>
+      <c r="AV133" s="249"/>
+      <c r="AW133" s="249"/>
+      <c r="AX133" s="249"/>
+      <c r="AY133" s="249"/>
+      <c r="AZ133" s="249"/>
+      <c r="BA133" s="249"/>
+      <c r="BB133" s="249"/>
+      <c r="BC133" s="249"/>
+      <c r="BD133" s="249"/>
+      <c r="BE133" s="249"/>
+      <c r="BF133" s="249"/>
+      <c r="BG133" s="249"/>
+      <c r="BH133" s="249"/>
+      <c r="BI133" s="249"/>
+      <c r="BJ133" s="249"/>
+      <c r="BK133" s="249"/>
+      <c r="BL133" s="249"/>
+      <c r="BM133" s="249"/>
+      <c r="BN133" s="249"/>
+      <c r="BO133" s="249"/>
+      <c r="BP133" s="249"/>
+      <c r="BQ133" s="249"/>
+      <c r="BR133" s="249"/>
+      <c r="BS133" s="249"/>
+      <c r="BT133" s="249"/>
+      <c r="BU133" s="249"/>
+      <c r="BV133" s="249"/>
+      <c r="BW133" s="249"/>
+      <c r="BX133" s="249"/>
+      <c r="BY133" s="249"/>
+      <c r="BZ133" s="249"/>
+      <c r="CA133" s="250"/>
     </row>
     <row r="134" spans="5:79">
-      <c r="E134" s="294"/>
-[...20 lines deleted...]
-      <c r="X134" s="262" t="s">
+      <c r="E134" s="287"/>
+      <c r="F134" s="288"/>
+      <c r="G134" s="263"/>
+      <c r="H134" s="264"/>
+      <c r="I134" s="264"/>
+      <c r="J134" s="264"/>
+      <c r="K134" s="264"/>
+      <c r="L134" s="264"/>
+      <c r="M134" s="264"/>
+      <c r="N134" s="264"/>
+      <c r="O134" s="264"/>
+      <c r="P134" s="264"/>
+      <c r="Q134" s="264"/>
+      <c r="R134" s="265"/>
+      <c r="S134" s="251" t="s">
+        <v>374</v>
+      </c>
+      <c r="T134" s="252"/>
+      <c r="U134" s="253"/>
+      <c r="V134" s="254"/>
+      <c r="W134" s="254"/>
+      <c r="X134" s="255" t="s">
         <v>66</v>
       </c>
-      <c r="Y134" s="262"/>
-[...53 lines deleted...]
-      <c r="CA134" s="263"/>
+      <c r="Y134" s="255"/>
+      <c r="Z134" s="255"/>
+      <c r="AA134" s="255"/>
+      <c r="AB134" s="255"/>
+      <c r="AC134" s="255"/>
+      <c r="AD134" s="255"/>
+      <c r="AE134" s="255"/>
+      <c r="AF134" s="255"/>
+      <c r="AG134" s="255"/>
+      <c r="AH134" s="255"/>
+      <c r="AI134" s="255"/>
+      <c r="AJ134" s="255"/>
+      <c r="AK134" s="255"/>
+      <c r="AL134" s="255"/>
+      <c r="AM134" s="255"/>
+      <c r="AN134" s="255"/>
+      <c r="AO134" s="255"/>
+      <c r="AP134" s="255"/>
+      <c r="AQ134" s="255"/>
+      <c r="AR134" s="255"/>
+      <c r="AS134" s="255"/>
+      <c r="AT134" s="255"/>
+      <c r="AU134" s="255"/>
+      <c r="AV134" s="255"/>
+      <c r="AW134" s="255"/>
+      <c r="AX134" s="255"/>
+      <c r="AY134" s="255"/>
+      <c r="AZ134" s="255"/>
+      <c r="BA134" s="255"/>
+      <c r="BB134" s="255"/>
+      <c r="BC134" s="255"/>
+      <c r="BD134" s="255"/>
+      <c r="BE134" s="255"/>
+      <c r="BF134" s="255"/>
+      <c r="BG134" s="255"/>
+      <c r="BH134" s="255"/>
+      <c r="BI134" s="255"/>
+      <c r="BJ134" s="255"/>
+      <c r="BK134" s="255"/>
+      <c r="BL134" s="255"/>
+      <c r="BM134" s="255"/>
+      <c r="BN134" s="255"/>
+      <c r="BO134" s="255"/>
+      <c r="BP134" s="255"/>
+      <c r="BQ134" s="255"/>
+      <c r="BR134" s="255"/>
+      <c r="BS134" s="255"/>
+      <c r="BT134" s="255"/>
+      <c r="BU134" s="255"/>
+      <c r="BV134" s="255"/>
+      <c r="BW134" s="255"/>
+      <c r="BX134" s="255"/>
+      <c r="BY134" s="255"/>
+      <c r="BZ134" s="255"/>
+      <c r="CA134" s="256"/>
     </row>
     <row r="135" spans="5:79">
-      <c r="E135" s="294"/>
-[...22 lines deleted...]
-      <c r="X135" s="281" t="s">
+      <c r="E135" s="287"/>
+      <c r="F135" s="288"/>
+      <c r="G135" s="257" t="s">
+        <v>378</v>
+      </c>
+      <c r="H135" s="258"/>
+      <c r="I135" s="258"/>
+      <c r="J135" s="258"/>
+      <c r="K135" s="258"/>
+      <c r="L135" s="258"/>
+      <c r="M135" s="258"/>
+      <c r="N135" s="258"/>
+      <c r="O135" s="258"/>
+      <c r="P135" s="258"/>
+      <c r="Q135" s="258"/>
+      <c r="R135" s="259"/>
+      <c r="S135" s="266" t="s">
+        <v>370</v>
+      </c>
+      <c r="T135" s="267"/>
+      <c r="U135" s="272"/>
+      <c r="V135" s="273"/>
+      <c r="W135" s="273"/>
+      <c r="X135" s="274" t="s">
         <v>67</v>
       </c>
-      <c r="Y135" s="281"/>
-[...53 lines deleted...]
-      <c r="CA135" s="282"/>
+      <c r="Y135" s="274"/>
+      <c r="Z135" s="274"/>
+      <c r="AA135" s="274"/>
+      <c r="AB135" s="274"/>
+      <c r="AC135" s="274"/>
+      <c r="AD135" s="274"/>
+      <c r="AE135" s="274"/>
+      <c r="AF135" s="274"/>
+      <c r="AG135" s="274"/>
+      <c r="AH135" s="274"/>
+      <c r="AI135" s="274"/>
+      <c r="AJ135" s="274"/>
+      <c r="AK135" s="274"/>
+      <c r="AL135" s="274"/>
+      <c r="AM135" s="274"/>
+      <c r="AN135" s="274"/>
+      <c r="AO135" s="274"/>
+      <c r="AP135" s="274"/>
+      <c r="AQ135" s="274"/>
+      <c r="AR135" s="274"/>
+      <c r="AS135" s="274"/>
+      <c r="AT135" s="274"/>
+      <c r="AU135" s="274"/>
+      <c r="AV135" s="274"/>
+      <c r="AW135" s="274"/>
+      <c r="AX135" s="274"/>
+      <c r="AY135" s="274"/>
+      <c r="AZ135" s="274"/>
+      <c r="BA135" s="274"/>
+      <c r="BB135" s="274"/>
+      <c r="BC135" s="274"/>
+      <c r="BD135" s="274"/>
+      <c r="BE135" s="274"/>
+      <c r="BF135" s="274"/>
+      <c r="BG135" s="274"/>
+      <c r="BH135" s="274"/>
+      <c r="BI135" s="274"/>
+      <c r="BJ135" s="274"/>
+      <c r="BK135" s="274"/>
+      <c r="BL135" s="274"/>
+      <c r="BM135" s="274"/>
+      <c r="BN135" s="274"/>
+      <c r="BO135" s="274"/>
+      <c r="BP135" s="274"/>
+      <c r="BQ135" s="274"/>
+      <c r="BR135" s="274"/>
+      <c r="BS135" s="274"/>
+      <c r="BT135" s="274"/>
+      <c r="BU135" s="274"/>
+      <c r="BV135" s="274"/>
+      <c r="BW135" s="274"/>
+      <c r="BX135" s="274"/>
+      <c r="BY135" s="274"/>
+      <c r="BZ135" s="274"/>
+      <c r="CA135" s="275"/>
     </row>
     <row r="136" spans="5:79">
-      <c r="E136" s="294"/>
-[...22 lines deleted...]
-      <c r="X136" s="256" t="s">
+      <c r="E136" s="287"/>
+      <c r="F136" s="288"/>
+      <c r="G136" s="260"/>
+      <c r="H136" s="261"/>
+      <c r="I136" s="261"/>
+      <c r="J136" s="261"/>
+      <c r="K136" s="261"/>
+      <c r="L136" s="261"/>
+      <c r="M136" s="261"/>
+      <c r="N136" s="261"/>
+      <c r="O136" s="261"/>
+      <c r="P136" s="261"/>
+      <c r="Q136" s="261"/>
+      <c r="R136" s="262"/>
+      <c r="S136" s="276" t="s">
+        <v>373</v>
+      </c>
+      <c r="T136" s="277"/>
+      <c r="U136" s="268" t="s">
+        <v>375</v>
+      </c>
+      <c r="V136" s="269"/>
+      <c r="W136" s="269"/>
+      <c r="X136" s="249" t="s">
         <v>68</v>
       </c>
-      <c r="Y136" s="256"/>
-[...53 lines deleted...]
-      <c r="CA136" s="257"/>
+      <c r="Y136" s="249"/>
+      <c r="Z136" s="249"/>
+      <c r="AA136" s="249"/>
+      <c r="AB136" s="249"/>
+      <c r="AC136" s="249"/>
+      <c r="AD136" s="249"/>
+      <c r="AE136" s="249"/>
+      <c r="AF136" s="249"/>
+      <c r="AG136" s="249"/>
+      <c r="AH136" s="249"/>
+      <c r="AI136" s="249"/>
+      <c r="AJ136" s="249"/>
+      <c r="AK136" s="249"/>
+      <c r="AL136" s="249"/>
+      <c r="AM136" s="249"/>
+      <c r="AN136" s="249"/>
+      <c r="AO136" s="249"/>
+      <c r="AP136" s="249"/>
+      <c r="AQ136" s="249"/>
+      <c r="AR136" s="249"/>
+      <c r="AS136" s="249"/>
+      <c r="AT136" s="249"/>
+      <c r="AU136" s="249"/>
+      <c r="AV136" s="249"/>
+      <c r="AW136" s="249"/>
+      <c r="AX136" s="249"/>
+      <c r="AY136" s="249"/>
+      <c r="AZ136" s="249"/>
+      <c r="BA136" s="249"/>
+      <c r="BB136" s="249"/>
+      <c r="BC136" s="249"/>
+      <c r="BD136" s="249"/>
+      <c r="BE136" s="249"/>
+      <c r="BF136" s="249"/>
+      <c r="BG136" s="249"/>
+      <c r="BH136" s="249"/>
+      <c r="BI136" s="249"/>
+      <c r="BJ136" s="249"/>
+      <c r="BK136" s="249"/>
+      <c r="BL136" s="249"/>
+      <c r="BM136" s="249"/>
+      <c r="BN136" s="249"/>
+      <c r="BO136" s="249"/>
+      <c r="BP136" s="249"/>
+      <c r="BQ136" s="249"/>
+      <c r="BR136" s="249"/>
+      <c r="BS136" s="249"/>
+      <c r="BT136" s="249"/>
+      <c r="BU136" s="249"/>
+      <c r="BV136" s="249"/>
+      <c r="BW136" s="249"/>
+      <c r="BX136" s="249"/>
+      <c r="BY136" s="249"/>
+      <c r="BZ136" s="249"/>
+      <c r="CA136" s="250"/>
     </row>
     <row r="137" spans="5:79">
-      <c r="E137" s="294"/>
-[...20 lines deleted...]
-      <c r="X137" s="262" t="s">
+      <c r="E137" s="287"/>
+      <c r="F137" s="288"/>
+      <c r="G137" s="263"/>
+      <c r="H137" s="264"/>
+      <c r="I137" s="264"/>
+      <c r="J137" s="264"/>
+      <c r="K137" s="264"/>
+      <c r="L137" s="264"/>
+      <c r="M137" s="264"/>
+      <c r="N137" s="264"/>
+      <c r="O137" s="264"/>
+      <c r="P137" s="264"/>
+      <c r="Q137" s="264"/>
+      <c r="R137" s="265"/>
+      <c r="S137" s="251" t="s">
+        <v>374</v>
+      </c>
+      <c r="T137" s="252"/>
+      <c r="U137" s="253"/>
+      <c r="V137" s="254"/>
+      <c r="W137" s="254"/>
+      <c r="X137" s="255" t="s">
         <v>69</v>
       </c>
-      <c r="Y137" s="262"/>
-[...53 lines deleted...]
-      <c r="CA137" s="263"/>
+      <c r="Y137" s="255"/>
+      <c r="Z137" s="255"/>
+      <c r="AA137" s="255"/>
+      <c r="AB137" s="255"/>
+      <c r="AC137" s="255"/>
+      <c r="AD137" s="255"/>
+      <c r="AE137" s="255"/>
+      <c r="AF137" s="255"/>
+      <c r="AG137" s="255"/>
+      <c r="AH137" s="255"/>
+      <c r="AI137" s="255"/>
+      <c r="AJ137" s="255"/>
+      <c r="AK137" s="255"/>
+      <c r="AL137" s="255"/>
+      <c r="AM137" s="255"/>
+      <c r="AN137" s="255"/>
+      <c r="AO137" s="255"/>
+      <c r="AP137" s="255"/>
+      <c r="AQ137" s="255"/>
+      <c r="AR137" s="255"/>
+      <c r="AS137" s="255"/>
+      <c r="AT137" s="255"/>
+      <c r="AU137" s="255"/>
+      <c r="AV137" s="255"/>
+      <c r="AW137" s="255"/>
+      <c r="AX137" s="255"/>
+      <c r="AY137" s="255"/>
+      <c r="AZ137" s="255"/>
+      <c r="BA137" s="255"/>
+      <c r="BB137" s="255"/>
+      <c r="BC137" s="255"/>
+      <c r="BD137" s="255"/>
+      <c r="BE137" s="255"/>
+      <c r="BF137" s="255"/>
+      <c r="BG137" s="255"/>
+      <c r="BH137" s="255"/>
+      <c r="BI137" s="255"/>
+      <c r="BJ137" s="255"/>
+      <c r="BK137" s="255"/>
+      <c r="BL137" s="255"/>
+      <c r="BM137" s="255"/>
+      <c r="BN137" s="255"/>
+      <c r="BO137" s="255"/>
+      <c r="BP137" s="255"/>
+      <c r="BQ137" s="255"/>
+      <c r="BR137" s="255"/>
+      <c r="BS137" s="255"/>
+      <c r="BT137" s="255"/>
+      <c r="BU137" s="255"/>
+      <c r="BV137" s="255"/>
+      <c r="BW137" s="255"/>
+      <c r="BX137" s="255"/>
+      <c r="BY137" s="255"/>
+      <c r="BZ137" s="255"/>
+      <c r="CA137" s="256"/>
     </row>
     <row r="138" spans="5:79">
-      <c r="E138" s="294"/>
-[...1 lines deleted...]
-      <c r="G138" s="264" t="s">
+      <c r="E138" s="287"/>
+      <c r="F138" s="288"/>
+      <c r="G138" s="257" t="s">
         <v>70</v>
       </c>
-      <c r="H138" s="265"/>
-[...19 lines deleted...]
-      <c r="X138" s="277" t="s">
+      <c r="H138" s="258"/>
+      <c r="I138" s="258"/>
+      <c r="J138" s="258"/>
+      <c r="K138" s="258"/>
+      <c r="L138" s="258"/>
+      <c r="M138" s="258"/>
+      <c r="N138" s="258"/>
+      <c r="O138" s="258"/>
+      <c r="P138" s="258"/>
+      <c r="Q138" s="258"/>
+      <c r="R138" s="259"/>
+      <c r="S138" s="266" t="s">
+        <v>370</v>
+      </c>
+      <c r="T138" s="267"/>
+      <c r="U138" s="268" t="s">
+        <v>375</v>
+      </c>
+      <c r="V138" s="269"/>
+      <c r="W138" s="269"/>
+      <c r="X138" s="270" t="s">
         <v>71</v>
       </c>
-      <c r="Y138" s="277"/>
-[...53 lines deleted...]
-      <c r="CA138" s="278"/>
+      <c r="Y138" s="270"/>
+      <c r="Z138" s="270"/>
+      <c r="AA138" s="270"/>
+      <c r="AB138" s="270"/>
+      <c r="AC138" s="270"/>
+      <c r="AD138" s="270"/>
+      <c r="AE138" s="270"/>
+      <c r="AF138" s="270"/>
+      <c r="AG138" s="270"/>
+      <c r="AH138" s="270"/>
+      <c r="AI138" s="270"/>
+      <c r="AJ138" s="270"/>
+      <c r="AK138" s="270"/>
+      <c r="AL138" s="270"/>
+      <c r="AM138" s="270"/>
+      <c r="AN138" s="270"/>
+      <c r="AO138" s="270"/>
+      <c r="AP138" s="270"/>
+      <c r="AQ138" s="270"/>
+      <c r="AR138" s="270"/>
+      <c r="AS138" s="270"/>
+      <c r="AT138" s="270"/>
+      <c r="AU138" s="270"/>
+      <c r="AV138" s="270"/>
+      <c r="AW138" s="270"/>
+      <c r="AX138" s="270"/>
+      <c r="AY138" s="270"/>
+      <c r="AZ138" s="270"/>
+      <c r="BA138" s="270"/>
+      <c r="BB138" s="270"/>
+      <c r="BC138" s="270"/>
+      <c r="BD138" s="270"/>
+      <c r="BE138" s="270"/>
+      <c r="BF138" s="270"/>
+      <c r="BG138" s="270"/>
+      <c r="BH138" s="270"/>
+      <c r="BI138" s="270"/>
+      <c r="BJ138" s="270"/>
+      <c r="BK138" s="270"/>
+      <c r="BL138" s="270"/>
+      <c r="BM138" s="270"/>
+      <c r="BN138" s="270"/>
+      <c r="BO138" s="270"/>
+      <c r="BP138" s="270"/>
+      <c r="BQ138" s="270"/>
+      <c r="BR138" s="270"/>
+      <c r="BS138" s="270"/>
+      <c r="BT138" s="270"/>
+      <c r="BU138" s="270"/>
+      <c r="BV138" s="270"/>
+      <c r="BW138" s="270"/>
+      <c r="BX138" s="270"/>
+      <c r="BY138" s="270"/>
+      <c r="BZ138" s="270"/>
+      <c r="CA138" s="271"/>
     </row>
     <row r="139" spans="5:79">
-      <c r="E139" s="294"/>
-[...20 lines deleted...]
-      <c r="X139" s="256" t="s">
+      <c r="E139" s="287"/>
+      <c r="F139" s="288"/>
+      <c r="G139" s="260"/>
+      <c r="H139" s="261"/>
+      <c r="I139" s="261"/>
+      <c r="J139" s="261"/>
+      <c r="K139" s="261"/>
+      <c r="L139" s="261"/>
+      <c r="M139" s="261"/>
+      <c r="N139" s="261"/>
+      <c r="O139" s="261"/>
+      <c r="P139" s="261"/>
+      <c r="Q139" s="261"/>
+      <c r="R139" s="262"/>
+      <c r="S139" s="245" t="s">
+        <v>371</v>
+      </c>
+      <c r="T139" s="246"/>
+      <c r="U139" s="247"/>
+      <c r="V139" s="248"/>
+      <c r="W139" s="248"/>
+      <c r="X139" s="249" t="s">
         <v>72</v>
       </c>
-      <c r="Y139" s="256"/>
-[...53 lines deleted...]
-      <c r="CA139" s="257"/>
+      <c r="Y139" s="249"/>
+      <c r="Z139" s="249"/>
+      <c r="AA139" s="249"/>
+      <c r="AB139" s="249"/>
+      <c r="AC139" s="249"/>
+      <c r="AD139" s="249"/>
+      <c r="AE139" s="249"/>
+      <c r="AF139" s="249"/>
+      <c r="AG139" s="249"/>
+      <c r="AH139" s="249"/>
+      <c r="AI139" s="249"/>
+      <c r="AJ139" s="249"/>
+      <c r="AK139" s="249"/>
+      <c r="AL139" s="249"/>
+      <c r="AM139" s="249"/>
+      <c r="AN139" s="249"/>
+      <c r="AO139" s="249"/>
+      <c r="AP139" s="249"/>
+      <c r="AQ139" s="249"/>
+      <c r="AR139" s="249"/>
+      <c r="AS139" s="249"/>
+      <c r="AT139" s="249"/>
+      <c r="AU139" s="249"/>
+      <c r="AV139" s="249"/>
+      <c r="AW139" s="249"/>
+      <c r="AX139" s="249"/>
+      <c r="AY139" s="249"/>
+      <c r="AZ139" s="249"/>
+      <c r="BA139" s="249"/>
+      <c r="BB139" s="249"/>
+      <c r="BC139" s="249"/>
+      <c r="BD139" s="249"/>
+      <c r="BE139" s="249"/>
+      <c r="BF139" s="249"/>
+      <c r="BG139" s="249"/>
+      <c r="BH139" s="249"/>
+      <c r="BI139" s="249"/>
+      <c r="BJ139" s="249"/>
+      <c r="BK139" s="249"/>
+      <c r="BL139" s="249"/>
+      <c r="BM139" s="249"/>
+      <c r="BN139" s="249"/>
+      <c r="BO139" s="249"/>
+      <c r="BP139" s="249"/>
+      <c r="BQ139" s="249"/>
+      <c r="BR139" s="249"/>
+      <c r="BS139" s="249"/>
+      <c r="BT139" s="249"/>
+      <c r="BU139" s="249"/>
+      <c r="BV139" s="249"/>
+      <c r="BW139" s="249"/>
+      <c r="BX139" s="249"/>
+      <c r="BY139" s="249"/>
+      <c r="BZ139" s="249"/>
+      <c r="CA139" s="250"/>
     </row>
     <row r="140" spans="5:79">
-      <c r="E140" s="294"/>
-[...20 lines deleted...]
-      <c r="X140" s="256" t="s">
+      <c r="E140" s="287"/>
+      <c r="F140" s="288"/>
+      <c r="G140" s="260"/>
+      <c r="H140" s="261"/>
+      <c r="I140" s="261"/>
+      <c r="J140" s="261"/>
+      <c r="K140" s="261"/>
+      <c r="L140" s="261"/>
+      <c r="M140" s="261"/>
+      <c r="N140" s="261"/>
+      <c r="O140" s="261"/>
+      <c r="P140" s="261"/>
+      <c r="Q140" s="261"/>
+      <c r="R140" s="262"/>
+      <c r="S140" s="245" t="s">
+        <v>372</v>
+      </c>
+      <c r="T140" s="246"/>
+      <c r="U140" s="247"/>
+      <c r="V140" s="248"/>
+      <c r="W140" s="248"/>
+      <c r="X140" s="249" t="s">
         <v>73</v>
       </c>
-      <c r="Y140" s="256"/>
-[...53 lines deleted...]
-      <c r="CA140" s="257"/>
+      <c r="Y140" s="249"/>
+      <c r="Z140" s="249"/>
+      <c r="AA140" s="249"/>
+      <c r="AB140" s="249"/>
+      <c r="AC140" s="249"/>
+      <c r="AD140" s="249"/>
+      <c r="AE140" s="249"/>
+      <c r="AF140" s="249"/>
+      <c r="AG140" s="249"/>
+      <c r="AH140" s="249"/>
+      <c r="AI140" s="249"/>
+      <c r="AJ140" s="249"/>
+      <c r="AK140" s="249"/>
+      <c r="AL140" s="249"/>
+      <c r="AM140" s="249"/>
+      <c r="AN140" s="249"/>
+      <c r="AO140" s="249"/>
+      <c r="AP140" s="249"/>
+      <c r="AQ140" s="249"/>
+      <c r="AR140" s="249"/>
+      <c r="AS140" s="249"/>
+      <c r="AT140" s="249"/>
+      <c r="AU140" s="249"/>
+      <c r="AV140" s="249"/>
+      <c r="AW140" s="249"/>
+      <c r="AX140" s="249"/>
+      <c r="AY140" s="249"/>
+      <c r="AZ140" s="249"/>
+      <c r="BA140" s="249"/>
+      <c r="BB140" s="249"/>
+      <c r="BC140" s="249"/>
+      <c r="BD140" s="249"/>
+      <c r="BE140" s="249"/>
+      <c r="BF140" s="249"/>
+      <c r="BG140" s="249"/>
+      <c r="BH140" s="249"/>
+      <c r="BI140" s="249"/>
+      <c r="BJ140" s="249"/>
+      <c r="BK140" s="249"/>
+      <c r="BL140" s="249"/>
+      <c r="BM140" s="249"/>
+      <c r="BN140" s="249"/>
+      <c r="BO140" s="249"/>
+      <c r="BP140" s="249"/>
+      <c r="BQ140" s="249"/>
+      <c r="BR140" s="249"/>
+      <c r="BS140" s="249"/>
+      <c r="BT140" s="249"/>
+      <c r="BU140" s="249"/>
+      <c r="BV140" s="249"/>
+      <c r="BW140" s="249"/>
+      <c r="BX140" s="249"/>
+      <c r="BY140" s="249"/>
+      <c r="BZ140" s="249"/>
+      <c r="CA140" s="250"/>
     </row>
     <row r="141" spans="5:79">
-      <c r="E141" s="294"/>
-[...20 lines deleted...]
-      <c r="X141" s="256" t="s">
+      <c r="E141" s="287"/>
+      <c r="F141" s="288"/>
+      <c r="G141" s="260"/>
+      <c r="H141" s="261"/>
+      <c r="I141" s="261"/>
+      <c r="J141" s="261"/>
+      <c r="K141" s="261"/>
+      <c r="L141" s="261"/>
+      <c r="M141" s="261"/>
+      <c r="N141" s="261"/>
+      <c r="O141" s="261"/>
+      <c r="P141" s="261"/>
+      <c r="Q141" s="261"/>
+      <c r="R141" s="262"/>
+      <c r="S141" s="245" t="s">
+        <v>373</v>
+      </c>
+      <c r="T141" s="246"/>
+      <c r="U141" s="247"/>
+      <c r="V141" s="248"/>
+      <c r="W141" s="248"/>
+      <c r="X141" s="249" t="s">
         <v>74</v>
       </c>
-      <c r="Y141" s="256"/>
-[...53 lines deleted...]
-      <c r="CA141" s="257"/>
+      <c r="Y141" s="249"/>
+      <c r="Z141" s="249"/>
+      <c r="AA141" s="249"/>
+      <c r="AB141" s="249"/>
+      <c r="AC141" s="249"/>
+      <c r="AD141" s="249"/>
+      <c r="AE141" s="249"/>
+      <c r="AF141" s="249"/>
+      <c r="AG141" s="249"/>
+      <c r="AH141" s="249"/>
+      <c r="AI141" s="249"/>
+      <c r="AJ141" s="249"/>
+      <c r="AK141" s="249"/>
+      <c r="AL141" s="249"/>
+      <c r="AM141" s="249"/>
+      <c r="AN141" s="249"/>
+      <c r="AO141" s="249"/>
+      <c r="AP141" s="249"/>
+      <c r="AQ141" s="249"/>
+      <c r="AR141" s="249"/>
+      <c r="AS141" s="249"/>
+      <c r="AT141" s="249"/>
+      <c r="AU141" s="249"/>
+      <c r="AV141" s="249"/>
+      <c r="AW141" s="249"/>
+      <c r="AX141" s="249"/>
+      <c r="AY141" s="249"/>
+      <c r="AZ141" s="249"/>
+      <c r="BA141" s="249"/>
+      <c r="BB141" s="249"/>
+      <c r="BC141" s="249"/>
+      <c r="BD141" s="249"/>
+      <c r="BE141" s="249"/>
+      <c r="BF141" s="249"/>
+      <c r="BG141" s="249"/>
+      <c r="BH141" s="249"/>
+      <c r="BI141" s="249"/>
+      <c r="BJ141" s="249"/>
+      <c r="BK141" s="249"/>
+      <c r="BL141" s="249"/>
+      <c r="BM141" s="249"/>
+      <c r="BN141" s="249"/>
+      <c r="BO141" s="249"/>
+      <c r="BP141" s="249"/>
+      <c r="BQ141" s="249"/>
+      <c r="BR141" s="249"/>
+      <c r="BS141" s="249"/>
+      <c r="BT141" s="249"/>
+      <c r="BU141" s="249"/>
+      <c r="BV141" s="249"/>
+      <c r="BW141" s="249"/>
+      <c r="BX141" s="249"/>
+      <c r="BY141" s="249"/>
+      <c r="BZ141" s="249"/>
+      <c r="CA141" s="250"/>
     </row>
     <row r="142" spans="5:79">
-      <c r="E142" s="296"/>
-[...20 lines deleted...]
-      <c r="X142" s="262" t="s">
+      <c r="E142" s="289"/>
+      <c r="F142" s="290"/>
+      <c r="G142" s="263"/>
+      <c r="H142" s="264"/>
+      <c r="I142" s="264"/>
+      <c r="J142" s="264"/>
+      <c r="K142" s="264"/>
+      <c r="L142" s="264"/>
+      <c r="M142" s="264"/>
+      <c r="N142" s="264"/>
+      <c r="O142" s="264"/>
+      <c r="P142" s="264"/>
+      <c r="Q142" s="264"/>
+      <c r="R142" s="265"/>
+      <c r="S142" s="251" t="s">
+        <v>374</v>
+      </c>
+      <c r="T142" s="252"/>
+      <c r="U142" s="253"/>
+      <c r="V142" s="254"/>
+      <c r="W142" s="254"/>
+      <c r="X142" s="255" t="s">
         <v>75</v>
       </c>
-      <c r="Y142" s="262"/>
-[...53 lines deleted...]
-      <c r="CA142" s="263"/>
+      <c r="Y142" s="255"/>
+      <c r="Z142" s="255"/>
+      <c r="AA142" s="255"/>
+      <c r="AB142" s="255"/>
+      <c r="AC142" s="255"/>
+      <c r="AD142" s="255"/>
+      <c r="AE142" s="255"/>
+      <c r="AF142" s="255"/>
+      <c r="AG142" s="255"/>
+      <c r="AH142" s="255"/>
+      <c r="AI142" s="255"/>
+      <c r="AJ142" s="255"/>
+      <c r="AK142" s="255"/>
+      <c r="AL142" s="255"/>
+      <c r="AM142" s="255"/>
+      <c r="AN142" s="255"/>
+      <c r="AO142" s="255"/>
+      <c r="AP142" s="255"/>
+      <c r="AQ142" s="255"/>
+      <c r="AR142" s="255"/>
+      <c r="AS142" s="255"/>
+      <c r="AT142" s="255"/>
+      <c r="AU142" s="255"/>
+      <c r="AV142" s="255"/>
+      <c r="AW142" s="255"/>
+      <c r="AX142" s="255"/>
+      <c r="AY142" s="255"/>
+      <c r="AZ142" s="255"/>
+      <c r="BA142" s="255"/>
+      <c r="BB142" s="255"/>
+      <c r="BC142" s="255"/>
+      <c r="BD142" s="255"/>
+      <c r="BE142" s="255"/>
+      <c r="BF142" s="255"/>
+      <c r="BG142" s="255"/>
+      <c r="BH142" s="255"/>
+      <c r="BI142" s="255"/>
+      <c r="BJ142" s="255"/>
+      <c r="BK142" s="255"/>
+      <c r="BL142" s="255"/>
+      <c r="BM142" s="255"/>
+      <c r="BN142" s="255"/>
+      <c r="BO142" s="255"/>
+      <c r="BP142" s="255"/>
+      <c r="BQ142" s="255"/>
+      <c r="BR142" s="255"/>
+      <c r="BS142" s="255"/>
+      <c r="BT142" s="255"/>
+      <c r="BU142" s="255"/>
+      <c r="BV142" s="255"/>
+      <c r="BW142" s="255"/>
+      <c r="BX142" s="255"/>
+      <c r="BY142" s="255"/>
+      <c r="BZ142" s="255"/>
+      <c r="CA142" s="256"/>
     </row>
   </sheetData>
   <mergeCells count="331">
     <mergeCell ref="B12:O12"/>
     <mergeCell ref="P12:X12"/>
     <mergeCell ref="Y12:AB12"/>
     <mergeCell ref="AC12:AM12"/>
     <mergeCell ref="AN12:BB12"/>
     <mergeCell ref="BC12:BR12"/>
     <mergeCell ref="BL2:BQ2"/>
     <mergeCell ref="BR2:CA2"/>
     <mergeCell ref="BL3:BQ3"/>
     <mergeCell ref="BR3:CA3"/>
     <mergeCell ref="BL4:BQ4"/>
     <mergeCell ref="BR4:CA4"/>
     <mergeCell ref="B6:Q8"/>
     <mergeCell ref="R6:AL6"/>
     <mergeCell ref="AM6:AV6"/>
     <mergeCell ref="AW6:BD6"/>
     <mergeCell ref="BE6:BR6"/>
     <mergeCell ref="R7:AV8"/>
     <mergeCell ref="AW7:BD7"/>
     <mergeCell ref="BE7:BR7"/>
     <mergeCell ref="AW8:BD8"/>
     <mergeCell ref="BE8:BR8"/>
-    <mergeCell ref="BO25:BP28"/>
-[...2 lines deleted...]
-    <mergeCell ref="O29:P32"/>
     <mergeCell ref="B13:O14"/>
     <mergeCell ref="P13:X14"/>
     <mergeCell ref="Y13:AB14"/>
     <mergeCell ref="AC13:AM14"/>
     <mergeCell ref="AN13:BB14"/>
     <mergeCell ref="BC13:BR14"/>
     <mergeCell ref="BB29:BC32"/>
     <mergeCell ref="BD29:BN32"/>
     <mergeCell ref="BO29:BP32"/>
     <mergeCell ref="BQ29:CA32"/>
     <mergeCell ref="BH18:BO19"/>
     <mergeCell ref="BP18:CA19"/>
     <mergeCell ref="BH20:BO21"/>
     <mergeCell ref="BP20:CA21"/>
     <mergeCell ref="E24:F44"/>
     <mergeCell ref="G24:N24"/>
     <mergeCell ref="O24:AA24"/>
     <mergeCell ref="AB24:AN24"/>
     <mergeCell ref="AO24:BA24"/>
     <mergeCell ref="BB24:BN24"/>
     <mergeCell ref="BO24:CA24"/>
     <mergeCell ref="G25:N28"/>
     <mergeCell ref="O25:P28"/>
     <mergeCell ref="Q25:AA28"/>
     <mergeCell ref="AB25:AC28"/>
     <mergeCell ref="AD25:AN28"/>
     <mergeCell ref="AO25:AP28"/>
     <mergeCell ref="AQ25:BA28"/>
     <mergeCell ref="BB25:BC28"/>
     <mergeCell ref="BD25:BN28"/>
+    <mergeCell ref="BO25:BP28"/>
+    <mergeCell ref="BQ25:CA28"/>
     <mergeCell ref="G41:N44"/>
     <mergeCell ref="O41:P44"/>
     <mergeCell ref="Q41:AA44"/>
     <mergeCell ref="AB41:AC44"/>
     <mergeCell ref="AD41:AN44"/>
     <mergeCell ref="AO41:AP44"/>
     <mergeCell ref="AQ41:BA44"/>
     <mergeCell ref="Q29:AA32"/>
     <mergeCell ref="AB29:AC32"/>
     <mergeCell ref="AD29:AN32"/>
     <mergeCell ref="AO29:AP32"/>
     <mergeCell ref="AQ29:BA32"/>
+    <mergeCell ref="G29:N32"/>
+    <mergeCell ref="O29:P32"/>
     <mergeCell ref="BB33:BC36"/>
     <mergeCell ref="BD33:BN36"/>
     <mergeCell ref="BO33:BP36"/>
     <mergeCell ref="BQ33:CA36"/>
     <mergeCell ref="G37:N40"/>
     <mergeCell ref="O37:P40"/>
     <mergeCell ref="Q37:AA40"/>
     <mergeCell ref="AB37:AC40"/>
     <mergeCell ref="AD37:AN40"/>
     <mergeCell ref="AO37:AP40"/>
     <mergeCell ref="G33:N36"/>
     <mergeCell ref="O33:P36"/>
     <mergeCell ref="Q33:AA36"/>
     <mergeCell ref="AB33:AC36"/>
     <mergeCell ref="AD33:AN36"/>
     <mergeCell ref="AO33:AP36"/>
     <mergeCell ref="AQ33:BA36"/>
     <mergeCell ref="BB41:BC44"/>
     <mergeCell ref="BD41:BN44"/>
     <mergeCell ref="BO41:BP44"/>
     <mergeCell ref="BQ41:CA44"/>
     <mergeCell ref="AQ37:BA40"/>
     <mergeCell ref="BB37:BC40"/>
     <mergeCell ref="BD37:BN40"/>
     <mergeCell ref="BO37:BP40"/>
@@ -32431,7130 +32225,7116 @@
     <mergeCell ref="U135:W135"/>
     <mergeCell ref="X135:CA135"/>
     <mergeCell ref="S136:T136"/>
     <mergeCell ref="U136:W136"/>
     <mergeCell ref="X136:CA136"/>
     <mergeCell ref="S137:T137"/>
     <mergeCell ref="U137:W137"/>
     <mergeCell ref="X137:CA137"/>
     <mergeCell ref="S141:T141"/>
     <mergeCell ref="U141:W141"/>
     <mergeCell ref="X141:CA141"/>
     <mergeCell ref="S142:T142"/>
     <mergeCell ref="U142:W142"/>
     <mergeCell ref="X142:CA142"/>
     <mergeCell ref="G138:R142"/>
     <mergeCell ref="S138:T138"/>
     <mergeCell ref="U138:W138"/>
     <mergeCell ref="X138:CA138"/>
     <mergeCell ref="S139:T139"/>
     <mergeCell ref="U139:W139"/>
     <mergeCell ref="X139:CA139"/>
     <mergeCell ref="S140:T140"/>
     <mergeCell ref="U140:W140"/>
     <mergeCell ref="X140:CA140"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A25" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="Q31" sqref="Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="19.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.6640625" style="29" customWidth="1"/>
     <col min="2" max="2" width="17.109375" style="29" customWidth="1"/>
     <col min="3" max="3" width="9" style="29" customWidth="1"/>
     <col min="4" max="4" width="15.33203125" style="29" customWidth="1"/>
     <col min="5" max="17" width="4.6640625" style="29" customWidth="1"/>
     <col min="18" max="18" width="3.21875" style="28" customWidth="1"/>
     <col min="19" max="19" width="1.33203125" style="28" customWidth="1"/>
     <col min="20" max="20" width="3.21875" style="28" customWidth="1"/>
     <col min="21" max="21" width="21.6640625" style="29" customWidth="1"/>
     <col min="22" max="22" width="4.109375" style="29" customWidth="1"/>
     <col min="23" max="23" width="18.109375" style="29" customWidth="1"/>
     <col min="24" max="24" width="4.33203125" style="29" customWidth="1"/>
     <col min="25" max="25" width="13.109375" style="29" customWidth="1"/>
     <col min="26" max="31" width="4.33203125" style="29" customWidth="1"/>
     <col min="32" max="32" width="12.6640625" style="29" customWidth="1"/>
     <col min="33" max="16384" width="7" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="19.5" customHeight="1">
-      <c r="I1" s="32"/>
-[...3 lines deleted...]
-      <c r="N1" s="179" t="s">
+      <c r="N1" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="O1" s="180"/>
-[...5 lines deleted...]
-      <c r="U1" s="454"/>
+      <c r="O1" s="173"/>
+      <c r="P1" s="200"/>
+      <c r="Q1" s="446"/>
+      <c r="R1" s="446"/>
+      <c r="S1" s="446"/>
+      <c r="T1" s="446"/>
+      <c r="U1" s="446"/>
     </row>
     <row r="2" spans="1:21" ht="19.5" customHeight="1">
       <c r="A2" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="32"/>
-[...3 lines deleted...]
-      <c r="N2" s="179" t="s">
+      <c r="N2" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="O2" s="180"/>
-[...5 lines deleted...]
-      <c r="U2" s="454"/>
+      <c r="O2" s="173"/>
+      <c r="P2" s="200"/>
+      <c r="Q2" s="446"/>
+      <c r="R2" s="446"/>
+      <c r="S2" s="446"/>
+      <c r="T2" s="446"/>
+      <c r="U2" s="446"/>
     </row>
     <row r="3" spans="1:21" ht="19.5" customHeight="1">
       <c r="A3" s="29" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-      <c r="N3" s="179" t="s">
+        <v>249</v>
+      </c>
+      <c r="N3" s="172" t="s">
         <v>140</v>
       </c>
-      <c r="O3" s="180"/>
-[...5 lines deleted...]
-      <c r="U3" s="454"/>
+      <c r="O3" s="173"/>
+      <c r="P3" s="200"/>
+      <c r="Q3" s="446"/>
+      <c r="R3" s="446"/>
+      <c r="S3" s="446"/>
+      <c r="T3" s="446"/>
+      <c r="U3" s="446"/>
     </row>
     <row r="4" spans="1:21" ht="15" customHeight="1"/>
     <row r="5" spans="1:21" s="28" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A5" s="188" t="s">
+      <c r="A5" s="181" t="s">
         <v>212</v>
       </c>
-      <c r="B5" s="188" t="s">
+      <c r="B5" s="181" t="s">
         <v>141</v>
       </c>
-      <c r="C5" s="191" t="s">
-[...20 lines deleted...]
-      <c r="R5" s="183" t="s">
+      <c r="C5" s="184" t="s">
+        <v>322</v>
+      </c>
+      <c r="D5" s="184" t="s">
+        <v>288</v>
+      </c>
+      <c r="E5" s="176" t="s">
+        <v>325</v>
+      </c>
+      <c r="F5" s="177"/>
+      <c r="G5" s="177"/>
+      <c r="H5" s="177"/>
+      <c r="I5" s="177"/>
+      <c r="J5" s="177"/>
+      <c r="K5" s="177"/>
+      <c r="L5" s="177"/>
+      <c r="M5" s="177"/>
+      <c r="N5" s="177"/>
+      <c r="O5" s="177"/>
+      <c r="P5" s="177"/>
+      <c r="Q5" s="178"/>
+      <c r="R5" s="176" t="s">
         <v>213</v>
       </c>
-      <c r="S5" s="184"/>
-[...2 lines deleted...]
-        <v>346</v>
+      <c r="S5" s="177"/>
+      <c r="T5" s="178"/>
+      <c r="U5" s="184" t="s">
+        <v>308</v>
       </c>
     </row>
     <row r="6" spans="1:21" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="189"/>
-[...3 lines deleted...]
-      <c r="E6" s="194" t="s">
+      <c r="A6" s="182"/>
+      <c r="B6" s="182"/>
+      <c r="C6" s="182"/>
+      <c r="D6" s="182"/>
+      <c r="E6" s="187" t="s">
         <v>215</v>
       </c>
-      <c r="F6" s="186" t="s">
+      <c r="F6" s="179" t="s">
         <v>216</v>
       </c>
-      <c r="G6" s="186" t="s">
+      <c r="G6" s="179" t="s">
         <v>201</v>
       </c>
-      <c r="H6" s="186" t="s">
+      <c r="H6" s="179" t="s">
         <v>202</v>
       </c>
-      <c r="I6" s="186" t="s">
+      <c r="I6" s="179" t="s">
         <v>203</v>
       </c>
-      <c r="J6" s="186" t="s">
+      <c r="J6" s="179" t="s">
         <v>204</v>
       </c>
-      <c r="K6" s="186" t="s">
+      <c r="K6" s="179" t="s">
         <v>205</v>
       </c>
-      <c r="L6" s="186" t="s">
+      <c r="L6" s="179" t="s">
         <v>206</v>
       </c>
-      <c r="M6" s="186" t="s">
+      <c r="M6" s="179" t="s">
         <v>207</v>
       </c>
-      <c r="N6" s="186" t="s">
+      <c r="N6" s="179" t="s">
         <v>208</v>
       </c>
-      <c r="O6" s="186" t="s">
+      <c r="O6" s="179" t="s">
         <v>209</v>
       </c>
-      <c r="P6" s="186" t="s">
+      <c r="P6" s="179" t="s">
         <v>210</v>
       </c>
-      <c r="Q6" s="181" t="s">
+      <c r="Q6" s="174" t="s">
         <v>217</v>
       </c>
-      <c r="R6" s="199"/>
-[...2 lines deleted...]
-      <c r="U6" s="189"/>
+      <c r="R6" s="192"/>
+      <c r="S6" s="193"/>
+      <c r="T6" s="194"/>
+      <c r="U6" s="182"/>
     </row>
     <row r="7" spans="1:21" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A7" s="190"/>
-[...19 lines deleted...]
-      <c r="U7" s="206"/>
+      <c r="A7" s="183"/>
+      <c r="B7" s="183"/>
+      <c r="C7" s="199"/>
+      <c r="D7" s="199"/>
+      <c r="E7" s="188"/>
+      <c r="F7" s="180"/>
+      <c r="G7" s="180"/>
+      <c r="H7" s="180"/>
+      <c r="I7" s="180"/>
+      <c r="J7" s="180"/>
+      <c r="K7" s="180"/>
+      <c r="L7" s="180"/>
+      <c r="M7" s="180"/>
+      <c r="N7" s="180"/>
+      <c r="O7" s="180"/>
+      <c r="P7" s="180"/>
+      <c r="Q7" s="175"/>
+      <c r="R7" s="195"/>
+      <c r="S7" s="196"/>
+      <c r="T7" s="197"/>
+      <c r="U7" s="199"/>
     </row>
     <row r="8" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A8" s="35">
+      <c r="A8" s="34">
         <v>1</v>
       </c>
-      <c r="B8" s="35"/>
-[...15 lines deleted...]
-      <c r="R8" s="39" t="s">
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="36"/>
+      <c r="N8" s="36"/>
+      <c r="O8" s="36"/>
+      <c r="P8" s="36"/>
+      <c r="Q8" s="37"/>
+      <c r="R8" s="38" t="s">
         <v>218</v>
       </c>
-      <c r="S8" s="40" t="s">
+      <c r="S8" s="39" t="s">
         <v>219</v>
       </c>
-      <c r="T8" s="41" t="s">
+      <c r="T8" s="40" t="s">
         <v>220</v>
       </c>
-      <c r="U8" s="35"/>
+      <c r="U8" s="34"/>
     </row>
     <row r="9" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A9" s="42">
+      <c r="A9" s="41">
         <v>2</v>
       </c>
-      <c r="B9" s="42"/>
-[...15 lines deleted...]
-      <c r="R9" s="46" t="s">
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
+      <c r="N9" s="43"/>
+      <c r="O9" s="43"/>
+      <c r="P9" s="43"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S9" s="47" t="s">
+      <c r="S9" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T9" s="48" t="s">
+      <c r="T9" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U9" s="42"/>
+      <c r="U9" s="41"/>
     </row>
     <row r="10" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A10" s="35">
+      <c r="A10" s="34">
         <v>3</v>
       </c>
-      <c r="B10" s="42"/>
-[...15 lines deleted...]
-      <c r="R10" s="46" t="s">
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="43"/>
+      <c r="J10" s="43"/>
+      <c r="K10" s="43"/>
+      <c r="L10" s="43"/>
+      <c r="M10" s="43"/>
+      <c r="N10" s="43"/>
+      <c r="O10" s="43"/>
+      <c r="P10" s="43"/>
+      <c r="Q10" s="44"/>
+      <c r="R10" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S10" s="47" t="s">
+      <c r="S10" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T10" s="48" t="s">
+      <c r="T10" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U10" s="42"/>
+      <c r="U10" s="41"/>
     </row>
     <row r="11" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A11" s="42">
+      <c r="A11" s="41">
         <v>4</v>
       </c>
-      <c r="B11" s="42"/>
-[...15 lines deleted...]
-      <c r="R11" s="46" t="s">
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+      <c r="N11" s="43"/>
+      <c r="O11" s="43"/>
+      <c r="P11" s="43"/>
+      <c r="Q11" s="44"/>
+      <c r="R11" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S11" s="47" t="s">
+      <c r="S11" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T11" s="48" t="s">
+      <c r="T11" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U11" s="42"/>
+      <c r="U11" s="41"/>
     </row>
     <row r="12" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A12" s="35">
+      <c r="A12" s="34">
         <v>5</v>
       </c>
-      <c r="B12" s="42"/>
-[...15 lines deleted...]
-      <c r="R12" s="46" t="s">
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="43"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="43"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+      <c r="N12" s="43"/>
+      <c r="O12" s="43"/>
+      <c r="P12" s="43"/>
+      <c r="Q12" s="44"/>
+      <c r="R12" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S12" s="47" t="s">
+      <c r="S12" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T12" s="48" t="s">
+      <c r="T12" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U12" s="42"/>
+      <c r="U12" s="41"/>
     </row>
     <row r="13" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A13" s="42">
+      <c r="A13" s="41">
         <v>6</v>
       </c>
-      <c r="B13" s="42"/>
-[...15 lines deleted...]
-      <c r="R13" s="46" t="s">
+      <c r="B13" s="41"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="43"/>
+      <c r="G13" s="43"/>
+      <c r="H13" s="43"/>
+      <c r="I13" s="43"/>
+      <c r="J13" s="43"/>
+      <c r="K13" s="43"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="43"/>
+      <c r="N13" s="43"/>
+      <c r="O13" s="43"/>
+      <c r="P13" s="43"/>
+      <c r="Q13" s="44"/>
+      <c r="R13" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S13" s="47" t="s">
+      <c r="S13" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T13" s="48" t="s">
+      <c r="T13" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U13" s="42"/>
+      <c r="U13" s="41"/>
     </row>
     <row r="14" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A14" s="35">
+      <c r="A14" s="34">
         <v>7</v>
       </c>
-      <c r="B14" s="42"/>
-[...15 lines deleted...]
-      <c r="R14" s="46" t="s">
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="43"/>
+      <c r="G14" s="43"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="43"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
+      <c r="N14" s="43"/>
+      <c r="O14" s="43"/>
+      <c r="P14" s="43"/>
+      <c r="Q14" s="44"/>
+      <c r="R14" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S14" s="47" t="s">
+      <c r="S14" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T14" s="48" t="s">
+      <c r="T14" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U14" s="42"/>
+      <c r="U14" s="41"/>
     </row>
     <row r="15" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A15" s="42">
+      <c r="A15" s="41">
         <v>8</v>
       </c>
-      <c r="B15" s="42"/>
-[...15 lines deleted...]
-      <c r="R15" s="46" t="s">
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="43"/>
+      <c r="O15" s="43"/>
+      <c r="P15" s="43"/>
+      <c r="Q15" s="44"/>
+      <c r="R15" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S15" s="47" t="s">
+      <c r="S15" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T15" s="48" t="s">
+      <c r="T15" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U15" s="42"/>
+      <c r="U15" s="41"/>
     </row>
     <row r="16" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A16" s="35">
+      <c r="A16" s="34">
         <v>9</v>
       </c>
-      <c r="B16" s="42"/>
-[...15 lines deleted...]
-      <c r="R16" s="46" t="s">
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="43"/>
+      <c r="J16" s="43"/>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="43"/>
+      <c r="N16" s="43"/>
+      <c r="O16" s="43"/>
+      <c r="P16" s="43"/>
+      <c r="Q16" s="44"/>
+      <c r="R16" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S16" s="47" t="s">
+      <c r="S16" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T16" s="48" t="s">
+      <c r="T16" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U16" s="42"/>
+      <c r="U16" s="41"/>
     </row>
     <row r="17" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A17" s="42">
+      <c r="A17" s="41">
         <v>10</v>
       </c>
-      <c r="B17" s="42"/>
-[...15 lines deleted...]
-      <c r="R17" s="46" t="s">
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="43"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+      <c r="N17" s="43"/>
+      <c r="O17" s="43"/>
+      <c r="P17" s="43"/>
+      <c r="Q17" s="44"/>
+      <c r="R17" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S17" s="47" t="s">
+      <c r="S17" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T17" s="48" t="s">
+      <c r="T17" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U17" s="42"/>
+      <c r="U17" s="41"/>
     </row>
     <row r="18" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A18" s="35">
+      <c r="A18" s="34">
         <v>11</v>
       </c>
-      <c r="B18" s="42"/>
-[...15 lines deleted...]
-      <c r="R18" s="46" t="s">
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="43"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+      <c r="N18" s="43"/>
+      <c r="O18" s="43"/>
+      <c r="P18" s="43"/>
+      <c r="Q18" s="44"/>
+      <c r="R18" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S18" s="47" t="s">
+      <c r="S18" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T18" s="48" t="s">
+      <c r="T18" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U18" s="42"/>
+      <c r="U18" s="41"/>
     </row>
     <row r="19" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A19" s="42">
+      <c r="A19" s="41">
         <v>12</v>
       </c>
-      <c r="B19" s="42"/>
-[...15 lines deleted...]
-      <c r="R19" s="46" t="s">
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+      <c r="N19" s="43"/>
+      <c r="O19" s="43"/>
+      <c r="P19" s="43"/>
+      <c r="Q19" s="44"/>
+      <c r="R19" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S19" s="47" t="s">
+      <c r="S19" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T19" s="48" t="s">
+      <c r="T19" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U19" s="42"/>
+      <c r="U19" s="41"/>
     </row>
     <row r="20" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A20" s="35">
+      <c r="A20" s="34">
         <v>13</v>
       </c>
-      <c r="B20" s="42"/>
-[...15 lines deleted...]
-      <c r="R20" s="46" t="s">
+      <c r="B20" s="41"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="43"/>
+      <c r="H20" s="43"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="43"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+      <c r="N20" s="43"/>
+      <c r="O20" s="43"/>
+      <c r="P20" s="43"/>
+      <c r="Q20" s="44"/>
+      <c r="R20" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S20" s="47" t="s">
+      <c r="S20" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T20" s="48" t="s">
+      <c r="T20" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U20" s="42"/>
+      <c r="U20" s="41"/>
     </row>
     <row r="21" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A21" s="42">
+      <c r="A21" s="41">
         <v>14</v>
       </c>
-      <c r="B21" s="42"/>
-[...15 lines deleted...]
-      <c r="R21" s="46" t="s">
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="43"/>
+      <c r="G21" s="43"/>
+      <c r="H21" s="43"/>
+      <c r="I21" s="43"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+      <c r="N21" s="43"/>
+      <c r="O21" s="43"/>
+      <c r="P21" s="43"/>
+      <c r="Q21" s="44"/>
+      <c r="R21" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S21" s="47" t="s">
+      <c r="S21" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T21" s="48" t="s">
+      <c r="T21" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U21" s="42"/>
+      <c r="U21" s="41"/>
     </row>
     <row r="22" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A22" s="35">
+      <c r="A22" s="34">
         <v>15</v>
       </c>
-      <c r="B22" s="42"/>
-[...15 lines deleted...]
-      <c r="R22" s="46" t="s">
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S22" s="47" t="s">
+      <c r="S22" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T22" s="48" t="s">
+      <c r="T22" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U22" s="42"/>
+      <c r="U22" s="41"/>
     </row>
     <row r="23" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A23" s="42">
+      <c r="A23" s="41">
         <v>16</v>
       </c>
-      <c r="B23" s="42"/>
-[...15 lines deleted...]
-      <c r="R23" s="46" t="s">
+      <c r="B23" s="41"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="43"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+      <c r="N23" s="43"/>
+      <c r="O23" s="43"/>
+      <c r="P23" s="43"/>
+      <c r="Q23" s="44"/>
+      <c r="R23" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S23" s="47" t="s">
+      <c r="S23" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T23" s="48" t="s">
+      <c r="T23" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U23" s="42"/>
+      <c r="U23" s="41"/>
     </row>
     <row r="24" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A24" s="35">
+      <c r="A24" s="34">
         <v>17</v>
       </c>
-      <c r="B24" s="42"/>
-[...15 lines deleted...]
-      <c r="R24" s="46" t="s">
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="42"/>
+      <c r="F24" s="43"/>
+      <c r="G24" s="43"/>
+      <c r="H24" s="43"/>
+      <c r="I24" s="43"/>
+      <c r="J24" s="43"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="43"/>
+      <c r="M24" s="43"/>
+      <c r="N24" s="43"/>
+      <c r="O24" s="43"/>
+      <c r="P24" s="43"/>
+      <c r="Q24" s="44"/>
+      <c r="R24" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S24" s="47" t="s">
+      <c r="S24" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T24" s="48" t="s">
+      <c r="T24" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U24" s="42"/>
+      <c r="U24" s="41"/>
     </row>
     <row r="25" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A25" s="42">
+      <c r="A25" s="41">
         <v>18</v>
       </c>
-      <c r="B25" s="42"/>
-[...15 lines deleted...]
-      <c r="R25" s="46" t="s">
+      <c r="B25" s="41"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="41"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="43"/>
+      <c r="I25" s="43"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
+      <c r="N25" s="43"/>
+      <c r="O25" s="43"/>
+      <c r="P25" s="43"/>
+      <c r="Q25" s="44"/>
+      <c r="R25" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S25" s="47" t="s">
+      <c r="S25" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T25" s="48" t="s">
+      <c r="T25" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U25" s="42"/>
+      <c r="U25" s="41"/>
     </row>
     <row r="26" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A26" s="35">
+      <c r="A26" s="34">
         <v>19</v>
       </c>
-      <c r="B26" s="42"/>
-[...15 lines deleted...]
-      <c r="R26" s="46" t="s">
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
+      <c r="I26" s="43"/>
+      <c r="J26" s="43"/>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="43"/>
+      <c r="N26" s="43"/>
+      <c r="O26" s="43"/>
+      <c r="P26" s="43"/>
+      <c r="Q26" s="44"/>
+      <c r="R26" s="45" t="s">
         <v>218</v>
       </c>
-      <c r="S26" s="47" t="s">
+      <c r="S26" s="46" t="s">
         <v>211</v>
       </c>
-      <c r="T26" s="48" t="s">
+      <c r="T26" s="47" t="s">
         <v>220</v>
       </c>
-      <c r="U26" s="42"/>
+      <c r="U26" s="41"/>
     </row>
     <row r="27" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A27" s="49">
+      <c r="A27" s="48">
         <v>20</v>
       </c>
-      <c r="B27" s="49"/>
-[...15 lines deleted...]
-      <c r="R27" s="53" t="s">
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
+      <c r="H27" s="50"/>
+      <c r="I27" s="50"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="50"/>
+      <c r="N27" s="50"/>
+      <c r="O27" s="50"/>
+      <c r="P27" s="50"/>
+      <c r="Q27" s="51"/>
+      <c r="R27" s="52" t="s">
         <v>218</v>
       </c>
-      <c r="S27" s="54" t="s">
+      <c r="S27" s="53" t="s">
         <v>211</v>
       </c>
-      <c r="T27" s="55" t="s">
+      <c r="T27" s="54" t="s">
         <v>220</v>
       </c>
-      <c r="U27" s="49"/>
+      <c r="U27" s="48"/>
     </row>
     <row r="28" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A28" s="179" t="s">
+      <c r="A28" s="172" t="s">
         <v>136</v>
       </c>
-      <c r="B28" s="207"/>
+      <c r="B28" s="200"/>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
-      <c r="E28" s="56"/>
-[...13 lines deleted...]
-      <c r="S28" s="59"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="56"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="56"/>
+      <c r="I28" s="56"/>
+      <c r="J28" s="56"/>
+      <c r="K28" s="56"/>
+      <c r="L28" s="56"/>
+      <c r="M28" s="56"/>
+      <c r="N28" s="56"/>
+      <c r="O28" s="56"/>
+      <c r="P28" s="56"/>
+      <c r="Q28" s="57"/>
+      <c r="R28" s="32"/>
+      <c r="S28" s="58"/>
       <c r="T28" s="30"/>
       <c r="U28" s="31"/>
     </row>
     <row r="29" spans="1:23" ht="19.5" customHeight="1">
-      <c r="E29" s="32"/>
-      <c r="R29" s="60"/>
       <c r="S29" s="29"/>
       <c r="T29" s="29"/>
     </row>
     <row r="30" spans="1:23" ht="19.5" customHeight="1">
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
       <c r="T30" s="29"/>
-      <c r="W30" s="83"/>
+      <c r="W30" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="N1:P1"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="N2:P2"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="E5:Q5"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="Q1:U1"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="Q3:U3"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="R5:T7"/>
     <mergeCell ref="U5:U7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet9">
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:BW150"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="AX13" sqref="AX13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="18" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="2.33203125" style="84" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="54" max="16384" width="2.33203125" style="86"/>
+    <col min="1" max="1" width="2.33203125" style="70" customWidth="1"/>
+    <col min="2" max="37" width="2.33203125" style="72" customWidth="1"/>
+    <col min="38" max="53" width="2.33203125" style="71" customWidth="1"/>
+    <col min="54" max="16384" width="2.33203125" style="72"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:37" ht="18" customHeight="1">
-      <c r="B1" s="84" t="s">
+      <c r="B1" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="84" t="s">
+      <c r="C1" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="D1" s="84" t="s">
+      <c r="D1" s="70" t="s">
         <v>82</v>
       </c>
-      <c r="E1" s="84" t="s">
+      <c r="E1" s="70" t="s">
         <v>83</v>
       </c>
-      <c r="F1" s="84" t="s">
+      <c r="F1" s="70" t="s">
         <v>84</v>
       </c>
-      <c r="G1" s="84" t="s">
+      <c r="G1" s="70" t="s">
         <v>85</v>
       </c>
-      <c r="H1" s="84" t="s">
+      <c r="H1" s="70" t="s">
         <v>86</v>
       </c>
-      <c r="I1" s="84" t="s">
+      <c r="I1" s="70" t="s">
         <v>87</v>
       </c>
-      <c r="J1" s="84" t="s">
+      <c r="J1" s="70" t="s">
         <v>88</v>
       </c>
-      <c r="K1" s="84" t="s">
+      <c r="K1" s="70" t="s">
         <v>89</v>
       </c>
-      <c r="L1" s="84" t="s">
+      <c r="L1" s="70" t="s">
         <v>90</v>
       </c>
-      <c r="M1" s="84" t="s">
+      <c r="M1" s="70" t="s">
         <v>91</v>
       </c>
-      <c r="N1" s="84" t="s">
+      <c r="N1" s="70" t="s">
         <v>92</v>
       </c>
-      <c r="O1" s="84" t="s">
+      <c r="O1" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="P1" s="84" t="s">
+      <c r="P1" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="Q1" s="84" t="s">
+      <c r="Q1" s="70" t="s">
         <v>95</v>
       </c>
-      <c r="R1" s="84" t="s">
+      <c r="R1" s="70" t="s">
         <v>96</v>
       </c>
-      <c r="S1" s="84" t="s">
+      <c r="S1" s="70" t="s">
         <v>97</v>
       </c>
-      <c r="T1" s="84" t="s">
+      <c r="T1" s="70" t="s">
         <v>98</v>
       </c>
-      <c r="U1" s="84" t="s">
+      <c r="U1" s="70" t="s">
         <v>99</v>
       </c>
-      <c r="V1" s="84" t="s">
+      <c r="V1" s="70" t="s">
         <v>100</v>
       </c>
-      <c r="W1" s="84" t="s">
+      <c r="W1" s="70" t="s">
         <v>101</v>
       </c>
-      <c r="X1" s="84" t="s">
+      <c r="X1" s="70" t="s">
         <v>102</v>
       </c>
-      <c r="Y1" s="84" t="s">
+      <c r="Y1" s="70" t="s">
         <v>103</v>
       </c>
-      <c r="Z1" s="84" t="s">
+      <c r="Z1" s="70" t="s">
         <v>104</v>
       </c>
-      <c r="AA1" s="84" t="s">
+      <c r="AA1" s="70" t="s">
         <v>105</v>
       </c>
-      <c r="AB1" s="84" t="s">
+      <c r="AB1" s="70" t="s">
         <v>106</v>
       </c>
-      <c r="AC1" s="84" t="s">
+      <c r="AC1" s="70" t="s">
         <v>107</v>
       </c>
-      <c r="AD1" s="84" t="s">
+      <c r="AD1" s="70" t="s">
         <v>108</v>
       </c>
-      <c r="AE1" s="84" t="s">
+      <c r="AE1" s="70" t="s">
         <v>109</v>
       </c>
-      <c r="AF1" s="84" t="s">
+      <c r="AF1" s="70" t="s">
         <v>110</v>
       </c>
-      <c r="AG1" s="84" t="s">
+      <c r="AG1" s="70" t="s">
         <v>111</v>
       </c>
-      <c r="AH1" s="84" t="s">
+      <c r="AH1" s="70" t="s">
         <v>112</v>
       </c>
-      <c r="AI1" s="84" t="s">
+      <c r="AI1" s="70" t="s">
         <v>113</v>
       </c>
-      <c r="AJ1" s="84" t="s">
+      <c r="AJ1" s="70" t="s">
         <v>114</v>
       </c>
-      <c r="AK1" s="84" t="s">
+      <c r="AK1" s="70" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="2" spans="2:37" ht="18" customHeight="1">
-      <c r="B2" s="87" t="s">
+      <c r="B2" s="73" t="s">
         <v>46</v>
       </c>
-      <c r="C2" s="87"/>
-[...33 lines deleted...]
-      <c r="AK2" s="87"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="73"/>
+      <c r="AD2" s="73"/>
+      <c r="AE2" s="73"/>
+      <c r="AF2" s="73"/>
+      <c r="AG2" s="73"/>
+      <c r="AH2" s="73"/>
+      <c r="AI2" s="73"/>
+      <c r="AJ2" s="73"/>
+      <c r="AK2" s="73"/>
     </row>
     <row r="3" spans="2:37" ht="18" customHeight="1">
-      <c r="B3" s="87"/>
-[...26 lines deleted...]
-      <c r="AD3" s="496" t="s">
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="73"/>
+      <c r="S3" s="73"/>
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="73"/>
+      <c r="W3" s="73"/>
+      <c r="X3" s="73"/>
+      <c r="Y3" s="73"/>
+      <c r="Z3" s="73"/>
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AD3" s="488" t="s">
         <v>118</v>
       </c>
-      <c r="AE3" s="496"/>
-[...5 lines deleted...]
-      <c r="AK3" s="87"/>
+      <c r="AE3" s="488"/>
+      <c r="AF3" s="488"/>
+      <c r="AG3" s="488"/>
+      <c r="AH3" s="488"/>
+      <c r="AI3" s="488"/>
+      <c r="AJ3" s="488"/>
+      <c r="AK3" s="73"/>
     </row>
     <row r="4" spans="2:37" ht="18" customHeight="1">
-      <c r="B4" s="87"/>
-[...26 lines deleted...]
-      <c r="AD4" s="496" t="s">
+      <c r="B4" s="73"/>
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="73"/>
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AD4" s="488" t="s">
         <v>119</v>
       </c>
-      <c r="AE4" s="496"/>
-[...5 lines deleted...]
-      <c r="AK4" s="87"/>
+      <c r="AE4" s="488"/>
+      <c r="AF4" s="488"/>
+      <c r="AG4" s="488"/>
+      <c r="AH4" s="488"/>
+      <c r="AI4" s="488"/>
+      <c r="AJ4" s="488"/>
+      <c r="AK4" s="73"/>
     </row>
     <row r="5" spans="2:37" ht="18" customHeight="1">
-      <c r="B5" s="87"/>
-[...34 lines deleted...]
-      <c r="AK5" s="87"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="73"/>
+      <c r="N5" s="73"/>
+      <c r="O5" s="73"/>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73"/>
+      <c r="S5" s="73"/>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="73"/>
+      <c r="W5" s="73"/>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73"/>
+      <c r="AA5" s="73"/>
+      <c r="AB5" s="73"/>
+      <c r="AC5" s="73"/>
+      <c r="AD5" s="73"/>
+      <c r="AE5" s="73"/>
+      <c r="AF5" s="73"/>
+      <c r="AG5" s="73"/>
+      <c r="AH5" s="73"/>
+      <c r="AI5" s="73"/>
+      <c r="AJ5" s="73"/>
+      <c r="AK5" s="73"/>
     </row>
     <row r="6" spans="2:37" ht="18" customHeight="1">
-      <c r="B6" s="87"/>
-[...1 lines deleted...]
-      <c r="D6" s="87" t="s">
+      <c r="B6" s="73"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73" t="s">
         <v>144</v>
       </c>
-      <c r="E6" s="87"/>
-[...31 lines deleted...]
-      <c r="AK6" s="87"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
+      <c r="Z6" s="73"/>
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+      <c r="AD6" s="73"/>
+      <c r="AE6" s="73"/>
+      <c r="AF6" s="73"/>
+      <c r="AG6" s="73"/>
+      <c r="AH6" s="73"/>
+      <c r="AI6" s="73"/>
+      <c r="AJ6" s="73"/>
+      <c r="AK6" s="73"/>
     </row>
     <row r="7" spans="2:37" ht="18" customHeight="1">
-      <c r="B7" s="87"/>
-[...36 lines deleted...]
-      <c r="AK7" s="87"/>
+      <c r="B7" s="73"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="73" t="s">
+        <v>289</v>
+      </c>
+      <c r="E7" s="73"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="73"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="73"/>
+      <c r="N7" s="73"/>
+      <c r="O7" s="73"/>
+      <c r="P7" s="73"/>
+      <c r="Q7" s="73"/>
+      <c r="R7" s="73"/>
+      <c r="S7" s="73"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="73"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="73"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="73"/>
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="73"/>
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="73"/>
+      <c r="AE7" s="73"/>
+      <c r="AF7" s="73"/>
+      <c r="AG7" s="73"/>
+      <c r="AH7" s="73"/>
+      <c r="AI7" s="73"/>
+      <c r="AJ7" s="73"/>
+      <c r="AK7" s="73"/>
     </row>
     <row r="8" spans="2:37" ht="18" customHeight="1">
-      <c r="B8" s="87"/>
-[...19 lines deleted...]
-      <c r="V8" s="88" t="s">
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73" t="s">
         <v>145</v>
       </c>
-      <c r="W8" s="87"/>
-[...12 lines deleted...]
-      <c r="AK8" s="87"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="73"/>
+      <c r="AF8" s="73"/>
+      <c r="AG8" s="73"/>
+      <c r="AH8" s="73"/>
+      <c r="AI8" s="73"/>
+      <c r="AJ8" s="73"/>
+      <c r="AK8" s="73"/>
     </row>
     <row r="9" spans="2:37" ht="18" customHeight="1">
-      <c r="B9" s="87"/>
-[...34 lines deleted...]
-      <c r="AK9" s="87"/>
+      <c r="B9" s="73"/>
+      <c r="C9" s="73"/>
+      <c r="D9" s="73"/>
+      <c r="E9" s="73"/>
+      <c r="F9" s="73"/>
+      <c r="G9" s="73"/>
+      <c r="H9" s="73"/>
+      <c r="I9" s="73"/>
+      <c r="J9" s="73"/>
+      <c r="K9" s="73"/>
+      <c r="L9" s="73"/>
+      <c r="M9" s="73"/>
+      <c r="N9" s="73"/>
+      <c r="O9" s="73"/>
+      <c r="P9" s="73"/>
+      <c r="Q9" s="73"/>
+      <c r="R9" s="73"/>
+      <c r="S9" s="73"/>
+      <c r="T9" s="73"/>
+      <c r="U9" s="73"/>
+      <c r="V9" s="73"/>
+      <c r="W9" s="73"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="73"/>
+      <c r="Z9" s="73"/>
+      <c r="AA9" s="73"/>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="73"/>
+      <c r="AF9" s="73"/>
+      <c r="AG9" s="73"/>
+      <c r="AH9" s="73"/>
+      <c r="AI9" s="73"/>
+      <c r="AJ9" s="73"/>
+      <c r="AK9" s="73"/>
     </row>
     <row r="10" spans="2:37" ht="18" customHeight="1">
-      <c r="B10" s="87"/>
-[...34 lines deleted...]
-      <c r="AK10" s="87"/>
+      <c r="B10" s="73"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="73"/>
+      <c r="K10" s="73"/>
+      <c r="L10" s="73"/>
+      <c r="M10" s="73"/>
+      <c r="N10" s="73"/>
+      <c r="O10" s="73"/>
+      <c r="P10" s="73"/>
+      <c r="Q10" s="73"/>
+      <c r="R10" s="73"/>
+      <c r="S10" s="73"/>
+      <c r="T10" s="73"/>
+      <c r="U10" s="73"/>
+      <c r="V10" s="73"/>
+      <c r="W10" s="73"/>
+      <c r="X10" s="73"/>
+      <c r="Y10" s="73"/>
+      <c r="Z10" s="73"/>
+      <c r="AA10" s="73"/>
+      <c r="AB10" s="73"/>
+      <c r="AC10" s="73"/>
+      <c r="AD10" s="73"/>
+      <c r="AE10" s="73"/>
+      <c r="AF10" s="73"/>
+      <c r="AG10" s="73"/>
+      <c r="AH10" s="73"/>
+      <c r="AI10" s="73"/>
+      <c r="AJ10" s="73"/>
+      <c r="AK10" s="73"/>
     </row>
     <row r="11" spans="2:37" ht="18" customHeight="1">
-      <c r="B11" s="87"/>
-[...34 lines deleted...]
-      <c r="AK11" s="87"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
+      <c r="G11" s="73"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="73"/>
+      <c r="J11" s="73"/>
+      <c r="K11" s="73"/>
+      <c r="L11" s="73"/>
+      <c r="M11" s="73"/>
+      <c r="N11" s="73"/>
+      <c r="O11" s="73"/>
+      <c r="P11" s="73"/>
+      <c r="Q11" s="73"/>
+      <c r="R11" s="73"/>
+      <c r="S11" s="73"/>
+      <c r="T11" s="73"/>
+      <c r="U11" s="73"/>
+      <c r="V11" s="73"/>
+      <c r="W11" s="73"/>
+      <c r="X11" s="73"/>
+      <c r="Y11" s="73"/>
+      <c r="Z11" s="73"/>
+      <c r="AA11" s="73"/>
+      <c r="AB11" s="73"/>
+      <c r="AC11" s="73"/>
+      <c r="AD11" s="73"/>
+      <c r="AE11" s="73"/>
+      <c r="AF11" s="73"/>
+      <c r="AG11" s="73"/>
+      <c r="AH11" s="73"/>
+      <c r="AI11" s="73"/>
+      <c r="AJ11" s="73"/>
+      <c r="AK11" s="73"/>
     </row>
     <row r="12" spans="2:37" ht="18" customHeight="1">
-      <c r="B12" s="87"/>
-[...34 lines deleted...]
-      <c r="AK12" s="87"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="73"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="73"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="73"/>
+      <c r="J12" s="73"/>
+      <c r="K12" s="73"/>
+      <c r="L12" s="73"/>
+      <c r="M12" s="73"/>
+      <c r="N12" s="73"/>
+      <c r="O12" s="73"/>
+      <c r="P12" s="73"/>
+      <c r="Q12" s="73"/>
+      <c r="R12" s="73"/>
+      <c r="S12" s="73"/>
+      <c r="T12" s="73"/>
+      <c r="U12" s="73"/>
+      <c r="V12" s="73"/>
+      <c r="W12" s="73"/>
+      <c r="X12" s="73"/>
+      <c r="Y12" s="73"/>
+      <c r="Z12" s="73"/>
+      <c r="AA12" s="73"/>
+      <c r="AB12" s="73"/>
+      <c r="AC12" s="73"/>
+      <c r="AD12" s="73"/>
+      <c r="AE12" s="73"/>
+      <c r="AF12" s="73"/>
+      <c r="AG12" s="73"/>
+      <c r="AH12" s="73"/>
+      <c r="AI12" s="73"/>
+      <c r="AJ12" s="73"/>
+      <c r="AK12" s="73"/>
     </row>
     <row r="13" spans="2:37" ht="18" customHeight="1">
-      <c r="B13" s="87"/>
-[...34 lines deleted...]
-      <c r="AK13" s="87"/>
+      <c r="B13" s="73"/>
+      <c r="C13" s="73"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="73"/>
+      <c r="G13" s="73"/>
+      <c r="H13" s="73"/>
+      <c r="I13" s="73"/>
+      <c r="J13" s="73"/>
+      <c r="K13" s="73"/>
+      <c r="L13" s="73"/>
+      <c r="M13" s="73"/>
+      <c r="N13" s="73"/>
+      <c r="O13" s="73"/>
+      <c r="P13" s="73"/>
+      <c r="Q13" s="73"/>
+      <c r="R13" s="73"/>
+      <c r="S13" s="73"/>
+      <c r="T13" s="73"/>
+      <c r="U13" s="73"/>
+      <c r="V13" s="73"/>
+      <c r="W13" s="73"/>
+      <c r="X13" s="73"/>
+      <c r="Y13" s="73"/>
+      <c r="Z13" s="73"/>
+      <c r="AA13" s="73"/>
+      <c r="AB13" s="73"/>
+      <c r="AC13" s="73"/>
+      <c r="AD13" s="73"/>
+      <c r="AE13" s="73"/>
+      <c r="AF13" s="73"/>
+      <c r="AG13" s="73"/>
+      <c r="AH13" s="73"/>
+      <c r="AI13" s="73"/>
+      <c r="AJ13" s="73"/>
+      <c r="AK13" s="73"/>
     </row>
     <row r="14" spans="2:37" ht="18" customHeight="1">
-      <c r="B14" s="496" t="s">
-[...36 lines deleted...]
-      <c r="AK14" s="496"/>
+      <c r="B14" s="488" t="s">
+        <v>326</v>
+      </c>
+      <c r="C14" s="488"/>
+      <c r="D14" s="488"/>
+      <c r="E14" s="488"/>
+      <c r="F14" s="488"/>
+      <c r="G14" s="488"/>
+      <c r="H14" s="488"/>
+      <c r="I14" s="488"/>
+      <c r="J14" s="488"/>
+      <c r="K14" s="488"/>
+      <c r="L14" s="488"/>
+      <c r="M14" s="488"/>
+      <c r="N14" s="488"/>
+      <c r="O14" s="488"/>
+      <c r="P14" s="488"/>
+      <c r="Q14" s="488"/>
+      <c r="R14" s="488"/>
+      <c r="S14" s="488"/>
+      <c r="T14" s="488"/>
+      <c r="U14" s="488"/>
+      <c r="V14" s="488"/>
+      <c r="W14" s="488"/>
+      <c r="X14" s="488"/>
+      <c r="Y14" s="488"/>
+      <c r="Z14" s="488"/>
+      <c r="AA14" s="488"/>
+      <c r="AB14" s="488"/>
+      <c r="AC14" s="488"/>
+      <c r="AD14" s="488"/>
+      <c r="AE14" s="488"/>
+      <c r="AF14" s="488"/>
+      <c r="AG14" s="488"/>
+      <c r="AH14" s="488"/>
+      <c r="AI14" s="488"/>
+      <c r="AJ14" s="488"/>
+      <c r="AK14" s="488"/>
     </row>
     <row r="15" spans="2:37" ht="18" customHeight="1">
-      <c r="B15" s="497" t="s">
-[...36 lines deleted...]
-      <c r="AK15" s="498"/>
+      <c r="B15" s="489" t="s">
+        <v>311</v>
+      </c>
+      <c r="C15" s="490"/>
+      <c r="D15" s="490"/>
+      <c r="E15" s="490"/>
+      <c r="F15" s="490"/>
+      <c r="G15" s="490"/>
+      <c r="H15" s="490"/>
+      <c r="I15" s="490"/>
+      <c r="J15" s="490"/>
+      <c r="K15" s="490"/>
+      <c r="L15" s="490"/>
+      <c r="M15" s="490"/>
+      <c r="N15" s="490"/>
+      <c r="O15" s="490"/>
+      <c r="P15" s="490"/>
+      <c r="Q15" s="490"/>
+      <c r="R15" s="490"/>
+      <c r="S15" s="490"/>
+      <c r="T15" s="490"/>
+      <c r="U15" s="490"/>
+      <c r="V15" s="490"/>
+      <c r="W15" s="490"/>
+      <c r="X15" s="490"/>
+      <c r="Y15" s="490"/>
+      <c r="Z15" s="490"/>
+      <c r="AA15" s="490"/>
+      <c r="AB15" s="490"/>
+      <c r="AC15" s="490"/>
+      <c r="AD15" s="490"/>
+      <c r="AE15" s="490"/>
+      <c r="AF15" s="490"/>
+      <c r="AG15" s="490"/>
+      <c r="AH15" s="490"/>
+      <c r="AI15" s="490"/>
+      <c r="AJ15" s="490"/>
+      <c r="AK15" s="490"/>
     </row>
     <row r="16" spans="2:37" ht="18" customHeight="1">
-      <c r="B16" s="87"/>
-[...34 lines deleted...]
-      <c r="AK16" s="87"/>
+      <c r="B16" s="73"/>
+      <c r="C16" s="73"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="73"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="73"/>
+      <c r="K16" s="73"/>
+      <c r="L16" s="73"/>
+      <c r="M16" s="73"/>
+      <c r="N16" s="73"/>
+      <c r="O16" s="73"/>
+      <c r="P16" s="73"/>
+      <c r="Q16" s="73"/>
+      <c r="R16" s="73"/>
+      <c r="S16" s="73"/>
+      <c r="T16" s="73"/>
+      <c r="U16" s="73"/>
+      <c r="V16" s="73"/>
+      <c r="W16" s="73"/>
+      <c r="X16" s="73"/>
+      <c r="Y16" s="73"/>
+      <c r="Z16" s="73"/>
+      <c r="AA16" s="73"/>
+      <c r="AB16" s="73"/>
+      <c r="AC16" s="73"/>
+      <c r="AD16" s="73"/>
+      <c r="AE16" s="73"/>
+      <c r="AF16" s="73"/>
+      <c r="AG16" s="73"/>
+      <c r="AH16" s="73"/>
+      <c r="AI16" s="73"/>
+      <c r="AJ16" s="73"/>
+      <c r="AK16" s="73"/>
     </row>
     <row r="17" spans="2:75" ht="18" customHeight="1">
-      <c r="B17" s="87"/>
-[...34 lines deleted...]
-      <c r="AK17" s="87"/>
+      <c r="B17" s="73"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="73"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="73"/>
+      <c r="N17" s="73"/>
+      <c r="O17" s="73"/>
+      <c r="P17" s="73"/>
+      <c r="Q17" s="73"/>
+      <c r="R17" s="73"/>
+      <c r="S17" s="73"/>
+      <c r="T17" s="73"/>
+      <c r="U17" s="73"/>
+      <c r="V17" s="73"/>
+      <c r="W17" s="73"/>
+      <c r="X17" s="73"/>
+      <c r="Y17" s="73"/>
+      <c r="Z17" s="73"/>
+      <c r="AA17" s="73"/>
+      <c r="AB17" s="73"/>
+      <c r="AC17" s="73"/>
+      <c r="AD17" s="73"/>
+      <c r="AE17" s="73"/>
+      <c r="AF17" s="73"/>
+      <c r="AG17" s="73"/>
+      <c r="AH17" s="73"/>
+      <c r="AI17" s="73"/>
+      <c r="AJ17" s="73"/>
+      <c r="AK17" s="73"/>
     </row>
     <row r="18" spans="2:75" ht="18" customHeight="1">
-      <c r="B18" s="87"/>
-[...36 lines deleted...]
-      <c r="AK18" s="497"/>
+      <c r="B18" s="73"/>
+      <c r="C18" s="489" t="s">
+        <v>312</v>
+      </c>
+      <c r="D18" s="489"/>
+      <c r="E18" s="489"/>
+      <c r="F18" s="489"/>
+      <c r="G18" s="489"/>
+      <c r="H18" s="489"/>
+      <c r="I18" s="489"/>
+      <c r="J18" s="489"/>
+      <c r="K18" s="489"/>
+      <c r="L18" s="489"/>
+      <c r="M18" s="489"/>
+      <c r="N18" s="489"/>
+      <c r="O18" s="489"/>
+      <c r="P18" s="489"/>
+      <c r="Q18" s="489"/>
+      <c r="R18" s="489"/>
+      <c r="S18" s="489"/>
+      <c r="T18" s="489"/>
+      <c r="U18" s="489"/>
+      <c r="V18" s="489"/>
+      <c r="W18" s="489"/>
+      <c r="X18" s="489"/>
+      <c r="Y18" s="489"/>
+      <c r="Z18" s="489"/>
+      <c r="AA18" s="489"/>
+      <c r="AB18" s="489"/>
+      <c r="AC18" s="489"/>
+      <c r="AD18" s="489"/>
+      <c r="AE18" s="489"/>
+      <c r="AF18" s="489"/>
+      <c r="AG18" s="489"/>
+      <c r="AH18" s="489"/>
+      <c r="AI18" s="489"/>
+      <c r="AJ18" s="489"/>
+      <c r="AK18" s="489"/>
     </row>
     <row r="19" spans="2:75" ht="18" customHeight="1">
-      <c r="B19" s="87"/>
-[...34 lines deleted...]
-      <c r="AK19" s="87"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
+      <c r="E19" s="73"/>
+      <c r="F19" s="73"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="73"/>
+      <c r="K19" s="73"/>
+      <c r="L19" s="73"/>
+      <c r="M19" s="73"/>
+      <c r="N19" s="73"/>
+      <c r="O19" s="73"/>
+      <c r="P19" s="73"/>
+      <c r="Q19" s="73"/>
+      <c r="R19" s="73"/>
+      <c r="S19" s="73"/>
+      <c r="T19" s="73"/>
+      <c r="U19" s="73"/>
+      <c r="V19" s="73"/>
+      <c r="W19" s="73"/>
+      <c r="X19" s="73"/>
+      <c r="Y19" s="73"/>
+      <c r="Z19" s="73"/>
+      <c r="AA19" s="73"/>
+      <c r="AB19" s="73"/>
+      <c r="AC19" s="73"/>
+      <c r="AD19" s="73"/>
+      <c r="AE19" s="73"/>
+      <c r="AF19" s="73"/>
+      <c r="AG19" s="73"/>
+      <c r="AH19" s="73"/>
+      <c r="AI19" s="73"/>
+      <c r="AJ19" s="73"/>
+      <c r="AK19" s="73"/>
     </row>
     <row r="20" spans="2:75" ht="18" customHeight="1">
-      <c r="B20" s="87"/>
-[...34 lines deleted...]
-      <c r="AK20" s="87"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="73"/>
+      <c r="I20" s="73"/>
+      <c r="J20" s="73"/>
+      <c r="K20" s="73"/>
+      <c r="L20" s="73"/>
+      <c r="M20" s="73"/>
+      <c r="N20" s="73"/>
+      <c r="O20" s="73"/>
+      <c r="P20" s="73"/>
+      <c r="Q20" s="73"/>
+      <c r="R20" s="73"/>
+      <c r="S20" s="73"/>
+      <c r="T20" s="73"/>
+      <c r="U20" s="73"/>
+      <c r="V20" s="73"/>
+      <c r="W20" s="73"/>
+      <c r="X20" s="73"/>
+      <c r="Y20" s="73"/>
+      <c r="Z20" s="73"/>
+      <c r="AA20" s="73"/>
+      <c r="AB20" s="73"/>
+      <c r="AC20" s="73"/>
+      <c r="AD20" s="73"/>
+      <c r="AE20" s="73"/>
+      <c r="AF20" s="73"/>
+      <c r="AG20" s="73"/>
+      <c r="AH20" s="73"/>
+      <c r="AI20" s="73"/>
+      <c r="AJ20" s="73"/>
+      <c r="AK20" s="73"/>
     </row>
     <row r="21" spans="2:75" ht="18" customHeight="1">
-      <c r="B21" s="87"/>
-[...16 lines deleted...]
-      <c r="S21" s="87" t="s">
+      <c r="B21" s="73"/>
+      <c r="C21" s="73"/>
+      <c r="D21" s="73"/>
+      <c r="E21" s="73"/>
+      <c r="F21" s="73"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="73"/>
+      <c r="J21" s="73"/>
+      <c r="K21" s="73"/>
+      <c r="L21" s="73"/>
+      <c r="M21" s="73"/>
+      <c r="N21" s="73"/>
+      <c r="O21" s="73"/>
+      <c r="P21" s="73"/>
+      <c r="Q21" s="73"/>
+      <c r="R21" s="73"/>
+      <c r="S21" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="T21" s="87"/>
-[...16 lines deleted...]
-      <c r="AK21" s="87"/>
+      <c r="T21" s="73"/>
+      <c r="U21" s="73"/>
+      <c r="V21" s="73"/>
+      <c r="W21" s="73"/>
+      <c r="X21" s="73"/>
+      <c r="Y21" s="73"/>
+      <c r="Z21" s="73"/>
+      <c r="AA21" s="73"/>
+      <c r="AB21" s="73"/>
+      <c r="AC21" s="73"/>
+      <c r="AD21" s="73"/>
+      <c r="AE21" s="73"/>
+      <c r="AF21" s="73"/>
+      <c r="AG21" s="73"/>
+      <c r="AH21" s="73"/>
+      <c r="AI21" s="73"/>
+      <c r="AJ21" s="73"/>
+      <c r="AK21" s="73"/>
     </row>
     <row r="22" spans="2:75" ht="18" customHeight="1">
-      <c r="B22" s="87"/>
-[...34 lines deleted...]
-      <c r="AK22" s="87"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="73"/>
+      <c r="I22" s="73"/>
+      <c r="J22" s="73"/>
+      <c r="K22" s="73"/>
+      <c r="L22" s="73"/>
+      <c r="M22" s="73"/>
+      <c r="N22" s="73"/>
+      <c r="O22" s="73"/>
+      <c r="P22" s="73"/>
+      <c r="Q22" s="73"/>
+      <c r="R22" s="73"/>
+      <c r="S22" s="73"/>
+      <c r="T22" s="73"/>
+      <c r="U22" s="73"/>
+      <c r="V22" s="73"/>
+      <c r="W22" s="73"/>
+      <c r="X22" s="73"/>
+      <c r="Y22" s="73"/>
+      <c r="Z22" s="73"/>
+      <c r="AA22" s="73"/>
+      <c r="AB22" s="73"/>
+      <c r="AC22" s="73"/>
+      <c r="AD22" s="73"/>
+      <c r="AE22" s="73"/>
+      <c r="AF22" s="73"/>
+      <c r="AG22" s="73"/>
+      <c r="AH22" s="73"/>
+      <c r="AI22" s="73"/>
+      <c r="AJ22" s="73"/>
+      <c r="AK22" s="73"/>
     </row>
     <row r="23" spans="2:75" ht="18" customHeight="1">
-      <c r="B23" s="87" t="s">
+      <c r="B23" s="73" t="s">
         <v>147</v>
       </c>
-      <c r="C23" s="89"/>
-[...33 lines deleted...]
-      <c r="AK23" s="87"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
+      <c r="I23" s="73"/>
+      <c r="J23" s="73"/>
+      <c r="K23" s="73"/>
+      <c r="L23" s="73"/>
+      <c r="M23" s="73"/>
+      <c r="N23" s="73"/>
+      <c r="O23" s="73"/>
+      <c r="P23" s="73"/>
+      <c r="Q23" s="73"/>
+      <c r="R23" s="73"/>
+      <c r="S23" s="73"/>
+      <c r="T23" s="73"/>
+      <c r="U23" s="73"/>
+      <c r="V23" s="73"/>
+      <c r="W23" s="73"/>
+      <c r="X23" s="73"/>
+      <c r="Y23" s="73"/>
+      <c r="Z23" s="73"/>
+      <c r="AA23" s="73"/>
+      <c r="AB23" s="73"/>
+      <c r="AC23" s="73"/>
+      <c r="AD23" s="73"/>
+      <c r="AE23" s="73"/>
+      <c r="AF23" s="73"/>
+      <c r="AG23" s="73"/>
+      <c r="AH23" s="73"/>
+      <c r="AI23" s="73"/>
+      <c r="AJ23" s="73"/>
+      <c r="AK23" s="73"/>
     </row>
     <row r="24" spans="2:75" ht="18" customHeight="1">
-      <c r="B24" s="89"/>
-[...34 lines deleted...]
-      <c r="AK24" s="89"/>
+      <c r="B24" s="74"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="74"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="74"/>
+      <c r="K24" s="74"/>
+      <c r="L24" s="74"/>
+      <c r="M24" s="74"/>
+      <c r="N24" s="74"/>
+      <c r="O24" s="74"/>
+      <c r="P24" s="74"/>
+      <c r="Q24" s="74"/>
+      <c r="R24" s="74"/>
+      <c r="S24" s="74"/>
+      <c r="T24" s="74"/>
+      <c r="U24" s="74"/>
+      <c r="V24" s="74"/>
+      <c r="W24" s="74"/>
+      <c r="X24" s="74"/>
+      <c r="Y24" s="74"/>
+      <c r="Z24" s="74"/>
+      <c r="AA24" s="74"/>
+      <c r="AB24" s="74"/>
+      <c r="AC24" s="74"/>
+      <c r="AD24" s="74"/>
+      <c r="AE24" s="74"/>
+      <c r="AF24" s="74"/>
+      <c r="AG24" s="74"/>
+      <c r="AH24" s="74"/>
+      <c r="AI24" s="74"/>
+      <c r="AJ24" s="74"/>
+      <c r="AK24" s="74"/>
     </row>
     <row r="25" spans="2:75" ht="18" customHeight="1">
-      <c r="B25" s="89"/>
-[...1 lines deleted...]
-      <c r="D25" s="475" t="s">
+      <c r="B25" s="74"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="467" t="s">
         <v>148</v>
       </c>
-      <c r="E25" s="475"/>
-[...37 lines deleted...]
-      <c r="AK25" s="89"/>
+      <c r="E25" s="467"/>
+      <c r="F25" s="467"/>
+      <c r="G25" s="467"/>
+      <c r="H25" s="467"/>
+      <c r="I25" s="481" t="s">
+        <v>379</v>
+      </c>
+      <c r="J25" s="481"/>
+      <c r="K25" s="481"/>
+      <c r="L25" s="481"/>
+      <c r="M25" s="481"/>
+      <c r="N25" s="481"/>
+      <c r="O25" s="481"/>
+      <c r="P25" s="481"/>
+      <c r="Q25" s="481"/>
+      <c r="R25" s="481"/>
+      <c r="S25" s="478" t="s">
+        <v>321</v>
+      </c>
+      <c r="T25" s="479"/>
+      <c r="U25" s="479"/>
+      <c r="V25" s="479"/>
+      <c r="W25" s="480"/>
+      <c r="X25" s="481" t="s">
+        <v>380</v>
+      </c>
+      <c r="Y25" s="481"/>
+      <c r="Z25" s="481"/>
+      <c r="AA25" s="481"/>
+      <c r="AB25" s="481"/>
+      <c r="AC25" s="481"/>
+      <c r="AD25" s="481"/>
+      <c r="AE25" s="481"/>
+      <c r="AF25" s="481"/>
+      <c r="AG25" s="481"/>
+      <c r="AH25" s="74"/>
+      <c r="AI25" s="74"/>
+      <c r="AJ25" s="74"/>
+      <c r="AK25" s="74"/>
     </row>
     <row r="26" spans="2:75" ht="18" customHeight="1">
-      <c r="B26" s="89"/>
-[...1 lines deleted...]
-      <c r="D26" s="475" t="s">
+      <c r="B26" s="74"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="467" t="s">
         <v>146</v>
       </c>
-      <c r="E26" s="475"/>
-[...15 lines deleted...]
-      <c r="S26" s="475" t="s">
+      <c r="E26" s="467"/>
+      <c r="F26" s="467"/>
+      <c r="G26" s="467"/>
+      <c r="H26" s="467"/>
+      <c r="I26" s="481" t="s">
+        <v>381</v>
+      </c>
+      <c r="J26" s="481"/>
+      <c r="K26" s="481"/>
+      <c r="L26" s="481"/>
+      <c r="M26" s="481"/>
+      <c r="N26" s="481"/>
+      <c r="O26" s="481"/>
+      <c r="P26" s="481"/>
+      <c r="Q26" s="481"/>
+      <c r="R26" s="481"/>
+      <c r="S26" s="467" t="s">
         <v>149</v>
       </c>
-      <c r="T26" s="475"/>
-[...18 lines deleted...]
-      <c r="AK26" s="89"/>
+      <c r="T26" s="467"/>
+      <c r="U26" s="467"/>
+      <c r="V26" s="467"/>
+      <c r="W26" s="467"/>
+      <c r="X26" s="481" t="s">
+        <v>382</v>
+      </c>
+      <c r="Y26" s="481"/>
+      <c r="Z26" s="481"/>
+      <c r="AA26" s="481"/>
+      <c r="AB26" s="481"/>
+      <c r="AC26" s="481"/>
+      <c r="AD26" s="481"/>
+      <c r="AE26" s="481"/>
+      <c r="AF26" s="481"/>
+      <c r="AG26" s="481"/>
+      <c r="AH26" s="74"/>
+      <c r="AI26" s="74"/>
+      <c r="AJ26" s="74"/>
+      <c r="AK26" s="74"/>
     </row>
     <row r="27" spans="2:75" ht="18" customHeight="1">
-      <c r="B27" s="89"/>
-[...34 lines deleted...]
-      <c r="AK27" s="89"/>
+      <c r="B27" s="74"/>
+      <c r="C27" s="74"/>
+      <c r="D27" s="74"/>
+      <c r="E27" s="74"/>
+      <c r="F27" s="74"/>
+      <c r="G27" s="74"/>
+      <c r="H27" s="74"/>
+      <c r="I27" s="74"/>
+      <c r="J27" s="74"/>
+      <c r="K27" s="74"/>
+      <c r="L27" s="74"/>
+      <c r="M27" s="74"/>
+      <c r="N27" s="74"/>
+      <c r="O27" s="74"/>
+      <c r="P27" s="74"/>
+      <c r="Q27" s="74"/>
+      <c r="R27" s="75"/>
+      <c r="S27" s="75"/>
+      <c r="T27" s="75"/>
+      <c r="U27" s="75"/>
+      <c r="V27" s="75"/>
+      <c r="W27" s="75"/>
+      <c r="X27" s="75"/>
+      <c r="Y27" s="75"/>
+      <c r="Z27" s="75"/>
+      <c r="AA27" s="75"/>
+      <c r="AB27" s="74"/>
+      <c r="AC27" s="74"/>
+      <c r="AD27" s="74"/>
+      <c r="AE27" s="74"/>
+      <c r="AF27" s="74"/>
+      <c r="AG27" s="74"/>
+      <c r="AH27" s="74"/>
+      <c r="AI27" s="74"/>
+      <c r="AJ27" s="74"/>
+      <c r="AK27" s="74"/>
     </row>
     <row r="28" spans="2:75" ht="18" customHeight="1">
-      <c r="B28" s="88" t="s">
-[...37 lines deleted...]
-      <c r="BW28" s="485"/>
+      <c r="B28" s="73" t="s">
+        <v>290</v>
+      </c>
+      <c r="AL28" s="76"/>
+      <c r="AO28" s="477"/>
+      <c r="AP28" s="477"/>
+      <c r="AQ28" s="477"/>
+      <c r="AR28" s="477"/>
+      <c r="AS28" s="477"/>
+      <c r="AT28" s="477"/>
+      <c r="AU28" s="477"/>
+      <c r="AV28" s="477"/>
+      <c r="AW28" s="477"/>
+      <c r="AX28" s="477"/>
+      <c r="AY28" s="477"/>
+      <c r="AZ28" s="477"/>
+      <c r="BA28" s="477"/>
+      <c r="BB28" s="477"/>
+      <c r="BC28" s="477"/>
+      <c r="BD28" s="477"/>
+      <c r="BE28" s="477"/>
+      <c r="BF28" s="477"/>
+      <c r="BG28" s="477"/>
+      <c r="BH28" s="477"/>
+      <c r="BI28" s="477"/>
+      <c r="BJ28" s="477"/>
+      <c r="BK28" s="477"/>
+      <c r="BL28" s="477"/>
+      <c r="BM28" s="477"/>
+      <c r="BN28" s="477"/>
+      <c r="BO28" s="477"/>
+      <c r="BP28" s="477"/>
+      <c r="BQ28" s="477"/>
+      <c r="BR28" s="477"/>
+      <c r="BS28" s="477"/>
+      <c r="BT28" s="477"/>
+      <c r="BU28" s="477"/>
+      <c r="BV28" s="477"/>
+      <c r="BW28" s="477"/>
     </row>
     <row r="29" spans="2:75" ht="18" customHeight="1">
-      <c r="B29" s="87" t="s">
-[...36 lines deleted...]
-      <c r="AL29" s="91"/>
+      <c r="B29" s="73" t="s">
+        <v>291</v>
+      </c>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="73"/>
+      <c r="R29" s="73"/>
+      <c r="S29" s="73"/>
+      <c r="T29" s="73"/>
+      <c r="U29" s="73"/>
+      <c r="V29" s="73"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
+      <c r="Z29" s="73"/>
+      <c r="AA29" s="73"/>
+      <c r="AB29" s="73"/>
+      <c r="AC29" s="73"/>
+      <c r="AD29" s="73"/>
+      <c r="AE29" s="73"/>
+      <c r="AF29" s="73"/>
+      <c r="AG29" s="73"/>
+      <c r="AH29" s="73"/>
+      <c r="AI29" s="73"/>
+      <c r="AJ29" s="73"/>
+      <c r="AK29" s="73"/>
+      <c r="AL29" s="76"/>
     </row>
     <row r="30" spans="2:75" ht="18" customHeight="1">
-      <c r="B30" s="87"/>
-[...36 lines deleted...]
-      <c r="AL30" s="91"/>
+      <c r="B30" s="73"/>
+      <c r="D30" s="77" t="s">
+        <v>292</v>
+      </c>
+      <c r="E30" s="78"/>
+      <c r="F30" s="78"/>
+      <c r="G30" s="78"/>
+      <c r="H30" s="78"/>
+      <c r="I30" s="78"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="78"/>
+      <c r="L30" s="78"/>
+      <c r="M30" s="78"/>
+      <c r="N30" s="78"/>
+      <c r="O30" s="78"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="78"/>
+      <c r="R30" s="78"/>
+      <c r="S30" s="78"/>
+      <c r="T30" s="78"/>
+      <c r="U30" s="78"/>
+      <c r="V30" s="78"/>
+      <c r="W30" s="78"/>
+      <c r="X30" s="78"/>
+      <c r="Y30" s="78"/>
+      <c r="Z30" s="78"/>
+      <c r="AA30" s="78"/>
+      <c r="AB30" s="78"/>
+      <c r="AC30" s="78"/>
+      <c r="AD30" s="78"/>
+      <c r="AE30" s="78"/>
+      <c r="AF30" s="78"/>
+      <c r="AG30" s="79"/>
+      <c r="AH30" s="73"/>
+      <c r="AI30" s="73"/>
+      <c r="AJ30" s="73"/>
+      <c r="AK30" s="73"/>
+      <c r="AL30" s="76"/>
     </row>
     <row r="31" spans="2:75" ht="18" customHeight="1">
-      <c r="B31" s="87"/>
-[...36 lines deleted...]
-      <c r="AL31" s="91"/>
+      <c r="B31" s="73"/>
+      <c r="D31" s="501" t="s">
+        <v>383</v>
+      </c>
+      <c r="E31" s="507"/>
+      <c r="F31" s="507"/>
+      <c r="G31" s="507"/>
+      <c r="H31" s="507"/>
+      <c r="I31" s="507"/>
+      <c r="J31" s="507"/>
+      <c r="K31" s="507"/>
+      <c r="L31" s="507"/>
+      <c r="M31" s="507"/>
+      <c r="N31" s="507"/>
+      <c r="O31" s="507"/>
+      <c r="P31" s="507"/>
+      <c r="Q31" s="507"/>
+      <c r="R31" s="507"/>
+      <c r="S31" s="507"/>
+      <c r="T31" s="507"/>
+      <c r="U31" s="507"/>
+      <c r="V31" s="507"/>
+      <c r="W31" s="507"/>
+      <c r="X31" s="507"/>
+      <c r="Y31" s="507"/>
+      <c r="Z31" s="507"/>
+      <c r="AA31" s="507"/>
+      <c r="AB31" s="507"/>
+      <c r="AC31" s="507"/>
+      <c r="AD31" s="507"/>
+      <c r="AE31" s="507"/>
+      <c r="AF31" s="507"/>
+      <c r="AG31" s="508"/>
+      <c r="AH31" s="73"/>
+      <c r="AI31" s="73"/>
+      <c r="AJ31" s="73"/>
+      <c r="AK31" s="73"/>
+      <c r="AL31" s="76"/>
     </row>
     <row r="32" spans="2:75" ht="18" customHeight="1">
-      <c r="B32" s="87"/>
-[...34 lines deleted...]
-      <c r="AL32" s="91"/>
+      <c r="B32" s="73"/>
+      <c r="D32" s="509"/>
+      <c r="E32" s="507"/>
+      <c r="F32" s="507"/>
+      <c r="G32" s="507"/>
+      <c r="H32" s="507"/>
+      <c r="I32" s="507"/>
+      <c r="J32" s="507"/>
+      <c r="K32" s="507"/>
+      <c r="L32" s="507"/>
+      <c r="M32" s="507"/>
+      <c r="N32" s="507"/>
+      <c r="O32" s="507"/>
+      <c r="P32" s="507"/>
+      <c r="Q32" s="507"/>
+      <c r="R32" s="507"/>
+      <c r="S32" s="507"/>
+      <c r="T32" s="507"/>
+      <c r="U32" s="507"/>
+      <c r="V32" s="507"/>
+      <c r="W32" s="507"/>
+      <c r="X32" s="507"/>
+      <c r="Y32" s="507"/>
+      <c r="Z32" s="507"/>
+      <c r="AA32" s="507"/>
+      <c r="AB32" s="507"/>
+      <c r="AC32" s="507"/>
+      <c r="AD32" s="507"/>
+      <c r="AE32" s="507"/>
+      <c r="AF32" s="507"/>
+      <c r="AG32" s="508"/>
+      <c r="AH32" s="73"/>
+      <c r="AI32" s="73"/>
+      <c r="AJ32" s="73"/>
+      <c r="AK32" s="73"/>
+      <c r="AL32" s="76"/>
     </row>
     <row r="33" spans="2:54" ht="18" customHeight="1">
-      <c r="B33" s="87"/>
-[...34 lines deleted...]
-      <c r="AL33" s="91"/>
+      <c r="B33" s="73"/>
+      <c r="D33" s="509"/>
+      <c r="E33" s="507"/>
+      <c r="F33" s="507"/>
+      <c r="G33" s="507"/>
+      <c r="H33" s="507"/>
+      <c r="I33" s="507"/>
+      <c r="J33" s="507"/>
+      <c r="K33" s="507"/>
+      <c r="L33" s="507"/>
+      <c r="M33" s="507"/>
+      <c r="N33" s="507"/>
+      <c r="O33" s="507"/>
+      <c r="P33" s="507"/>
+      <c r="Q33" s="507"/>
+      <c r="R33" s="507"/>
+      <c r="S33" s="507"/>
+      <c r="T33" s="507"/>
+      <c r="U33" s="507"/>
+      <c r="V33" s="507"/>
+      <c r="W33" s="507"/>
+      <c r="X33" s="507"/>
+      <c r="Y33" s="507"/>
+      <c r="Z33" s="507"/>
+      <c r="AA33" s="507"/>
+      <c r="AB33" s="507"/>
+      <c r="AC33" s="507"/>
+      <c r="AD33" s="507"/>
+      <c r="AE33" s="507"/>
+      <c r="AF33" s="507"/>
+      <c r="AG33" s="508"/>
+      <c r="AH33" s="73"/>
+      <c r="AI33" s="73"/>
+      <c r="AJ33" s="73"/>
+      <c r="AK33" s="73"/>
+      <c r="AL33" s="76"/>
     </row>
     <row r="34" spans="2:54" ht="18" customHeight="1">
-      <c r="B34" s="87"/>
-[...34 lines deleted...]
-      <c r="AL34" s="91"/>
+      <c r="B34" s="73"/>
+      <c r="D34" s="509"/>
+      <c r="E34" s="507"/>
+      <c r="F34" s="507"/>
+      <c r="G34" s="507"/>
+      <c r="H34" s="507"/>
+      <c r="I34" s="507"/>
+      <c r="J34" s="507"/>
+      <c r="K34" s="507"/>
+      <c r="L34" s="507"/>
+      <c r="M34" s="507"/>
+      <c r="N34" s="507"/>
+      <c r="O34" s="507"/>
+      <c r="P34" s="507"/>
+      <c r="Q34" s="507"/>
+      <c r="R34" s="507"/>
+      <c r="S34" s="507"/>
+      <c r="T34" s="507"/>
+      <c r="U34" s="507"/>
+      <c r="V34" s="507"/>
+      <c r="W34" s="507"/>
+      <c r="X34" s="507"/>
+      <c r="Y34" s="507"/>
+      <c r="Z34" s="507"/>
+      <c r="AA34" s="507"/>
+      <c r="AB34" s="507"/>
+      <c r="AC34" s="507"/>
+      <c r="AD34" s="507"/>
+      <c r="AE34" s="507"/>
+      <c r="AF34" s="507"/>
+      <c r="AG34" s="508"/>
+      <c r="AH34" s="73"/>
+      <c r="AI34" s="73"/>
+      <c r="AJ34" s="73"/>
+      <c r="AK34" s="73"/>
+      <c r="AL34" s="76"/>
     </row>
     <row r="35" spans="2:54" ht="18" customHeight="1">
-      <c r="B35" s="87"/>
-[...34 lines deleted...]
-      <c r="AL35" s="91"/>
+      <c r="B35" s="73"/>
+      <c r="D35" s="509"/>
+      <c r="E35" s="507"/>
+      <c r="F35" s="507"/>
+      <c r="G35" s="507"/>
+      <c r="H35" s="507"/>
+      <c r="I35" s="507"/>
+      <c r="J35" s="507"/>
+      <c r="K35" s="507"/>
+      <c r="L35" s="507"/>
+      <c r="M35" s="507"/>
+      <c r="N35" s="507"/>
+      <c r="O35" s="507"/>
+      <c r="P35" s="507"/>
+      <c r="Q35" s="507"/>
+      <c r="R35" s="507"/>
+      <c r="S35" s="507"/>
+      <c r="T35" s="507"/>
+      <c r="U35" s="507"/>
+      <c r="V35" s="507"/>
+      <c r="W35" s="507"/>
+      <c r="X35" s="507"/>
+      <c r="Y35" s="507"/>
+      <c r="Z35" s="507"/>
+      <c r="AA35" s="507"/>
+      <c r="AB35" s="507"/>
+      <c r="AC35" s="507"/>
+      <c r="AD35" s="507"/>
+      <c r="AE35" s="507"/>
+      <c r="AF35" s="507"/>
+      <c r="AG35" s="508"/>
+      <c r="AH35" s="73"/>
+      <c r="AI35" s="73"/>
+      <c r="AJ35" s="73"/>
+      <c r="AK35" s="73"/>
+      <c r="AL35" s="76"/>
     </row>
     <row r="36" spans="2:54" ht="18" customHeight="1">
-      <c r="B36" s="87"/>
-[...34 lines deleted...]
-      <c r="AL36" s="91"/>
+      <c r="B36" s="73"/>
+      <c r="D36" s="510"/>
+      <c r="E36" s="511"/>
+      <c r="F36" s="511"/>
+      <c r="G36" s="511"/>
+      <c r="H36" s="511"/>
+      <c r="I36" s="511"/>
+      <c r="J36" s="511"/>
+      <c r="K36" s="511"/>
+      <c r="L36" s="511"/>
+      <c r="M36" s="511"/>
+      <c r="N36" s="511"/>
+      <c r="O36" s="511"/>
+      <c r="P36" s="511"/>
+      <c r="Q36" s="511"/>
+      <c r="R36" s="511"/>
+      <c r="S36" s="511"/>
+      <c r="T36" s="511"/>
+      <c r="U36" s="511"/>
+      <c r="V36" s="511"/>
+      <c r="W36" s="511"/>
+      <c r="X36" s="511"/>
+      <c r="Y36" s="511"/>
+      <c r="Z36" s="511"/>
+      <c r="AA36" s="511"/>
+      <c r="AB36" s="511"/>
+      <c r="AC36" s="511"/>
+      <c r="AD36" s="511"/>
+      <c r="AE36" s="511"/>
+      <c r="AF36" s="511"/>
+      <c r="AG36" s="512"/>
+      <c r="AH36" s="73"/>
+      <c r="AI36" s="73"/>
+      <c r="AJ36" s="73"/>
+      <c r="AK36" s="73"/>
+      <c r="AL36" s="76"/>
     </row>
     <row r="37" spans="2:54" ht="14.25" customHeight="1">
-      <c r="B37" s="87"/>
-[...1 lines deleted...]
-      <c r="D37" s="493" t="s">
+      <c r="B37" s="73"/>
+      <c r="C37" s="73"/>
+      <c r="D37" s="485" t="s">
         <v>150</v>
       </c>
-      <c r="E37" s="494"/>
-[...3 lines deleted...]
-      <c r="I37" s="486" t="s">
+      <c r="E37" s="486"/>
+      <c r="F37" s="486"/>
+      <c r="G37" s="486"/>
+      <c r="H37" s="487"/>
+      <c r="I37" s="478" t="s">
         <v>151</v>
       </c>
-      <c r="J37" s="487"/>
-[...3 lines deleted...]
-      <c r="N37" s="493" t="s">
+      <c r="J37" s="479"/>
+      <c r="K37" s="479"/>
+      <c r="L37" s="479"/>
+      <c r="M37" s="480"/>
+      <c r="N37" s="485" t="s">
         <v>152</v>
       </c>
-      <c r="O37" s="494"/>
-[...3 lines deleted...]
-      <c r="S37" s="493" t="s">
+      <c r="O37" s="486"/>
+      <c r="P37" s="486"/>
+      <c r="Q37" s="486"/>
+      <c r="R37" s="487"/>
+      <c r="S37" s="485" t="s">
         <v>153</v>
       </c>
-      <c r="T37" s="494"/>
-[...3 lines deleted...]
-      <c r="X37" s="493" t="s">
+      <c r="T37" s="486"/>
+      <c r="U37" s="486"/>
+      <c r="V37" s="486"/>
+      <c r="W37" s="487"/>
+      <c r="X37" s="485" t="s">
         <v>165</v>
       </c>
-      <c r="Y37" s="494"/>
-[...16 lines deleted...]
-      <c r="BB37" s="85"/>
+      <c r="Y37" s="486"/>
+      <c r="Z37" s="486"/>
+      <c r="AA37" s="486"/>
+      <c r="AB37" s="487"/>
+      <c r="AC37" s="485" t="s">
+        <v>384</v>
+      </c>
+      <c r="AD37" s="486"/>
+      <c r="AE37" s="486"/>
+      <c r="AF37" s="486"/>
+      <c r="AG37" s="487"/>
+      <c r="AH37" s="73"/>
+      <c r="AI37" s="73"/>
+      <c r="AJ37" s="73"/>
+      <c r="AK37" s="73"/>
+      <c r="AL37" s="73"/>
+      <c r="AM37" s="76"/>
+      <c r="BB37" s="71"/>
     </row>
     <row r="38" spans="2:54" ht="18" customHeight="1">
-      <c r="B38" s="87"/>
-[...50 lines deleted...]
-      <c r="BB38" s="85"/>
+      <c r="B38" s="73"/>
+      <c r="C38" s="73"/>
+      <c r="D38" s="482" t="s">
+        <v>385</v>
+      </c>
+      <c r="E38" s="483"/>
+      <c r="F38" s="483"/>
+      <c r="G38" s="483"/>
+      <c r="H38" s="484"/>
+      <c r="I38" s="482" t="s">
+        <v>385</v>
+      </c>
+      <c r="J38" s="483"/>
+      <c r="K38" s="483"/>
+      <c r="L38" s="483"/>
+      <c r="M38" s="484"/>
+      <c r="N38" s="482" t="s">
+        <v>385</v>
+      </c>
+      <c r="O38" s="483"/>
+      <c r="P38" s="483"/>
+      <c r="Q38" s="483"/>
+      <c r="R38" s="484"/>
+      <c r="S38" s="482"/>
+      <c r="T38" s="483"/>
+      <c r="U38" s="483"/>
+      <c r="V38" s="483"/>
+      <c r="W38" s="484"/>
+      <c r="X38" s="482" t="s">
+        <v>385</v>
+      </c>
+      <c r="Y38" s="483"/>
+      <c r="Z38" s="483"/>
+      <c r="AA38" s="483"/>
+      <c r="AB38" s="484"/>
+      <c r="AC38" s="482"/>
+      <c r="AD38" s="483"/>
+      <c r="AE38" s="483"/>
+      <c r="AF38" s="483"/>
+      <c r="AG38" s="484"/>
+      <c r="AH38" s="73"/>
+      <c r="AI38" s="73"/>
+      <c r="AJ38" s="73"/>
+      <c r="AK38" s="73"/>
+      <c r="AL38" s="73"/>
+      <c r="AM38" s="76"/>
+      <c r="AO38" s="70" t="s">
+        <v>301</v>
+      </c>
+      <c r="AP38" s="70"/>
+      <c r="AQ38" s="70"/>
+      <c r="BB38" s="71"/>
     </row>
     <row r="39" spans="2:54" ht="14.25" customHeight="1">
-      <c r="B39" s="87"/>
-[...1 lines deleted...]
-      <c r="D39" s="493" t="s">
+      <c r="B39" s="73"/>
+      <c r="C39" s="73"/>
+      <c r="D39" s="485" t="s">
         <v>154</v>
       </c>
-      <c r="E39" s="494"/>
-[...3 lines deleted...]
-      <c r="I39" s="493" t="s">
+      <c r="E39" s="486"/>
+      <c r="F39" s="486"/>
+      <c r="G39" s="486"/>
+      <c r="H39" s="487"/>
+      <c r="I39" s="485" t="s">
         <v>155</v>
       </c>
-      <c r="J39" s="494"/>
-[...3 lines deleted...]
-      <c r="N39" s="493" t="s">
+      <c r="J39" s="486"/>
+      <c r="K39" s="486"/>
+      <c r="L39" s="486"/>
+      <c r="M39" s="487"/>
+      <c r="N39" s="485" t="s">
         <v>156</v>
       </c>
-      <c r="O39" s="494"/>
-[...3 lines deleted...]
-      <c r="S39" s="486" t="s">
+      <c r="O39" s="486"/>
+      <c r="P39" s="486"/>
+      <c r="Q39" s="486"/>
+      <c r="R39" s="487"/>
+      <c r="S39" s="478" t="s">
         <v>157</v>
       </c>
-      <c r="T39" s="487"/>
-[...3 lines deleted...]
-      <c r="X39" s="493" t="s">
+      <c r="T39" s="479"/>
+      <c r="U39" s="479"/>
+      <c r="V39" s="479"/>
+      <c r="W39" s="480"/>
+      <c r="X39" s="485" t="s">
         <v>158</v>
       </c>
-      <c r="Y39" s="494"/>
-[...3 lines deleted...]
-      <c r="AC39" s="493" t="s">
+      <c r="Y39" s="486"/>
+      <c r="Z39" s="486"/>
+      <c r="AA39" s="486"/>
+      <c r="AB39" s="487"/>
+      <c r="AC39" s="485" t="s">
         <v>159</v>
       </c>
-      <c r="AD39" s="494"/>
-[...14 lines deleted...]
-      <c r="BB39" s="85"/>
+      <c r="AD39" s="486"/>
+      <c r="AE39" s="486"/>
+      <c r="AF39" s="486"/>
+      <c r="AG39" s="487"/>
+      <c r="AH39" s="73"/>
+      <c r="AI39" s="73"/>
+      <c r="AJ39" s="73"/>
+      <c r="AK39" s="73"/>
+      <c r="AL39" s="73"/>
+      <c r="AM39" s="76"/>
+      <c r="AO39" s="70" t="s">
+        <v>302</v>
+      </c>
+      <c r="AP39" s="70"/>
+      <c r="AQ39" s="70"/>
+      <c r="BB39" s="71"/>
     </row>
     <row r="40" spans="2:54" ht="18" customHeight="1">
-      <c r="B40" s="87"/>
-[...44 lines deleted...]
-      <c r="BB40" s="85"/>
+      <c r="B40" s="73"/>
+      <c r="C40" s="73"/>
+      <c r="D40" s="492"/>
+      <c r="E40" s="493"/>
+      <c r="F40" s="493"/>
+      <c r="G40" s="493"/>
+      <c r="H40" s="494"/>
+      <c r="I40" s="492"/>
+      <c r="J40" s="493"/>
+      <c r="K40" s="493"/>
+      <c r="L40" s="493"/>
+      <c r="M40" s="494"/>
+      <c r="N40" s="492"/>
+      <c r="O40" s="493"/>
+      <c r="P40" s="493"/>
+      <c r="Q40" s="493"/>
+      <c r="R40" s="494"/>
+      <c r="S40" s="482" t="s">
+        <v>385</v>
+      </c>
+      <c r="T40" s="483"/>
+      <c r="U40" s="483"/>
+      <c r="V40" s="483"/>
+      <c r="W40" s="484"/>
+      <c r="X40" s="492"/>
+      <c r="Y40" s="493"/>
+      <c r="Z40" s="493"/>
+      <c r="AA40" s="493"/>
+      <c r="AB40" s="494"/>
+      <c r="AC40" s="492"/>
+      <c r="AD40" s="493"/>
+      <c r="AE40" s="493"/>
+      <c r="AF40" s="493"/>
+      <c r="AG40" s="494"/>
+      <c r="AH40" s="73"/>
+      <c r="AI40" s="73"/>
+      <c r="AJ40" s="73"/>
+      <c r="AK40" s="73"/>
+      <c r="AL40" s="73"/>
+      <c r="AM40" s="76"/>
+      <c r="AO40" s="70" t="s">
+        <v>303</v>
+      </c>
+      <c r="AP40" s="70"/>
+      <c r="AQ40" s="70"/>
+      <c r="BB40" s="71"/>
     </row>
     <row r="41" spans="2:54" ht="14.25" customHeight="1">
-      <c r="B41" s="87"/>
-[...1 lines deleted...]
-      <c r="D41" s="499" t="s">
+      <c r="B41" s="73"/>
+      <c r="C41" s="73"/>
+      <c r="D41" s="491" t="s">
         <v>160</v>
       </c>
-      <c r="E41" s="499"/>
-[...3 lines deleted...]
-      <c r="I41" s="499" t="s">
+      <c r="E41" s="491"/>
+      <c r="F41" s="491"/>
+      <c r="G41" s="491"/>
+      <c r="H41" s="491"/>
+      <c r="I41" s="491" t="s">
         <v>161</v>
       </c>
-      <c r="J41" s="499"/>
-[...3 lines deleted...]
-      <c r="N41" s="499" t="s">
+      <c r="J41" s="491"/>
+      <c r="K41" s="491"/>
+      <c r="L41" s="491"/>
+      <c r="M41" s="491"/>
+      <c r="N41" s="491" t="s">
         <v>162</v>
       </c>
-      <c r="O41" s="499"/>
-[...3 lines deleted...]
-      <c r="S41" s="499" t="s">
+      <c r="O41" s="491"/>
+      <c r="P41" s="491"/>
+      <c r="Q41" s="491"/>
+      <c r="R41" s="491"/>
+      <c r="S41" s="491" t="s">
         <v>163</v>
       </c>
-      <c r="T41" s="499"/>
-[...3 lines deleted...]
-      <c r="X41" s="503" t="s">
+      <c r="T41" s="491"/>
+      <c r="U41" s="491"/>
+      <c r="V41" s="491"/>
+      <c r="W41" s="491"/>
+      <c r="X41" s="495" t="s">
         <v>164</v>
       </c>
-      <c r="Y41" s="504"/>
-[...17 lines deleted...]
-      <c r="BB41" s="85"/>
+      <c r="Y41" s="496"/>
+      <c r="Z41" s="496"/>
+      <c r="AA41" s="496"/>
+      <c r="AB41" s="496"/>
+      <c r="AC41" s="496"/>
+      <c r="AD41" s="496"/>
+      <c r="AE41" s="496"/>
+      <c r="AF41" s="496"/>
+      <c r="AG41" s="497"/>
+      <c r="AH41" s="73"/>
+      <c r="AI41" s="73"/>
+      <c r="AJ41" s="73"/>
+      <c r="AK41" s="73"/>
+      <c r="AL41" s="73"/>
+      <c r="AM41" s="76"/>
+      <c r="AO41" s="70"/>
+      <c r="AP41" s="70"/>
+      <c r="AQ41" s="70"/>
+      <c r="BB41" s="71"/>
     </row>
     <row r="42" spans="2:54" ht="18" customHeight="1">
-      <c r="B42" s="87"/>
-[...39 lines deleted...]
-      <c r="BB42" s="85"/>
+      <c r="B42" s="73"/>
+      <c r="C42" s="73"/>
+      <c r="D42" s="524"/>
+      <c r="E42" s="524"/>
+      <c r="F42" s="524"/>
+      <c r="G42" s="524"/>
+      <c r="H42" s="524"/>
+      <c r="I42" s="524"/>
+      <c r="J42" s="524"/>
+      <c r="K42" s="524"/>
+      <c r="L42" s="524"/>
+      <c r="M42" s="524"/>
+      <c r="N42" s="524"/>
+      <c r="O42" s="524"/>
+      <c r="P42" s="524"/>
+      <c r="Q42" s="524"/>
+      <c r="R42" s="524"/>
+      <c r="S42" s="524"/>
+      <c r="T42" s="524"/>
+      <c r="U42" s="524"/>
+      <c r="V42" s="524"/>
+      <c r="W42" s="524"/>
+      <c r="X42" s="521" t="s">
+        <v>386</v>
+      </c>
+      <c r="Y42" s="522"/>
+      <c r="Z42" s="522"/>
+      <c r="AA42" s="522"/>
+      <c r="AB42" s="522"/>
+      <c r="AC42" s="522"/>
+      <c r="AD42" s="522"/>
+      <c r="AE42" s="522"/>
+      <c r="AF42" s="522"/>
+      <c r="AG42" s="523"/>
+      <c r="AH42" s="73"/>
+      <c r="AI42" s="73"/>
+      <c r="AJ42" s="73"/>
+      <c r="AK42" s="73"/>
+      <c r="AL42" s="73"/>
+      <c r="AM42" s="76"/>
+      <c r="BB42" s="71"/>
     </row>
     <row r="43" spans="2:54" ht="18" customHeight="1">
-      <c r="B43" s="87"/>
-[...39 lines deleted...]
-      <c r="BB43" s="85"/>
+      <c r="B43" s="73"/>
+      <c r="C43" s="73"/>
+      <c r="D43" s="513" t="s">
+        <v>293</v>
+      </c>
+      <c r="E43" s="513"/>
+      <c r="F43" s="513"/>
+      <c r="G43" s="513"/>
+      <c r="H43" s="513"/>
+      <c r="I43" s="513"/>
+      <c r="J43" s="513"/>
+      <c r="K43" s="513"/>
+      <c r="L43" s="513"/>
+      <c r="M43" s="513"/>
+      <c r="N43" s="513"/>
+      <c r="O43" s="513"/>
+      <c r="P43" s="513"/>
+      <c r="Q43" s="513"/>
+      <c r="R43" s="513"/>
+      <c r="S43" s="513"/>
+      <c r="T43" s="513"/>
+      <c r="U43" s="513"/>
+      <c r="V43" s="513"/>
+      <c r="W43" s="513"/>
+      <c r="X43" s="513"/>
+      <c r="Y43" s="513"/>
+      <c r="Z43" s="513"/>
+      <c r="AA43" s="513"/>
+      <c r="AB43" s="513"/>
+      <c r="AC43" s="513"/>
+      <c r="AD43" s="513"/>
+      <c r="AE43" s="513"/>
+      <c r="AF43" s="513"/>
+      <c r="AG43" s="513"/>
+      <c r="AH43" s="73"/>
+      <c r="AI43" s="73"/>
+      <c r="AJ43" s="73"/>
+      <c r="AK43" s="73"/>
+      <c r="AL43" s="73"/>
+      <c r="AM43" s="76"/>
+      <c r="BB43" s="71"/>
     </row>
     <row r="44" spans="2:54" ht="18" customHeight="1">
-      <c r="B44" s="87"/>
-[...37 lines deleted...]
-      <c r="BB44" s="85"/>
+      <c r="B44" s="73"/>
+      <c r="C44" s="73"/>
+      <c r="D44" s="514"/>
+      <c r="E44" s="514"/>
+      <c r="F44" s="514"/>
+      <c r="G44" s="514"/>
+      <c r="H44" s="514"/>
+      <c r="I44" s="514"/>
+      <c r="J44" s="514"/>
+      <c r="K44" s="514"/>
+      <c r="L44" s="514"/>
+      <c r="M44" s="514"/>
+      <c r="N44" s="514"/>
+      <c r="O44" s="514"/>
+      <c r="P44" s="514"/>
+      <c r="Q44" s="514"/>
+      <c r="R44" s="514"/>
+      <c r="S44" s="514"/>
+      <c r="T44" s="514"/>
+      <c r="U44" s="514"/>
+      <c r="V44" s="514"/>
+      <c r="W44" s="514"/>
+      <c r="X44" s="514"/>
+      <c r="Y44" s="514"/>
+      <c r="Z44" s="514"/>
+      <c r="AA44" s="514"/>
+      <c r="AB44" s="514"/>
+      <c r="AC44" s="514"/>
+      <c r="AD44" s="514"/>
+      <c r="AE44" s="514"/>
+      <c r="AF44" s="514"/>
+      <c r="AG44" s="514"/>
+      <c r="AH44" s="73"/>
+      <c r="AI44" s="73"/>
+      <c r="AJ44" s="73"/>
+      <c r="AK44" s="73"/>
+      <c r="AL44" s="73"/>
+      <c r="AM44" s="76"/>
+      <c r="BB44" s="71"/>
     </row>
     <row r="45" spans="2:54" ht="18" customHeight="1">
-      <c r="B45" s="87"/>
-[...39 lines deleted...]
-      <c r="BB45" s="85"/>
+      <c r="B45" s="73"/>
+      <c r="C45" s="73"/>
+      <c r="D45" s="514" t="s">
+        <v>387</v>
+      </c>
+      <c r="E45" s="514"/>
+      <c r="F45" s="514"/>
+      <c r="G45" s="514"/>
+      <c r="H45" s="514"/>
+      <c r="I45" s="514"/>
+      <c r="J45" s="514"/>
+      <c r="K45" s="514"/>
+      <c r="L45" s="514"/>
+      <c r="M45" s="514"/>
+      <c r="N45" s="514"/>
+      <c r="O45" s="514"/>
+      <c r="P45" s="514"/>
+      <c r="Q45" s="514"/>
+      <c r="R45" s="514"/>
+      <c r="S45" s="514"/>
+      <c r="T45" s="514"/>
+      <c r="U45" s="514"/>
+      <c r="V45" s="514"/>
+      <c r="W45" s="514"/>
+      <c r="X45" s="514"/>
+      <c r="Y45" s="514"/>
+      <c r="Z45" s="514"/>
+      <c r="AA45" s="514"/>
+      <c r="AB45" s="514"/>
+      <c r="AC45" s="514"/>
+      <c r="AD45" s="514"/>
+      <c r="AE45" s="514"/>
+      <c r="AF45" s="514"/>
+      <c r="AG45" s="514"/>
+      <c r="AH45" s="73"/>
+      <c r="AI45" s="73"/>
+      <c r="AJ45" s="73"/>
+      <c r="AK45" s="73"/>
+      <c r="AL45" s="73"/>
+      <c r="AM45" s="76"/>
+      <c r="BB45" s="71"/>
     </row>
     <row r="46" spans="2:54" ht="18" customHeight="1">
-      <c r="B46" s="87"/>
-[...37 lines deleted...]
-      <c r="BB46" s="85"/>
+      <c r="B46" s="73"/>
+      <c r="C46" s="73"/>
+      <c r="D46" s="514"/>
+      <c r="E46" s="514"/>
+      <c r="F46" s="514"/>
+      <c r="G46" s="514"/>
+      <c r="H46" s="514"/>
+      <c r="I46" s="514"/>
+      <c r="J46" s="514"/>
+      <c r="K46" s="514"/>
+      <c r="L46" s="514"/>
+      <c r="M46" s="514"/>
+      <c r="N46" s="514"/>
+      <c r="O46" s="514"/>
+      <c r="P46" s="514"/>
+      <c r="Q46" s="514"/>
+      <c r="R46" s="514"/>
+      <c r="S46" s="514"/>
+      <c r="T46" s="514"/>
+      <c r="U46" s="514"/>
+      <c r="V46" s="514"/>
+      <c r="W46" s="514"/>
+      <c r="X46" s="514"/>
+      <c r="Y46" s="514"/>
+      <c r="Z46" s="514"/>
+      <c r="AA46" s="514"/>
+      <c r="AB46" s="514"/>
+      <c r="AC46" s="514"/>
+      <c r="AD46" s="514"/>
+      <c r="AE46" s="514"/>
+      <c r="AF46" s="514"/>
+      <c r="AG46" s="514"/>
+      <c r="AH46" s="73"/>
+      <c r="AI46" s="73"/>
+      <c r="AJ46" s="73"/>
+      <c r="AK46" s="73"/>
+      <c r="AL46" s="73"/>
+      <c r="AM46" s="76"/>
+      <c r="BB46" s="71"/>
     </row>
     <row r="47" spans="2:54" ht="18" customHeight="1">
-      <c r="B47" s="87"/>
-[...37 lines deleted...]
-      <c r="BB47" s="85"/>
+      <c r="B47" s="73"/>
+      <c r="C47" s="73"/>
+      <c r="D47" s="514"/>
+      <c r="E47" s="514"/>
+      <c r="F47" s="514"/>
+      <c r="G47" s="514"/>
+      <c r="H47" s="514"/>
+      <c r="I47" s="514"/>
+      <c r="J47" s="514"/>
+      <c r="K47" s="514"/>
+      <c r="L47" s="514"/>
+      <c r="M47" s="514"/>
+      <c r="N47" s="514"/>
+      <c r="O47" s="514"/>
+      <c r="P47" s="514"/>
+      <c r="Q47" s="514"/>
+      <c r="R47" s="514"/>
+      <c r="S47" s="514"/>
+      <c r="T47" s="514"/>
+      <c r="U47" s="514"/>
+      <c r="V47" s="514"/>
+      <c r="W47" s="514"/>
+      <c r="X47" s="514"/>
+      <c r="Y47" s="514"/>
+      <c r="Z47" s="514"/>
+      <c r="AA47" s="514"/>
+      <c r="AB47" s="514"/>
+      <c r="AC47" s="514"/>
+      <c r="AD47" s="514"/>
+      <c r="AE47" s="514"/>
+      <c r="AF47" s="514"/>
+      <c r="AG47" s="514"/>
+      <c r="AH47" s="73"/>
+      <c r="AI47" s="73"/>
+      <c r="AJ47" s="73"/>
+      <c r="AK47" s="73"/>
+      <c r="AL47" s="73"/>
+      <c r="AM47" s="76"/>
+      <c r="BB47" s="71"/>
     </row>
     <row r="48" spans="2:54" ht="18" customHeight="1">
-      <c r="B48" s="87"/>
-[...37 lines deleted...]
-      <c r="BB48" s="85"/>
+      <c r="B48" s="73"/>
+      <c r="C48" s="73"/>
+      <c r="D48" s="73"/>
+      <c r="E48" s="80"/>
+      <c r="F48" s="80"/>
+      <c r="G48" s="80"/>
+      <c r="H48" s="80"/>
+      <c r="I48" s="80"/>
+      <c r="J48" s="80"/>
+      <c r="K48" s="80"/>
+      <c r="L48" s="80"/>
+      <c r="M48" s="80"/>
+      <c r="N48" s="80"/>
+      <c r="O48" s="80"/>
+      <c r="P48" s="80"/>
+      <c r="Q48" s="80"/>
+      <c r="R48" s="80"/>
+      <c r="S48" s="80"/>
+      <c r="T48" s="80"/>
+      <c r="U48" s="80"/>
+      <c r="V48" s="80"/>
+      <c r="W48" s="80"/>
+      <c r="X48" s="89"/>
+      <c r="Y48" s="89"/>
+      <c r="Z48" s="89"/>
+      <c r="AA48" s="89"/>
+      <c r="AB48" s="89"/>
+      <c r="AC48" s="89"/>
+      <c r="AD48" s="89"/>
+      <c r="AE48" s="89"/>
+      <c r="AF48" s="89"/>
+      <c r="AG48" s="89"/>
+      <c r="AH48" s="73"/>
+      <c r="AI48" s="73"/>
+      <c r="AJ48" s="73"/>
+      <c r="AK48" s="73"/>
+      <c r="AL48" s="73"/>
+      <c r="AM48" s="76"/>
+      <c r="BB48" s="71"/>
     </row>
     <row r="49" spans="2:54" ht="18" customHeight="1">
-      <c r="B49" s="87" t="s">
-[...39 lines deleted...]
-      <c r="BB49" s="85"/>
+      <c r="B49" s="73" t="s">
+        <v>294</v>
+      </c>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="80"/>
+      <c r="F49" s="81"/>
+      <c r="G49" s="80"/>
+      <c r="H49" s="80"/>
+      <c r="I49" s="80"/>
+      <c r="J49" s="80"/>
+      <c r="K49" s="80"/>
+      <c r="L49" s="80"/>
+      <c r="M49" s="80"/>
+      <c r="N49" s="80"/>
+      <c r="O49" s="80"/>
+      <c r="P49" s="80"/>
+      <c r="Q49" s="80"/>
+      <c r="R49" s="80"/>
+      <c r="S49" s="80"/>
+      <c r="T49" s="80"/>
+      <c r="U49" s="80"/>
+      <c r="V49" s="80"/>
+      <c r="W49" s="80"/>
+      <c r="X49" s="89"/>
+      <c r="Y49" s="89"/>
+      <c r="Z49" s="89"/>
+      <c r="AA49" s="89"/>
+      <c r="AB49" s="89"/>
+      <c r="AC49" s="89"/>
+      <c r="AD49" s="89"/>
+      <c r="AE49" s="89"/>
+      <c r="AF49" s="89"/>
+      <c r="AG49" s="89"/>
+      <c r="AH49" s="73"/>
+      <c r="AI49" s="73"/>
+      <c r="AJ49" s="73"/>
+      <c r="AK49" s="73"/>
+      <c r="AL49" s="73"/>
+      <c r="AM49" s="76"/>
+      <c r="BB49" s="71"/>
     </row>
     <row r="50" spans="2:54" ht="18" customHeight="1">
-      <c r="B50" s="87"/>
-[...39 lines deleted...]
-      <c r="BB50" s="85"/>
+      <c r="B50" s="73"/>
+      <c r="C50" s="73"/>
+      <c r="D50" s="82" t="s">
+        <v>295</v>
+      </c>
+      <c r="E50" s="78"/>
+      <c r="F50" s="78"/>
+      <c r="G50" s="78"/>
+      <c r="H50" s="78"/>
+      <c r="I50" s="78"/>
+      <c r="J50" s="78"/>
+      <c r="K50" s="78"/>
+      <c r="L50" s="78"/>
+      <c r="M50" s="78"/>
+      <c r="N50" s="78"/>
+      <c r="O50" s="78"/>
+      <c r="P50" s="78"/>
+      <c r="Q50" s="78"/>
+      <c r="R50" s="78"/>
+      <c r="S50" s="78"/>
+      <c r="T50" s="78"/>
+      <c r="U50" s="78"/>
+      <c r="V50" s="78"/>
+      <c r="W50" s="78"/>
+      <c r="X50" s="78"/>
+      <c r="Y50" s="78"/>
+      <c r="Z50" s="78"/>
+      <c r="AA50" s="78"/>
+      <c r="AB50" s="78"/>
+      <c r="AC50" s="78"/>
+      <c r="AD50" s="78"/>
+      <c r="AE50" s="78"/>
+      <c r="AF50" s="78"/>
+      <c r="AG50" s="79"/>
+      <c r="AH50" s="73"/>
+      <c r="AI50" s="73"/>
+      <c r="AJ50" s="73"/>
+      <c r="AK50" s="73"/>
+      <c r="AL50" s="73"/>
+      <c r="AM50" s="76"/>
+      <c r="BB50" s="71"/>
     </row>
     <row r="51" spans="2:54" ht="18" customHeight="1">
-      <c r="B51" s="87"/>
-[...39 lines deleted...]
-      <c r="BB51" s="85"/>
+      <c r="B51" s="73"/>
+      <c r="C51" s="73"/>
+      <c r="D51" s="515" t="s">
+        <v>388</v>
+      </c>
+      <c r="E51" s="516"/>
+      <c r="F51" s="516"/>
+      <c r="G51" s="516"/>
+      <c r="H51" s="516"/>
+      <c r="I51" s="516"/>
+      <c r="J51" s="516"/>
+      <c r="K51" s="516"/>
+      <c r="L51" s="516"/>
+      <c r="M51" s="516"/>
+      <c r="N51" s="516"/>
+      <c r="O51" s="516"/>
+      <c r="P51" s="516"/>
+      <c r="Q51" s="516"/>
+      <c r="R51" s="516"/>
+      <c r="S51" s="516"/>
+      <c r="T51" s="516"/>
+      <c r="U51" s="516"/>
+      <c r="V51" s="516"/>
+      <c r="W51" s="516"/>
+      <c r="X51" s="516"/>
+      <c r="Y51" s="516"/>
+      <c r="Z51" s="516"/>
+      <c r="AA51" s="516"/>
+      <c r="AB51" s="516"/>
+      <c r="AC51" s="516"/>
+      <c r="AD51" s="516"/>
+      <c r="AE51" s="516"/>
+      <c r="AF51" s="516"/>
+      <c r="AG51" s="517"/>
+      <c r="AH51" s="73"/>
+      <c r="AI51" s="73"/>
+      <c r="AJ51" s="73"/>
+      <c r="AK51" s="73"/>
+      <c r="AL51" s="73"/>
+      <c r="AM51" s="76"/>
+      <c r="BB51" s="71"/>
     </row>
     <row r="52" spans="2:54" ht="18" customHeight="1">
-      <c r="B52" s="87"/>
-[...37 lines deleted...]
-      <c r="BB52" s="85"/>
+      <c r="B52" s="73"/>
+      <c r="C52" s="73"/>
+      <c r="D52" s="515"/>
+      <c r="E52" s="516"/>
+      <c r="F52" s="516"/>
+      <c r="G52" s="516"/>
+      <c r="H52" s="516"/>
+      <c r="I52" s="516"/>
+      <c r="J52" s="516"/>
+      <c r="K52" s="516"/>
+      <c r="L52" s="516"/>
+      <c r="M52" s="516"/>
+      <c r="N52" s="516"/>
+      <c r="O52" s="516"/>
+      <c r="P52" s="516"/>
+      <c r="Q52" s="516"/>
+      <c r="R52" s="516"/>
+      <c r="S52" s="516"/>
+      <c r="T52" s="516"/>
+      <c r="U52" s="516"/>
+      <c r="V52" s="516"/>
+      <c r="W52" s="516"/>
+      <c r="X52" s="516"/>
+      <c r="Y52" s="516"/>
+      <c r="Z52" s="516"/>
+      <c r="AA52" s="516"/>
+      <c r="AB52" s="516"/>
+      <c r="AC52" s="516"/>
+      <c r="AD52" s="516"/>
+      <c r="AE52" s="516"/>
+      <c r="AF52" s="516"/>
+      <c r="AG52" s="517"/>
+      <c r="AH52" s="73"/>
+      <c r="AI52" s="73"/>
+      <c r="AJ52" s="73"/>
+      <c r="AK52" s="73"/>
+      <c r="AL52" s="73"/>
+      <c r="AM52" s="76"/>
+      <c r="BB52" s="71"/>
     </row>
     <row r="53" spans="2:54" ht="18" customHeight="1">
-      <c r="B53" s="87"/>
-[...37 lines deleted...]
-      <c r="BB53" s="85"/>
+      <c r="B53" s="73"/>
+      <c r="C53" s="73"/>
+      <c r="D53" s="515"/>
+      <c r="E53" s="516"/>
+      <c r="F53" s="516"/>
+      <c r="G53" s="516"/>
+      <c r="H53" s="516"/>
+      <c r="I53" s="516"/>
+      <c r="J53" s="516"/>
+      <c r="K53" s="516"/>
+      <c r="L53" s="516"/>
+      <c r="M53" s="516"/>
+      <c r="N53" s="516"/>
+      <c r="O53" s="516"/>
+      <c r="P53" s="516"/>
+      <c r="Q53" s="516"/>
+      <c r="R53" s="516"/>
+      <c r="S53" s="516"/>
+      <c r="T53" s="516"/>
+      <c r="U53" s="516"/>
+      <c r="V53" s="516"/>
+      <c r="W53" s="516"/>
+      <c r="X53" s="516"/>
+      <c r="Y53" s="516"/>
+      <c r="Z53" s="516"/>
+      <c r="AA53" s="516"/>
+      <c r="AB53" s="516"/>
+      <c r="AC53" s="516"/>
+      <c r="AD53" s="516"/>
+      <c r="AE53" s="516"/>
+      <c r="AF53" s="516"/>
+      <c r="AG53" s="517"/>
+      <c r="AH53" s="73"/>
+      <c r="AI53" s="73"/>
+      <c r="AJ53" s="73"/>
+      <c r="AK53" s="73"/>
+      <c r="AL53" s="73"/>
+      <c r="AM53" s="76"/>
+      <c r="BB53" s="71"/>
     </row>
     <row r="54" spans="2:54" ht="18" customHeight="1">
-      <c r="B54" s="87"/>
-[...37 lines deleted...]
-      <c r="BB54" s="85"/>
+      <c r="B54" s="73"/>
+      <c r="C54" s="73"/>
+      <c r="D54" s="515"/>
+      <c r="E54" s="516"/>
+      <c r="F54" s="516"/>
+      <c r="G54" s="516"/>
+      <c r="H54" s="516"/>
+      <c r="I54" s="516"/>
+      <c r="J54" s="516"/>
+      <c r="K54" s="516"/>
+      <c r="L54" s="516"/>
+      <c r="M54" s="516"/>
+      <c r="N54" s="516"/>
+      <c r="O54" s="516"/>
+      <c r="P54" s="516"/>
+      <c r="Q54" s="516"/>
+      <c r="R54" s="516"/>
+      <c r="S54" s="516"/>
+      <c r="T54" s="516"/>
+      <c r="U54" s="516"/>
+      <c r="V54" s="516"/>
+      <c r="W54" s="516"/>
+      <c r="X54" s="516"/>
+      <c r="Y54" s="516"/>
+      <c r="Z54" s="516"/>
+      <c r="AA54" s="516"/>
+      <c r="AB54" s="516"/>
+      <c r="AC54" s="516"/>
+      <c r="AD54" s="516"/>
+      <c r="AE54" s="516"/>
+      <c r="AF54" s="516"/>
+      <c r="AG54" s="517"/>
+      <c r="AH54" s="73"/>
+      <c r="AI54" s="73"/>
+      <c r="AJ54" s="73"/>
+      <c r="AK54" s="73"/>
+      <c r="AL54" s="73"/>
+      <c r="AM54" s="76"/>
+      <c r="BB54" s="71"/>
     </row>
     <row r="55" spans="2:54" ht="18" customHeight="1">
-      <c r="B55" s="87"/>
-[...37 lines deleted...]
-      <c r="BB55" s="85"/>
+      <c r="B55" s="73"/>
+      <c r="C55" s="73"/>
+      <c r="D55" s="515"/>
+      <c r="E55" s="516"/>
+      <c r="F55" s="516"/>
+      <c r="G55" s="516"/>
+      <c r="H55" s="516"/>
+      <c r="I55" s="516"/>
+      <c r="J55" s="516"/>
+      <c r="K55" s="516"/>
+      <c r="L55" s="516"/>
+      <c r="M55" s="516"/>
+      <c r="N55" s="516"/>
+      <c r="O55" s="516"/>
+      <c r="P55" s="516"/>
+      <c r="Q55" s="516"/>
+      <c r="R55" s="516"/>
+      <c r="S55" s="516"/>
+      <c r="T55" s="516"/>
+      <c r="U55" s="516"/>
+      <c r="V55" s="516"/>
+      <c r="W55" s="516"/>
+      <c r="X55" s="516"/>
+      <c r="Y55" s="516"/>
+      <c r="Z55" s="516"/>
+      <c r="AA55" s="516"/>
+      <c r="AB55" s="516"/>
+      <c r="AC55" s="516"/>
+      <c r="AD55" s="516"/>
+      <c r="AE55" s="516"/>
+      <c r="AF55" s="516"/>
+      <c r="AG55" s="517"/>
+      <c r="AH55" s="73"/>
+      <c r="AI55" s="73"/>
+      <c r="AJ55" s="73"/>
+      <c r="AK55" s="73"/>
+      <c r="AL55" s="73"/>
+      <c r="AM55" s="76"/>
+      <c r="BB55" s="71"/>
     </row>
     <row r="56" spans="2:54" ht="18" customHeight="1">
-      <c r="B56" s="87"/>
-[...37 lines deleted...]
-      <c r="BB56" s="85"/>
+      <c r="B56" s="73"/>
+      <c r="C56" s="73"/>
+      <c r="D56" s="515"/>
+      <c r="E56" s="516"/>
+      <c r="F56" s="516"/>
+      <c r="G56" s="516"/>
+      <c r="H56" s="516"/>
+      <c r="I56" s="516"/>
+      <c r="J56" s="516"/>
+      <c r="K56" s="516"/>
+      <c r="L56" s="516"/>
+      <c r="M56" s="516"/>
+      <c r="N56" s="516"/>
+      <c r="O56" s="516"/>
+      <c r="P56" s="516"/>
+      <c r="Q56" s="516"/>
+      <c r="R56" s="516"/>
+      <c r="S56" s="516"/>
+      <c r="T56" s="516"/>
+      <c r="U56" s="516"/>
+      <c r="V56" s="516"/>
+      <c r="W56" s="516"/>
+      <c r="X56" s="516"/>
+      <c r="Y56" s="516"/>
+      <c r="Z56" s="516"/>
+      <c r="AA56" s="516"/>
+      <c r="AB56" s="516"/>
+      <c r="AC56" s="516"/>
+      <c r="AD56" s="516"/>
+      <c r="AE56" s="516"/>
+      <c r="AF56" s="516"/>
+      <c r="AG56" s="517"/>
+      <c r="AH56" s="73"/>
+      <c r="AI56" s="73"/>
+      <c r="AJ56" s="73"/>
+      <c r="AK56" s="73"/>
+      <c r="AL56" s="73"/>
+      <c r="AM56" s="76"/>
+      <c r="BB56" s="71"/>
     </row>
     <row r="57" spans="2:54" ht="18" customHeight="1">
-      <c r="B57" s="87"/>
-[...37 lines deleted...]
-      <c r="BB57" s="85"/>
+      <c r="B57" s="73"/>
+      <c r="C57" s="73"/>
+      <c r="D57" s="515"/>
+      <c r="E57" s="516"/>
+      <c r="F57" s="516"/>
+      <c r="G57" s="516"/>
+      <c r="H57" s="516"/>
+      <c r="I57" s="516"/>
+      <c r="J57" s="516"/>
+      <c r="K57" s="516"/>
+      <c r="L57" s="516"/>
+      <c r="M57" s="516"/>
+      <c r="N57" s="516"/>
+      <c r="O57" s="516"/>
+      <c r="P57" s="516"/>
+      <c r="Q57" s="516"/>
+      <c r="R57" s="516"/>
+      <c r="S57" s="516"/>
+      <c r="T57" s="516"/>
+      <c r="U57" s="516"/>
+      <c r="V57" s="516"/>
+      <c r="W57" s="516"/>
+      <c r="X57" s="516"/>
+      <c r="Y57" s="516"/>
+      <c r="Z57" s="516"/>
+      <c r="AA57" s="516"/>
+      <c r="AB57" s="516"/>
+      <c r="AC57" s="516"/>
+      <c r="AD57" s="516"/>
+      <c r="AE57" s="516"/>
+      <c r="AF57" s="516"/>
+      <c r="AG57" s="517"/>
+      <c r="AH57" s="73"/>
+      <c r="AI57" s="73"/>
+      <c r="AJ57" s="73"/>
+      <c r="AK57" s="73"/>
+      <c r="AL57" s="73"/>
+      <c r="AM57" s="76"/>
+      <c r="BB57" s="71"/>
     </row>
     <row r="58" spans="2:54" ht="18" customHeight="1">
-      <c r="B58" s="87"/>
-[...37 lines deleted...]
-      <c r="BB58" s="85"/>
+      <c r="B58" s="73"/>
+      <c r="C58" s="73"/>
+      <c r="D58" s="515"/>
+      <c r="E58" s="516"/>
+      <c r="F58" s="516"/>
+      <c r="G58" s="516"/>
+      <c r="H58" s="516"/>
+      <c r="I58" s="516"/>
+      <c r="J58" s="516"/>
+      <c r="K58" s="516"/>
+      <c r="L58" s="516"/>
+      <c r="M58" s="516"/>
+      <c r="N58" s="516"/>
+      <c r="O58" s="516"/>
+      <c r="P58" s="516"/>
+      <c r="Q58" s="516"/>
+      <c r="R58" s="516"/>
+      <c r="S58" s="516"/>
+      <c r="T58" s="516"/>
+      <c r="U58" s="516"/>
+      <c r="V58" s="516"/>
+      <c r="W58" s="516"/>
+      <c r="X58" s="516"/>
+      <c r="Y58" s="516"/>
+      <c r="Z58" s="516"/>
+      <c r="AA58" s="516"/>
+      <c r="AB58" s="516"/>
+      <c r="AC58" s="516"/>
+      <c r="AD58" s="516"/>
+      <c r="AE58" s="516"/>
+      <c r="AF58" s="516"/>
+      <c r="AG58" s="517"/>
+      <c r="AH58" s="73"/>
+      <c r="AI58" s="73"/>
+      <c r="AJ58" s="73"/>
+      <c r="AK58" s="73"/>
+      <c r="AL58" s="73"/>
+      <c r="AM58" s="76"/>
+      <c r="BB58" s="71"/>
     </row>
     <row r="59" spans="2:54" ht="18" customHeight="1">
-      <c r="B59" s="87"/>
-[...37 lines deleted...]
-      <c r="BB59" s="85"/>
+      <c r="B59" s="73"/>
+      <c r="C59" s="73"/>
+      <c r="D59" s="515"/>
+      <c r="E59" s="516"/>
+      <c r="F59" s="516"/>
+      <c r="G59" s="516"/>
+      <c r="H59" s="516"/>
+      <c r="I59" s="516"/>
+      <c r="J59" s="516"/>
+      <c r="K59" s="516"/>
+      <c r="L59" s="516"/>
+      <c r="M59" s="516"/>
+      <c r="N59" s="516"/>
+      <c r="O59" s="516"/>
+      <c r="P59" s="516"/>
+      <c r="Q59" s="516"/>
+      <c r="R59" s="516"/>
+      <c r="S59" s="516"/>
+      <c r="T59" s="516"/>
+      <c r="U59" s="516"/>
+      <c r="V59" s="516"/>
+      <c r="W59" s="516"/>
+      <c r="X59" s="516"/>
+      <c r="Y59" s="516"/>
+      <c r="Z59" s="516"/>
+      <c r="AA59" s="516"/>
+      <c r="AB59" s="516"/>
+      <c r="AC59" s="516"/>
+      <c r="AD59" s="516"/>
+      <c r="AE59" s="516"/>
+      <c r="AF59" s="516"/>
+      <c r="AG59" s="517"/>
+      <c r="AH59" s="73"/>
+      <c r="AI59" s="73"/>
+      <c r="AJ59" s="73"/>
+      <c r="AK59" s="73"/>
+      <c r="AL59" s="73"/>
+      <c r="AM59" s="76"/>
+      <c r="BB59" s="71"/>
     </row>
     <row r="60" spans="2:54" ht="18" customHeight="1">
-      <c r="B60" s="87"/>
-[...37 lines deleted...]
-      <c r="BB60" s="85"/>
+      <c r="B60" s="73"/>
+      <c r="C60" s="73"/>
+      <c r="D60" s="515"/>
+      <c r="E60" s="516"/>
+      <c r="F60" s="516"/>
+      <c r="G60" s="516"/>
+      <c r="H60" s="516"/>
+      <c r="I60" s="516"/>
+      <c r="J60" s="516"/>
+      <c r="K60" s="516"/>
+      <c r="L60" s="516"/>
+      <c r="M60" s="516"/>
+      <c r="N60" s="516"/>
+      <c r="O60" s="516"/>
+      <c r="P60" s="516"/>
+      <c r="Q60" s="516"/>
+      <c r="R60" s="516"/>
+      <c r="S60" s="516"/>
+      <c r="T60" s="516"/>
+      <c r="U60" s="516"/>
+      <c r="V60" s="516"/>
+      <c r="W60" s="516"/>
+      <c r="X60" s="516"/>
+      <c r="Y60" s="516"/>
+      <c r="Z60" s="516"/>
+      <c r="AA60" s="516"/>
+      <c r="AB60" s="516"/>
+      <c r="AC60" s="516"/>
+      <c r="AD60" s="516"/>
+      <c r="AE60" s="516"/>
+      <c r="AF60" s="516"/>
+      <c r="AG60" s="517"/>
+      <c r="AH60" s="73"/>
+      <c r="AI60" s="73"/>
+      <c r="AJ60" s="73"/>
+      <c r="AK60" s="73"/>
+      <c r="AL60" s="73"/>
+      <c r="AM60" s="76"/>
+      <c r="BB60" s="71"/>
     </row>
     <row r="61" spans="2:54" ht="18" customHeight="1">
-      <c r="B61" s="87"/>
-[...37 lines deleted...]
-      <c r="BB61" s="85"/>
+      <c r="B61" s="73"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="518"/>
+      <c r="E61" s="519"/>
+      <c r="F61" s="519"/>
+      <c r="G61" s="519"/>
+      <c r="H61" s="519"/>
+      <c r="I61" s="519"/>
+      <c r="J61" s="519"/>
+      <c r="K61" s="519"/>
+      <c r="L61" s="519"/>
+      <c r="M61" s="519"/>
+      <c r="N61" s="519"/>
+      <c r="O61" s="519"/>
+      <c r="P61" s="519"/>
+      <c r="Q61" s="519"/>
+      <c r="R61" s="519"/>
+      <c r="S61" s="519"/>
+      <c r="T61" s="519"/>
+      <c r="U61" s="519"/>
+      <c r="V61" s="519"/>
+      <c r="W61" s="519"/>
+      <c r="X61" s="519"/>
+      <c r="Y61" s="519"/>
+      <c r="Z61" s="519"/>
+      <c r="AA61" s="519"/>
+      <c r="AB61" s="519"/>
+      <c r="AC61" s="519"/>
+      <c r="AD61" s="519"/>
+      <c r="AE61" s="519"/>
+      <c r="AF61" s="519"/>
+      <c r="AG61" s="520"/>
+      <c r="AH61" s="73"/>
+      <c r="AI61" s="73"/>
+      <c r="AJ61" s="73"/>
+      <c r="AK61" s="73"/>
+      <c r="AL61" s="73"/>
+      <c r="AM61" s="76"/>
+      <c r="BB61" s="71"/>
     </row>
     <row r="62" spans="2:54" ht="18" customHeight="1">
-      <c r="B62" s="87"/>
-[...37 lines deleted...]
-      <c r="BB62" s="85"/>
+      <c r="B62" s="73"/>
+      <c r="C62" s="73"/>
+      <c r="D62" s="88"/>
+      <c r="E62" s="88"/>
+      <c r="F62" s="88"/>
+      <c r="G62" s="88"/>
+      <c r="H62" s="88"/>
+      <c r="I62" s="88"/>
+      <c r="J62" s="88"/>
+      <c r="K62" s="88"/>
+      <c r="L62" s="88"/>
+      <c r="M62" s="88"/>
+      <c r="N62" s="88"/>
+      <c r="O62" s="88"/>
+      <c r="P62" s="88"/>
+      <c r="Q62" s="88"/>
+      <c r="R62" s="88"/>
+      <c r="S62" s="88"/>
+      <c r="T62" s="88"/>
+      <c r="U62" s="88"/>
+      <c r="V62" s="88"/>
+      <c r="W62" s="88"/>
+      <c r="X62" s="88"/>
+      <c r="Y62" s="88"/>
+      <c r="Z62" s="88"/>
+      <c r="AA62" s="88"/>
+      <c r="AB62" s="88"/>
+      <c r="AC62" s="88"/>
+      <c r="AD62" s="88"/>
+      <c r="AE62" s="88"/>
+      <c r="AF62" s="88"/>
+      <c r="AG62" s="88"/>
+      <c r="AH62" s="73"/>
+      <c r="AI62" s="73"/>
+      <c r="AJ62" s="73"/>
+      <c r="AK62" s="73"/>
+      <c r="AL62" s="73"/>
+      <c r="AM62" s="76"/>
+      <c r="BB62" s="71"/>
     </row>
     <row r="63" spans="2:54" ht="18" customHeight="1">
-      <c r="B63" s="87" t="s">
-[...37 lines deleted...]
-      <c r="AL63" s="91"/>
+      <c r="B63" s="73" t="s">
+        <v>296</v>
+      </c>
+      <c r="C63" s="73"/>
+      <c r="D63" s="73"/>
+      <c r="E63" s="73"/>
+      <c r="F63" s="73"/>
+      <c r="G63" s="73"/>
+      <c r="H63" s="73"/>
+      <c r="I63" s="73"/>
+      <c r="J63" s="73"/>
+      <c r="K63" s="73"/>
+      <c r="L63" s="73"/>
+      <c r="M63" s="73"/>
+      <c r="N63" s="73"/>
+      <c r="O63" s="73"/>
+      <c r="P63" s="73"/>
+      <c r="Q63" s="73"/>
+      <c r="R63" s="73"/>
+      <c r="S63" s="73"/>
+      <c r="T63" s="73"/>
+      <c r="U63" s="73"/>
+      <c r="V63" s="73"/>
+      <c r="W63" s="73"/>
+      <c r="X63" s="73"/>
+      <c r="Y63" s="73"/>
+      <c r="Z63" s="73"/>
+      <c r="AA63" s="73"/>
+      <c r="AB63" s="73"/>
+      <c r="AC63" s="73"/>
+      <c r="AD63" s="73"/>
+      <c r="AE63" s="73"/>
+      <c r="AF63" s="73"/>
+      <c r="AG63" s="73"/>
+      <c r="AH63" s="73"/>
+      <c r="AI63" s="73"/>
+      <c r="AJ63" s="73"/>
+      <c r="AK63" s="73"/>
+      <c r="AL63" s="76"/>
     </row>
     <row r="64" spans="2:54" ht="18" customHeight="1">
-      <c r="B64" s="87"/>
-[...37 lines deleted...]
-      <c r="AL64" s="91"/>
+      <c r="B64" s="73"/>
+      <c r="C64" s="73"/>
+      <c r="D64" s="82" t="s">
+        <v>389</v>
+      </c>
+      <c r="E64" s="90"/>
+      <c r="F64" s="90"/>
+      <c r="G64" s="90"/>
+      <c r="H64" s="90"/>
+      <c r="I64" s="90"/>
+      <c r="J64" s="90"/>
+      <c r="K64" s="90"/>
+      <c r="L64" s="90"/>
+      <c r="M64" s="90"/>
+      <c r="N64" s="90"/>
+      <c r="O64" s="90"/>
+      <c r="P64" s="90"/>
+      <c r="Q64" s="90"/>
+      <c r="R64" s="90"/>
+      <c r="S64" s="90"/>
+      <c r="T64" s="90"/>
+      <c r="U64" s="90"/>
+      <c r="V64" s="90"/>
+      <c r="W64" s="90"/>
+      <c r="X64" s="90"/>
+      <c r="Y64" s="90"/>
+      <c r="Z64" s="90"/>
+      <c r="AA64" s="90"/>
+      <c r="AB64" s="90"/>
+      <c r="AC64" s="90"/>
+      <c r="AD64" s="90"/>
+      <c r="AE64" s="90"/>
+      <c r="AF64" s="90"/>
+      <c r="AG64" s="91"/>
+      <c r="AH64" s="73"/>
+      <c r="AI64" s="73"/>
+      <c r="AJ64" s="73"/>
+      <c r="AK64" s="73"/>
+      <c r="AL64" s="76"/>
     </row>
     <row r="65" spans="2:38" ht="18" customHeight="1">
-      <c r="B65" s="87"/>
-[...37 lines deleted...]
-      <c r="AL65" s="91"/>
+      <c r="B65" s="73"/>
+      <c r="C65" s="73"/>
+      <c r="D65" s="515" t="s">
+        <v>390</v>
+      </c>
+      <c r="E65" s="516"/>
+      <c r="F65" s="516"/>
+      <c r="G65" s="516"/>
+      <c r="H65" s="516"/>
+      <c r="I65" s="516"/>
+      <c r="J65" s="516"/>
+      <c r="K65" s="516"/>
+      <c r="L65" s="516"/>
+      <c r="M65" s="516"/>
+      <c r="N65" s="516"/>
+      <c r="O65" s="516"/>
+      <c r="P65" s="516"/>
+      <c r="Q65" s="516"/>
+      <c r="R65" s="516"/>
+      <c r="S65" s="516"/>
+      <c r="T65" s="516"/>
+      <c r="U65" s="516"/>
+      <c r="V65" s="516"/>
+      <c r="W65" s="516"/>
+      <c r="X65" s="516"/>
+      <c r="Y65" s="516"/>
+      <c r="Z65" s="516"/>
+      <c r="AA65" s="516"/>
+      <c r="AB65" s="516"/>
+      <c r="AC65" s="516"/>
+      <c r="AD65" s="516"/>
+      <c r="AE65" s="516"/>
+      <c r="AF65" s="516"/>
+      <c r="AG65" s="517"/>
+      <c r="AH65" s="73"/>
+      <c r="AI65" s="73"/>
+      <c r="AJ65" s="73"/>
+      <c r="AK65" s="73"/>
+      <c r="AL65" s="76"/>
     </row>
     <row r="66" spans="2:38" ht="18" customHeight="1">
-      <c r="B66" s="87"/>
-[...35 lines deleted...]
-      <c r="AL66" s="91"/>
+      <c r="B66" s="73"/>
+      <c r="C66" s="73"/>
+      <c r="D66" s="515"/>
+      <c r="E66" s="516"/>
+      <c r="F66" s="516"/>
+      <c r="G66" s="516"/>
+      <c r="H66" s="516"/>
+      <c r="I66" s="516"/>
+      <c r="J66" s="516"/>
+      <c r="K66" s="516"/>
+      <c r="L66" s="516"/>
+      <c r="M66" s="516"/>
+      <c r="N66" s="516"/>
+      <c r="O66" s="516"/>
+      <c r="P66" s="516"/>
+      <c r="Q66" s="516"/>
+      <c r="R66" s="516"/>
+      <c r="S66" s="516"/>
+      <c r="T66" s="516"/>
+      <c r="U66" s="516"/>
+      <c r="V66" s="516"/>
+      <c r="W66" s="516"/>
+      <c r="X66" s="516"/>
+      <c r="Y66" s="516"/>
+      <c r="Z66" s="516"/>
+      <c r="AA66" s="516"/>
+      <c r="AB66" s="516"/>
+      <c r="AC66" s="516"/>
+      <c r="AD66" s="516"/>
+      <c r="AE66" s="516"/>
+      <c r="AF66" s="516"/>
+      <c r="AG66" s="517"/>
+      <c r="AH66" s="73"/>
+      <c r="AI66" s="73"/>
+      <c r="AJ66" s="73"/>
+      <c r="AK66" s="73"/>
+      <c r="AL66" s="76"/>
     </row>
     <row r="67" spans="2:38" ht="18" customHeight="1">
-      <c r="B67" s="87"/>
-[...35 lines deleted...]
-      <c r="AL67" s="91"/>
+      <c r="B67" s="73"/>
+      <c r="C67" s="73"/>
+      <c r="D67" s="515"/>
+      <c r="E67" s="516"/>
+      <c r="F67" s="516"/>
+      <c r="G67" s="516"/>
+      <c r="H67" s="516"/>
+      <c r="I67" s="516"/>
+      <c r="J67" s="516"/>
+      <c r="K67" s="516"/>
+      <c r="L67" s="516"/>
+      <c r="M67" s="516"/>
+      <c r="N67" s="516"/>
+      <c r="O67" s="516"/>
+      <c r="P67" s="516"/>
+      <c r="Q67" s="516"/>
+      <c r="R67" s="516"/>
+      <c r="S67" s="516"/>
+      <c r="T67" s="516"/>
+      <c r="U67" s="516"/>
+      <c r="V67" s="516"/>
+      <c r="W67" s="516"/>
+      <c r="X67" s="516"/>
+      <c r="Y67" s="516"/>
+      <c r="Z67" s="516"/>
+      <c r="AA67" s="516"/>
+      <c r="AB67" s="516"/>
+      <c r="AC67" s="516"/>
+      <c r="AD67" s="516"/>
+      <c r="AE67" s="516"/>
+      <c r="AF67" s="516"/>
+      <c r="AG67" s="517"/>
+      <c r="AH67" s="73"/>
+      <c r="AI67" s="73"/>
+      <c r="AJ67" s="73"/>
+      <c r="AK67" s="73"/>
+      <c r="AL67" s="76"/>
     </row>
     <row r="68" spans="2:38" ht="18" customHeight="1">
-      <c r="B68" s="87"/>
-[...35 lines deleted...]
-      <c r="AL68" s="91"/>
+      <c r="B68" s="73"/>
+      <c r="C68" s="73"/>
+      <c r="D68" s="515"/>
+      <c r="E68" s="516"/>
+      <c r="F68" s="516"/>
+      <c r="G68" s="516"/>
+      <c r="H68" s="516"/>
+      <c r="I68" s="516"/>
+      <c r="J68" s="516"/>
+      <c r="K68" s="516"/>
+      <c r="L68" s="516"/>
+      <c r="M68" s="516"/>
+      <c r="N68" s="516"/>
+      <c r="O68" s="516"/>
+      <c r="P68" s="516"/>
+      <c r="Q68" s="516"/>
+      <c r="R68" s="516"/>
+      <c r="S68" s="516"/>
+      <c r="T68" s="516"/>
+      <c r="U68" s="516"/>
+      <c r="V68" s="516"/>
+      <c r="W68" s="516"/>
+      <c r="X68" s="516"/>
+      <c r="Y68" s="516"/>
+      <c r="Z68" s="516"/>
+      <c r="AA68" s="516"/>
+      <c r="AB68" s="516"/>
+      <c r="AC68" s="516"/>
+      <c r="AD68" s="516"/>
+      <c r="AE68" s="516"/>
+      <c r="AF68" s="516"/>
+      <c r="AG68" s="517"/>
+      <c r="AH68" s="73"/>
+      <c r="AI68" s="73"/>
+      <c r="AJ68" s="73"/>
+      <c r="AK68" s="73"/>
+      <c r="AL68" s="76"/>
     </row>
     <row r="69" spans="2:38" ht="18" customHeight="1">
-      <c r="B69" s="87"/>
-[...35 lines deleted...]
-      <c r="AL69" s="91"/>
+      <c r="B69" s="73"/>
+      <c r="C69" s="73"/>
+      <c r="D69" s="515"/>
+      <c r="E69" s="516"/>
+      <c r="F69" s="516"/>
+      <c r="G69" s="516"/>
+      <c r="H69" s="516"/>
+      <c r="I69" s="516"/>
+      <c r="J69" s="516"/>
+      <c r="K69" s="516"/>
+      <c r="L69" s="516"/>
+      <c r="M69" s="516"/>
+      <c r="N69" s="516"/>
+      <c r="O69" s="516"/>
+      <c r="P69" s="516"/>
+      <c r="Q69" s="516"/>
+      <c r="R69" s="516"/>
+      <c r="S69" s="516"/>
+      <c r="T69" s="516"/>
+      <c r="U69" s="516"/>
+      <c r="V69" s="516"/>
+      <c r="W69" s="516"/>
+      <c r="X69" s="516"/>
+      <c r="Y69" s="516"/>
+      <c r="Z69" s="516"/>
+      <c r="AA69" s="516"/>
+      <c r="AB69" s="516"/>
+      <c r="AC69" s="516"/>
+      <c r="AD69" s="516"/>
+      <c r="AE69" s="516"/>
+      <c r="AF69" s="516"/>
+      <c r="AG69" s="517"/>
+      <c r="AH69" s="73"/>
+      <c r="AI69" s="73"/>
+      <c r="AJ69" s="73"/>
+      <c r="AK69" s="73"/>
+      <c r="AL69" s="76"/>
     </row>
     <row r="70" spans="2:38" ht="18" customHeight="1">
-      <c r="B70" s="87"/>
-[...35 lines deleted...]
-      <c r="AL70" s="91"/>
+      <c r="B70" s="73"/>
+      <c r="C70" s="73"/>
+      <c r="D70" s="515"/>
+      <c r="E70" s="516"/>
+      <c r="F70" s="516"/>
+      <c r="G70" s="516"/>
+      <c r="H70" s="516"/>
+      <c r="I70" s="516"/>
+      <c r="J70" s="516"/>
+      <c r="K70" s="516"/>
+      <c r="L70" s="516"/>
+      <c r="M70" s="516"/>
+      <c r="N70" s="516"/>
+      <c r="O70" s="516"/>
+      <c r="P70" s="516"/>
+      <c r="Q70" s="516"/>
+      <c r="R70" s="516"/>
+      <c r="S70" s="516"/>
+      <c r="T70" s="516"/>
+      <c r="U70" s="516"/>
+      <c r="V70" s="516"/>
+      <c r="W70" s="516"/>
+      <c r="X70" s="516"/>
+      <c r="Y70" s="516"/>
+      <c r="Z70" s="516"/>
+      <c r="AA70" s="516"/>
+      <c r="AB70" s="516"/>
+      <c r="AC70" s="516"/>
+      <c r="AD70" s="516"/>
+      <c r="AE70" s="516"/>
+      <c r="AF70" s="516"/>
+      <c r="AG70" s="517"/>
+      <c r="AH70" s="73"/>
+      <c r="AI70" s="73"/>
+      <c r="AJ70" s="73"/>
+      <c r="AK70" s="73"/>
+      <c r="AL70" s="76"/>
     </row>
     <row r="71" spans="2:38" ht="18" customHeight="1">
-      <c r="B71" s="87"/>
-[...35 lines deleted...]
-      <c r="AL71" s="91"/>
+      <c r="B71" s="73"/>
+      <c r="C71" s="73"/>
+      <c r="D71" s="515"/>
+      <c r="E71" s="516"/>
+      <c r="F71" s="516"/>
+      <c r="G71" s="516"/>
+      <c r="H71" s="516"/>
+      <c r="I71" s="516"/>
+      <c r="J71" s="516"/>
+      <c r="K71" s="516"/>
+      <c r="L71" s="516"/>
+      <c r="M71" s="516"/>
+      <c r="N71" s="516"/>
+      <c r="O71" s="516"/>
+      <c r="P71" s="516"/>
+      <c r="Q71" s="516"/>
+      <c r="R71" s="516"/>
+      <c r="S71" s="516"/>
+      <c r="T71" s="516"/>
+      <c r="U71" s="516"/>
+      <c r="V71" s="516"/>
+      <c r="W71" s="516"/>
+      <c r="X71" s="516"/>
+      <c r="Y71" s="516"/>
+      <c r="Z71" s="516"/>
+      <c r="AA71" s="516"/>
+      <c r="AB71" s="516"/>
+      <c r="AC71" s="516"/>
+      <c r="AD71" s="516"/>
+      <c r="AE71" s="516"/>
+      <c r="AF71" s="516"/>
+      <c r="AG71" s="517"/>
+      <c r="AH71" s="73"/>
+      <c r="AI71" s="73"/>
+      <c r="AJ71" s="73"/>
+      <c r="AK71" s="73"/>
+      <c r="AL71" s="76"/>
     </row>
     <row r="72" spans="2:38" ht="18" customHeight="1">
-      <c r="B72" s="87"/>
-[...35 lines deleted...]
-      <c r="AL72" s="91"/>
+      <c r="B72" s="73"/>
+      <c r="C72" s="73"/>
+      <c r="D72" s="515"/>
+      <c r="E72" s="516"/>
+      <c r="F72" s="516"/>
+      <c r="G72" s="516"/>
+      <c r="H72" s="516"/>
+      <c r="I72" s="516"/>
+      <c r="J72" s="516"/>
+      <c r="K72" s="516"/>
+      <c r="L72" s="516"/>
+      <c r="M72" s="516"/>
+      <c r="N72" s="516"/>
+      <c r="O72" s="516"/>
+      <c r="P72" s="516"/>
+      <c r="Q72" s="516"/>
+      <c r="R72" s="516"/>
+      <c r="S72" s="516"/>
+      <c r="T72" s="516"/>
+      <c r="U72" s="516"/>
+      <c r="V72" s="516"/>
+      <c r="W72" s="516"/>
+      <c r="X72" s="516"/>
+      <c r="Y72" s="516"/>
+      <c r="Z72" s="516"/>
+      <c r="AA72" s="516"/>
+      <c r="AB72" s="516"/>
+      <c r="AC72" s="516"/>
+      <c r="AD72" s="516"/>
+      <c r="AE72" s="516"/>
+      <c r="AF72" s="516"/>
+      <c r="AG72" s="517"/>
+      <c r="AH72" s="73"/>
+      <c r="AI72" s="73"/>
+      <c r="AJ72" s="73"/>
+      <c r="AK72" s="73"/>
+      <c r="AL72" s="76"/>
     </row>
     <row r="73" spans="2:38" ht="18" customHeight="1">
-      <c r="B73" s="87"/>
-[...35 lines deleted...]
-      <c r="AL73" s="91"/>
+      <c r="B73" s="73"/>
+      <c r="C73" s="73"/>
+      <c r="D73" s="515"/>
+      <c r="E73" s="516"/>
+      <c r="F73" s="516"/>
+      <c r="G73" s="516"/>
+      <c r="H73" s="516"/>
+      <c r="I73" s="516"/>
+      <c r="J73" s="516"/>
+      <c r="K73" s="516"/>
+      <c r="L73" s="516"/>
+      <c r="M73" s="516"/>
+      <c r="N73" s="516"/>
+      <c r="O73" s="516"/>
+      <c r="P73" s="516"/>
+      <c r="Q73" s="516"/>
+      <c r="R73" s="516"/>
+      <c r="S73" s="516"/>
+      <c r="T73" s="516"/>
+      <c r="U73" s="516"/>
+      <c r="V73" s="516"/>
+      <c r="W73" s="516"/>
+      <c r="X73" s="516"/>
+      <c r="Y73" s="516"/>
+      <c r="Z73" s="516"/>
+      <c r="AA73" s="516"/>
+      <c r="AB73" s="516"/>
+      <c r="AC73" s="516"/>
+      <c r="AD73" s="516"/>
+      <c r="AE73" s="516"/>
+      <c r="AF73" s="516"/>
+      <c r="AG73" s="517"/>
+      <c r="AH73" s="73"/>
+      <c r="AI73" s="73"/>
+      <c r="AJ73" s="73"/>
+      <c r="AK73" s="73"/>
+      <c r="AL73" s="76"/>
     </row>
     <row r="74" spans="2:38" ht="18" customHeight="1">
-      <c r="B74" s="87"/>
-[...35 lines deleted...]
-      <c r="AL74" s="91"/>
+      <c r="B74" s="73"/>
+      <c r="C74" s="73"/>
+      <c r="D74" s="515"/>
+      <c r="E74" s="516"/>
+      <c r="F74" s="516"/>
+      <c r="G74" s="516"/>
+      <c r="H74" s="516"/>
+      <c r="I74" s="516"/>
+      <c r="J74" s="516"/>
+      <c r="K74" s="516"/>
+      <c r="L74" s="516"/>
+      <c r="M74" s="516"/>
+      <c r="N74" s="516"/>
+      <c r="O74" s="516"/>
+      <c r="P74" s="516"/>
+      <c r="Q74" s="516"/>
+      <c r="R74" s="516"/>
+      <c r="S74" s="516"/>
+      <c r="T74" s="516"/>
+      <c r="U74" s="516"/>
+      <c r="V74" s="516"/>
+      <c r="W74" s="516"/>
+      <c r="X74" s="516"/>
+      <c r="Y74" s="516"/>
+      <c r="Z74" s="516"/>
+      <c r="AA74" s="516"/>
+      <c r="AB74" s="516"/>
+      <c r="AC74" s="516"/>
+      <c r="AD74" s="516"/>
+      <c r="AE74" s="516"/>
+      <c r="AF74" s="516"/>
+      <c r="AG74" s="517"/>
+      <c r="AH74" s="73"/>
+      <c r="AI74" s="73"/>
+      <c r="AJ74" s="73"/>
+      <c r="AK74" s="73"/>
+      <c r="AL74" s="76"/>
     </row>
     <row r="75" spans="2:38" ht="18" customHeight="1">
-      <c r="B75" s="87"/>
-[...35 lines deleted...]
-      <c r="AL75" s="91"/>
+      <c r="B75" s="73"/>
+      <c r="C75" s="73"/>
+      <c r="D75" s="518"/>
+      <c r="E75" s="519"/>
+      <c r="F75" s="519"/>
+      <c r="G75" s="519"/>
+      <c r="H75" s="519"/>
+      <c r="I75" s="519"/>
+      <c r="J75" s="519"/>
+      <c r="K75" s="519"/>
+      <c r="L75" s="519"/>
+      <c r="M75" s="519"/>
+      <c r="N75" s="519"/>
+      <c r="O75" s="519"/>
+      <c r="P75" s="519"/>
+      <c r="Q75" s="519"/>
+      <c r="R75" s="519"/>
+      <c r="S75" s="519"/>
+      <c r="T75" s="519"/>
+      <c r="U75" s="519"/>
+      <c r="V75" s="519"/>
+      <c r="W75" s="519"/>
+      <c r="X75" s="519"/>
+      <c r="Y75" s="519"/>
+      <c r="Z75" s="519"/>
+      <c r="AA75" s="519"/>
+      <c r="AB75" s="519"/>
+      <c r="AC75" s="519"/>
+      <c r="AD75" s="519"/>
+      <c r="AE75" s="519"/>
+      <c r="AF75" s="519"/>
+      <c r="AG75" s="520"/>
+      <c r="AH75" s="73"/>
+      <c r="AI75" s="73"/>
+      <c r="AJ75" s="73"/>
+      <c r="AK75" s="73"/>
+      <c r="AL75" s="76"/>
     </row>
     <row r="76" spans="2:38" ht="21.9" customHeight="1">
-      <c r="B76" s="89"/>
-[...34 lines deleted...]
-      <c r="AK76" s="98"/>
+      <c r="B76" s="74"/>
+      <c r="C76" s="74"/>
+      <c r="D76" s="74"/>
+      <c r="E76" s="74"/>
+      <c r="F76" s="74"/>
+      <c r="G76" s="74"/>
+      <c r="H76" s="74"/>
+      <c r="I76" s="74"/>
+      <c r="J76" s="74"/>
+      <c r="K76" s="74"/>
+      <c r="L76" s="83"/>
+      <c r="M76" s="83"/>
+      <c r="N76" s="84"/>
+      <c r="O76" s="84"/>
+      <c r="P76" s="74"/>
+      <c r="Q76" s="74"/>
+      <c r="R76" s="74"/>
+      <c r="S76" s="74"/>
+      <c r="T76" s="74"/>
+      <c r="U76" s="74"/>
+      <c r="V76" s="74"/>
+      <c r="W76" s="74"/>
+      <c r="X76" s="74"/>
+      <c r="Y76" s="74"/>
+      <c r="Z76" s="74"/>
+      <c r="AA76" s="74"/>
+      <c r="AB76" s="74"/>
+      <c r="AC76" s="74"/>
+      <c r="AD76" s="74"/>
+      <c r="AE76" s="74"/>
+      <c r="AF76" s="74"/>
+      <c r="AG76" s="74"/>
+      <c r="AH76" s="74"/>
+      <c r="AI76" s="74"/>
+      <c r="AJ76" s="74"/>
+      <c r="AK76" s="83"/>
     </row>
     <row r="77" spans="2:38" ht="18" customHeight="1">
-      <c r="B77" s="89" t="s">
-[...37 lines deleted...]
-        <v>336</v>
+      <c r="B77" s="74" t="s">
+        <v>297</v>
+      </c>
+      <c r="C77" s="74"/>
+      <c r="D77" s="74"/>
+      <c r="E77" s="74"/>
+      <c r="F77" s="74"/>
+      <c r="G77" s="74"/>
+      <c r="H77" s="74"/>
+      <c r="I77" s="74"/>
+      <c r="J77" s="74"/>
+      <c r="K77" s="74"/>
+      <c r="L77" s="74"/>
+      <c r="M77" s="74"/>
+      <c r="N77" s="74"/>
+      <c r="O77" s="74"/>
+      <c r="P77" s="74"/>
+      <c r="Q77" s="74"/>
+      <c r="R77" s="75"/>
+      <c r="S77" s="75"/>
+      <c r="T77" s="75"/>
+      <c r="U77" s="75"/>
+      <c r="V77" s="75"/>
+      <c r="W77" s="75"/>
+      <c r="X77" s="75"/>
+      <c r="Y77" s="75"/>
+      <c r="Z77" s="75"/>
+      <c r="AA77" s="75"/>
+      <c r="AB77" s="74"/>
+      <c r="AC77" s="74"/>
+      <c r="AD77" s="74"/>
+      <c r="AE77" s="74"/>
+      <c r="AF77" s="74"/>
+      <c r="AG77" s="74"/>
+      <c r="AH77" s="74"/>
+      <c r="AI77" s="74"/>
+      <c r="AJ77" s="74"/>
+      <c r="AK77" s="74" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="78" spans="2:38" ht="18" customHeight="1">
-      <c r="B78" s="89"/>
-[...36 lines deleted...]
-      <c r="AK78" s="89"/>
+      <c r="B78" s="74"/>
+      <c r="C78" s="74"/>
+      <c r="D78" s="498" t="s">
+        <v>299</v>
+      </c>
+      <c r="E78" s="499"/>
+      <c r="F78" s="499"/>
+      <c r="G78" s="499"/>
+      <c r="H78" s="499"/>
+      <c r="I78" s="499"/>
+      <c r="J78" s="499"/>
+      <c r="K78" s="499"/>
+      <c r="L78" s="499"/>
+      <c r="M78" s="499"/>
+      <c r="N78" s="499"/>
+      <c r="O78" s="499"/>
+      <c r="P78" s="499"/>
+      <c r="Q78" s="499"/>
+      <c r="R78" s="499"/>
+      <c r="S78" s="499"/>
+      <c r="T78" s="499"/>
+      <c r="U78" s="499"/>
+      <c r="V78" s="499"/>
+      <c r="W78" s="499"/>
+      <c r="X78" s="499"/>
+      <c r="Y78" s="499"/>
+      <c r="Z78" s="499"/>
+      <c r="AA78" s="499"/>
+      <c r="AB78" s="499"/>
+      <c r="AC78" s="499"/>
+      <c r="AD78" s="499"/>
+      <c r="AE78" s="499"/>
+      <c r="AF78" s="499"/>
+      <c r="AG78" s="500"/>
+      <c r="AH78" s="74"/>
+      <c r="AI78" s="74"/>
+      <c r="AJ78" s="74"/>
+      <c r="AK78" s="74"/>
     </row>
     <row r="79" spans="2:38" ht="18" customHeight="1">
-      <c r="B79" s="89"/>
-[...36 lines deleted...]
-      <c r="AK79" s="89"/>
+      <c r="B79" s="74"/>
+      <c r="C79" s="74"/>
+      <c r="D79" s="501" t="s">
+        <v>391</v>
+      </c>
+      <c r="E79" s="502"/>
+      <c r="F79" s="502"/>
+      <c r="G79" s="502"/>
+      <c r="H79" s="502"/>
+      <c r="I79" s="502"/>
+      <c r="J79" s="502"/>
+      <c r="K79" s="502"/>
+      <c r="L79" s="502"/>
+      <c r="M79" s="502"/>
+      <c r="N79" s="502"/>
+      <c r="O79" s="502"/>
+      <c r="P79" s="502"/>
+      <c r="Q79" s="502"/>
+      <c r="R79" s="502"/>
+      <c r="S79" s="502"/>
+      <c r="T79" s="502"/>
+      <c r="U79" s="502"/>
+      <c r="V79" s="502"/>
+      <c r="W79" s="502"/>
+      <c r="X79" s="502"/>
+      <c r="Y79" s="502"/>
+      <c r="Z79" s="502"/>
+      <c r="AA79" s="502"/>
+      <c r="AB79" s="502"/>
+      <c r="AC79" s="502"/>
+      <c r="AD79" s="502"/>
+      <c r="AE79" s="502"/>
+      <c r="AF79" s="502"/>
+      <c r="AG79" s="503"/>
+      <c r="AH79" s="74"/>
+      <c r="AI79" s="74"/>
+      <c r="AJ79" s="74"/>
+      <c r="AK79" s="74"/>
     </row>
     <row r="80" spans="2:38" ht="18" customHeight="1">
-      <c r="B80" s="89"/>
-[...34 lines deleted...]
-      <c r="AK80" s="89"/>
+      <c r="B80" s="74"/>
+      <c r="C80" s="74"/>
+      <c r="D80" s="501"/>
+      <c r="E80" s="502"/>
+      <c r="F80" s="502"/>
+      <c r="G80" s="502"/>
+      <c r="H80" s="502"/>
+      <c r="I80" s="502"/>
+      <c r="J80" s="502"/>
+      <c r="K80" s="502"/>
+      <c r="L80" s="502"/>
+      <c r="M80" s="502"/>
+      <c r="N80" s="502"/>
+      <c r="O80" s="502"/>
+      <c r="P80" s="502"/>
+      <c r="Q80" s="502"/>
+      <c r="R80" s="502"/>
+      <c r="S80" s="502"/>
+      <c r="T80" s="502"/>
+      <c r="U80" s="502"/>
+      <c r="V80" s="502"/>
+      <c r="W80" s="502"/>
+      <c r="X80" s="502"/>
+      <c r="Y80" s="502"/>
+      <c r="Z80" s="502"/>
+      <c r="AA80" s="502"/>
+      <c r="AB80" s="502"/>
+      <c r="AC80" s="502"/>
+      <c r="AD80" s="502"/>
+      <c r="AE80" s="502"/>
+      <c r="AF80" s="502"/>
+      <c r="AG80" s="503"/>
+      <c r="AH80" s="74"/>
+      <c r="AI80" s="74"/>
+      <c r="AJ80" s="74"/>
+      <c r="AK80" s="74"/>
     </row>
     <row r="81" spans="2:38" ht="18" customHeight="1">
-      <c r="B81" s="89"/>
-[...34 lines deleted...]
-      <c r="AK81" s="89"/>
+      <c r="B81" s="74"/>
+      <c r="C81" s="74"/>
+      <c r="D81" s="501"/>
+      <c r="E81" s="502"/>
+      <c r="F81" s="502"/>
+      <c r="G81" s="502"/>
+      <c r="H81" s="502"/>
+      <c r="I81" s="502"/>
+      <c r="J81" s="502"/>
+      <c r="K81" s="502"/>
+      <c r="L81" s="502"/>
+      <c r="M81" s="502"/>
+      <c r="N81" s="502"/>
+      <c r="O81" s="502"/>
+      <c r="P81" s="502"/>
+      <c r="Q81" s="502"/>
+      <c r="R81" s="502"/>
+      <c r="S81" s="502"/>
+      <c r="T81" s="502"/>
+      <c r="U81" s="502"/>
+      <c r="V81" s="502"/>
+      <c r="W81" s="502"/>
+      <c r="X81" s="502"/>
+      <c r="Y81" s="502"/>
+      <c r="Z81" s="502"/>
+      <c r="AA81" s="502"/>
+      <c r="AB81" s="502"/>
+      <c r="AC81" s="502"/>
+      <c r="AD81" s="502"/>
+      <c r="AE81" s="502"/>
+      <c r="AF81" s="502"/>
+      <c r="AG81" s="503"/>
+      <c r="AH81" s="74"/>
+      <c r="AI81" s="74"/>
+      <c r="AJ81" s="74"/>
+      <c r="AK81" s="74"/>
     </row>
     <row r="82" spans="2:38" ht="18" customHeight="1">
-      <c r="B82" s="89"/>
-[...34 lines deleted...]
-      <c r="AK82" s="89"/>
+      <c r="B82" s="74"/>
+      <c r="C82" s="74"/>
+      <c r="D82" s="501"/>
+      <c r="E82" s="502"/>
+      <c r="F82" s="502"/>
+      <c r="G82" s="502"/>
+      <c r="H82" s="502"/>
+      <c r="I82" s="502"/>
+      <c r="J82" s="502"/>
+      <c r="K82" s="502"/>
+      <c r="L82" s="502"/>
+      <c r="M82" s="502"/>
+      <c r="N82" s="502"/>
+      <c r="O82" s="502"/>
+      <c r="P82" s="502"/>
+      <c r="Q82" s="502"/>
+      <c r="R82" s="502"/>
+      <c r="S82" s="502"/>
+      <c r="T82" s="502"/>
+      <c r="U82" s="502"/>
+      <c r="V82" s="502"/>
+      <c r="W82" s="502"/>
+      <c r="X82" s="502"/>
+      <c r="Y82" s="502"/>
+      <c r="Z82" s="502"/>
+      <c r="AA82" s="502"/>
+      <c r="AB82" s="502"/>
+      <c r="AC82" s="502"/>
+      <c r="AD82" s="502"/>
+      <c r="AE82" s="502"/>
+      <c r="AF82" s="502"/>
+      <c r="AG82" s="503"/>
+      <c r="AH82" s="74"/>
+      <c r="AI82" s="74"/>
+      <c r="AJ82" s="74"/>
+      <c r="AK82" s="74"/>
     </row>
     <row r="83" spans="2:38" ht="18" customHeight="1">
-      <c r="B83" s="89"/>
-[...34 lines deleted...]
-      <c r="AK83" s="89"/>
+      <c r="B83" s="74"/>
+      <c r="C83" s="74"/>
+      <c r="D83" s="501"/>
+      <c r="E83" s="502"/>
+      <c r="F83" s="502"/>
+      <c r="G83" s="502"/>
+      <c r="H83" s="502"/>
+      <c r="I83" s="502"/>
+      <c r="J83" s="502"/>
+      <c r="K83" s="502"/>
+      <c r="L83" s="502"/>
+      <c r="M83" s="502"/>
+      <c r="N83" s="502"/>
+      <c r="O83" s="502"/>
+      <c r="P83" s="502"/>
+      <c r="Q83" s="502"/>
+      <c r="R83" s="502"/>
+      <c r="S83" s="502"/>
+      <c r="T83" s="502"/>
+      <c r="U83" s="502"/>
+      <c r="V83" s="502"/>
+      <c r="W83" s="502"/>
+      <c r="X83" s="502"/>
+      <c r="Y83" s="502"/>
+      <c r="Z83" s="502"/>
+      <c r="AA83" s="502"/>
+      <c r="AB83" s="502"/>
+      <c r="AC83" s="502"/>
+      <c r="AD83" s="502"/>
+      <c r="AE83" s="502"/>
+      <c r="AF83" s="502"/>
+      <c r="AG83" s="503"/>
+      <c r="AH83" s="74"/>
+      <c r="AI83" s="74"/>
+      <c r="AJ83" s="74"/>
+      <c r="AK83" s="74"/>
     </row>
     <row r="84" spans="2:38" ht="18" customHeight="1">
-      <c r="B84" s="89"/>
-[...34 lines deleted...]
-      <c r="AK84" s="89"/>
+      <c r="B84" s="74"/>
+      <c r="C84" s="74"/>
+      <c r="D84" s="501"/>
+      <c r="E84" s="502"/>
+      <c r="F84" s="502"/>
+      <c r="G84" s="502"/>
+      <c r="H84" s="502"/>
+      <c r="I84" s="502"/>
+      <c r="J84" s="502"/>
+      <c r="K84" s="502"/>
+      <c r="L84" s="502"/>
+      <c r="M84" s="502"/>
+      <c r="N84" s="502"/>
+      <c r="O84" s="502"/>
+      <c r="P84" s="502"/>
+      <c r="Q84" s="502"/>
+      <c r="R84" s="502"/>
+      <c r="S84" s="502"/>
+      <c r="T84" s="502"/>
+      <c r="U84" s="502"/>
+      <c r="V84" s="502"/>
+      <c r="W84" s="502"/>
+      <c r="X84" s="502"/>
+      <c r="Y84" s="502"/>
+      <c r="Z84" s="502"/>
+      <c r="AA84" s="502"/>
+      <c r="AB84" s="502"/>
+      <c r="AC84" s="502"/>
+      <c r="AD84" s="502"/>
+      <c r="AE84" s="502"/>
+      <c r="AF84" s="502"/>
+      <c r="AG84" s="503"/>
+      <c r="AH84" s="74"/>
+      <c r="AI84" s="74"/>
+      <c r="AJ84" s="74"/>
+      <c r="AK84" s="74"/>
     </row>
     <row r="85" spans="2:38" ht="18" customHeight="1">
-      <c r="B85" s="89"/>
-[...34 lines deleted...]
-      <c r="AK85" s="89"/>
+      <c r="B85" s="74"/>
+      <c r="C85" s="74"/>
+      <c r="D85" s="501"/>
+      <c r="E85" s="502"/>
+      <c r="F85" s="502"/>
+      <c r="G85" s="502"/>
+      <c r="H85" s="502"/>
+      <c r="I85" s="502"/>
+      <c r="J85" s="502"/>
+      <c r="K85" s="502"/>
+      <c r="L85" s="502"/>
+      <c r="M85" s="502"/>
+      <c r="N85" s="502"/>
+      <c r="O85" s="502"/>
+      <c r="P85" s="502"/>
+      <c r="Q85" s="502"/>
+      <c r="R85" s="502"/>
+      <c r="S85" s="502"/>
+      <c r="T85" s="502"/>
+      <c r="U85" s="502"/>
+      <c r="V85" s="502"/>
+      <c r="W85" s="502"/>
+      <c r="X85" s="502"/>
+      <c r="Y85" s="502"/>
+      <c r="Z85" s="502"/>
+      <c r="AA85" s="502"/>
+      <c r="AB85" s="502"/>
+      <c r="AC85" s="502"/>
+      <c r="AD85" s="502"/>
+      <c r="AE85" s="502"/>
+      <c r="AF85" s="502"/>
+      <c r="AG85" s="503"/>
+      <c r="AH85" s="74"/>
+      <c r="AI85" s="74"/>
+      <c r="AJ85" s="74"/>
+      <c r="AK85" s="74"/>
     </row>
     <row r="86" spans="2:38" ht="21.9" customHeight="1">
-      <c r="B86" s="89"/>
-[...34 lines deleted...]
-      <c r="AK86" s="98"/>
+      <c r="B86" s="74"/>
+      <c r="C86" s="74"/>
+      <c r="D86" s="501"/>
+      <c r="E86" s="502"/>
+      <c r="F86" s="502"/>
+      <c r="G86" s="502"/>
+      <c r="H86" s="502"/>
+      <c r="I86" s="502"/>
+      <c r="J86" s="502"/>
+      <c r="K86" s="502"/>
+      <c r="L86" s="502"/>
+      <c r="M86" s="502"/>
+      <c r="N86" s="502"/>
+      <c r="O86" s="502"/>
+      <c r="P86" s="502"/>
+      <c r="Q86" s="502"/>
+      <c r="R86" s="502"/>
+      <c r="S86" s="502"/>
+      <c r="T86" s="502"/>
+      <c r="U86" s="502"/>
+      <c r="V86" s="502"/>
+      <c r="W86" s="502"/>
+      <c r="X86" s="502"/>
+      <c r="Y86" s="502"/>
+      <c r="Z86" s="502"/>
+      <c r="AA86" s="502"/>
+      <c r="AB86" s="502"/>
+      <c r="AC86" s="502"/>
+      <c r="AD86" s="502"/>
+      <c r="AE86" s="502"/>
+      <c r="AF86" s="502"/>
+      <c r="AG86" s="503"/>
+      <c r="AH86" s="74"/>
+      <c r="AI86" s="74"/>
+      <c r="AJ86" s="74"/>
+      <c r="AK86" s="83"/>
     </row>
     <row r="87" spans="2:38" ht="21.9" customHeight="1">
-      <c r="B87" s="89"/>
-[...34 lines deleted...]
-      <c r="AK87" s="98"/>
+      <c r="B87" s="74"/>
+      <c r="C87" s="74"/>
+      <c r="D87" s="501"/>
+      <c r="E87" s="502"/>
+      <c r="F87" s="502"/>
+      <c r="G87" s="502"/>
+      <c r="H87" s="502"/>
+      <c r="I87" s="502"/>
+      <c r="J87" s="502"/>
+      <c r="K87" s="502"/>
+      <c r="L87" s="502"/>
+      <c r="M87" s="502"/>
+      <c r="N87" s="502"/>
+      <c r="O87" s="502"/>
+      <c r="P87" s="502"/>
+      <c r="Q87" s="502"/>
+      <c r="R87" s="502"/>
+      <c r="S87" s="502"/>
+      <c r="T87" s="502"/>
+      <c r="U87" s="502"/>
+      <c r="V87" s="502"/>
+      <c r="W87" s="502"/>
+      <c r="X87" s="502"/>
+      <c r="Y87" s="502"/>
+      <c r="Z87" s="502"/>
+      <c r="AA87" s="502"/>
+      <c r="AB87" s="502"/>
+      <c r="AC87" s="502"/>
+      <c r="AD87" s="502"/>
+      <c r="AE87" s="502"/>
+      <c r="AF87" s="502"/>
+      <c r="AG87" s="503"/>
+      <c r="AH87" s="74"/>
+      <c r="AI87" s="74"/>
+      <c r="AJ87" s="74"/>
+      <c r="AK87" s="83"/>
     </row>
     <row r="88" spans="2:38" ht="21.9" customHeight="1">
-      <c r="B88" s="89"/>
-[...34 lines deleted...]
-      <c r="AK88" s="98"/>
+      <c r="B88" s="74"/>
+      <c r="C88" s="74"/>
+      <c r="D88" s="501"/>
+      <c r="E88" s="502"/>
+      <c r="F88" s="502"/>
+      <c r="G88" s="502"/>
+      <c r="H88" s="502"/>
+      <c r="I88" s="502"/>
+      <c r="J88" s="502"/>
+      <c r="K88" s="502"/>
+      <c r="L88" s="502"/>
+      <c r="M88" s="502"/>
+      <c r="N88" s="502"/>
+      <c r="O88" s="502"/>
+      <c r="P88" s="502"/>
+      <c r="Q88" s="502"/>
+      <c r="R88" s="502"/>
+      <c r="S88" s="502"/>
+      <c r="T88" s="502"/>
+      <c r="U88" s="502"/>
+      <c r="V88" s="502"/>
+      <c r="W88" s="502"/>
+      <c r="X88" s="502"/>
+      <c r="Y88" s="502"/>
+      <c r="Z88" s="502"/>
+      <c r="AA88" s="502"/>
+      <c r="AB88" s="502"/>
+      <c r="AC88" s="502"/>
+      <c r="AD88" s="502"/>
+      <c r="AE88" s="502"/>
+      <c r="AF88" s="502"/>
+      <c r="AG88" s="503"/>
+      <c r="AH88" s="74"/>
+      <c r="AI88" s="74"/>
+      <c r="AJ88" s="74"/>
+      <c r="AK88" s="83"/>
     </row>
     <row r="89" spans="2:38" ht="21.9" customHeight="1">
-      <c r="B89" s="89"/>
-[...34 lines deleted...]
-      <c r="AK89" s="98"/>
+      <c r="B89" s="74"/>
+      <c r="C89" s="74"/>
+      <c r="D89" s="504"/>
+      <c r="E89" s="505"/>
+      <c r="F89" s="505"/>
+      <c r="G89" s="505"/>
+      <c r="H89" s="505"/>
+      <c r="I89" s="505"/>
+      <c r="J89" s="505"/>
+      <c r="K89" s="505"/>
+      <c r="L89" s="505"/>
+      <c r="M89" s="505"/>
+      <c r="N89" s="505"/>
+      <c r="O89" s="505"/>
+      <c r="P89" s="505"/>
+      <c r="Q89" s="505"/>
+      <c r="R89" s="505"/>
+      <c r="S89" s="505"/>
+      <c r="T89" s="505"/>
+      <c r="U89" s="505"/>
+      <c r="V89" s="505"/>
+      <c r="W89" s="505"/>
+      <c r="X89" s="505"/>
+      <c r="Y89" s="505"/>
+      <c r="Z89" s="505"/>
+      <c r="AA89" s="505"/>
+      <c r="AB89" s="505"/>
+      <c r="AC89" s="505"/>
+      <c r="AD89" s="505"/>
+      <c r="AE89" s="505"/>
+      <c r="AF89" s="505"/>
+      <c r="AG89" s="506"/>
+      <c r="AH89" s="74"/>
+      <c r="AI89" s="74"/>
+      <c r="AJ89" s="74"/>
+      <c r="AK89" s="83"/>
     </row>
     <row r="90" spans="2:38" ht="18" customHeight="1">
-      <c r="B90" s="87"/>
-[...35 lines deleted...]
-      <c r="AL90" s="91"/>
+      <c r="B90" s="73"/>
+      <c r="C90" s="73"/>
+      <c r="D90" s="73"/>
+      <c r="E90" s="73"/>
+      <c r="F90" s="73"/>
+      <c r="G90" s="73"/>
+      <c r="H90" s="73"/>
+      <c r="I90" s="73"/>
+      <c r="J90" s="73"/>
+      <c r="K90" s="73"/>
+      <c r="L90" s="73"/>
+      <c r="M90" s="73"/>
+      <c r="N90" s="73"/>
+      <c r="O90" s="73"/>
+      <c r="P90" s="73"/>
+      <c r="Q90" s="73"/>
+      <c r="R90" s="73"/>
+      <c r="S90" s="73"/>
+      <c r="T90" s="73"/>
+      <c r="U90" s="73"/>
+      <c r="V90" s="73"/>
+      <c r="W90" s="73"/>
+      <c r="X90" s="73"/>
+      <c r="Y90" s="73"/>
+      <c r="Z90" s="73"/>
+      <c r="AA90" s="73"/>
+      <c r="AB90" s="73"/>
+      <c r="AC90" s="73"/>
+      <c r="AD90" s="73"/>
+      <c r="AE90" s="73"/>
+      <c r="AF90" s="73"/>
+      <c r="AG90" s="73"/>
+      <c r="AH90" s="73"/>
+      <c r="AI90" s="73"/>
+      <c r="AJ90" s="73"/>
+      <c r="AK90" s="73"/>
+      <c r="AL90" s="76"/>
     </row>
     <row r="91" spans="2:38" ht="18" customHeight="1">
-      <c r="B91" s="87"/>
-[...35 lines deleted...]
-      <c r="AL91" s="91"/>
+      <c r="B91" s="73"/>
+      <c r="C91" s="73"/>
+      <c r="D91" s="73"/>
+      <c r="E91" s="73"/>
+      <c r="F91" s="73"/>
+      <c r="G91" s="73"/>
+      <c r="H91" s="73"/>
+      <c r="I91" s="73"/>
+      <c r="J91" s="73"/>
+      <c r="K91" s="73"/>
+      <c r="L91" s="73"/>
+      <c r="M91" s="73"/>
+      <c r="N91" s="73"/>
+      <c r="O91" s="73"/>
+      <c r="P91" s="73"/>
+      <c r="Q91" s="73"/>
+      <c r="R91" s="73"/>
+      <c r="S91" s="73"/>
+      <c r="T91" s="73"/>
+      <c r="U91" s="73"/>
+      <c r="V91" s="73"/>
+      <c r="W91" s="73"/>
+      <c r="X91" s="73"/>
+      <c r="Y91" s="73"/>
+      <c r="Z91" s="73"/>
+      <c r="AA91" s="73"/>
+      <c r="AB91" s="73"/>
+      <c r="AC91" s="73"/>
+      <c r="AD91" s="73"/>
+      <c r="AE91" s="73"/>
+      <c r="AF91" s="73"/>
+      <c r="AG91" s="73"/>
+      <c r="AH91" s="73"/>
+      <c r="AI91" s="73"/>
+      <c r="AJ91" s="73"/>
+      <c r="AK91" s="73"/>
+      <c r="AL91" s="76"/>
     </row>
     <row r="92" spans="2:38" ht="18" customHeight="1">
-      <c r="B92" s="87" t="s">
-[...37 lines deleted...]
-      <c r="AL92" s="91"/>
+      <c r="B92" s="73" t="s">
+        <v>304</v>
+      </c>
+      <c r="C92" s="73"/>
+      <c r="D92" s="73"/>
+      <c r="E92" s="73"/>
+      <c r="F92" s="73"/>
+      <c r="G92" s="73"/>
+      <c r="H92" s="73"/>
+      <c r="I92" s="73"/>
+      <c r="J92" s="73"/>
+      <c r="K92" s="73"/>
+      <c r="L92" s="73"/>
+      <c r="M92" s="73"/>
+      <c r="N92" s="73"/>
+      <c r="O92" s="73"/>
+      <c r="P92" s="73"/>
+      <c r="Q92" s="73"/>
+      <c r="R92" s="73"/>
+      <c r="S92" s="73"/>
+      <c r="T92" s="73"/>
+      <c r="U92" s="73"/>
+      <c r="V92" s="73"/>
+      <c r="W92" s="73"/>
+      <c r="X92" s="73"/>
+      <c r="Y92" s="73"/>
+      <c r="Z92" s="73"/>
+      <c r="AA92" s="73"/>
+      <c r="AB92" s="73"/>
+      <c r="AC92" s="73"/>
+      <c r="AD92" s="73"/>
+      <c r="AE92" s="73"/>
+      <c r="AF92" s="73"/>
+      <c r="AG92" s="73"/>
+      <c r="AH92" s="73"/>
+      <c r="AI92" s="73"/>
+      <c r="AJ92" s="73"/>
+      <c r="AK92" s="73"/>
+      <c r="AL92" s="76"/>
     </row>
     <row r="93" spans="2:38" ht="18" customHeight="1">
-      <c r="B93" s="87"/>
-      <c r="C93" s="475" t="s">
+      <c r="B93" s="73"/>
+      <c r="C93" s="467" t="s">
         <v>166</v>
       </c>
-      <c r="D93" s="475"/>
-[...8 lines deleted...]
-      <c r="M93" s="475" t="s">
+      <c r="D93" s="467"/>
+      <c r="E93" s="467"/>
+      <c r="F93" s="467"/>
+      <c r="G93" s="467"/>
+      <c r="H93" s="467"/>
+      <c r="I93" s="467"/>
+      <c r="J93" s="467"/>
+      <c r="K93" s="467"/>
+      <c r="L93" s="467"/>
+      <c r="M93" s="467" t="s">
         <v>167</v>
       </c>
-      <c r="N93" s="475"/>
-[...6 lines deleted...]
-      <c r="U93" s="475" t="s">
+      <c r="N93" s="467"/>
+      <c r="O93" s="467"/>
+      <c r="P93" s="467"/>
+      <c r="Q93" s="467"/>
+      <c r="R93" s="467"/>
+      <c r="S93" s="467"/>
+      <c r="T93" s="467"/>
+      <c r="U93" s="467" t="s">
         <v>168</v>
       </c>
-      <c r="V93" s="475"/>
-[...6 lines deleted...]
-      <c r="AC93" s="475" t="s">
+      <c r="V93" s="467"/>
+      <c r="W93" s="467"/>
+      <c r="X93" s="467"/>
+      <c r="Y93" s="467"/>
+      <c r="Z93" s="467"/>
+      <c r="AA93" s="467"/>
+      <c r="AB93" s="467"/>
+      <c r="AC93" s="467" t="s">
         <v>169</v>
       </c>
-      <c r="AD93" s="475"/>
-[...7 lines deleted...]
-      <c r="AL93" s="91"/>
+      <c r="AD93" s="467"/>
+      <c r="AE93" s="467"/>
+      <c r="AF93" s="467"/>
+      <c r="AG93" s="467"/>
+      <c r="AH93" s="467"/>
+      <c r="AI93" s="467"/>
+      <c r="AJ93" s="467"/>
+      <c r="AK93" s="73"/>
+      <c r="AL93" s="76"/>
     </row>
     <row r="94" spans="2:38" ht="18" customHeight="1">
-      <c r="B94" s="87"/>
-      <c r="C94" s="455" t="s">
+      <c r="B94" s="73"/>
+      <c r="C94" s="447" t="s">
         <v>170</v>
       </c>
-      <c r="D94" s="455"/>
-[...8 lines deleted...]
-      <c r="M94" s="456" t="s">
+      <c r="D94" s="447"/>
+      <c r="E94" s="447"/>
+      <c r="F94" s="447"/>
+      <c r="G94" s="447"/>
+      <c r="H94" s="447"/>
+      <c r="I94" s="447"/>
+      <c r="J94" s="447"/>
+      <c r="K94" s="447"/>
+      <c r="L94" s="447"/>
+      <c r="M94" s="448" t="s">
         <v>171</v>
       </c>
-      <c r="N94" s="456"/>
-[...6 lines deleted...]
-      <c r="U94" s="456" t="s">
+      <c r="N94" s="448"/>
+      <c r="O94" s="448"/>
+      <c r="P94" s="448"/>
+      <c r="Q94" s="448"/>
+      <c r="R94" s="448"/>
+      <c r="S94" s="448"/>
+      <c r="T94" s="448"/>
+      <c r="U94" s="448" t="s">
         <v>172</v>
       </c>
-      <c r="V94" s="456"/>
-[...6 lines deleted...]
-      <c r="AC94" s="476" t="s">
+      <c r="V94" s="448"/>
+      <c r="W94" s="448"/>
+      <c r="X94" s="448"/>
+      <c r="Y94" s="448"/>
+      <c r="Z94" s="448"/>
+      <c r="AA94" s="448"/>
+      <c r="AB94" s="448"/>
+      <c r="AC94" s="468" t="s">
         <v>173</v>
       </c>
-      <c r="AD94" s="477"/>
-[...7 lines deleted...]
-      <c r="AL94" s="91"/>
+      <c r="AD94" s="469"/>
+      <c r="AE94" s="469"/>
+      <c r="AF94" s="469"/>
+      <c r="AG94" s="469"/>
+      <c r="AH94" s="469"/>
+      <c r="AI94" s="469"/>
+      <c r="AJ94" s="470"/>
+      <c r="AK94" s="73"/>
+      <c r="AL94" s="76"/>
     </row>
     <row r="95" spans="2:38" ht="18" customHeight="1">
-      <c r="B95" s="87"/>
-[...35 lines deleted...]
-      <c r="AL95" s="91"/>
+      <c r="B95" s="73"/>
+      <c r="C95" s="447"/>
+      <c r="D95" s="447"/>
+      <c r="E95" s="447"/>
+      <c r="F95" s="447"/>
+      <c r="G95" s="447"/>
+      <c r="H95" s="447"/>
+      <c r="I95" s="447"/>
+      <c r="J95" s="447"/>
+      <c r="K95" s="447"/>
+      <c r="L95" s="447"/>
+      <c r="M95" s="448"/>
+      <c r="N95" s="448"/>
+      <c r="O95" s="448"/>
+      <c r="P95" s="448"/>
+      <c r="Q95" s="448"/>
+      <c r="R95" s="448"/>
+      <c r="S95" s="448"/>
+      <c r="T95" s="448"/>
+      <c r="U95" s="448"/>
+      <c r="V95" s="448"/>
+      <c r="W95" s="448"/>
+      <c r="X95" s="448"/>
+      <c r="Y95" s="448"/>
+      <c r="Z95" s="448"/>
+      <c r="AA95" s="448"/>
+      <c r="AB95" s="448"/>
+      <c r="AC95" s="471"/>
+      <c r="AD95" s="472"/>
+      <c r="AE95" s="472"/>
+      <c r="AF95" s="472"/>
+      <c r="AG95" s="472"/>
+      <c r="AH95" s="472"/>
+      <c r="AI95" s="472"/>
+      <c r="AJ95" s="473"/>
+      <c r="AK95" s="73"/>
+      <c r="AL95" s="76"/>
     </row>
     <row r="96" spans="2:38" ht="18" customHeight="1">
-      <c r="B96" s="87"/>
-[...35 lines deleted...]
-      <c r="AL96" s="91"/>
+      <c r="B96" s="73"/>
+      <c r="C96" s="447"/>
+      <c r="D96" s="447"/>
+      <c r="E96" s="447"/>
+      <c r="F96" s="447"/>
+      <c r="G96" s="447"/>
+      <c r="H96" s="447"/>
+      <c r="I96" s="447"/>
+      <c r="J96" s="447"/>
+      <c r="K96" s="447"/>
+      <c r="L96" s="447"/>
+      <c r="M96" s="448"/>
+      <c r="N96" s="448"/>
+      <c r="O96" s="448"/>
+      <c r="P96" s="448"/>
+      <c r="Q96" s="448"/>
+      <c r="R96" s="448"/>
+      <c r="S96" s="448"/>
+      <c r="T96" s="448"/>
+      <c r="U96" s="448"/>
+      <c r="V96" s="448"/>
+      <c r="W96" s="448"/>
+      <c r="X96" s="448"/>
+      <c r="Y96" s="448"/>
+      <c r="Z96" s="448"/>
+      <c r="AA96" s="448"/>
+      <c r="AB96" s="448"/>
+      <c r="AC96" s="474"/>
+      <c r="AD96" s="475"/>
+      <c r="AE96" s="475"/>
+      <c r="AF96" s="475"/>
+      <c r="AG96" s="475"/>
+      <c r="AH96" s="475"/>
+      <c r="AI96" s="475"/>
+      <c r="AJ96" s="476"/>
+      <c r="AK96" s="73"/>
+      <c r="AL96" s="76"/>
     </row>
     <row r="97" spans="2:38" ht="18" customHeight="1">
-      <c r="B97" s="87"/>
-      <c r="C97" s="455" t="s">
+      <c r="B97" s="73"/>
+      <c r="C97" s="447" t="s">
         <v>174</v>
       </c>
-      <c r="D97" s="455"/>
-[...8 lines deleted...]
-      <c r="M97" s="456" t="s">
+      <c r="D97" s="447"/>
+      <c r="E97" s="447"/>
+      <c r="F97" s="447"/>
+      <c r="G97" s="447"/>
+      <c r="H97" s="447"/>
+      <c r="I97" s="447"/>
+      <c r="J97" s="447"/>
+      <c r="K97" s="447"/>
+      <c r="L97" s="447"/>
+      <c r="M97" s="448" t="s">
         <v>176</v>
       </c>
-      <c r="N97" s="456"/>
-[...6 lines deleted...]
-      <c r="U97" s="456" t="s">
+      <c r="N97" s="448"/>
+      <c r="O97" s="448"/>
+      <c r="P97" s="448"/>
+      <c r="Q97" s="448"/>
+      <c r="R97" s="448"/>
+      <c r="S97" s="448"/>
+      <c r="T97" s="448"/>
+      <c r="U97" s="448" t="s">
         <v>175</v>
       </c>
-      <c r="V97" s="456"/>
-[...6 lines deleted...]
-      <c r="AC97" s="456" t="s">
+      <c r="V97" s="448"/>
+      <c r="W97" s="448"/>
+      <c r="X97" s="448"/>
+      <c r="Y97" s="448"/>
+      <c r="Z97" s="448"/>
+      <c r="AA97" s="448"/>
+      <c r="AB97" s="448"/>
+      <c r="AC97" s="448" t="s">
         <v>177</v>
       </c>
-      <c r="AD97" s="456"/>
-[...7 lines deleted...]
-      <c r="AL97" s="91"/>
+      <c r="AD97" s="448"/>
+      <c r="AE97" s="448"/>
+      <c r="AF97" s="448"/>
+      <c r="AG97" s="448"/>
+      <c r="AH97" s="448"/>
+      <c r="AI97" s="448"/>
+      <c r="AJ97" s="448"/>
+      <c r="AK97" s="73"/>
+      <c r="AL97" s="76"/>
     </row>
     <row r="98" spans="2:38" ht="18" customHeight="1">
-      <c r="B98" s="87"/>
-[...35 lines deleted...]
-      <c r="AL98" s="91"/>
+      <c r="B98" s="73"/>
+      <c r="C98" s="447"/>
+      <c r="D98" s="447"/>
+      <c r="E98" s="447"/>
+      <c r="F98" s="447"/>
+      <c r="G98" s="447"/>
+      <c r="H98" s="447"/>
+      <c r="I98" s="447"/>
+      <c r="J98" s="447"/>
+      <c r="K98" s="447"/>
+      <c r="L98" s="447"/>
+      <c r="M98" s="448"/>
+      <c r="N98" s="448"/>
+      <c r="O98" s="448"/>
+      <c r="P98" s="448"/>
+      <c r="Q98" s="448"/>
+      <c r="R98" s="448"/>
+      <c r="S98" s="448"/>
+      <c r="T98" s="448"/>
+      <c r="U98" s="448"/>
+      <c r="V98" s="448"/>
+      <c r="W98" s="448"/>
+      <c r="X98" s="448"/>
+      <c r="Y98" s="448"/>
+      <c r="Z98" s="448"/>
+      <c r="AA98" s="448"/>
+      <c r="AB98" s="448"/>
+      <c r="AC98" s="448"/>
+      <c r="AD98" s="448"/>
+      <c r="AE98" s="448"/>
+      <c r="AF98" s="448"/>
+      <c r="AG98" s="448"/>
+      <c r="AH98" s="448"/>
+      <c r="AI98" s="448"/>
+      <c r="AJ98" s="448"/>
+      <c r="AK98" s="73"/>
+      <c r="AL98" s="76"/>
     </row>
     <row r="99" spans="2:38" ht="18" customHeight="1">
-      <c r="B99" s="87"/>
-[...35 lines deleted...]
-      <c r="AL99" s="91"/>
+      <c r="B99" s="73"/>
+      <c r="C99" s="447"/>
+      <c r="D99" s="447"/>
+      <c r="E99" s="447"/>
+      <c r="F99" s="447"/>
+      <c r="G99" s="447"/>
+      <c r="H99" s="447"/>
+      <c r="I99" s="447"/>
+      <c r="J99" s="447"/>
+      <c r="K99" s="447"/>
+      <c r="L99" s="447"/>
+      <c r="M99" s="448"/>
+      <c r="N99" s="448"/>
+      <c r="O99" s="448"/>
+      <c r="P99" s="448"/>
+      <c r="Q99" s="448"/>
+      <c r="R99" s="448"/>
+      <c r="S99" s="448"/>
+      <c r="T99" s="448"/>
+      <c r="U99" s="448"/>
+      <c r="V99" s="448"/>
+      <c r="W99" s="448"/>
+      <c r="X99" s="448"/>
+      <c r="Y99" s="448"/>
+      <c r="Z99" s="448"/>
+      <c r="AA99" s="448"/>
+      <c r="AB99" s="448"/>
+      <c r="AC99" s="448"/>
+      <c r="AD99" s="448"/>
+      <c r="AE99" s="448"/>
+      <c r="AF99" s="448"/>
+      <c r="AG99" s="448"/>
+      <c r="AH99" s="448"/>
+      <c r="AI99" s="448"/>
+      <c r="AJ99" s="448"/>
+      <c r="AK99" s="73"/>
+      <c r="AL99" s="76"/>
     </row>
     <row r="100" spans="2:38" ht="18" customHeight="1">
-      <c r="B100" s="87"/>
-[...35 lines deleted...]
-      <c r="AL100" s="91"/>
+      <c r="B100" s="73"/>
+      <c r="C100" s="447"/>
+      <c r="D100" s="447"/>
+      <c r="E100" s="447"/>
+      <c r="F100" s="447"/>
+      <c r="G100" s="447"/>
+      <c r="H100" s="447"/>
+      <c r="I100" s="447"/>
+      <c r="J100" s="447"/>
+      <c r="K100" s="447"/>
+      <c r="L100" s="447"/>
+      <c r="M100" s="448"/>
+      <c r="N100" s="448"/>
+      <c r="O100" s="448"/>
+      <c r="P100" s="448"/>
+      <c r="Q100" s="448"/>
+      <c r="R100" s="448"/>
+      <c r="S100" s="448"/>
+      <c r="T100" s="448"/>
+      <c r="U100" s="448"/>
+      <c r="V100" s="448"/>
+      <c r="W100" s="448"/>
+      <c r="X100" s="448"/>
+      <c r="Y100" s="448"/>
+      <c r="Z100" s="448"/>
+      <c r="AA100" s="448"/>
+      <c r="AB100" s="448"/>
+      <c r="AC100" s="448"/>
+      <c r="AD100" s="448"/>
+      <c r="AE100" s="448"/>
+      <c r="AF100" s="448"/>
+      <c r="AG100" s="448"/>
+      <c r="AH100" s="448"/>
+      <c r="AI100" s="448"/>
+      <c r="AJ100" s="448"/>
+      <c r="AK100" s="73"/>
+      <c r="AL100" s="76"/>
     </row>
     <row r="101" spans="2:38" ht="18" customHeight="1">
-      <c r="B101" s="87"/>
-[...35 lines deleted...]
-      <c r="AL101" s="91"/>
+      <c r="B101" s="73"/>
+      <c r="C101" s="447"/>
+      <c r="D101" s="447"/>
+      <c r="E101" s="447"/>
+      <c r="F101" s="447"/>
+      <c r="G101" s="447"/>
+      <c r="H101" s="447"/>
+      <c r="I101" s="447"/>
+      <c r="J101" s="447"/>
+      <c r="K101" s="447"/>
+      <c r="L101" s="447"/>
+      <c r="M101" s="448"/>
+      <c r="N101" s="448"/>
+      <c r="O101" s="448"/>
+      <c r="P101" s="448"/>
+      <c r="Q101" s="448"/>
+      <c r="R101" s="448"/>
+      <c r="S101" s="448"/>
+      <c r="T101" s="448"/>
+      <c r="U101" s="448"/>
+      <c r="V101" s="448"/>
+      <c r="W101" s="448"/>
+      <c r="X101" s="448"/>
+      <c r="Y101" s="448"/>
+      <c r="Z101" s="448"/>
+      <c r="AA101" s="448"/>
+      <c r="AB101" s="448"/>
+      <c r="AC101" s="448"/>
+      <c r="AD101" s="448"/>
+      <c r="AE101" s="448"/>
+      <c r="AF101" s="448"/>
+      <c r="AG101" s="448"/>
+      <c r="AH101" s="448"/>
+      <c r="AI101" s="448"/>
+      <c r="AJ101" s="448"/>
+      <c r="AK101" s="73"/>
+      <c r="AL101" s="76"/>
     </row>
     <row r="102" spans="2:38" ht="18" customHeight="1">
-      <c r="B102" s="87"/>
-      <c r="C102" s="455" t="s">
+      <c r="B102" s="73"/>
+      <c r="C102" s="447" t="s">
         <v>178</v>
       </c>
-      <c r="D102" s="455"/>
-[...18 lines deleted...]
-      <c r="U102" s="456" t="s">
+      <c r="D102" s="447"/>
+      <c r="E102" s="447"/>
+      <c r="F102" s="447"/>
+      <c r="G102" s="447"/>
+      <c r="H102" s="447"/>
+      <c r="I102" s="447"/>
+      <c r="J102" s="447"/>
+      <c r="K102" s="447"/>
+      <c r="L102" s="447"/>
+      <c r="M102" s="448" t="s">
+        <v>300</v>
+      </c>
+      <c r="N102" s="448"/>
+      <c r="O102" s="448"/>
+      <c r="P102" s="448"/>
+      <c r="Q102" s="448"/>
+      <c r="R102" s="448"/>
+      <c r="S102" s="448"/>
+      <c r="T102" s="448"/>
+      <c r="U102" s="448" t="s">
         <v>179</v>
       </c>
-      <c r="V102" s="456"/>
-[...6 lines deleted...]
-      <c r="AC102" s="456" t="s">
+      <c r="V102" s="448"/>
+      <c r="W102" s="448"/>
+      <c r="X102" s="448"/>
+      <c r="Y102" s="448"/>
+      <c r="Z102" s="448"/>
+      <c r="AA102" s="448"/>
+      <c r="AB102" s="448"/>
+      <c r="AC102" s="448" t="s">
         <v>180</v>
       </c>
-      <c r="AD102" s="456"/>
-[...7 lines deleted...]
-      <c r="AL102" s="91"/>
+      <c r="AD102" s="448"/>
+      <c r="AE102" s="448"/>
+      <c r="AF102" s="448"/>
+      <c r="AG102" s="448"/>
+      <c r="AH102" s="448"/>
+      <c r="AI102" s="448"/>
+      <c r="AJ102" s="448"/>
+      <c r="AK102" s="73"/>
+      <c r="AL102" s="76"/>
     </row>
     <row r="103" spans="2:38" ht="18" customHeight="1">
-      <c r="B103" s="87"/>
-[...35 lines deleted...]
-      <c r="AL103" s="91"/>
+      <c r="B103" s="73"/>
+      <c r="C103" s="447"/>
+      <c r="D103" s="447"/>
+      <c r="E103" s="447"/>
+      <c r="F103" s="447"/>
+      <c r="G103" s="447"/>
+      <c r="H103" s="447"/>
+      <c r="I103" s="447"/>
+      <c r="J103" s="447"/>
+      <c r="K103" s="447"/>
+      <c r="L103" s="447"/>
+      <c r="M103" s="448"/>
+      <c r="N103" s="448"/>
+      <c r="O103" s="448"/>
+      <c r="P103" s="448"/>
+      <c r="Q103" s="448"/>
+      <c r="R103" s="448"/>
+      <c r="S103" s="448"/>
+      <c r="T103" s="448"/>
+      <c r="U103" s="448"/>
+      <c r="V103" s="448"/>
+      <c r="W103" s="448"/>
+      <c r="X103" s="448"/>
+      <c r="Y103" s="448"/>
+      <c r="Z103" s="448"/>
+      <c r="AA103" s="448"/>
+      <c r="AB103" s="448"/>
+      <c r="AC103" s="448"/>
+      <c r="AD103" s="448"/>
+      <c r="AE103" s="448"/>
+      <c r="AF103" s="448"/>
+      <c r="AG103" s="448"/>
+      <c r="AH103" s="448"/>
+      <c r="AI103" s="448"/>
+      <c r="AJ103" s="448"/>
+      <c r="AK103" s="73"/>
+      <c r="AL103" s="76"/>
     </row>
     <row r="104" spans="2:38" ht="18" customHeight="1">
-      <c r="B104" s="87"/>
-[...35 lines deleted...]
-      <c r="AL104" s="91"/>
+      <c r="B104" s="73"/>
+      <c r="C104" s="447"/>
+      <c r="D104" s="447"/>
+      <c r="E104" s="447"/>
+      <c r="F104" s="447"/>
+      <c r="G104" s="447"/>
+      <c r="H104" s="447"/>
+      <c r="I104" s="447"/>
+      <c r="J104" s="447"/>
+      <c r="K104" s="447"/>
+      <c r="L104" s="447"/>
+      <c r="M104" s="448"/>
+      <c r="N104" s="448"/>
+      <c r="O104" s="448"/>
+      <c r="P104" s="448"/>
+      <c r="Q104" s="448"/>
+      <c r="R104" s="448"/>
+      <c r="S104" s="448"/>
+      <c r="T104" s="448"/>
+      <c r="U104" s="448"/>
+      <c r="V104" s="448"/>
+      <c r="W104" s="448"/>
+      <c r="X104" s="448"/>
+      <c r="Y104" s="448"/>
+      <c r="Z104" s="448"/>
+      <c r="AA104" s="448"/>
+      <c r="AB104" s="448"/>
+      <c r="AC104" s="448"/>
+      <c r="AD104" s="448"/>
+      <c r="AE104" s="448"/>
+      <c r="AF104" s="448"/>
+      <c r="AG104" s="448"/>
+      <c r="AH104" s="448"/>
+      <c r="AI104" s="448"/>
+      <c r="AJ104" s="448"/>
+      <c r="AK104" s="73"/>
+      <c r="AL104" s="76"/>
     </row>
     <row r="105" spans="2:38" ht="18" customHeight="1">
-      <c r="B105" s="87"/>
-      <c r="C105" s="455" t="s">
+      <c r="B105" s="73"/>
+      <c r="C105" s="447" t="s">
         <v>181</v>
       </c>
-      <c r="D105" s="455"/>
-[...8 lines deleted...]
-      <c r="M105" s="456" t="s">
+      <c r="D105" s="447"/>
+      <c r="E105" s="447"/>
+      <c r="F105" s="447"/>
+      <c r="G105" s="447"/>
+      <c r="H105" s="447"/>
+      <c r="I105" s="447"/>
+      <c r="J105" s="447"/>
+      <c r="K105" s="447"/>
+      <c r="L105" s="447"/>
+      <c r="M105" s="448" t="s">
         <v>182</v>
       </c>
-      <c r="N105" s="456"/>
-[...6 lines deleted...]
-      <c r="U105" s="456" t="s">
+      <c r="N105" s="448"/>
+      <c r="O105" s="448"/>
+      <c r="P105" s="448"/>
+      <c r="Q105" s="448"/>
+      <c r="R105" s="448"/>
+      <c r="S105" s="448"/>
+      <c r="T105" s="448"/>
+      <c r="U105" s="448" t="s">
         <v>183</v>
       </c>
-      <c r="V105" s="456"/>
-[...6 lines deleted...]
-      <c r="AC105" s="456" t="s">
+      <c r="V105" s="448"/>
+      <c r="W105" s="448"/>
+      <c r="X105" s="448"/>
+      <c r="Y105" s="448"/>
+      <c r="Z105" s="448"/>
+      <c r="AA105" s="448"/>
+      <c r="AB105" s="448"/>
+      <c r="AC105" s="448" t="s">
         <v>184</v>
       </c>
-      <c r="AD105" s="456"/>
-[...7 lines deleted...]
-      <c r="AL105" s="91"/>
+      <c r="AD105" s="448"/>
+      <c r="AE105" s="448"/>
+      <c r="AF105" s="448"/>
+      <c r="AG105" s="448"/>
+      <c r="AH105" s="448"/>
+      <c r="AI105" s="448"/>
+      <c r="AJ105" s="448"/>
+      <c r="AK105" s="73"/>
+      <c r="AL105" s="76"/>
     </row>
     <row r="106" spans="2:38" ht="18" customHeight="1">
-      <c r="B106" s="87"/>
-[...35 lines deleted...]
-      <c r="AL106" s="91"/>
+      <c r="B106" s="73"/>
+      <c r="C106" s="447"/>
+      <c r="D106" s="447"/>
+      <c r="E106" s="447"/>
+      <c r="F106" s="447"/>
+      <c r="G106" s="447"/>
+      <c r="H106" s="447"/>
+      <c r="I106" s="447"/>
+      <c r="J106" s="447"/>
+      <c r="K106" s="447"/>
+      <c r="L106" s="447"/>
+      <c r="M106" s="448"/>
+      <c r="N106" s="448"/>
+      <c r="O106" s="448"/>
+      <c r="P106" s="448"/>
+      <c r="Q106" s="448"/>
+      <c r="R106" s="448"/>
+      <c r="S106" s="448"/>
+      <c r="T106" s="448"/>
+      <c r="U106" s="448"/>
+      <c r="V106" s="448"/>
+      <c r="W106" s="448"/>
+      <c r="X106" s="448"/>
+      <c r="Y106" s="448"/>
+      <c r="Z106" s="448"/>
+      <c r="AA106" s="448"/>
+      <c r="AB106" s="448"/>
+      <c r="AC106" s="448"/>
+      <c r="AD106" s="448"/>
+      <c r="AE106" s="448"/>
+      <c r="AF106" s="448"/>
+      <c r="AG106" s="448"/>
+      <c r="AH106" s="448"/>
+      <c r="AI106" s="448"/>
+      <c r="AJ106" s="448"/>
+      <c r="AK106" s="73"/>
+      <c r="AL106" s="76"/>
     </row>
     <row r="107" spans="2:38" ht="18" customHeight="1">
-      <c r="B107" s="87"/>
-[...35 lines deleted...]
-      <c r="AL107" s="91"/>
+      <c r="B107" s="73"/>
+      <c r="C107" s="447"/>
+      <c r="D107" s="447"/>
+      <c r="E107" s="447"/>
+      <c r="F107" s="447"/>
+      <c r="G107" s="447"/>
+      <c r="H107" s="447"/>
+      <c r="I107" s="447"/>
+      <c r="J107" s="447"/>
+      <c r="K107" s="447"/>
+      <c r="L107" s="447"/>
+      <c r="M107" s="448"/>
+      <c r="N107" s="448"/>
+      <c r="O107" s="448"/>
+      <c r="P107" s="448"/>
+      <c r="Q107" s="448"/>
+      <c r="R107" s="448"/>
+      <c r="S107" s="448"/>
+      <c r="T107" s="448"/>
+      <c r="U107" s="448"/>
+      <c r="V107" s="448"/>
+      <c r="W107" s="448"/>
+      <c r="X107" s="448"/>
+      <c r="Y107" s="448"/>
+      <c r="Z107" s="448"/>
+      <c r="AA107" s="448"/>
+      <c r="AB107" s="448"/>
+      <c r="AC107" s="448"/>
+      <c r="AD107" s="448"/>
+      <c r="AE107" s="448"/>
+      <c r="AF107" s="448"/>
+      <c r="AG107" s="448"/>
+      <c r="AH107" s="448"/>
+      <c r="AI107" s="448"/>
+      <c r="AJ107" s="448"/>
+      <c r="AK107" s="73"/>
+      <c r="AL107" s="76"/>
     </row>
     <row r="108" spans="2:38" ht="18" customHeight="1">
-      <c r="B108" s="87"/>
-      <c r="C108" s="455" t="s">
+      <c r="B108" s="73"/>
+      <c r="C108" s="447" t="s">
         <v>185</v>
       </c>
-      <c r="D108" s="455"/>
-[...8 lines deleted...]
-      <c r="M108" s="456" t="s">
+      <c r="D108" s="447"/>
+      <c r="E108" s="447"/>
+      <c r="F108" s="447"/>
+      <c r="G108" s="447"/>
+      <c r="H108" s="447"/>
+      <c r="I108" s="447"/>
+      <c r="J108" s="447"/>
+      <c r="K108" s="447"/>
+      <c r="L108" s="447"/>
+      <c r="M108" s="448" t="s">
         <v>182</v>
       </c>
-      <c r="N108" s="456"/>
-[...6 lines deleted...]
-      <c r="U108" s="456" t="s">
+      <c r="N108" s="448"/>
+      <c r="O108" s="448"/>
+      <c r="P108" s="448"/>
+      <c r="Q108" s="448"/>
+      <c r="R108" s="448"/>
+      <c r="S108" s="448"/>
+      <c r="T108" s="448"/>
+      <c r="U108" s="448" t="s">
         <v>183</v>
       </c>
-      <c r="V108" s="456"/>
-[...6 lines deleted...]
-      <c r="AC108" s="456" t="s">
+      <c r="V108" s="448"/>
+      <c r="W108" s="448"/>
+      <c r="X108" s="448"/>
+      <c r="Y108" s="448"/>
+      <c r="Z108" s="448"/>
+      <c r="AA108" s="448"/>
+      <c r="AB108" s="448"/>
+      <c r="AC108" s="448" t="s">
         <v>184</v>
       </c>
-      <c r="AD108" s="456"/>
-[...7 lines deleted...]
-      <c r="AL108" s="91"/>
+      <c r="AD108" s="448"/>
+      <c r="AE108" s="448"/>
+      <c r="AF108" s="448"/>
+      <c r="AG108" s="448"/>
+      <c r="AH108" s="448"/>
+      <c r="AI108" s="448"/>
+      <c r="AJ108" s="448"/>
+      <c r="AK108" s="73"/>
+      <c r="AL108" s="76"/>
     </row>
     <row r="109" spans="2:38" ht="18" customHeight="1">
-      <c r="B109" s="87"/>
-[...35 lines deleted...]
-      <c r="AL109" s="91"/>
+      <c r="B109" s="73"/>
+      <c r="C109" s="447"/>
+      <c r="D109" s="447"/>
+      <c r="E109" s="447"/>
+      <c r="F109" s="447"/>
+      <c r="G109" s="447"/>
+      <c r="H109" s="447"/>
+      <c r="I109" s="447"/>
+      <c r="J109" s="447"/>
+      <c r="K109" s="447"/>
+      <c r="L109" s="447"/>
+      <c r="M109" s="448"/>
+      <c r="N109" s="448"/>
+      <c r="O109" s="448"/>
+      <c r="P109" s="448"/>
+      <c r="Q109" s="448"/>
+      <c r="R109" s="448"/>
+      <c r="S109" s="448"/>
+      <c r="T109" s="448"/>
+      <c r="U109" s="448"/>
+      <c r="V109" s="448"/>
+      <c r="W109" s="448"/>
+      <c r="X109" s="448"/>
+      <c r="Y109" s="448"/>
+      <c r="Z109" s="448"/>
+      <c r="AA109" s="448"/>
+      <c r="AB109" s="448"/>
+      <c r="AC109" s="448"/>
+      <c r="AD109" s="448"/>
+      <c r="AE109" s="448"/>
+      <c r="AF109" s="448"/>
+      <c r="AG109" s="448"/>
+      <c r="AH109" s="448"/>
+      <c r="AI109" s="448"/>
+      <c r="AJ109" s="448"/>
+      <c r="AK109" s="73"/>
+      <c r="AL109" s="76"/>
     </row>
     <row r="110" spans="2:38" ht="18" customHeight="1">
-      <c r="B110" s="87"/>
-[...35 lines deleted...]
-      <c r="AL110" s="91"/>
+      <c r="B110" s="73"/>
+      <c r="C110" s="447"/>
+      <c r="D110" s="447"/>
+      <c r="E110" s="447"/>
+      <c r="F110" s="447"/>
+      <c r="G110" s="447"/>
+      <c r="H110" s="447"/>
+      <c r="I110" s="447"/>
+      <c r="J110" s="447"/>
+      <c r="K110" s="447"/>
+      <c r="L110" s="447"/>
+      <c r="M110" s="448"/>
+      <c r="N110" s="448"/>
+      <c r="O110" s="448"/>
+      <c r="P110" s="448"/>
+      <c r="Q110" s="448"/>
+      <c r="R110" s="448"/>
+      <c r="S110" s="448"/>
+      <c r="T110" s="448"/>
+      <c r="U110" s="448"/>
+      <c r="V110" s="448"/>
+      <c r="W110" s="448"/>
+      <c r="X110" s="448"/>
+      <c r="Y110" s="448"/>
+      <c r="Z110" s="448"/>
+      <c r="AA110" s="448"/>
+      <c r="AB110" s="448"/>
+      <c r="AC110" s="448"/>
+      <c r="AD110" s="448"/>
+      <c r="AE110" s="448"/>
+      <c r="AF110" s="448"/>
+      <c r="AG110" s="448"/>
+      <c r="AH110" s="448"/>
+      <c r="AI110" s="448"/>
+      <c r="AJ110" s="448"/>
+      <c r="AK110" s="73"/>
+      <c r="AL110" s="76"/>
     </row>
     <row r="111" spans="2:38" ht="18" customHeight="1">
-      <c r="B111" s="87"/>
-      <c r="C111" s="455" t="s">
+      <c r="B111" s="73"/>
+      <c r="C111" s="447" t="s">
         <v>186</v>
       </c>
-      <c r="D111" s="455"/>
-[...8 lines deleted...]
-      <c r="M111" s="456" t="s">
+      <c r="D111" s="447"/>
+      <c r="E111" s="447"/>
+      <c r="F111" s="447"/>
+      <c r="G111" s="447"/>
+      <c r="H111" s="447"/>
+      <c r="I111" s="447"/>
+      <c r="J111" s="447"/>
+      <c r="K111" s="447"/>
+      <c r="L111" s="447"/>
+      <c r="M111" s="448" t="s">
         <v>182</v>
       </c>
-      <c r="N111" s="456"/>
-[...6 lines deleted...]
-      <c r="U111" s="456" t="s">
+      <c r="N111" s="448"/>
+      <c r="O111" s="448"/>
+      <c r="P111" s="448"/>
+      <c r="Q111" s="448"/>
+      <c r="R111" s="448"/>
+      <c r="S111" s="448"/>
+      <c r="T111" s="448"/>
+      <c r="U111" s="448" t="s">
         <v>183</v>
       </c>
-      <c r="V111" s="456"/>
-[...6 lines deleted...]
-      <c r="AC111" s="456" t="s">
+      <c r="V111" s="448"/>
+      <c r="W111" s="448"/>
+      <c r="X111" s="448"/>
+      <c r="Y111" s="448"/>
+      <c r="Z111" s="448"/>
+      <c r="AA111" s="448"/>
+      <c r="AB111" s="448"/>
+      <c r="AC111" s="448" t="s">
         <v>184</v>
       </c>
-      <c r="AD111" s="456"/>
-[...7 lines deleted...]
-      <c r="AL111" s="91"/>
+      <c r="AD111" s="448"/>
+      <c r="AE111" s="448"/>
+      <c r="AF111" s="448"/>
+      <c r="AG111" s="448"/>
+      <c r="AH111" s="448"/>
+      <c r="AI111" s="448"/>
+      <c r="AJ111" s="448"/>
+      <c r="AK111" s="73"/>
+      <c r="AL111" s="76"/>
     </row>
     <row r="112" spans="2:38" ht="18" customHeight="1">
-      <c r="B112" s="87"/>
-[...35 lines deleted...]
-      <c r="AL112" s="91"/>
+      <c r="B112" s="73"/>
+      <c r="C112" s="447"/>
+      <c r="D112" s="447"/>
+      <c r="E112" s="447"/>
+      <c r="F112" s="447"/>
+      <c r="G112" s="447"/>
+      <c r="H112" s="447"/>
+      <c r="I112" s="447"/>
+      <c r="J112" s="447"/>
+      <c r="K112" s="447"/>
+      <c r="L112" s="447"/>
+      <c r="M112" s="448"/>
+      <c r="N112" s="448"/>
+      <c r="O112" s="448"/>
+      <c r="P112" s="448"/>
+      <c r="Q112" s="448"/>
+      <c r="R112" s="448"/>
+      <c r="S112" s="448"/>
+      <c r="T112" s="448"/>
+      <c r="U112" s="448"/>
+      <c r="V112" s="448"/>
+      <c r="W112" s="448"/>
+      <c r="X112" s="448"/>
+      <c r="Y112" s="448"/>
+      <c r="Z112" s="448"/>
+      <c r="AA112" s="448"/>
+      <c r="AB112" s="448"/>
+      <c r="AC112" s="448"/>
+      <c r="AD112" s="448"/>
+      <c r="AE112" s="448"/>
+      <c r="AF112" s="448"/>
+      <c r="AG112" s="448"/>
+      <c r="AH112" s="448"/>
+      <c r="AI112" s="448"/>
+      <c r="AJ112" s="448"/>
+      <c r="AK112" s="73"/>
+      <c r="AL112" s="76"/>
     </row>
     <row r="113" spans="2:38" ht="18" customHeight="1">
-      <c r="B113" s="87"/>
-[...35 lines deleted...]
-      <c r="AL113" s="91"/>
+      <c r="B113" s="73"/>
+      <c r="C113" s="447"/>
+      <c r="D113" s="447"/>
+      <c r="E113" s="447"/>
+      <c r="F113" s="447"/>
+      <c r="G113" s="447"/>
+      <c r="H113" s="447"/>
+      <c r="I113" s="447"/>
+      <c r="J113" s="447"/>
+      <c r="K113" s="447"/>
+      <c r="L113" s="447"/>
+      <c r="M113" s="448"/>
+      <c r="N113" s="448"/>
+      <c r="O113" s="448"/>
+      <c r="P113" s="448"/>
+      <c r="Q113" s="448"/>
+      <c r="R113" s="448"/>
+      <c r="S113" s="448"/>
+      <c r="T113" s="448"/>
+      <c r="U113" s="448"/>
+      <c r="V113" s="448"/>
+      <c r="W113" s="448"/>
+      <c r="X113" s="448"/>
+      <c r="Y113" s="448"/>
+      <c r="Z113" s="448"/>
+      <c r="AA113" s="448"/>
+      <c r="AB113" s="448"/>
+      <c r="AC113" s="448"/>
+      <c r="AD113" s="448"/>
+      <c r="AE113" s="448"/>
+      <c r="AF113" s="448"/>
+      <c r="AG113" s="448"/>
+      <c r="AH113" s="448"/>
+      <c r="AI113" s="448"/>
+      <c r="AJ113" s="448"/>
+      <c r="AK113" s="73"/>
+      <c r="AL113" s="76"/>
     </row>
     <row r="114" spans="2:38" ht="18" customHeight="1">
-      <c r="B114" s="87"/>
-      <c r="C114" s="457" t="s">
+      <c r="B114" s="73"/>
+      <c r="C114" s="449" t="s">
         <v>195</v>
       </c>
-      <c r="D114" s="458"/>
-[...8 lines deleted...]
-      <c r="M114" s="456" t="s">
+      <c r="D114" s="450"/>
+      <c r="E114" s="450"/>
+      <c r="F114" s="450"/>
+      <c r="G114" s="450"/>
+      <c r="H114" s="450"/>
+      <c r="I114" s="450"/>
+      <c r="J114" s="450"/>
+      <c r="K114" s="450"/>
+      <c r="L114" s="451"/>
+      <c r="M114" s="448" t="s">
         <v>182</v>
       </c>
-      <c r="N114" s="456"/>
-[...6 lines deleted...]
-      <c r="U114" s="456" t="s">
+      <c r="N114" s="448"/>
+      <c r="O114" s="448"/>
+      <c r="P114" s="448"/>
+      <c r="Q114" s="448"/>
+      <c r="R114" s="448"/>
+      <c r="S114" s="448"/>
+      <c r="T114" s="448"/>
+      <c r="U114" s="448" t="s">
         <v>183</v>
       </c>
-      <c r="V114" s="456"/>
-[...6 lines deleted...]
-      <c r="AC114" s="456" t="s">
+      <c r="V114" s="448"/>
+      <c r="W114" s="448"/>
+      <c r="X114" s="448"/>
+      <c r="Y114" s="448"/>
+      <c r="Z114" s="448"/>
+      <c r="AA114" s="448"/>
+      <c r="AB114" s="448"/>
+      <c r="AC114" s="448" t="s">
         <v>184</v>
       </c>
-      <c r="AD114" s="456"/>
-[...7 lines deleted...]
-      <c r="AL114" s="91"/>
+      <c r="AD114" s="448"/>
+      <c r="AE114" s="448"/>
+      <c r="AF114" s="448"/>
+      <c r="AG114" s="448"/>
+      <c r="AH114" s="448"/>
+      <c r="AI114" s="448"/>
+      <c r="AJ114" s="448"/>
+      <c r="AK114" s="73"/>
+      <c r="AL114" s="76"/>
     </row>
     <row r="115" spans="2:38" ht="18" customHeight="1">
-      <c r="B115" s="87"/>
-[...35 lines deleted...]
-      <c r="AL115" s="91"/>
+      <c r="B115" s="73"/>
+      <c r="C115" s="452"/>
+      <c r="D115" s="453"/>
+      <c r="E115" s="453"/>
+      <c r="F115" s="453"/>
+      <c r="G115" s="453"/>
+      <c r="H115" s="453"/>
+      <c r="I115" s="453"/>
+      <c r="J115" s="453"/>
+      <c r="K115" s="453"/>
+      <c r="L115" s="454"/>
+      <c r="M115" s="448"/>
+      <c r="N115" s="448"/>
+      <c r="O115" s="448"/>
+      <c r="P115" s="448"/>
+      <c r="Q115" s="448"/>
+      <c r="R115" s="448"/>
+      <c r="S115" s="448"/>
+      <c r="T115" s="448"/>
+      <c r="U115" s="448"/>
+      <c r="V115" s="448"/>
+      <c r="W115" s="448"/>
+      <c r="X115" s="448"/>
+      <c r="Y115" s="448"/>
+      <c r="Z115" s="448"/>
+      <c r="AA115" s="448"/>
+      <c r="AB115" s="448"/>
+      <c r="AC115" s="448"/>
+      <c r="AD115" s="448"/>
+      <c r="AE115" s="448"/>
+      <c r="AF115" s="448"/>
+      <c r="AG115" s="448"/>
+      <c r="AH115" s="448"/>
+      <c r="AI115" s="448"/>
+      <c r="AJ115" s="448"/>
+      <c r="AK115" s="73"/>
+      <c r="AL115" s="76"/>
     </row>
     <row r="116" spans="2:38" ht="18" customHeight="1">
-      <c r="B116" s="87"/>
-[...35 lines deleted...]
-      <c r="AL116" s="91"/>
+      <c r="B116" s="73"/>
+      <c r="C116" s="455"/>
+      <c r="D116" s="456"/>
+      <c r="E116" s="456"/>
+      <c r="F116" s="456"/>
+      <c r="G116" s="456"/>
+      <c r="H116" s="456"/>
+      <c r="I116" s="456"/>
+      <c r="J116" s="456"/>
+      <c r="K116" s="456"/>
+      <c r="L116" s="457"/>
+      <c r="M116" s="448"/>
+      <c r="N116" s="448"/>
+      <c r="O116" s="448"/>
+      <c r="P116" s="448"/>
+      <c r="Q116" s="448"/>
+      <c r="R116" s="448"/>
+      <c r="S116" s="448"/>
+      <c r="T116" s="448"/>
+      <c r="U116" s="448"/>
+      <c r="V116" s="448"/>
+      <c r="W116" s="448"/>
+      <c r="X116" s="448"/>
+      <c r="Y116" s="448"/>
+      <c r="Z116" s="448"/>
+      <c r="AA116" s="448"/>
+      <c r="AB116" s="448"/>
+      <c r="AC116" s="448"/>
+      <c r="AD116" s="448"/>
+      <c r="AE116" s="448"/>
+      <c r="AF116" s="448"/>
+      <c r="AG116" s="448"/>
+      <c r="AH116" s="448"/>
+      <c r="AI116" s="448"/>
+      <c r="AJ116" s="448"/>
+      <c r="AK116" s="73"/>
+      <c r="AL116" s="76"/>
     </row>
     <row r="117" spans="2:38" ht="18" customHeight="1">
-      <c r="B117" s="87"/>
-      <c r="C117" s="455" t="s">
+      <c r="B117" s="73"/>
+      <c r="C117" s="447" t="s">
         <v>187</v>
       </c>
-      <c r="D117" s="455"/>
-[...8 lines deleted...]
-      <c r="M117" s="456" t="s">
+      <c r="D117" s="447"/>
+      <c r="E117" s="447"/>
+      <c r="F117" s="447"/>
+      <c r="G117" s="447"/>
+      <c r="H117" s="447"/>
+      <c r="I117" s="447"/>
+      <c r="J117" s="447"/>
+      <c r="K117" s="447"/>
+      <c r="L117" s="447"/>
+      <c r="M117" s="448" t="s">
         <v>182</v>
       </c>
-      <c r="N117" s="456"/>
-[...6 lines deleted...]
-      <c r="U117" s="456" t="s">
+      <c r="N117" s="448"/>
+      <c r="O117" s="448"/>
+      <c r="P117" s="448"/>
+      <c r="Q117" s="448"/>
+      <c r="R117" s="448"/>
+      <c r="S117" s="448"/>
+      <c r="T117" s="448"/>
+      <c r="U117" s="448" t="s">
         <v>183</v>
       </c>
-      <c r="V117" s="456"/>
-[...6 lines deleted...]
-      <c r="AC117" s="456" t="s">
+      <c r="V117" s="448"/>
+      <c r="W117" s="448"/>
+      <c r="X117" s="448"/>
+      <c r="Y117" s="448"/>
+      <c r="Z117" s="448"/>
+      <c r="AA117" s="448"/>
+      <c r="AB117" s="448"/>
+      <c r="AC117" s="448" t="s">
         <v>188</v>
       </c>
-      <c r="AD117" s="456"/>
-[...7 lines deleted...]
-      <c r="AL117" s="91"/>
+      <c r="AD117" s="448"/>
+      <c r="AE117" s="448"/>
+      <c r="AF117" s="448"/>
+      <c r="AG117" s="448"/>
+      <c r="AH117" s="448"/>
+      <c r="AI117" s="448"/>
+      <c r="AJ117" s="448"/>
+      <c r="AK117" s="73"/>
+      <c r="AL117" s="76"/>
     </row>
     <row r="118" spans="2:38" ht="18" customHeight="1">
-      <c r="B118" s="87"/>
-[...35 lines deleted...]
-      <c r="AL118" s="91"/>
+      <c r="B118" s="73"/>
+      <c r="C118" s="447"/>
+      <c r="D118" s="447"/>
+      <c r="E118" s="447"/>
+      <c r="F118" s="447"/>
+      <c r="G118" s="447"/>
+      <c r="H118" s="447"/>
+      <c r="I118" s="447"/>
+      <c r="J118" s="447"/>
+      <c r="K118" s="447"/>
+      <c r="L118" s="447"/>
+      <c r="M118" s="448"/>
+      <c r="N118" s="448"/>
+      <c r="O118" s="448"/>
+      <c r="P118" s="448"/>
+      <c r="Q118" s="448"/>
+      <c r="R118" s="448"/>
+      <c r="S118" s="448"/>
+      <c r="T118" s="448"/>
+      <c r="U118" s="448"/>
+      <c r="V118" s="448"/>
+      <c r="W118" s="448"/>
+      <c r="X118" s="448"/>
+      <c r="Y118" s="448"/>
+      <c r="Z118" s="448"/>
+      <c r="AA118" s="448"/>
+      <c r="AB118" s="448"/>
+      <c r="AC118" s="448"/>
+      <c r="AD118" s="448"/>
+      <c r="AE118" s="448"/>
+      <c r="AF118" s="448"/>
+      <c r="AG118" s="448"/>
+      <c r="AH118" s="448"/>
+      <c r="AI118" s="448"/>
+      <c r="AJ118" s="448"/>
+      <c r="AK118" s="73"/>
+      <c r="AL118" s="76"/>
     </row>
     <row r="119" spans="2:38" ht="18" customHeight="1">
-      <c r="B119" s="87"/>
-[...35 lines deleted...]
-      <c r="AL119" s="91"/>
+      <c r="B119" s="73"/>
+      <c r="C119" s="447"/>
+      <c r="D119" s="447"/>
+      <c r="E119" s="447"/>
+      <c r="F119" s="447"/>
+      <c r="G119" s="447"/>
+      <c r="H119" s="447"/>
+      <c r="I119" s="447"/>
+      <c r="J119" s="447"/>
+      <c r="K119" s="447"/>
+      <c r="L119" s="447"/>
+      <c r="M119" s="448"/>
+      <c r="N119" s="448"/>
+      <c r="O119" s="448"/>
+      <c r="P119" s="448"/>
+      <c r="Q119" s="448"/>
+      <c r="R119" s="448"/>
+      <c r="S119" s="448"/>
+      <c r="T119" s="448"/>
+      <c r="U119" s="448"/>
+      <c r="V119" s="448"/>
+      <c r="W119" s="448"/>
+      <c r="X119" s="448"/>
+      <c r="Y119" s="448"/>
+      <c r="Z119" s="448"/>
+      <c r="AA119" s="448"/>
+      <c r="AB119" s="448"/>
+      <c r="AC119" s="448"/>
+      <c r="AD119" s="448"/>
+      <c r="AE119" s="448"/>
+      <c r="AF119" s="448"/>
+      <c r="AG119" s="448"/>
+      <c r="AH119" s="448"/>
+      <c r="AI119" s="448"/>
+      <c r="AJ119" s="448"/>
+      <c r="AK119" s="73"/>
+      <c r="AL119" s="76"/>
     </row>
     <row r="120" spans="2:38" ht="18" customHeight="1">
-      <c r="B120" s="87"/>
-      <c r="C120" s="457" t="s">
+      <c r="B120" s="73"/>
+      <c r="C120" s="449" t="s">
         <v>189</v>
       </c>
-      <c r="D120" s="458"/>
-[...8 lines deleted...]
-      <c r="M120" s="466" t="s">
+      <c r="D120" s="450"/>
+      <c r="E120" s="450"/>
+      <c r="F120" s="450"/>
+      <c r="G120" s="450"/>
+      <c r="H120" s="450"/>
+      <c r="I120" s="450"/>
+      <c r="J120" s="450"/>
+      <c r="K120" s="450"/>
+      <c r="L120" s="451"/>
+      <c r="M120" s="458" t="s">
         <v>190</v>
       </c>
-      <c r="N120" s="467"/>
-[...6 lines deleted...]
-      <c r="U120" s="466" t="s">
+      <c r="N120" s="459"/>
+      <c r="O120" s="459"/>
+      <c r="P120" s="459"/>
+      <c r="Q120" s="459"/>
+      <c r="R120" s="459"/>
+      <c r="S120" s="459"/>
+      <c r="T120" s="460"/>
+      <c r="U120" s="458" t="s">
         <v>191</v>
       </c>
-      <c r="V120" s="467"/>
-[...6 lines deleted...]
-      <c r="AC120" s="466" t="s">
+      <c r="V120" s="459"/>
+      <c r="W120" s="459"/>
+      <c r="X120" s="459"/>
+      <c r="Y120" s="459"/>
+      <c r="Z120" s="459"/>
+      <c r="AA120" s="459"/>
+      <c r="AB120" s="460"/>
+      <c r="AC120" s="458" t="s">
         <v>192</v>
       </c>
-      <c r="AD120" s="467"/>
-[...7 lines deleted...]
-      <c r="AL120" s="91"/>
+      <c r="AD120" s="459"/>
+      <c r="AE120" s="459"/>
+      <c r="AF120" s="459"/>
+      <c r="AG120" s="459"/>
+      <c r="AH120" s="459"/>
+      <c r="AI120" s="459"/>
+      <c r="AJ120" s="460"/>
+      <c r="AK120" s="73"/>
+      <c r="AL120" s="76"/>
     </row>
     <row r="121" spans="2:38" ht="18" customHeight="1">
-      <c r="B121" s="87"/>
-[...35 lines deleted...]
-      <c r="AL121" s="91"/>
+      <c r="B121" s="73"/>
+      <c r="C121" s="452"/>
+      <c r="D121" s="453"/>
+      <c r="E121" s="453"/>
+      <c r="F121" s="453"/>
+      <c r="G121" s="453"/>
+      <c r="H121" s="453"/>
+      <c r="I121" s="453"/>
+      <c r="J121" s="453"/>
+      <c r="K121" s="453"/>
+      <c r="L121" s="454"/>
+      <c r="M121" s="461"/>
+      <c r="N121" s="462"/>
+      <c r="O121" s="462"/>
+      <c r="P121" s="462"/>
+      <c r="Q121" s="462"/>
+      <c r="R121" s="462"/>
+      <c r="S121" s="462"/>
+      <c r="T121" s="463"/>
+      <c r="U121" s="461"/>
+      <c r="V121" s="462"/>
+      <c r="W121" s="462"/>
+      <c r="X121" s="462"/>
+      <c r="Y121" s="462"/>
+      <c r="Z121" s="462"/>
+      <c r="AA121" s="462"/>
+      <c r="AB121" s="463"/>
+      <c r="AC121" s="461"/>
+      <c r="AD121" s="462"/>
+      <c r="AE121" s="462"/>
+      <c r="AF121" s="462"/>
+      <c r="AG121" s="462"/>
+      <c r="AH121" s="462"/>
+      <c r="AI121" s="462"/>
+      <c r="AJ121" s="463"/>
+      <c r="AK121" s="73"/>
+      <c r="AL121" s="76"/>
     </row>
     <row r="122" spans="2:38" ht="18" customHeight="1">
-      <c r="B122" s="87"/>
-[...35 lines deleted...]
-      <c r="AL122" s="91"/>
+      <c r="B122" s="73"/>
+      <c r="C122" s="455"/>
+      <c r="D122" s="456"/>
+      <c r="E122" s="456"/>
+      <c r="F122" s="456"/>
+      <c r="G122" s="456"/>
+      <c r="H122" s="456"/>
+      <c r="I122" s="456"/>
+      <c r="J122" s="456"/>
+      <c r="K122" s="456"/>
+      <c r="L122" s="457"/>
+      <c r="M122" s="464"/>
+      <c r="N122" s="465"/>
+      <c r="O122" s="465"/>
+      <c r="P122" s="465"/>
+      <c r="Q122" s="465"/>
+      <c r="R122" s="465"/>
+      <c r="S122" s="465"/>
+      <c r="T122" s="466"/>
+      <c r="U122" s="464"/>
+      <c r="V122" s="465"/>
+      <c r="W122" s="465"/>
+      <c r="X122" s="465"/>
+      <c r="Y122" s="465"/>
+      <c r="Z122" s="465"/>
+      <c r="AA122" s="465"/>
+      <c r="AB122" s="466"/>
+      <c r="AC122" s="464"/>
+      <c r="AD122" s="465"/>
+      <c r="AE122" s="465"/>
+      <c r="AF122" s="465"/>
+      <c r="AG122" s="465"/>
+      <c r="AH122" s="465"/>
+      <c r="AI122" s="465"/>
+      <c r="AJ122" s="466"/>
+      <c r="AK122" s="73"/>
+      <c r="AL122" s="76"/>
     </row>
     <row r="123" spans="2:38" ht="18" customHeight="1">
-      <c r="B123" s="87"/>
-      <c r="C123" s="457" t="s">
+      <c r="B123" s="73"/>
+      <c r="C123" s="449" t="s">
         <v>193</v>
       </c>
-      <c r="D123" s="458"/>
-[...8 lines deleted...]
-      <c r="M123" s="466" t="s">
+      <c r="D123" s="450"/>
+      <c r="E123" s="450"/>
+      <c r="F123" s="450"/>
+      <c r="G123" s="450"/>
+      <c r="H123" s="450"/>
+      <c r="I123" s="450"/>
+      <c r="J123" s="450"/>
+      <c r="K123" s="450"/>
+      <c r="L123" s="451"/>
+      <c r="M123" s="458" t="s">
         <v>190</v>
       </c>
-      <c r="N123" s="467"/>
-[...6 lines deleted...]
-      <c r="U123" s="466" t="s">
+      <c r="N123" s="459"/>
+      <c r="O123" s="459"/>
+      <c r="P123" s="459"/>
+      <c r="Q123" s="459"/>
+      <c r="R123" s="459"/>
+      <c r="S123" s="459"/>
+      <c r="T123" s="460"/>
+      <c r="U123" s="458" t="s">
         <v>191</v>
       </c>
-      <c r="V123" s="467"/>
-[...6 lines deleted...]
-      <c r="AC123" s="466" t="s">
+      <c r="V123" s="459"/>
+      <c r="W123" s="459"/>
+      <c r="X123" s="459"/>
+      <c r="Y123" s="459"/>
+      <c r="Z123" s="459"/>
+      <c r="AA123" s="459"/>
+      <c r="AB123" s="460"/>
+      <c r="AC123" s="458" t="s">
         <v>192</v>
       </c>
-      <c r="AD123" s="467"/>
-[...7 lines deleted...]
-      <c r="AL123" s="91"/>
+      <c r="AD123" s="459"/>
+      <c r="AE123" s="459"/>
+      <c r="AF123" s="459"/>
+      <c r="AG123" s="459"/>
+      <c r="AH123" s="459"/>
+      <c r="AI123" s="459"/>
+      <c r="AJ123" s="460"/>
+      <c r="AK123" s="73"/>
+      <c r="AL123" s="76"/>
     </row>
     <row r="124" spans="2:38" ht="18" customHeight="1">
-      <c r="B124" s="87"/>
-[...35 lines deleted...]
-      <c r="AL124" s="91"/>
+      <c r="B124" s="73"/>
+      <c r="C124" s="452"/>
+      <c r="D124" s="453"/>
+      <c r="E124" s="453"/>
+      <c r="F124" s="453"/>
+      <c r="G124" s="453"/>
+      <c r="H124" s="453"/>
+      <c r="I124" s="453"/>
+      <c r="J124" s="453"/>
+      <c r="K124" s="453"/>
+      <c r="L124" s="454"/>
+      <c r="M124" s="461"/>
+      <c r="N124" s="462"/>
+      <c r="O124" s="462"/>
+      <c r="P124" s="462"/>
+      <c r="Q124" s="462"/>
+      <c r="R124" s="462"/>
+      <c r="S124" s="462"/>
+      <c r="T124" s="463"/>
+      <c r="U124" s="461"/>
+      <c r="V124" s="462"/>
+      <c r="W124" s="462"/>
+      <c r="X124" s="462"/>
+      <c r="Y124" s="462"/>
+      <c r="Z124" s="462"/>
+      <c r="AA124" s="462"/>
+      <c r="AB124" s="463"/>
+      <c r="AC124" s="461"/>
+      <c r="AD124" s="462"/>
+      <c r="AE124" s="462"/>
+      <c r="AF124" s="462"/>
+      <c r="AG124" s="462"/>
+      <c r="AH124" s="462"/>
+      <c r="AI124" s="462"/>
+      <c r="AJ124" s="463"/>
+      <c r="AK124" s="73"/>
+      <c r="AL124" s="76"/>
     </row>
     <row r="125" spans="2:38" ht="18" customHeight="1">
-      <c r="B125" s="87"/>
-[...35 lines deleted...]
-      <c r="AL125" s="91"/>
+      <c r="B125" s="73"/>
+      <c r="C125" s="455"/>
+      <c r="D125" s="456"/>
+      <c r="E125" s="456"/>
+      <c r="F125" s="456"/>
+      <c r="G125" s="456"/>
+      <c r="H125" s="456"/>
+      <c r="I125" s="456"/>
+      <c r="J125" s="456"/>
+      <c r="K125" s="456"/>
+      <c r="L125" s="457"/>
+      <c r="M125" s="464"/>
+      <c r="N125" s="465"/>
+      <c r="O125" s="465"/>
+      <c r="P125" s="465"/>
+      <c r="Q125" s="465"/>
+      <c r="R125" s="465"/>
+      <c r="S125" s="465"/>
+      <c r="T125" s="466"/>
+      <c r="U125" s="464"/>
+      <c r="V125" s="465"/>
+      <c r="W125" s="465"/>
+      <c r="X125" s="465"/>
+      <c r="Y125" s="465"/>
+      <c r="Z125" s="465"/>
+      <c r="AA125" s="465"/>
+      <c r="AB125" s="466"/>
+      <c r="AC125" s="464"/>
+      <c r="AD125" s="465"/>
+      <c r="AE125" s="465"/>
+      <c r="AF125" s="465"/>
+      <c r="AG125" s="465"/>
+      <c r="AH125" s="465"/>
+      <c r="AI125" s="465"/>
+      <c r="AJ125" s="466"/>
+      <c r="AK125" s="73"/>
+      <c r="AL125" s="76"/>
     </row>
     <row r="126" spans="2:38" ht="18" customHeight="1">
-      <c r="B126" s="87"/>
-      <c r="C126" s="457" t="s">
+      <c r="B126" s="73"/>
+      <c r="C126" s="449" t="s">
         <v>194</v>
       </c>
-      <c r="D126" s="458"/>
-[...8 lines deleted...]
-      <c r="M126" s="466" t="s">
+      <c r="D126" s="450"/>
+      <c r="E126" s="450"/>
+      <c r="F126" s="450"/>
+      <c r="G126" s="450"/>
+      <c r="H126" s="450"/>
+      <c r="I126" s="450"/>
+      <c r="J126" s="450"/>
+      <c r="K126" s="450"/>
+      <c r="L126" s="451"/>
+      <c r="M126" s="458" t="s">
         <v>182</v>
       </c>
-      <c r="N126" s="467"/>
-[...6 lines deleted...]
-      <c r="U126" s="466" t="s">
+      <c r="N126" s="459"/>
+      <c r="O126" s="459"/>
+      <c r="P126" s="459"/>
+      <c r="Q126" s="459"/>
+      <c r="R126" s="459"/>
+      <c r="S126" s="459"/>
+      <c r="T126" s="460"/>
+      <c r="U126" s="458" t="s">
         <v>183</v>
       </c>
-      <c r="V126" s="467"/>
-[...6 lines deleted...]
-      <c r="AC126" s="466" t="s">
+      <c r="V126" s="459"/>
+      <c r="W126" s="459"/>
+      <c r="X126" s="459"/>
+      <c r="Y126" s="459"/>
+      <c r="Z126" s="459"/>
+      <c r="AA126" s="459"/>
+      <c r="AB126" s="460"/>
+      <c r="AC126" s="458" t="s">
         <v>184</v>
       </c>
-      <c r="AD126" s="467"/>
-[...7 lines deleted...]
-      <c r="AL126" s="91"/>
+      <c r="AD126" s="459"/>
+      <c r="AE126" s="459"/>
+      <c r="AF126" s="459"/>
+      <c r="AG126" s="459"/>
+      <c r="AH126" s="459"/>
+      <c r="AI126" s="459"/>
+      <c r="AJ126" s="460"/>
+      <c r="AK126" s="73"/>
+      <c r="AL126" s="76"/>
     </row>
     <row r="127" spans="2:38" ht="18" customHeight="1">
-      <c r="B127" s="87"/>
-[...35 lines deleted...]
-      <c r="AL127" s="91"/>
+      <c r="B127" s="73"/>
+      <c r="C127" s="452"/>
+      <c r="D127" s="453"/>
+      <c r="E127" s="453"/>
+      <c r="F127" s="453"/>
+      <c r="G127" s="453"/>
+      <c r="H127" s="453"/>
+      <c r="I127" s="453"/>
+      <c r="J127" s="453"/>
+      <c r="K127" s="453"/>
+      <c r="L127" s="454"/>
+      <c r="M127" s="461"/>
+      <c r="N127" s="462"/>
+      <c r="O127" s="462"/>
+      <c r="P127" s="462"/>
+      <c r="Q127" s="462"/>
+      <c r="R127" s="462"/>
+      <c r="S127" s="462"/>
+      <c r="T127" s="463"/>
+      <c r="U127" s="461"/>
+      <c r="V127" s="462"/>
+      <c r="W127" s="462"/>
+      <c r="X127" s="462"/>
+      <c r="Y127" s="462"/>
+      <c r="Z127" s="462"/>
+      <c r="AA127" s="462"/>
+      <c r="AB127" s="463"/>
+      <c r="AC127" s="461"/>
+      <c r="AD127" s="462"/>
+      <c r="AE127" s="462"/>
+      <c r="AF127" s="462"/>
+      <c r="AG127" s="462"/>
+      <c r="AH127" s="462"/>
+      <c r="AI127" s="462"/>
+      <c r="AJ127" s="463"/>
+      <c r="AK127" s="73"/>
+      <c r="AL127" s="76"/>
     </row>
     <row r="128" spans="2:38" ht="18" customHeight="1">
-      <c r="B128" s="87"/>
-[...35 lines deleted...]
-      <c r="AL128" s="91"/>
+      <c r="B128" s="73"/>
+      <c r="C128" s="455"/>
+      <c r="D128" s="456"/>
+      <c r="E128" s="456"/>
+      <c r="F128" s="456"/>
+      <c r="G128" s="456"/>
+      <c r="H128" s="456"/>
+      <c r="I128" s="456"/>
+      <c r="J128" s="456"/>
+      <c r="K128" s="456"/>
+      <c r="L128" s="457"/>
+      <c r="M128" s="464"/>
+      <c r="N128" s="465"/>
+      <c r="O128" s="465"/>
+      <c r="P128" s="465"/>
+      <c r="Q128" s="465"/>
+      <c r="R128" s="465"/>
+      <c r="S128" s="465"/>
+      <c r="T128" s="466"/>
+      <c r="U128" s="464"/>
+      <c r="V128" s="465"/>
+      <c r="W128" s="465"/>
+      <c r="X128" s="465"/>
+      <c r="Y128" s="465"/>
+      <c r="Z128" s="465"/>
+      <c r="AA128" s="465"/>
+      <c r="AB128" s="466"/>
+      <c r="AC128" s="464"/>
+      <c r="AD128" s="465"/>
+      <c r="AE128" s="465"/>
+      <c r="AF128" s="465"/>
+      <c r="AG128" s="465"/>
+      <c r="AH128" s="465"/>
+      <c r="AI128" s="465"/>
+      <c r="AJ128" s="466"/>
+      <c r="AK128" s="73"/>
+      <c r="AL128" s="76"/>
     </row>
     <row r="129" spans="2:38" ht="18" customHeight="1">
-      <c r="B129" s="87"/>
-      <c r="C129" s="455" t="s">
+      <c r="B129" s="73"/>
+      <c r="C129" s="447" t="s">
         <v>196</v>
       </c>
-      <c r="D129" s="455"/>
-[...8 lines deleted...]
-      <c r="M129" s="456" t="s">
+      <c r="D129" s="447"/>
+      <c r="E129" s="447"/>
+      <c r="F129" s="447"/>
+      <c r="G129" s="447"/>
+      <c r="H129" s="447"/>
+      <c r="I129" s="447"/>
+      <c r="J129" s="447"/>
+      <c r="K129" s="447"/>
+      <c r="L129" s="447"/>
+      <c r="M129" s="448" t="s">
         <v>197</v>
       </c>
-      <c r="N129" s="456"/>
-[...6 lines deleted...]
-      <c r="U129" s="456" t="s">
+      <c r="N129" s="448"/>
+      <c r="O129" s="448"/>
+      <c r="P129" s="448"/>
+      <c r="Q129" s="448"/>
+      <c r="R129" s="448"/>
+      <c r="S129" s="448"/>
+      <c r="T129" s="448"/>
+      <c r="U129" s="448" t="s">
         <v>198</v>
       </c>
-      <c r="V129" s="456"/>
-[...6 lines deleted...]
-      <c r="AC129" s="456" t="s">
+      <c r="V129" s="448"/>
+      <c r="W129" s="448"/>
+      <c r="X129" s="448"/>
+      <c r="Y129" s="448"/>
+      <c r="Z129" s="448"/>
+      <c r="AA129" s="448"/>
+      <c r="AB129" s="448"/>
+      <c r="AC129" s="448" t="s">
         <v>199</v>
       </c>
-      <c r="AD129" s="456"/>
-[...7 lines deleted...]
-      <c r="AL129" s="91"/>
+      <c r="AD129" s="448"/>
+      <c r="AE129" s="448"/>
+      <c r="AF129" s="448"/>
+      <c r="AG129" s="448"/>
+      <c r="AH129" s="448"/>
+      <c r="AI129" s="448"/>
+      <c r="AJ129" s="448"/>
+      <c r="AK129" s="73"/>
+      <c r="AL129" s="76"/>
     </row>
     <row r="130" spans="2:38" ht="18" customHeight="1">
-      <c r="B130" s="87"/>
-[...35 lines deleted...]
-      <c r="AL130" s="91"/>
+      <c r="B130" s="73"/>
+      <c r="C130" s="447"/>
+      <c r="D130" s="447"/>
+      <c r="E130" s="447"/>
+      <c r="F130" s="447"/>
+      <c r="G130" s="447"/>
+      <c r="H130" s="447"/>
+      <c r="I130" s="447"/>
+      <c r="J130" s="447"/>
+      <c r="K130" s="447"/>
+      <c r="L130" s="447"/>
+      <c r="M130" s="448"/>
+      <c r="N130" s="448"/>
+      <c r="O130" s="448"/>
+      <c r="P130" s="448"/>
+      <c r="Q130" s="448"/>
+      <c r="R130" s="448"/>
+      <c r="S130" s="448"/>
+      <c r="T130" s="448"/>
+      <c r="U130" s="448"/>
+      <c r="V130" s="448"/>
+      <c r="W130" s="448"/>
+      <c r="X130" s="448"/>
+      <c r="Y130" s="448"/>
+      <c r="Z130" s="448"/>
+      <c r="AA130" s="448"/>
+      <c r="AB130" s="448"/>
+      <c r="AC130" s="448"/>
+      <c r="AD130" s="448"/>
+      <c r="AE130" s="448"/>
+      <c r="AF130" s="448"/>
+      <c r="AG130" s="448"/>
+      <c r="AH130" s="448"/>
+      <c r="AI130" s="448"/>
+      <c r="AJ130" s="448"/>
+      <c r="AK130" s="73"/>
+      <c r="AL130" s="76"/>
     </row>
     <row r="131" spans="2:38" ht="18" customHeight="1">
-      <c r="B131" s="87"/>
-[...35 lines deleted...]
-      <c r="AL131" s="91"/>
+      <c r="B131" s="73"/>
+      <c r="C131" s="447"/>
+      <c r="D131" s="447"/>
+      <c r="E131" s="447"/>
+      <c r="F131" s="447"/>
+      <c r="G131" s="447"/>
+      <c r="H131" s="447"/>
+      <c r="I131" s="447"/>
+      <c r="J131" s="447"/>
+      <c r="K131" s="447"/>
+      <c r="L131" s="447"/>
+      <c r="M131" s="448"/>
+      <c r="N131" s="448"/>
+      <c r="O131" s="448"/>
+      <c r="P131" s="448"/>
+      <c r="Q131" s="448"/>
+      <c r="R131" s="448"/>
+      <c r="S131" s="448"/>
+      <c r="T131" s="448"/>
+      <c r="U131" s="448"/>
+      <c r="V131" s="448"/>
+      <c r="W131" s="448"/>
+      <c r="X131" s="448"/>
+      <c r="Y131" s="448"/>
+      <c r="Z131" s="448"/>
+      <c r="AA131" s="448"/>
+      <c r="AB131" s="448"/>
+      <c r="AC131" s="448"/>
+      <c r="AD131" s="448"/>
+      <c r="AE131" s="448"/>
+      <c r="AF131" s="448"/>
+      <c r="AG131" s="448"/>
+      <c r="AH131" s="448"/>
+      <c r="AI131" s="448"/>
+      <c r="AJ131" s="448"/>
+      <c r="AK131" s="73"/>
+      <c r="AL131" s="76"/>
     </row>
     <row r="132" spans="2:38" ht="18" customHeight="1">
-      <c r="B132" s="87"/>
-[...35 lines deleted...]
-      <c r="AL132" s="91"/>
+      <c r="B132" s="73"/>
+      <c r="C132" s="85"/>
+      <c r="D132" s="73"/>
+      <c r="E132" s="73"/>
+      <c r="F132" s="73"/>
+      <c r="G132" s="73"/>
+      <c r="H132" s="73"/>
+      <c r="I132" s="73"/>
+      <c r="J132" s="73"/>
+      <c r="K132" s="73"/>
+      <c r="L132" s="73"/>
+      <c r="M132" s="73"/>
+      <c r="N132" s="73"/>
+      <c r="O132" s="73"/>
+      <c r="P132" s="73"/>
+      <c r="Q132" s="73"/>
+      <c r="R132" s="73"/>
+      <c r="S132" s="73"/>
+      <c r="T132" s="73"/>
+      <c r="U132" s="73"/>
+      <c r="V132" s="73"/>
+      <c r="W132" s="73"/>
+      <c r="X132" s="73"/>
+      <c r="Y132" s="73"/>
+      <c r="Z132" s="73"/>
+      <c r="AA132" s="73"/>
+      <c r="AB132" s="73"/>
+      <c r="AC132" s="73"/>
+      <c r="AD132" s="73"/>
+      <c r="AE132" s="73"/>
+      <c r="AF132" s="73"/>
+      <c r="AG132" s="73"/>
+      <c r="AH132" s="73"/>
+      <c r="AI132" s="73"/>
+      <c r="AJ132" s="73"/>
+      <c r="AK132" s="73"/>
+      <c r="AL132" s="76"/>
     </row>
     <row r="133" spans="2:38" ht="18" customHeight="1">
-      <c r="B133" s="87"/>
-[...26 lines deleted...]
-      <c r="AC133" s="101" t="s">
+      <c r="B133" s="73"/>
+      <c r="C133" s="73"/>
+      <c r="D133" s="73"/>
+      <c r="E133" s="73"/>
+      <c r="F133" s="73"/>
+      <c r="G133" s="73"/>
+      <c r="H133" s="73"/>
+      <c r="I133" s="73"/>
+      <c r="J133" s="73"/>
+      <c r="K133" s="73"/>
+      <c r="L133" s="73"/>
+      <c r="M133" s="73"/>
+      <c r="N133" s="73"/>
+      <c r="O133" s="73"/>
+      <c r="P133" s="73"/>
+      <c r="Q133" s="73"/>
+      <c r="R133" s="73"/>
+      <c r="S133" s="73"/>
+      <c r="T133" s="73"/>
+      <c r="U133" s="73"/>
+      <c r="V133" s="73"/>
+      <c r="W133" s="73"/>
+      <c r="X133" s="73"/>
+      <c r="Y133" s="73"/>
+      <c r="Z133" s="73"/>
+      <c r="AA133" s="73"/>
+      <c r="AB133" s="73"/>
+      <c r="AC133" s="86" t="s">
         <v>200</v>
       </c>
-      <c r="AD133" s="87"/>
-[...7 lines deleted...]
-      <c r="AL133" s="91"/>
+      <c r="AD133" s="73"/>
+      <c r="AE133" s="73"/>
+      <c r="AF133" s="73"/>
+      <c r="AG133" s="73"/>
+      <c r="AH133" s="73"/>
+      <c r="AI133" s="73"/>
+      <c r="AJ133" s="73"/>
+      <c r="AK133" s="73"/>
+      <c r="AL133" s="76"/>
     </row>
     <row r="134" spans="2:38" ht="18" customHeight="1">
-      <c r="B134" s="87"/>
-[...35 lines deleted...]
-      <c r="AL134" s="91"/>
+      <c r="B134" s="73"/>
+      <c r="C134" s="73"/>
+      <c r="D134" s="73"/>
+      <c r="E134" s="73"/>
+      <c r="F134" s="73"/>
+      <c r="G134" s="73"/>
+      <c r="H134" s="73"/>
+      <c r="I134" s="73"/>
+      <c r="J134" s="73"/>
+      <c r="K134" s="73"/>
+      <c r="L134" s="73"/>
+      <c r="M134" s="73"/>
+      <c r="N134" s="73"/>
+      <c r="O134" s="73"/>
+      <c r="P134" s="73"/>
+      <c r="Q134" s="73"/>
+      <c r="R134" s="73"/>
+      <c r="S134" s="73"/>
+      <c r="T134" s="73"/>
+      <c r="U134" s="73"/>
+      <c r="V134" s="73"/>
+      <c r="W134" s="73"/>
+      <c r="X134" s="73"/>
+      <c r="Y134" s="73"/>
+      <c r="Z134" s="73"/>
+      <c r="AA134" s="73"/>
+      <c r="AB134" s="73"/>
+      <c r="AC134" s="73"/>
+      <c r="AD134" s="73"/>
+      <c r="AE134" s="73"/>
+      <c r="AF134" s="73"/>
+      <c r="AG134" s="73"/>
+      <c r="AH134" s="73"/>
+      <c r="AI134" s="73"/>
+      <c r="AJ134" s="73"/>
+      <c r="AK134" s="73"/>
+      <c r="AL134" s="76"/>
     </row>
     <row r="135" spans="2:38" ht="18" customHeight="1">
-      <c r="B135" s="87"/>
-[...35 lines deleted...]
-      <c r="AL135" s="91"/>
+      <c r="B135" s="73"/>
+      <c r="C135" s="73"/>
+      <c r="D135" s="73"/>
+      <c r="E135" s="73"/>
+      <c r="F135" s="73"/>
+      <c r="G135" s="73"/>
+      <c r="H135" s="73"/>
+      <c r="I135" s="73"/>
+      <c r="J135" s="73"/>
+      <c r="K135" s="73"/>
+      <c r="L135" s="73"/>
+      <c r="M135" s="73"/>
+      <c r="N135" s="73"/>
+      <c r="O135" s="73"/>
+      <c r="P135" s="73"/>
+      <c r="Q135" s="73"/>
+      <c r="R135" s="73"/>
+      <c r="S135" s="73"/>
+      <c r="T135" s="73"/>
+      <c r="U135" s="73"/>
+      <c r="V135" s="73"/>
+      <c r="W135" s="73"/>
+      <c r="X135" s="73"/>
+      <c r="Y135" s="73"/>
+      <c r="Z135" s="73"/>
+      <c r="AA135" s="73"/>
+      <c r="AB135" s="73"/>
+      <c r="AC135" s="73"/>
+      <c r="AD135" s="73"/>
+      <c r="AE135" s="73"/>
+      <c r="AF135" s="73"/>
+      <c r="AG135" s="73"/>
+      <c r="AH135" s="73"/>
+      <c r="AI135" s="73"/>
+      <c r="AJ135" s="73"/>
+      <c r="AK135" s="73"/>
+      <c r="AL135" s="76"/>
     </row>
     <row r="136" spans="2:38" ht="18" customHeight="1">
-      <c r="B136" s="87"/>
-[...35 lines deleted...]
-      <c r="AL136" s="91"/>
+      <c r="B136" s="73"/>
+      <c r="C136" s="73"/>
+      <c r="D136" s="73"/>
+      <c r="E136" s="73"/>
+      <c r="F136" s="73"/>
+      <c r="G136" s="73"/>
+      <c r="H136" s="73"/>
+      <c r="I136" s="73"/>
+      <c r="J136" s="73"/>
+      <c r="K136" s="73"/>
+      <c r="L136" s="73"/>
+      <c r="M136" s="73"/>
+      <c r="N136" s="73"/>
+      <c r="O136" s="73"/>
+      <c r="P136" s="73"/>
+      <c r="Q136" s="73"/>
+      <c r="R136" s="73"/>
+      <c r="S136" s="73"/>
+      <c r="T136" s="73"/>
+      <c r="U136" s="73"/>
+      <c r="V136" s="73"/>
+      <c r="W136" s="73"/>
+      <c r="X136" s="73"/>
+      <c r="Y136" s="73"/>
+      <c r="Z136" s="73"/>
+      <c r="AA136" s="73"/>
+      <c r="AB136" s="73"/>
+      <c r="AC136" s="73"/>
+      <c r="AD136" s="73"/>
+      <c r="AE136" s="73"/>
+      <c r="AF136" s="73"/>
+      <c r="AG136" s="73"/>
+      <c r="AH136" s="73"/>
+      <c r="AI136" s="73"/>
+      <c r="AJ136" s="73"/>
+      <c r="AK136" s="73"/>
+      <c r="AL136" s="76"/>
     </row>
     <row r="137" spans="2:38" ht="18" customHeight="1">
-      <c r="B137" s="87"/>
-[...35 lines deleted...]
-      <c r="AL137" s="91"/>
+      <c r="B137" s="73"/>
+      <c r="C137" s="73"/>
+      <c r="D137" s="73"/>
+      <c r="E137" s="73"/>
+      <c r="F137" s="73"/>
+      <c r="G137" s="73"/>
+      <c r="H137" s="73"/>
+      <c r="I137" s="73"/>
+      <c r="J137" s="73"/>
+      <c r="K137" s="73"/>
+      <c r="L137" s="73"/>
+      <c r="M137" s="73"/>
+      <c r="N137" s="73"/>
+      <c r="O137" s="73"/>
+      <c r="P137" s="73"/>
+      <c r="Q137" s="73"/>
+      <c r="R137" s="73"/>
+      <c r="S137" s="73"/>
+      <c r="T137" s="73"/>
+      <c r="U137" s="73"/>
+      <c r="V137" s="73"/>
+      <c r="W137" s="73"/>
+      <c r="X137" s="73"/>
+      <c r="Y137" s="73"/>
+      <c r="Z137" s="73"/>
+      <c r="AA137" s="73"/>
+      <c r="AB137" s="73"/>
+      <c r="AC137" s="73"/>
+      <c r="AD137" s="73"/>
+      <c r="AE137" s="73"/>
+      <c r="AF137" s="73"/>
+      <c r="AG137" s="73"/>
+      <c r="AH137" s="73"/>
+      <c r="AI137" s="73"/>
+      <c r="AJ137" s="73"/>
+      <c r="AK137" s="73"/>
+      <c r="AL137" s="76"/>
     </row>
     <row r="138" spans="2:38" ht="18" customHeight="1">
-      <c r="B138" s="87"/>
-[...35 lines deleted...]
-      <c r="AL138" s="91"/>
+      <c r="B138" s="73"/>
+      <c r="C138" s="73"/>
+      <c r="D138" s="73"/>
+      <c r="E138" s="73"/>
+      <c r="F138" s="73"/>
+      <c r="G138" s="73"/>
+      <c r="H138" s="73"/>
+      <c r="I138" s="73"/>
+      <c r="J138" s="73"/>
+      <c r="K138" s="73"/>
+      <c r="L138" s="73"/>
+      <c r="M138" s="73"/>
+      <c r="N138" s="73"/>
+      <c r="O138" s="73"/>
+      <c r="P138" s="73"/>
+      <c r="Q138" s="73"/>
+      <c r="R138" s="73"/>
+      <c r="S138" s="73"/>
+      <c r="T138" s="73"/>
+      <c r="U138" s="73"/>
+      <c r="V138" s="73"/>
+      <c r="W138" s="73"/>
+      <c r="X138" s="73"/>
+      <c r="Y138" s="73"/>
+      <c r="Z138" s="73"/>
+      <c r="AA138" s="73"/>
+      <c r="AB138" s="73"/>
+      <c r="AC138" s="73"/>
+      <c r="AD138" s="73"/>
+      <c r="AE138" s="73"/>
+      <c r="AF138" s="73"/>
+      <c r="AG138" s="73"/>
+      <c r="AH138" s="73"/>
+      <c r="AI138" s="73"/>
+      <c r="AJ138" s="73"/>
+      <c r="AK138" s="73"/>
+      <c r="AL138" s="76"/>
     </row>
     <row r="139" spans="2:38" ht="18" customHeight="1">
-      <c r="B139" s="87"/>
-[...35 lines deleted...]
-      <c r="AL139" s="91"/>
+      <c r="B139" s="73"/>
+      <c r="C139" s="73"/>
+      <c r="D139" s="73"/>
+      <c r="E139" s="73"/>
+      <c r="F139" s="73"/>
+      <c r="G139" s="73"/>
+      <c r="H139" s="73"/>
+      <c r="I139" s="73"/>
+      <c r="J139" s="73"/>
+      <c r="K139" s="73"/>
+      <c r="L139" s="73"/>
+      <c r="M139" s="73"/>
+      <c r="N139" s="73"/>
+      <c r="O139" s="73"/>
+      <c r="P139" s="73"/>
+      <c r="Q139" s="73"/>
+      <c r="R139" s="73"/>
+      <c r="S139" s="73"/>
+      <c r="T139" s="73"/>
+      <c r="U139" s="73"/>
+      <c r="V139" s="73"/>
+      <c r="W139" s="73"/>
+      <c r="X139" s="73"/>
+      <c r="Y139" s="73"/>
+      <c r="Z139" s="73"/>
+      <c r="AA139" s="73"/>
+      <c r="AB139" s="73"/>
+      <c r="AC139" s="73"/>
+      <c r="AD139" s="73"/>
+      <c r="AE139" s="73"/>
+      <c r="AF139" s="73"/>
+      <c r="AG139" s="73"/>
+      <c r="AH139" s="73"/>
+      <c r="AI139" s="73"/>
+      <c r="AJ139" s="73"/>
+      <c r="AK139" s="73"/>
+      <c r="AL139" s="76"/>
     </row>
     <row r="140" spans="2:38" ht="18" customHeight="1">
-      <c r="B140" s="87"/>
-[...35 lines deleted...]
-      <c r="AL140" s="91"/>
+      <c r="B140" s="73"/>
+      <c r="C140" s="73"/>
+      <c r="D140" s="73"/>
+      <c r="E140" s="73"/>
+      <c r="F140" s="73"/>
+      <c r="G140" s="73"/>
+      <c r="H140" s="73"/>
+      <c r="I140" s="73"/>
+      <c r="J140" s="73"/>
+      <c r="K140" s="73"/>
+      <c r="L140" s="73"/>
+      <c r="M140" s="73"/>
+      <c r="N140" s="73"/>
+      <c r="O140" s="73"/>
+      <c r="P140" s="73"/>
+      <c r="Q140" s="73"/>
+      <c r="R140" s="73"/>
+      <c r="S140" s="73"/>
+      <c r="T140" s="73"/>
+      <c r="U140" s="73"/>
+      <c r="V140" s="73"/>
+      <c r="W140" s="73"/>
+      <c r="X140" s="73"/>
+      <c r="Y140" s="73"/>
+      <c r="Z140" s="73"/>
+      <c r="AA140" s="73"/>
+      <c r="AB140" s="73"/>
+      <c r="AC140" s="73"/>
+      <c r="AD140" s="73"/>
+      <c r="AE140" s="73"/>
+      <c r="AF140" s="73"/>
+      <c r="AG140" s="73"/>
+      <c r="AH140" s="73"/>
+      <c r="AI140" s="73"/>
+      <c r="AJ140" s="73"/>
+      <c r="AK140" s="73"/>
+      <c r="AL140" s="76"/>
     </row>
     <row r="141" spans="2:38" ht="18" customHeight="1">
-      <c r="B141" s="87"/>
-[...35 lines deleted...]
-      <c r="AL141" s="91"/>
+      <c r="B141" s="73"/>
+      <c r="C141" s="73"/>
+      <c r="D141" s="73"/>
+      <c r="E141" s="73"/>
+      <c r="F141" s="73"/>
+      <c r="G141" s="73"/>
+      <c r="H141" s="73"/>
+      <c r="I141" s="73"/>
+      <c r="J141" s="73"/>
+      <c r="K141" s="73"/>
+      <c r="L141" s="73"/>
+      <c r="M141" s="73"/>
+      <c r="N141" s="73"/>
+      <c r="O141" s="73"/>
+      <c r="P141" s="73"/>
+      <c r="Q141" s="73"/>
+      <c r="R141" s="73"/>
+      <c r="S141" s="73"/>
+      <c r="T141" s="73"/>
+      <c r="U141" s="73"/>
+      <c r="V141" s="73"/>
+      <c r="W141" s="73"/>
+      <c r="X141" s="73"/>
+      <c r="Y141" s="73"/>
+      <c r="Z141" s="73"/>
+      <c r="AA141" s="73"/>
+      <c r="AB141" s="73"/>
+      <c r="AC141" s="73"/>
+      <c r="AD141" s="73"/>
+      <c r="AE141" s="73"/>
+      <c r="AF141" s="73"/>
+      <c r="AG141" s="73"/>
+      <c r="AH141" s="73"/>
+      <c r="AI141" s="73"/>
+      <c r="AJ141" s="73"/>
+      <c r="AK141" s="73"/>
+      <c r="AL141" s="76"/>
     </row>
     <row r="142" spans="2:38" ht="18" customHeight="1">
-      <c r="B142" s="87"/>
-[...35 lines deleted...]
-      <c r="AL142" s="91"/>
+      <c r="B142" s="73"/>
+      <c r="C142" s="73"/>
+      <c r="D142" s="73"/>
+      <c r="E142" s="73"/>
+      <c r="F142" s="73"/>
+      <c r="G142" s="73"/>
+      <c r="H142" s="73"/>
+      <c r="I142" s="73"/>
+      <c r="J142" s="73"/>
+      <c r="K142" s="73"/>
+      <c r="L142" s="73"/>
+      <c r="M142" s="73"/>
+      <c r="N142" s="73"/>
+      <c r="O142" s="73"/>
+      <c r="P142" s="73"/>
+      <c r="Q142" s="73"/>
+      <c r="R142" s="73"/>
+      <c r="S142" s="73"/>
+      <c r="T142" s="73"/>
+      <c r="U142" s="73"/>
+      <c r="V142" s="73"/>
+      <c r="W142" s="73"/>
+      <c r="X142" s="73"/>
+      <c r="Y142" s="73"/>
+      <c r="Z142" s="73"/>
+      <c r="AA142" s="73"/>
+      <c r="AB142" s="73"/>
+      <c r="AC142" s="73"/>
+      <c r="AD142" s="73"/>
+      <c r="AE142" s="73"/>
+      <c r="AF142" s="73"/>
+      <c r="AG142" s="73"/>
+      <c r="AH142" s="73"/>
+      <c r="AI142" s="73"/>
+      <c r="AJ142" s="73"/>
+      <c r="AK142" s="73"/>
+      <c r="AL142" s="76"/>
     </row>
     <row r="143" spans="2:38" ht="18" customHeight="1">
-      <c r="B143" s="87"/>
-[...35 lines deleted...]
-      <c r="AL143" s="91"/>
+      <c r="B143" s="73"/>
+      <c r="C143" s="73"/>
+      <c r="D143" s="73"/>
+      <c r="E143" s="73"/>
+      <c r="F143" s="73"/>
+      <c r="G143" s="73"/>
+      <c r="H143" s="73"/>
+      <c r="I143" s="73"/>
+      <c r="J143" s="73"/>
+      <c r="K143" s="73"/>
+      <c r="L143" s="73"/>
+      <c r="M143" s="73"/>
+      <c r="N143" s="73"/>
+      <c r="O143" s="73"/>
+      <c r="P143" s="73"/>
+      <c r="Q143" s="73"/>
+      <c r="R143" s="73"/>
+      <c r="S143" s="73"/>
+      <c r="T143" s="73"/>
+      <c r="U143" s="73"/>
+      <c r="V143" s="73"/>
+      <c r="W143" s="73"/>
+      <c r="X143" s="73"/>
+      <c r="Y143" s="73"/>
+      <c r="Z143" s="73"/>
+      <c r="AA143" s="73"/>
+      <c r="AB143" s="73"/>
+      <c r="AC143" s="73"/>
+      <c r="AD143" s="73"/>
+      <c r="AE143" s="73"/>
+      <c r="AF143" s="73"/>
+      <c r="AG143" s="73"/>
+      <c r="AH143" s="73"/>
+      <c r="AI143" s="73"/>
+      <c r="AJ143" s="73"/>
+      <c r="AK143" s="73"/>
+      <c r="AL143" s="76"/>
     </row>
     <row r="144" spans="2:38" ht="18" customHeight="1">
-      <c r="B144" s="87"/>
-[...35 lines deleted...]
-      <c r="AL144" s="91"/>
+      <c r="B144" s="73"/>
+      <c r="C144" s="73"/>
+      <c r="D144" s="73"/>
+      <c r="E144" s="73"/>
+      <c r="F144" s="73"/>
+      <c r="G144" s="73"/>
+      <c r="H144" s="73"/>
+      <c r="I144" s="73"/>
+      <c r="J144" s="73"/>
+      <c r="K144" s="73"/>
+      <c r="L144" s="73"/>
+      <c r="M144" s="73"/>
+      <c r="N144" s="73"/>
+      <c r="O144" s="73"/>
+      <c r="P144" s="73"/>
+      <c r="Q144" s="73"/>
+      <c r="R144" s="73"/>
+      <c r="S144" s="73"/>
+      <c r="T144" s="73"/>
+      <c r="U144" s="73"/>
+      <c r="V144" s="73"/>
+      <c r="W144" s="73"/>
+      <c r="X144" s="73"/>
+      <c r="Y144" s="73"/>
+      <c r="Z144" s="73"/>
+      <c r="AA144" s="73"/>
+      <c r="AB144" s="73"/>
+      <c r="AC144" s="73"/>
+      <c r="AD144" s="73"/>
+      <c r="AE144" s="73"/>
+      <c r="AF144" s="73"/>
+      <c r="AG144" s="73"/>
+      <c r="AH144" s="73"/>
+      <c r="AI144" s="73"/>
+      <c r="AJ144" s="73"/>
+      <c r="AK144" s="73"/>
+      <c r="AL144" s="76"/>
     </row>
     <row r="145" spans="2:38" ht="18" customHeight="1">
-      <c r="B145" s="87"/>
-[...35 lines deleted...]
-      <c r="AL145" s="91"/>
+      <c r="B145" s="73"/>
+      <c r="C145" s="73"/>
+      <c r="D145" s="73"/>
+      <c r="E145" s="73"/>
+      <c r="F145" s="73"/>
+      <c r="G145" s="73"/>
+      <c r="H145" s="73"/>
+      <c r="I145" s="73"/>
+      <c r="J145" s="73"/>
+      <c r="K145" s="73"/>
+      <c r="L145" s="73"/>
+      <c r="M145" s="73"/>
+      <c r="N145" s="73"/>
+      <c r="O145" s="73"/>
+      <c r="P145" s="73"/>
+      <c r="Q145" s="73"/>
+      <c r="R145" s="73"/>
+      <c r="S145" s="73"/>
+      <c r="T145" s="73"/>
+      <c r="U145" s="73"/>
+      <c r="V145" s="73"/>
+      <c r="W145" s="73"/>
+      <c r="X145" s="73"/>
+      <c r="Y145" s="73"/>
+      <c r="Z145" s="73"/>
+      <c r="AA145" s="73"/>
+      <c r="AB145" s="73"/>
+      <c r="AC145" s="73"/>
+      <c r="AD145" s="73"/>
+      <c r="AE145" s="73"/>
+      <c r="AF145" s="73"/>
+      <c r="AG145" s="73"/>
+      <c r="AH145" s="73"/>
+      <c r="AI145" s="73"/>
+      <c r="AJ145" s="73"/>
+      <c r="AK145" s="73"/>
+      <c r="AL145" s="76"/>
     </row>
     <row r="146" spans="2:38" ht="18" customHeight="1">
-      <c r="B146" s="87"/>
-[...35 lines deleted...]
-      <c r="AL146" s="91"/>
+      <c r="B146" s="73"/>
+      <c r="C146" s="73"/>
+      <c r="D146" s="73"/>
+      <c r="E146" s="73"/>
+      <c r="F146" s="73"/>
+      <c r="G146" s="73"/>
+      <c r="H146" s="73"/>
+      <c r="I146" s="73"/>
+      <c r="J146" s="73"/>
+      <c r="K146" s="73"/>
+      <c r="L146" s="73"/>
+      <c r="M146" s="73"/>
+      <c r="N146" s="73"/>
+      <c r="O146" s="73"/>
+      <c r="P146" s="73"/>
+      <c r="Q146" s="73"/>
+      <c r="R146" s="73"/>
+      <c r="S146" s="73"/>
+      <c r="T146" s="73"/>
+      <c r="U146" s="73"/>
+      <c r="V146" s="73"/>
+      <c r="W146" s="73"/>
+      <c r="X146" s="73"/>
+      <c r="Y146" s="73"/>
+      <c r="Z146" s="73"/>
+      <c r="AA146" s="73"/>
+      <c r="AB146" s="73"/>
+      <c r="AC146" s="73"/>
+      <c r="AD146" s="73"/>
+      <c r="AE146" s="73"/>
+      <c r="AF146" s="73"/>
+      <c r="AG146" s="73"/>
+      <c r="AH146" s="73"/>
+      <c r="AI146" s="73"/>
+      <c r="AJ146" s="73"/>
+      <c r="AK146" s="73"/>
+      <c r="AL146" s="76"/>
     </row>
     <row r="147" spans="2:38" ht="18" customHeight="1">
-      <c r="B147" s="87"/>
-[...35 lines deleted...]
-      <c r="AL147" s="91"/>
+      <c r="B147" s="73"/>
+      <c r="C147" s="73"/>
+      <c r="D147" s="73"/>
+      <c r="E147" s="73"/>
+      <c r="F147" s="73"/>
+      <c r="G147" s="73"/>
+      <c r="H147" s="73"/>
+      <c r="I147" s="73"/>
+      <c r="J147" s="73"/>
+      <c r="K147" s="73"/>
+      <c r="L147" s="73"/>
+      <c r="M147" s="73"/>
+      <c r="N147" s="73"/>
+      <c r="O147" s="73"/>
+      <c r="P147" s="73"/>
+      <c r="Q147" s="73"/>
+      <c r="R147" s="73"/>
+      <c r="S147" s="73"/>
+      <c r="T147" s="73"/>
+      <c r="U147" s="73"/>
+      <c r="V147" s="73"/>
+      <c r="W147" s="73"/>
+      <c r="X147" s="73"/>
+      <c r="Y147" s="73"/>
+      <c r="Z147" s="73"/>
+      <c r="AA147" s="73"/>
+      <c r="AB147" s="73"/>
+      <c r="AC147" s="73"/>
+      <c r="AD147" s="73"/>
+      <c r="AE147" s="73"/>
+      <c r="AF147" s="73"/>
+      <c r="AG147" s="73"/>
+      <c r="AH147" s="73"/>
+      <c r="AI147" s="73"/>
+      <c r="AJ147" s="73"/>
+      <c r="AK147" s="73"/>
+      <c r="AL147" s="76"/>
     </row>
     <row r="148" spans="2:38" ht="18" customHeight="1">
-      <c r="B148" s="87"/>
-[...35 lines deleted...]
-      <c r="AL148" s="91"/>
+      <c r="B148" s="73"/>
+      <c r="C148" s="73"/>
+      <c r="D148" s="73"/>
+      <c r="E148" s="73"/>
+      <c r="F148" s="73"/>
+      <c r="G148" s="73"/>
+      <c r="H148" s="73"/>
+      <c r="I148" s="73"/>
+      <c r="J148" s="73"/>
+      <c r="K148" s="73"/>
+      <c r="L148" s="73"/>
+      <c r="M148" s="73"/>
+      <c r="N148" s="73"/>
+      <c r="O148" s="73"/>
+      <c r="P148" s="73"/>
+      <c r="Q148" s="73"/>
+      <c r="R148" s="73"/>
+      <c r="S148" s="73"/>
+      <c r="T148" s="73"/>
+      <c r="U148" s="73"/>
+      <c r="V148" s="73"/>
+      <c r="W148" s="73"/>
+      <c r="X148" s="73"/>
+      <c r="Y148" s="73"/>
+      <c r="Z148" s="73"/>
+      <c r="AA148" s="73"/>
+      <c r="AB148" s="73"/>
+      <c r="AC148" s="73"/>
+      <c r="AD148" s="73"/>
+      <c r="AE148" s="73"/>
+      <c r="AF148" s="73"/>
+      <c r="AG148" s="73"/>
+      <c r="AH148" s="73"/>
+      <c r="AI148" s="73"/>
+      <c r="AJ148" s="73"/>
+      <c r="AK148" s="73"/>
+      <c r="AL148" s="76"/>
     </row>
     <row r="149" spans="2:38" ht="18" customHeight="1">
-      <c r="B149" s="87"/>
-[...35 lines deleted...]
-      <c r="AL149" s="91"/>
+      <c r="B149" s="73"/>
+      <c r="C149" s="73"/>
+      <c r="D149" s="73"/>
+      <c r="E149" s="73"/>
+      <c r="F149" s="73"/>
+      <c r="G149" s="73"/>
+      <c r="H149" s="73"/>
+      <c r="I149" s="73"/>
+      <c r="J149" s="73"/>
+      <c r="K149" s="73"/>
+      <c r="L149" s="73"/>
+      <c r="M149" s="73"/>
+      <c r="N149" s="73"/>
+      <c r="O149" s="73"/>
+      <c r="P149" s="73"/>
+      <c r="Q149" s="73"/>
+      <c r="R149" s="73"/>
+      <c r="S149" s="73"/>
+      <c r="T149" s="73"/>
+      <c r="U149" s="73"/>
+      <c r="V149" s="73"/>
+      <c r="W149" s="73"/>
+      <c r="X149" s="73"/>
+      <c r="Y149" s="73"/>
+      <c r="Z149" s="73"/>
+      <c r="AA149" s="73"/>
+      <c r="AB149" s="73"/>
+      <c r="AC149" s="73"/>
+      <c r="AD149" s="73"/>
+      <c r="AE149" s="73"/>
+      <c r="AF149" s="73"/>
+      <c r="AG149" s="73"/>
+      <c r="AH149" s="73"/>
+      <c r="AI149" s="73"/>
+      <c r="AJ149" s="73"/>
+      <c r="AK149" s="73"/>
+      <c r="AL149" s="76"/>
     </row>
     <row r="150" spans="2:38" ht="18" customHeight="1">
-      <c r="B150" s="87"/>
-[...35 lines deleted...]
-      <c r="AL150" s="91"/>
+      <c r="B150" s="73"/>
+      <c r="C150" s="73"/>
+      <c r="D150" s="73"/>
+      <c r="E150" s="73"/>
+      <c r="F150" s="73"/>
+      <c r="G150" s="73"/>
+      <c r="H150" s="73"/>
+      <c r="I150" s="73"/>
+      <c r="J150" s="73"/>
+      <c r="K150" s="73"/>
+      <c r="L150" s="73"/>
+      <c r="M150" s="73"/>
+      <c r="N150" s="73"/>
+      <c r="O150" s="73"/>
+      <c r="P150" s="73"/>
+      <c r="Q150" s="73"/>
+      <c r="R150" s="73"/>
+      <c r="S150" s="73"/>
+      <c r="T150" s="73"/>
+      <c r="U150" s="73"/>
+      <c r="V150" s="73"/>
+      <c r="W150" s="73"/>
+      <c r="X150" s="73"/>
+      <c r="Y150" s="73"/>
+      <c r="Z150" s="73"/>
+      <c r="AA150" s="73"/>
+      <c r="AB150" s="73"/>
+      <c r="AC150" s="73"/>
+      <c r="AD150" s="73"/>
+      <c r="AE150" s="73"/>
+      <c r="AF150" s="73"/>
+      <c r="AG150" s="73"/>
+      <c r="AH150" s="73"/>
+      <c r="AI150" s="73"/>
+      <c r="AJ150" s="73"/>
+      <c r="AK150" s="73"/>
+      <c r="AL150" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="107">
     <mergeCell ref="D78:AG78"/>
     <mergeCell ref="D79:AG89"/>
     <mergeCell ref="D31:AG36"/>
     <mergeCell ref="D43:AG44"/>
     <mergeCell ref="D45:AG47"/>
     <mergeCell ref="D40:H40"/>
     <mergeCell ref="I40:M40"/>
     <mergeCell ref="N40:R40"/>
     <mergeCell ref="S40:W40"/>
     <mergeCell ref="D51:AG61"/>
     <mergeCell ref="D65:AG75"/>
     <mergeCell ref="X42:AG42"/>
     <mergeCell ref="D42:H42"/>
     <mergeCell ref="I42:M42"/>
     <mergeCell ref="N42:R42"/>
     <mergeCell ref="S42:W42"/>
     <mergeCell ref="AD3:AJ3"/>
     <mergeCell ref="AD4:AJ4"/>
     <mergeCell ref="B14:AK14"/>
     <mergeCell ref="B15:AK15"/>
     <mergeCell ref="X25:AG25"/>
     <mergeCell ref="X26:AG26"/>
@@ -39622,123 +39402,101 @@
     <mergeCell ref="U108:AB110"/>
     <mergeCell ref="AC108:AJ110"/>
     <mergeCell ref="C129:L131"/>
     <mergeCell ref="M129:T131"/>
     <mergeCell ref="U129:AB131"/>
     <mergeCell ref="AC129:AJ131"/>
     <mergeCell ref="C126:L128"/>
     <mergeCell ref="M126:T128"/>
     <mergeCell ref="U126:AB128"/>
     <mergeCell ref="AC126:AJ128"/>
     <mergeCell ref="C114:L116"/>
     <mergeCell ref="M114:T116"/>
     <mergeCell ref="U114:AB116"/>
     <mergeCell ref="AC114:AJ116"/>
     <mergeCell ref="C120:L122"/>
     <mergeCell ref="M120:T122"/>
     <mergeCell ref="U120:AB122"/>
     <mergeCell ref="AC120:AJ122"/>
     <mergeCell ref="U117:AB119"/>
     <mergeCell ref="AC117:AJ119"/>
     <mergeCell ref="C123:L125"/>
     <mergeCell ref="M123:T125"/>
     <mergeCell ref="U123:AB125"/>
     <mergeCell ref="AC123:AJ125"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="4"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E48:W49 D38:AG38 D42:W42 D40:AG40">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E48:W49 D38:AG38 D42:W42 D40:AG40" xr:uid="{00000000-0002-0000-0700-000000000000}">
       <formula1>$AO$38:$AO$40</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="47" max="16383" man="1"/>
     <brk id="90" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="37" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>加算申請【利用者系】（様式１）</vt:lpstr>
       <vt:lpstr>加算報告（様式２）</vt:lpstr>
       <vt:lpstr>最重度身体（添付資料１）</vt:lpstr>
       <vt:lpstr>最重度障害者加算（添付資料1-1身体）</vt:lpstr>
       <vt:lpstr>最重度知的（添付資料1）</vt:lpstr>
       <vt:lpstr>最重度障害者加算（添付資料1-2知的）</vt:lpstr>
       <vt:lpstr>特定支援充実加算（添付資料２）</vt:lpstr>
       <vt:lpstr>特定支援充実加算（添付資料２－１）</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
       <vt:lpstr>'加算申請【利用者系】（様式１）'!Print_Area</vt:lpstr>
       <vt:lpstr>'加算報告（様式２）'!Print_Area</vt:lpstr>
       <vt:lpstr>'最重度障害者加算（添付資料1-1身体）'!Print_Area</vt:lpstr>
       <vt:lpstr>'最重度知的（添付資料1）'!Print_Area</vt:lpstr>
       <vt:lpstr>'特定支援充実加算（添付資料２）'!Print_Area</vt:lpstr>
       <vt:lpstr>'特定支援充実加算（添付資料２－１）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>